--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3283,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd4d46101e8e208788f45d5ba121761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f306db6e568b072b837cbcb1ffc2ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a133ed210c5ca98e60b20c3af4a853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b20619b008d69efe47444d85f25b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a41bac7cea5b7925bb8ae47b9fb54a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791f93540e4659ea0fb6dda498574896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571c9463d126cb4e2a39ceb02140d057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4af7f9eb21d8974c5b50229e771188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0bd79ea19a540627ee977dd0bd5a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f47bb92f3552fd747ece7229d750e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8d11823d5c9d64a9df9c86be5b5b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c865b39647fe818b4dd1e622c2887912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae140c802cde10ae713b800d7b24f63913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3667bc752b67d229612894e4abb9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6aaecaa1fee1f0475499be7662c2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaa3e5b77ec5ed4647ddbe91c1e20c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260f5c63661c62a78cf0348b121d42517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c77c8cf79a871f1410af2b44eb17218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b21d23b961b5114a02931889e1ac6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46736f47d6ff8fcb74ac51f9963a7b1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f10faea9dce71eab9f98102f87e4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd23e4e17a8a4ae695c8d5ff8aaeb3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c58e06efb8ef0a893a964cb311601e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8eb28ae7f0f388a29c4b98b354ae124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc3c07e289f63172aa4ef29ca0991a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b4f968d137b3c7412a96c24f672ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708baf6f51dbf3b462a6d220b955dca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edd6aeb66c84544e02ec32d91b671828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234eacc6c5c58603d59fa9f8b2947a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696618e939bd2f5df69dedf210c2e1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b0bfa6b253e787b5ea2f583bc5b6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85c54555eb2dcd2a4636b5c2e95b7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9b651644126325ccc07faa69726ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd5b1d14944c1a605b91ba70a6982834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a333a8a8b62cce85eee7001589915f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5126a8d66d0454d70f05c0fe71943436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb61ee3aee9d86314b4d6c90eb2b6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16572dc065439d985126f9de1017f6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8476ad0142c5674e03060c58bfd2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98639fa7e82777c30ca963cb85c2ef7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7343042ed4a970bf4f1a95bb1fc61a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e859b3022ad8fbb722d04616716254842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf866425ac42752a8d3f7867063f55ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d57311f70c57de5a1fc3e413b0e8a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70f33f0e9fc8009197eee7d60c426845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3f60b373560d3ff5463deeaef5a8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e037bb6682436695f9ab3b10545762e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ac8524463d765e2d5b35bdd4923ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a08977ac128c510ad00264fa83954f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630f8abc453ff074d8d64892ead3f7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfc3b9a065bfce5f3a8a28ac800d5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3901456609471f516cbe60d71e3313852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b446249a8f0f834bd75fe19da75038753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8abd705ca13d675bb92e5e4c59029954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b6959f8f29e48e78fbfc15772783a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aede92010ebfda861df382ccdd2111a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa988d8b0283e5459a1cf4e33b86c9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ba416cd234b5fcdcc72db7e0e1c6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818427b7732f462a4a08828e8bf0dbda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06165de44bed7fe5d3005d47c5a5a1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0e09b8e8b525ba4463c98d080cdf261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48b1176d49c3030f23b61634f1ac1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aca5888bf67545ee282df5b835839363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3da58acd2cee96ab836a804d336e9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96674412b2d69ccb98a94d6b97c3596265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c100893ead18b68eae7be427ff4521c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689459fa7b68ab6fcf4e0bba19dc6f3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c171f92daab20e9e9d9c51427e64968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1f7c037b08979fca9bd75fab5d8a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c414adb33c030691eba2ed9bba7a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75526ca896ded8c2976b4aa1847bf0a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0604560cae96a5439cc562d3a950772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1241c37dfd0641a1e13b88f693b515273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8207e41afd081a06c86ee3823fa5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1701bd233fa339729189cf23ffd7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fed5fbaa9b7c17b8808e580fef460e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934b376249a04f0c83b307063698d5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826bd1f0d8af7e831d188ce7b8bdac978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7cdaf25201d0d48357c1add824cc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e642be522f5319941f6b4a2beea1c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b72e387607c3a4cbca05728fdae6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a36977fc7cf8f70b6a0458ab5ae2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f92d8ee1dd42ffcee72f72c3cf9f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af3306cae970f46f564fda1650f2d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1f7eed2f584fd04b9b724ef7e675b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794f91422ece6695afa2262471b873c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e91f9cb8b2692562f4078204cf73e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64331a540294e9f106304b3e947cc47e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acda23490124903a2685053e68f5af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b808caff778467ec7e3fec6d7c7d8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ab2202e50195a43b0a41b5876f11591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e16455fc757eccffefe4f5f4f049892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482ce4a947cb77d2c25ec9a2ecb526293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8fcf518cec56fa67efc919eeb1b2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeb99ffa87d8221daf8492648ed09e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b36fa40006ab1fd0db1272d8dfe7a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9290ccde7b9cf372f86aa26fe5563797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fae15d68c489656a9d007301a6f42c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cb1e0dac96da7aaa128ce31775ded99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6e98f8a89971289effcc98281d1ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fad24c9967a87ee07c9a1f68982d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbff1847cbcb253adc1c9c41b41601102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1481e6ebe6ca232fe8e70c3bb763dd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c06666898a8d4a91fba2b5c6f31c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe140a934c9aab3413efaaf0d09909f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1ab8e779c842830c6424e33658b7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7af09116ae699dd140dada4cfc95a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2850d267b2305c4d0b7473da41cda1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49728bbd5d9828321f38832b135f120109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff8bf946ec420dbed15871850f225d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e9db6cf094223490664f75a65dfd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cb1ec7f9474707f0b2019677a5571112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb719c7e940e72762ed37a5fc319538c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc100fc1f7d6f2656461149ffb92ddb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70abea8a18ef53190dd623c7cae175c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797462520dd49c240f8bf3e68fa1431e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc79e8fb2e5c132ed7ac2692829c1bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace99fcbbae4fd393daaa3562cbae670118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c58f6da93f10a85dfed835cc9de35b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2328a3c7d981b0ef7633883c4111cc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c47a7000a464386bf53a22817673c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef70f118257dd51ca7667a4fef2e39c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff884f808f89d8214addcba585561fd3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1383e2d2162969bbcf08314c8010abc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb507891a4094a3608f603c07886b76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663debe0406c496436be7b0b787ad89f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfb0a76a380ebc6ddce9dfb1507d14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee87d620f7d743b359aa2e62b703d04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483eb16eb6096b896328952fe8ca484129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefb1a7ba36115213189ee5802f0d9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac44e6f1eba36ac80780d9aed632446131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1a2fe7362742b280c215714d066e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0abe8fe81917548ed54b570e004240133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b3d69015a4ca123e6acfebf95004e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd2593e99477745e4dc0921be556df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7099aa36e037998e34a9224b5782e3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874209447e5b00ea660fc1a4ba1b2087137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eddd0de84f1d7a2e63e32d29a5a992138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fae14d4213cbe96570e4979329fb75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c445efdfe021d3f4aac6897437831140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656d86c481938954deea956d41e77dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b83e5cf80552710eb325e8a425875a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665547591d2d6993665809229caba7a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7b4755ab2895fedb7d78e4eb49580144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e225b1d00b59586fadeb658f65d6d05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a3ae5427d687c5fa8c429ae9c8349146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550477fbb8c8261c724413c6421cb8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e34894ecb8c488feac1f0631e6de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673437d56dab74ae4ec0ff3bf48aa18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97d615c4ad405d80cae3957d01399a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2096086dd32b7c114463f2965ca8d48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa956a757226c30799a4f4e80c91b79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eb34df27939a8dc9c833435b005c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372942da8d62604cd34aac4e246a257154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fb50a5c441ee02aa9b08fa859f60f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7f5460d63c1fcbe23691a75179190156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b4a58636ce60a2d4a2b3a2cf3bef7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76602bd6ffcc7eea835f2b53a93677b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f40ac7ae1d783465ece586aedb319159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac519454abe10b391d8f686178e2f22a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20030b100c369963f7a41d3fdb743d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5085b57364e3a2dfb9bd8c0464279162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad4b0029db6c3ac4508fac775fb52e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a70374f5f6c4fd01aa5f1270def9fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0285750b7b81e21190c8e9c9d417a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd77c77b9bf42880c505c9ae0dfb8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c9ac5f8b90c12368600111c8d6e42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500c3a8e3e931eb8d21b28a77bb7f79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194402999525f40e34713defb584fee0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97aa94824d7651692ec1076fe49169170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4502843ad45261bcfa81c0a67b79e23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfae85fa45cde2110af455f765ef1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fc5eb4ded4572f2cfb368db2fa041173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9e08e705e6bcf6f065d44b4e2f2eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dfaf318a338a314a7f975498f40bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c3ce3ded9db51477f9fb4b59f7f85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5a010519b03491a6b0e02a6b50455177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a9898335e5b1bf39c069ee9310c33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732a0b94224f6beee6c57762f607a99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ee1468edb3c2c120f5921dba9489b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60559750b20eb5d8a1e9fdd1b5f572fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7469fd662098c995905a6cc7b3164182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff107689b16c4262221ec049f129156183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aa535b7930b57166450c2f011e301184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8adbdf60baedb4ceab39c9f68e699185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52054880943295953221bfc187f982186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078b4fc31113ce07db38dfb99637f1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff1008a7953b26f68b247ef453bd31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad0190bd4715730b56db25f75254f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b080679f045353c89dd115409f6ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817e7820d22e1984b43e078560da211191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1c8884521d06536c26fbe2ea79baa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58979c383f544d15dfe1d7bd579e52df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a4419e05728b797562fd78831d17f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab36cadd66c5e0e0711bf1028477bc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277ed8c163f89534c98fa964bc9758a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a08becf4c5c90619ab47cd0f9d12f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237931b0bde3ab76584cb9d8a6928408198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11b0870d7f7d1ddbe67ababcbf7c91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fb2fb50c352f9ed0440e001c2b770200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2040d2d5102349cb8a4ccb5cb0832201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c8cd0bbcfe754b965dd677a8ac90f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b432c0690aa0ba8c1077e20385fee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e45da8041ff584ee6bccc2218de81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aece5be4a5292972e8c7c62096428205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dab20b39963fcbd1e490019fbbb7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a908513d4a6f5cfea79ef45cfbaf3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba83fab253d7d0d8e88c0bbd77fa79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114175b94f276e13b1693cdb87ca5a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97014dbbba5fe22ff1a2023294505624210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4eb16b8d0071995f49ce3c4e06aed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5dfd4824cbc17f9a7776f3a908006212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cce452d88ca6411a372bda21e5fc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a959f8ed70551d4717848d7938afe3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4190793a8829ca646bc02119da3b694215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ee26c74ad5bc3d993c8e65f2386e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eb3c4c9ff4f4eddf60bb8e5fc98b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9a96ad9aaa1b09a5d874598ae6c5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707dd2773308b30bde6942580f91f73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ea1a8a1f3b29d41af9e2fe414af48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98600da93ed01e494189386361f24f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736ee3ca2906d978fee8f70b468096d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f945b11a0b4de5e0df31a34f809bee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9974ff0423390547c320aab660e86fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84adc6fb3360087de9312fa3c0668d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b4deea6d453b575f75200bda470a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0d6ce3de48529a4de35daf046cd86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378143a2dc5a5e70229f6cdb6ef16d35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfccc68d41487a701cfdd023ecb470f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bcb77d76724df169068cf7d32a7be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b91fbe1a12c485aa874f0348b8f617231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e522f454cfb3eecc1039bfaa45f641232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525578d42cacf3b58122125a1b7ef7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb1daa599c1c5f7012b81a3710391c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cac6f9fefd850a6390bbee42bd8487235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7152a5e1c92e6c4274c6f4051057b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aabac786247b4494b31add89f9577237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a03d5107cee54ebe7150726f576ae3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c9b72420be2e6797e0b9b8ed8a5c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a55148fdebfe35a9bb9fb56088d93240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e565a2dcf5345012939649e12341324241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a2ea79f54b0bf4fc2eff11c7d1da9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a0865816c271c980f205fa5951dba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afb524c722ddd45f702a2105ee62f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48f9eca1da8370d13e94bcc48a3f1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cd3ffe3fa2e599065c954bd1f99b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782f0302a53cdf694c00d3a7ec94b58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c012d72466933dd9b33313cec1864a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f14622bb61d5e0d1c2bce01160381249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42a6dee60365a76a5ee8775bf5253c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0c9032310ddba48f98aef0cc36717251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e72380c167204527665c9bda31b252252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0bfe40172667cfd3c5b7b609c2da6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555e49d539ff9d50ff43739ccb05cba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99001253d5c2805848eccb87835b37ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f04d56278a5dbc6514798c4dcf6f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d0209ebd3df8cd2928486a55a43d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf212d765bcb88eb52db5cdab8338e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a659980fb97cb9e7865fb533a474e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870cb184232ea7086ad547bb3be62bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add1279cf068c23d12b7f789f09fe78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388e8bd301abaee1949bd52c82380da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd65d07e58c8c4c3d3aae1ca8d5360263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd50a3749ec9b296ed5b6c45df9d945264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bad02721daf4b72ad1b45f54ec194265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b2e5895caf4e0daf437b8acf11dab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d569855ab9748cae40f19656427c71d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9be064198a703293f86de9814afa8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991f29df210d94935e270ea91b16422269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621dfdeaf3ba7313f8d195db1395e37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee14b294a55a09789e3695197fc6b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3e323157c9484b493377c9c3d8a12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0088b0b6ccdb704a726f1045874a1fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806615a0eb88c47416ae32ab1929ac53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9dcf052b95f972e7f395619cc116a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae6bb5161f4c4a54b8970097464dee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae0036df83d1f33b2861bd87d0c58b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7660d920b9d188cabc683b290fad52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca036af2830aae79df0db1572ca847279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8dd027f6b54298c9f94d363eb6748280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600589e4b064b4ebe6da2c7540aad0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c67a0a27966d71ad91ca4f0399833282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38a9592a323b348c5c9b20583bded8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a896b7f41a7e53e8cef6214b56e789284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17000fc05c95e1ae645f1b6ed338f1b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c67ab3944e1dc3d78db6a69a7d2cbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531f8a661cc32a41ced3154f8292d44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f60aeee3bdb1ac604005e897786037288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76176629fcaec893ada953bdb53bf030289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382e8c7213ddf71db3beef3abada634290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6a617f82b4449b2bd544d887865cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc829e5b78f27f1fc1ae6da47becd0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eeb51ffb849f32bb78ffc34901d0b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5451562d19832708c40aa95ce8a39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d791f3d11ded9976ff243aaef222f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97eed0c5280f3656e278f9a7aea00b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9442551e744be6f737d6e6a901082a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7072267a39ace1bda14c9cc07450629298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03c9ecb0e2b6a250f782049eb22f0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391880e061e9631ed908716866aa2f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33726434d04dbe61d82c694906c6e2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df865661b980514b935509185093d39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357a4116c8b45a6be562547386472e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bfb0136c203f0e2b386e134868f9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e766745c9dc3c45103a77090aa58e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dd2d8e520cc5a0458ace32e7ec896306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbede6a81ed2e8f98d37d0f45b18407307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b9a187abf03b5be5a66f54791bedb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ecd68cc77b89bbc7233d821275f9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3d9b5c68757cd7730ca34b4a8d8ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5121d58efc95322408f68b40386b7ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea4c3ea11e75d42d1fbbc12ad37102312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebcc02a9dcc5075db788a821748fd1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512bbf063218aa17c671bd11a082966314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c51dee35b3d6aae6fd15ce8026f06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d583c7f8af7660f5c5c6c6047c21f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5149e015b356306659f85cb389554d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152e82ff101c64014de83b79c8e6cd5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcbaaee4e30f7f09c279e05e4611c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d5809593da5ec5359b17d9d6f8fa5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60f718638dd3afdc16478e9b11ff6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbff7cc6bc0c7ccb72d8e442b9af31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016007a72cfbb341726e789ab80a90b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3d612d5f693be813930d13b8f70e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e701080a04a108cf2ed8f0e858cc5a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee93cdd49a34f6708aea4bc7943f434326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d31e5509dd377ab5193fa1da08cf75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92d91a4bfc1476347c17ede5a86796328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671df13a78a8ec7d2534b8c99d4a568329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab384bfa5099faff657b3d396f7d39d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56e3b53810b524d5c5054ad3f1ff3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26e1e7e5d7bbab098de12757cbc110332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf4183add9aa235ecb8231a06bc99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6d74b7832d31f650ed2c3856d064d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d50cb5adc485d2589a651560b4fe44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca566b07cdca2921ebe288aec54f15e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60fdbe94dea2f3705b88ea6710b2bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e1c65f621258a9ec9a651184c0f58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b364886448abdb0506c8e500fbfc3d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae440e352e639747a0862914b3e4f3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec319a7588aaa45844afb690ade5382341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076defee3242897eb40fb64bb7839cd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a473c974ddf0e6c36de5e747922b9a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a6332b479376c8e7cc3bc134be435344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451996b86be76f7688496886dff43f28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfe310bd4b447dee975db45c68e87e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4540ee61c2787f038a024864c3a0aec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3c1fcc7ba5d5d424292371ad900e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359928fa2d92d597dff35faa6699db3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347d251bbee06762651265a8ca6aa10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb03ce43a370c5be4d1c17070ebd1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864adc456247eba7ebb00112136a9738352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb48aa0d0e8dcb09487e57d2c5c4245353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba93f0151e03dd5321672f841d4a7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9b684ff0547cbc0759582c2a5a24b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18048afee241c109c70fdeb2fa93df17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135207b2e8cd038fcfe48c26d57668a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147276c9c1c44e22c31c9c64d170987358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b7464377a5e5df38a7e0e055e6465359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a830aee97ea07c46d6f989ff5b3eca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606c42706662923111b7285db16bd0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f67f7efa7a78c8bf9c45eaaaddd0b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd6613040724818cf28950bae25902363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f065c976f9ddc341dd078668bffce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7444e3ed5b49d991b8a91d140e889365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19c41830540df0aa5263700eeaca2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf170230a0e77181b97ec8b4230041367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdfa4fdd0cd239fe16754b653f8f03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fbedb981cfab34691cd41c73c8caf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3b34c9f71b8c54ed85b7424119ec6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a0affdd571186e466b8efda361f18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8c84f61959a205de8e00cd958f66b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794b79c7817c817a32ec68341aae7b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea458db28e33b0bb01ca9771448fc7b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085d42a829fc561b93d9c11ee99c312375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ef56b838a16189e28d7f6b83d882e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eadea5224ebd814e1c6e89cf76d60c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c108ea741d9e3ba412d8fa1c9c71df0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd1a547b9da9b0e96150cf9c7f7c44379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff59706948adc107194cca17175615380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468383a3c110af8f54bbe1177f2902e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c824617808607e726275e00692bd7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed15b0984360627d05a1618458c4fb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb254f7b8d52165fb25c832c9d8d4611384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a54d9b01c07d8b98039807e84d5b95385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd619650a15efac556c680c37b336dfe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e2c424bb33eed7aecf43e91f0c21d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d02d033078e7a8a9cfcf98bf537d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349702e9e6d643e98a5210dda7614a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82b027ec4ff59699469061eea4ac62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cac8a7e23dfd51633b69fb1f43ec73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7eb1f7df1bf2a98543022d1cf4ac8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fffa519afca2d54d3f95e6cfee3de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7144a3db76dc3bb10dfa96d248ef861394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6511a4df1ee9f091f6648d2ea1f243395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cd3369d87e190f6dc28bf62936f1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f054948060e48bd7254f890aee39dd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812ff81d0c57b4653dc73b950adbcb3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb69c6ec909018ad68baae2578a70e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247ba8607bbf0ec61a3863185f89401400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e5012d010a2cf2a9852d9bd874429401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d21cff8cdf7c25c6d5cd121dfeb64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7213cf3b599f65b16e4290bb8e2d9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728f2ba2d144ea9974e92727fc2fa73404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb747b1805fccbc946913bdaafb5d0b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feca97935a42045a0d9775842fa0b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fca4ac4cc170d96ac23e22dc6b89a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9d4084d12d4ab7b9e0ed85f5aa072408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e46fc8b776da52e65aee1114e1b86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0bee58b8e1f15069acb2418159d33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d88d02e65c003af681e4fb02b6e8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bfc0fc181851e57c6cf7c1d999986412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61590681f2bc4cccaa74ec92d15410413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075f109f746cfe7b536e108a27230e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccc2d29fb4bd038fe5a9ed199c68c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ff8e417da61dd74a614dde679eb1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48f7867f8a4587daab0fa2c7a30430417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925ed398f9beaa556dae2c4391fbd24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbf64e9f365f164ef59ba834b17c14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d9c8371311ae942ed194a86af0aec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccef9b11fbce3ad5191014c443f43b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397cfa3d2260c74ad89753b3551e9dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766a3db756991bad627a19f7f6ea1d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd2a0c75171650857f4382092363af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a323204e8f7bed452e48ef1baaf0cbb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b768d0e51ebc8fce7573fc02c1146426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb771e54bdbb913289045c453fa0943f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3daabdba42574670f3147a33cdb95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cabff5ca25a2fa00cb1db378d0331429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17261feca27a1d4f6d29ec23db7fd53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836114f87e979903c670dad3d6350cb2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182113d8f8dfb43763100fcf62e84814432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526002420530e6a1632e9780f20f315433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a391898f5528fc154df1a88993a51f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1a90090fca94dfa5ce6f299f40846435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536d3bd7ea14be797f75441371523e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf375d28efc561662ac2816b512d17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46144692d726607fc35cefed9decdb2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d38845bbb737b1db5827fc3aee539439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df556e9c33330bcdcbaef55a3f0ee0f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50533d3e71ef2121ba843d22aa7f0d8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6e10914208aaddbd0c743fac5c31a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf38eba4297a16d428977929e9d5187443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8116df4a52e9deaacaa30ed48650f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfe0697ae5911882f567dfb73470b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68951f1221bd60e4342b0fb342530c41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3f4348d23964628b28e1c7bc5f504447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2773f165908f318360345e09f859e33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d8143ad7ec32e597803f55098c0d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47a001f5702de1cf5d0cbca4f1839e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f38cd3bd3ed73225a28acd0c8a163451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef92a01d9f366ec9345a652c45d4ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fe9093a251699b3b169be14d02d86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e2f9627fa911939bbbc3c6aabac5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065b5e6cb6ff3dc21e6a55db4c3ea4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cf077e6ad86c4d2433292dfda83cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1524c197746b4fad6696de6c5899f99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205be3e984bacde19a92ea372d579a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb38b014a1769793cf708ceb037d3d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656789a6bc0bf4173d8a25e5b3b423c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d54cbf67fd22d9b53450a55299d1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346115039b311ec19873c7711556db17462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4ba42ea0c0a7f050ea4b1c0599203463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4902f17a26f1f77983646f15e9b37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e376d24fffb974f7277f7b340b70d68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4802f0443b476a7051945efef1fa1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e375e29fc75a69fba03f49d7ad63b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d243fcc639af301881f4602315a5ae5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef0079e888d1775f4011937462926a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6e1441e95cf2790b94f3f868375e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba39698a63a17a29fd3400ac3c5863c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3b8c0201fcada47756ff4279e3788472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe1aff12bcff5a5f9d64bd965f22d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff16c08b59fbe91fe97663960c5a9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8279501f53aa6bd0925969a754eab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451dd3493f64161a4c2b3b0a14d5aa0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86eed2626ae9db45da54d8d249e725477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200056557667a535cdcf243aefcae4aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c98d732d3e54fe0cdeb34ce20c634479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e2182a7e75e350d0dd4b828244ad7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040c387a74ee8a68e5b5eede4963200481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dfbbce947f732758c8144288102d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe5399f1a80903aa2d4a3c835ed082483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f446f20c2dce3bf7e4a8217f9511f6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ca5566abf5f263725fa0bad5ca93f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f75b4632413fcc6f1a9f8684e5e749486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdd7ccddeafc9cc9070d26b066e799487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbfeeec90862563419b06267a88321488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baa0f64fe0d13e41a8a6f433063a4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb209707020c53ed7aa0a8ad90c657490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9b3394399a9ba4e781aca03929548491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f18ca172a08ae5fa48a6d91a4fd9e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcf8eb29caa042ffc159260d170ce7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b61b083cb4a0d576e59350062205e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe36ae5f1c553328bf318088fcdf3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d3dd2d0f1f384830170b673e8b3e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c04febb6b8a6b41f4736da6ae3799a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204a0d7cbaa415bc750f9de613109c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6644c45047412992435d5ee07dabf62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799db866b63c3a2d5b8093956628a01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eaa3181655414ef2a9027b1891f09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd250bb0c8c21bdd475f448d2b96c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42328a54abb3dee6c59a60b61bf7b557503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b790b9f707b76b282d15af048b245f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea7c091618292aac3427451ad8d2c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce83564db0d5492aaeda7c4cc73946506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1cc54a99dece91f2b72950fb6b7c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510765f6133c0a682bb545cf3713e26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499c4e27014bb887be500d42c9e4342509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5655b5bef0a4f0b16f5d2fbbb2bf4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16b8307b33056f70568461ad8c1b15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72b9a9e49f026d8b93509d3a7cb89d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3563accf735f5f18253199a3703ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14d1ebb2249a447b0ff45b0a6eaf99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c031a5835fe1fc22aff03bb0d3b292a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e310c4e2c414bb63170a63d5a07b1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98fb64f274316b75ee84b3e2c4e30c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a8b81603ff23a093733b55d23769a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847793f1c3501d39ec188aa5e655754519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c13499bed046feec04788876efd27520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf40952aab67771e5f86198143b306521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5dce116d16475d0b4ef50def26a2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b161764131723349725cf091238496d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f8c825dadd03e27ed1770e3328da4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd460ed587ac2cc72cf0626f5ce14fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf6a730c766c3a2e374095c3216acf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc92df2e941f5c9cd354484a96e434c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfd33da698d2ff5427d6c69fe0c70a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c4bd4113723f04c80b10a4525a808529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1b5dfc81345c4418d3bb470787ac3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5231f94e0dc8be4212d5c42898a67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34febd075c7470d03c6edab601c9fad1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a33f970db93bd68f382b8e666a259f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9179f23799796a907e85428e94c29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3f205b5e8f105efc90b48f3a1c03c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6159cf9bc30cbef1d5b9f839cfd2150536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38c86447722337f50379f8b153423b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6583d3c4f2fb2b696c1e0a383b9b210538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13813952b148055ff966e9572dcabab0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150da32876e325feff20e0d43164a791540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efc4461ef8a36e048d565468722eea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd263adaa7dded088c90e0a885cd28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80122f8841e38846abc71a9657f8118543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9870a592e46441d1d624f3fbc2220f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a375e39cda7e6cd8cf9af596ccfe7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fcb7db23a23a33c98cf1fd3a2d67a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8baeb0273899749e3c10503f6b3b2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50673f95d56dcef103845c6a05a068548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ebec65bd35a8fc78dc23547159bdc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e86bc8215fd4eee88834bccab79c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21911f090545e9d5f071b8af42f144b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616cf013faec4e802e539248f06f519552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc59077729067071143e53cf263652553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97095c26fc4a0630803cf81ea848e016554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bad9a97e0e4379f069cdac705daa7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba60de96b0eb0f596a062c34aa832c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc41dcad7fa417d6e88bf5c6a93ec3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3da8ade45945c7dae82fb4c178a44a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d2a2912dc58478fd5caf9ba9400bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbf1c9c162704859a2de7ca0c6e28e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443d1be7b8867a669226cb2d663f0a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd178c5c72a0c889edb45c9e56c574a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f988a84c7c509be14722ed7900de132563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e11cf2d6071e6b5a52b6b9ef1ec87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31084c0236f5e19993a08d9de3fc98c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c815b461452f60b22f348b46fd0fac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105d55ab42853df0e6ac510c9370427567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358637fb20cd8e3ccc5d26d7d45a880568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6570e11b14ac028e485a5772b3e72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9b84e8e0fe9dbcd25e8d6c9ff2c6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d55f5353afb87fce04a027805feefe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff7557357a24a2421c634c04255c9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa5626fdd80bdd9d1904e7ac4e555f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163ffe7423444ef13b671c4f850d92a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874929535f45534870fb125069f3740575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7357ae675069da07f1ad13d74e6dbc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6566ad8fd3493ecce84d908124ea189577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b6522916a312cf47f9bcfb52aa125578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6be5c264c38aee1daedaad8430c4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b617edbad4a1c37ae97ecd857340e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3025b127142a35ac143dbb566f0122c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84927ad1021a0eeda01e404dc82bff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db8419acbc01a00736b1a215964375583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc7577fd709c8e2f7ee02f28ec133b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980bf21edfc30da0adf60d72cc0f478585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37439e2b15212168f81b49ea2caa28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be4935a0fd0d6c63097ea103e2c5f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c32c3b94f50912f6485d99280db033588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d0d9525e38c742dd87cd2172d003d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce46c5995e2ea522da63769fcfcbc7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4a9450b1898836376a122b4552b04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cd7188c9810091de21303f2345921592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc4e4b3d0caffd22c3416c21cdcc56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f92bbc2e48bdff5f0478611eb0fbb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcca52b343428abe302696ddf14d94c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab22d1ef4a3aa0008807eaa7e8a097596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b33b80ffbe49a55817babc258ae32c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bea3377da1a4fc3551480661c51d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bbad170b383dc43c4aa822c3bf598599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaae83e0ede58aa7504921f0aefaaac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44260a63d7bc885f0e3a86108662fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189bf270d03a5c760c00df096200ec7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105cd017c603ed988f28dc04576a2d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631be8a95d9dfb9f7ad4a21f79c487df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbd16cf488ef51b24881e5b43b7c50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411092a4bd18d9d3b38a5ae2ea36b58b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306e6e2dee22b97f58875bdc22d86da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafe40fe8eb295b3b0a39f9143f1b63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abda6530ba7beeab958442328b05ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d232316e8cc8c0dbadbbaae4a8eb5a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588f52dcd1349057704c3b3e33fea69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067450aeaa70300d009446de01f61f00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b68661047a23b6d5eb3c49b77f5be3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053c2b1eb6994df7f477b6a57544bfe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc53cdb51cec0d2e48d60fcaa52fc32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabc81df4e8d8c20f2f6175a92c28d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00ca445bf0c2aff0c9e5d7355d8b81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e208e3a6f3b3695793b6981a697c659618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee61c3c869a9d2a08fe1ed42e85144619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485841543a6bfdea1a01fbaa981145c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011bfe2e6416a0519fc6a7dca875e78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf5144dd308920ddef798c6c0f8ff1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b32507df43834a6f14eff29e297447623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a073f7be3c0ac05e9316907ad4c69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b04857c50b2632d11e1af73b7be089625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48774f370b5ea5d42dd9bfbfe826d078626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a775f35621f18faa67fe3206e8560cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b935817ef40707767037a1d6fd8af1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfab225f86780b3194e51c7169de3e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe1482339c5299b0956ec2fad7830c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bf2b9941c0419311f9cc32761b0f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd754d5415f007378db6ce8ae202ec8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39416bb300528de9fae0e700f6059605633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e8a00b684a1590bf429b5fae3296d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a9d96b68e208bdb94e888904002a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9fead27534647b3f599d8d5ee073e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e470613baafc6146ae779205c9dd9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe4819f7836779591ae5a2569a577a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298846aa9eabd6479936f9ce5eb098d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00668f412013d7d6e2f905b231d65116640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c161ed8e487324b93690b1e920100641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ce03681cdac3f146034ef6d140a6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33306a1acec734eec510f98001883fd8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78a421c4b03905bbacda28ae08b791644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491e56e7067ee3de4f07f63ef6ce729645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6dac3b2c2e91c5b1655195c0e5ce7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae360689871488fd85257d79a7125a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e73e71fe46a5f11d2aee520d043ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e06ab3a0422e1e019f53c0ee8d3ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645186b1ba77188ab697e76cd479487650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad81faad53df689d5b3861b3dc782b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d78c04f885dffc93fa0d671ddce6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580df566fde203dc16801f2972eecc0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eedd9197bb1b8468b1c4d2e0329c9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22f188dd6089336b1e3848ec793cba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34453b3dadfeff668dae91e9a8dc358f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17bc066df11cbd56f97704ecd94474657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f40f8b6fde54d5109fea878710787b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ce3c4731c2b5bbb81dee8a9b81305659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c14d5fa35d5a49be00bc6239780f64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a5ccd5127daa774f472138c55aa49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653520889283dac608cda4e8fa1dfe6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed075ba5e0f1140f5f3e6b50c69ff5ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abee429acf7ec9b3d4adfe441375b6a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f273a73921723e3369ffa647f9709b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca7923b556307cb6a56de1a2cfafe4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551d825c6f9775ea5c1a4f351442c2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310a0a0206699842d2a3470d709424a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb032e6c13cfcc12fb478620b46755e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6f37cd119c14bc5edf7547699e5bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d540eb34773f852b9072ba2f9e9ba0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14beb6cd05e77122d8cc2c4894bdc2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974d415bddd69c14fac56b97330d4be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e931188757bdbc339a29251c4a406674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826eaf36fc5e80794b5a68a23193cb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f804375934186827fb1bfd3876458f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e123dbedf17945ca74d77e2cd53ade1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb53093e64667ca04d4dc9d10b3532f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a89fb1fe2da46fe1c7e60b39b24ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7fcdbbff54b0f62efe705cce13868680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f2e30395ed722378437d6673e2625681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278aee930fc4d199cc917c618dad167682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f852e7fcfdfe1e891a8e0d7da00f37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d9d95cb9d5a1844d65200288df123684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0d8c9655f241e17a869511949ecf1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cad39c36619da432e3b97dc98a222f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f869ac34bd08ea95e8d57072baa8c2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab7ef858ea451292a6d09e6807b1b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae362cf62f83f842f1e03f201f77ecc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c95a4e89e482772d854553d67e9f12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd2984b2c673a1b979e60a1cf50e62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dafb925fb7a44a0e6311e63ef2fbc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0d7fe03c46abc1e022466ed84b4aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2572715dbd0f7a5f0b56f0d81158a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e013d9c3c4b9ba2de6fe9a90dc204e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eb628461287d71f7f3392d4844530696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f09cfdc5deb1dd2ed0955d1568b47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084092784ba0427e869fd319796e6cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3e75ed5e20b24de766b52a3794bc2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916882ac97943f43498cf64d9ef3877700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e134ea4ee6fe54317b489bfc532e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857035fdceeb1619d28d05066c404cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b565b9ffdaff84e4536f6e2fe50e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8fc682a95e4f983a93c9de1829c2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9feca6ce279b456ea131de43329a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c0444c5f4ce3e35d043aad1e509bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c955832ebebdce11b974bf1ba584bd7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc6226b07c3d481b7256e5ef1eddd9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a214b9ef77bc516e964bd8e3ffb25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3525d41edd04c42c151157e77ad9db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef0a060220e78f02a0c377e90189d4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66e4cda64e31788f1a6be595ba7815712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e233884faa0f0474535def0c97a337a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291a6a57569f915be8317a17c58a427714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1267f13576006bc725726b3f6b35c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410fd5e7d49f40d47e14153e98a8fda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ab4472421c5b38ca8fd683c750567717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc08bc077815d6f5dee1ad516f548f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3653c2b4f477b3540ebef39135b71719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb767e6983983c0b765372031c2b8bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901e580539747c795453cca82678de1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bac5669fa5243275aaf401e3cd99bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a529dd99bb4e5bc0bf141cd2e13e3a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d6e7025429a63ad9a965242655292724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727359f8bea58c796c92cb6113ddb356725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aa5796f693af0a0ed61b134d92017726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6542a73531891e5134fad8019bca26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcc287cd61f52f4ab5ff3f0bdd3a15728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558e4ba25258b60dcde16161359b930729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0679e261e902218abc57e0af0e615e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c16f0d4e03ea6b1190021d6ed59cb8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9645330b7664becde7f5b7a9fcfcd0b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018ba296e0b1c71d5379e40460b927a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0853d93a5a96ba7509545d20f5a9295734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fda256281ee6d0729f4a85358d6ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803e7a0a4fd0726ca72084e683156d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741f5e14813e521ba1f25896f0689eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa8c78bb90052a8a9dac32295bb7ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f026d39a98d4a91f32e5d59b5717dbe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc011bd2417a50e1d34ede482b4991740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da0d544e758ee009e98cc42953336d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df7d34639f0bf2678ff03c4e1ebbe4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b34856224bdf9a7ee2a87d0fbd435e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a941f05a74334050d8f7699120a5903744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218a41e08041cda0e2a13ee491cf030745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71450d231212e05840444e806fb79f51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28c249009b0c51e9828f56883b8656747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893b87241c1cb65bb2b81f26c9a0c58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489c3886d4e2a952c3807bd37fc8210749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd874e5d147b60d1001ffcab10c9b44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b1063b83662aab84530d486b025e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b926f04b03aa63f8a08c1966c37ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461edfc85ba7c3d6dbef6e076de7528b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07992e7bfb5485631d6ea0bd031e53f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62062ac804874d4772653c8bea1d8699755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810570376edf572a1ab8fbe51259538756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354722ffdfb07fce0362fa7f9f7a396757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c8e0c998471779c31c431beda1ea4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b9351e51aaf4bfcac8bfd481bc65e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413e965f485e5723c1cb920ce980f1b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797a658973b7169f9d1c4ea1848d48f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbe946c5de2cbe106daec73b1736a8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d258259fc291fea2f30b021064513763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428082a3440353fb2c96e89159d8ce4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec376f90039b6b2a003386e11f9cb88765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0971240c0df44df3ec5c467a6dad6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5655e85e67ea8672e796fb04611a8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa840c36bf18186c6933c2a839b7667c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d2786b930df1f684dd1b684f4ea71769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba3196fcfcb632e69063d1491b132d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea07c1d92960d3548871d2e97d4c6a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13914c167aea9af092194d6de1fa1a07772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81e6b3a7c7b6b087632e0cd685910a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a1eff9ad011ba67d13252106f9e91774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee40f9364877f2c0d47db5ea9050eb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f2c382b8c2899425e29731ae2bcdc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0395271110bbb4378697cc0c326c0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82142decdfe7400a46815e1d0881eb7d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb6419fdd4d1f9d8ce68c9a3755007779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8afc300ff137c056c46e390138aee780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f000227e8ea1da647d391ac6d523f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b3bbbdd3c61ee4ac85f01db297708782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbd607cb973646a347d0aa45028f0b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79278873577f3df5b7caa726ab158925784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba801263c948415af2837d5d9682e08785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713607aa64b96b51293513a4a828bc7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd76bb93745a17d0de4d0b1362320c5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32cb5f21d375328275f808106eb42a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a63ed3d612c4246bcdb478cf28408789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952be8155c629482d7b0141687d99b4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6caf0b18917040d6d267460310f4b1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469212bddd89588baa2ef309a90226f3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ed1c41d277ce7dfc6328376c15d51793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127a3d3ae32abba5e187ecc4a3a984a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fdfc3abb7678993d7eaa06c824187795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49df471d9d093fb59af631479515ae796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81424da7d2d670907f6745113d8326c5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e283759c7028d46715c12061dc32b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c611414e7a0963214d7d579190ebc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bb593077b76e9cb16c8d863bf288e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81eb49679e8edcb3d3f3f6b0f0d01f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfd82dcb6599fa10d337a5807b734f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d290f3fe3f5c3077c07202039d2eb2e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d658a3d2b6170974c8955d4d8d9dea804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d79315692259848362c6c4406ca84805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3163f3c330fed1087216d6bfcb0f27806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a9adab4c707cdddb0ef63f85902f5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf73f2ee06287b97fdbb68120ab31e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766503d18f229f0a277aa36b6be1707809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bab9ad6c7da5281e0a75156c35e8c3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb5f0369ecb09accfa07179d3aa4f6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b651ae7892e7fe06b6d91a02608bad7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9895a8ca79e2918f655b4f7ed534eb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd436de09c930a6a526091fa1994ac814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ccb9a2d673edd25a9d1581b1ddc21815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdf89e95ea0180bcf2b5b3d11c9102816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeb50fbdb2ea5e0b0fa69ac588173d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82ad5c18dead72917bad8db1992935818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd204225788820f859f928b0b87db71819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a913ab7b157ff46e5b80f70887d54af820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329efbe7c28d3e5ca37747d5bbc0d49e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bd7ab5c60ab18244bd635018c4834822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2c272df0279366c92c0fa65c36caf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e69a399e896588684aaa5cf3b0596f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fd52305c01e0c3f3eb6add8608ecc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad1ea9b9f1d38b0de8440f67fbd402826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d8c7a83459703e4a286d50c749935827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e21c68253afd22491c8905c67bb71828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb36c5f31f9c06d5ec9b951a8e8608829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e35816537447dc798541b22d2383d2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646d6b42be7b80464a5624074b4ee0c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1724dc22405d0342fc815382d0751832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fba52a3461f52c0d309092b9a10da833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8386852b40e43f1799e90e378f60aa834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbec09530c0e8df4b2740017b53e8e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa14e8c35de088a2778d57c83b9765836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03b77d752baa1e511ef94300a99631837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fac1dc99c4c1cdc2a977bca468e3c0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d2f909926c6c3eb3b03b67bc19265839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6971c3388df9ce69093baba121e222840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93809ffd168c70d3b949031a71103f59841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5867c1fe5a2590ca2914131cd73c9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60bb6ffcd63a10954160c8a15a6cde843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfad365fc7a64d5f149597dbd6dfbf6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2818c4cb0f2459e56e86888b13c7b04845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863f051f331f38f3d41202ac2e77d33846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319573a5f3870ec9479bf806cd045ded847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb842d5ef06f736d1e95b12d832b70c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e794e5e7bcb495513ff706d270ad115849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3e0a454389f86685d8967c0fa16cf850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10365077edf4ed7f682bb134311f33851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332285d5bfad024e5e21b54878e4725852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00a73a2ef28a1aecec26006a093f47853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e024b347d77f0a9607407597d4a45854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f3de88715a2091fe6b2afe01a2f8f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec41432dd9ac3d244fd8d7b5f2855e4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe3f1f5c9f01b2ba522b3261a0d660857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c17fcb5350bf749029ec6bcea81f3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a43ff204f576154d10cd782ffd3daa859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0fb30d1c4ffc45042f3e6f5a94e7d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7132c51cfca3070ab710432dd8d7e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855aa1d4572592b35b7ffcd48131a879862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1505f4085dacdcc71b9f4eec9bbfa4e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09206c1eb50f111dab4d75b463d94b43864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80350c7bd08b28da6e915c7d69bc13d9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0dedd69126ba34eeddaff5eaf025b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c321cae0d69bbf838de82ef61815c0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252fa2e1e368118882374acc3eda08f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72222960ad75a73e118bc0835ce69140869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1dcb4b1e443efd2d82d826fcc4bd7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582a04f6f9bc10d1092d53ed40c7848871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aab54748a3497067735e152c60d3c9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb9ecb65d16d4ee3e42d41a5648a85873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0ccf575351bce1c6ab8f94516a8aa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a2e7ea831c1413038bf77dd2a6390875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147469f523eebd1e627018e38048a57876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c6bad3e05cbe1bf8a1aca2c414778877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb636d59a8978488b6adce3cd945f84878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bd720ac2706601512a2eb8fde19ba879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb0b62e2613542e33f675a8e1ecbef880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc64f4c49b52addabd1a15c2da5c857881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e19cda0d5336b2ae7c71a73539a2a5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e42058ef5e3db981148376c8d5c3ac883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a20865320b5f99b0d0b79c871141d3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d040ef5c2329b48e8a21095d9774c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a49636db15f4f304b7b9b2a49ef5f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb14b214fd2c9cb371ad45dbf14561887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71502fbc50669f6cfb97c888fda41bbf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1350cece96ea5cf2a2d01ef25c43f9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cb5a3206f13636133684eeab7ee28890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262b7769914a25e6c0eda233b5850ae891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfb0776765905871be2b338936496a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfe92493363d13e700bd9e96875528893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672e2de57a3a7690967bc7fc6aecae3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3a2e16be6b6a72a4ad791393c121e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec597547c0aba17ddf0a642dc713c2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a34d0f89a7ee90cdcf0c530cb73dda897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697250cc494f7896e9180eb223ab37a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161390ac46f2cd2c0deae4ca6adb355899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9deac5e38b8941e23f8ba17e9015b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7d08f305fb8e8ba02be39f20ba551901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae3263fab058c9d6a3072fb4ea737d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddfc65e65899b06669cc4e6c8085fd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477693db16f91bcf74d02245f598772904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8996ac43a7545eba0878b9973d3ce905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88563b0268b4fb6f3de9d77a3c7122c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d419fc9c0e727ad600c07a3f6702b78907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab572f77a336b18f7ad45558bfaba35908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3852c2f170b6324a5313a6d8dc8422909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5418b5265860a8380b1fb085ef7f9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a0fdb48d8c7b95c03c77cc7cad28a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e4e6ec44eaf6d4c8e047049e8dd03912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcc7a96d4ff2cad80edde558c17c07913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af7779fb039dc591dccf536b0f8016914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be383ce8861ce7d16bfb94126f6aec7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decc9ebdb6569fed9a0ccf8dd5d9ef6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce474807bbe4ff974c1c06f522272897917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcce43a7a01a82e304b7788632ef4ab918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84817b2884988c35db39aefa06104444919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec07e881d2af16d8beddfa25eaf347920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a890f8bbc9cb33255ec99c6b302e1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc476ddfd45cf9b30386942469562d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633fc64a93d6ab0f0966419109c24d8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c7640da4eceab7211d6826b0d9455924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74b83515aa7f314c27bc55c7ea11de925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ca786725df6970d4c74e135e94f9b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac51abe02d046d5a3b173be003d8bd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac703b9dda179af47ad7d8b36ad5cfe5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d376be9494a4464c4f1ef8df0eaa38929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba89160e3a93eec5c7adad2e307c12930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618c4117165f0df9c7005f39e4af3bd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4509c9fdfbcd6ef3b0d7c3d9761d8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765ff99738acd23acf140d6b7b59cb9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a833662f640f058c2217cb305c05a54934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662fa8bf1b8e8660820291467c78c11935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8a87f65d4dce29cc9c85e1c30a828936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe96a7ac389969c476647226c79e6c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333456492806a7b1bef1c26f5badd43938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f19cb957f016a068eff750abbe33d3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4b4d15e38d90464860d82b73910bd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d91aae152a6411d8f310e054adafe5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cdf02b23f3e4a4af54fb8792acda3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0829d8e05186abc71e3888302c7f80943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135f418ab210e30021fa247b3caef0b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b88f685e88ba9472ad5d06d69f0617945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc06138793f83a5ffd8169dc511e1b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dea1c0c84e96df607bb14919582627947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea209b4194ca0396350ae27be7ceb84948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc607e61dd7e05923010b33f273361949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59986a12e6f658810c751848f3c5c0e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900a0a54c1f565660c2e6535b952c96951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c97765bf42397f1d444e45e4555ab3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f52f872ea8b45f8b0291515fc4937953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e72d2487adc717efb24d93fc755dd4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2823df44c4815729959d000e95ffa18955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1bd278fa0a9a65aa2ab6d42711f89956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb56e4e200abf6f0694590e6c56770957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8beb9a58751b0722bb546d7dfafbc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e0807a936b5b6c1fac69db43e5920959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705ceb89f7111bb203cdd2513cfee5a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228387dc7af801f26c33ed74d9e4f002961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d67e089545c6c7c4498f34c20a8ff962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b49fecc771e818831b150a41467ae8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4a4a18c79cc44842b3722b3edcbd2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7e81dd7d71e6789159782f5da54ad965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771aad3ff8dc80745b224734b67f8e0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54908af1d87226805e2ed1a17ad52e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914f8f3c5c7d21d7652ca2922b137f9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f22fb31a895ce5efd09b91b8ea8840969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffa540d620bd75485cba94d8d54246970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1dde82db7e24b9ab50656e11fe746971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ef936f14bc8019cc7d8781583990d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa611110df322522b34cdf7ac54c117e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f79e128e26b845b0d8f22cdd9abf6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427455a3ee3d708522e8208382a14b2975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a40ae1be95a6b8902ba5cc38bfe6d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b586bde74e50e1f3e92bf370990602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19baf386a12b6ee8349603089b3c743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a028fda49d7a2fb03920cbc6407824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fd44b2ca0280078798e83e1dc29ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01514e3495ddedb56de0208d2727691a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b22fee0bdd98adedc44be3921d8d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733635b49553c5a7cec563e49ccf633b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6cc7671b37068c366336c40b139a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070f61be8ddb2f40d904ca912be584110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97662284d64b2a8cffb06091a2c60111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cea02a193074889b8fb946e06ca16412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bb90fca569f09baabe746d1637f7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803a9026e202c4809804ad9c3797a0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88494248e3d1c958f454d1a950cee515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6807351d03dcab15cfa977400e48d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babcde0c9b708bf3a4811e16e31cc6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae36bbe7c70d7ead365d6cc56fd9ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5244eabe688eeedb59f525388d8ada19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923f78e70bbf45065f6a8b3e42a6f2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db8fbd0886bc2aa0df3e4542a4a38f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8376853dea379d154c9d5e1e86fdb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868be1eb7fa57e98b6fe544abffd36e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c64e70004ea78f0d293b48d6d3f3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254a711983d9d916166be2e877148d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea6ead853fbaec9b634f399bb17e2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8677bee55c20bcce52bc1144d97a1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0358fad044d659c39cd7ce3288e09928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92bca077da743faf2701a149d55bed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827ba308335c9f650bcbda4d71dca4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d0099d15f98d142f583476a92899231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85710a869116c87511ce765d92b07aa532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb869c1afd57209147b70a4ac42d0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c8a356aaa06b5dc76062437f0c09934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83dd64f433bd924e617b0630b724d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb48a3120a6ed6362a20458e5b182536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0d0c2a5700aa4f0941299a5691e5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef8da66bb90f51dbd59b9baa8b8ca238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b755db016e05cc39a93c0da52e42b3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf06108423f0953c968c43f1197bfc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dad5932a6efea0f9edf4b1fb7974741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662bbc6cb138f8cb99c828e0a58335a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a1fc970060c28e6b2d5886dc2bbf043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221ea4d11ea33ef099ab98de792ff8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40482fab95ad2e60cc9e70fe2fd1830245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1f0cc254efb6150daa9ca4befc87b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5691e16c046fdd0e447024f35a3d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13457eb964cc440c1dc69f8ff7e48ad048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b24235c166403d8c6f68f1796e8a7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778831e9157278aba3017676f00cedd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76fe0ece7903e969908df8b6dd263951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f227cca6703e13729ea9c5a8d125eee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb166a44d2ef93b4c853845ac8f3e9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef480c80f67209580dcb7c9c2d894d7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d2470494d9aded174722db737596b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9be91147b47e53fd0a98a8166e11856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d601f8acc9ccc2fffdf253e373ba9ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e78e85f49ab2f1315255adead640a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce142378e15e88a3e1a69cb6edd226359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fa99b30bc42c9bc9b576c22fe182060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cb2201bad73c89b299d6ee9e81fc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ce48cfd2b0bbab3f8084fc41bd7d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778f30905abdd646fa57b4bd7368dff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52ab18e6bda0908b528a2058d94a1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8a6c08e30f027dd2a75be31eeb09365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a941f16f0df720cb7d663c82c2ff8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8326cfdd81c2e2d7daad7264162ef667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9fac27eb97e2ca0d8c058a07d756e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f99fd51a64297d3eabeb5a5236292269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49761848480d327e218aa36aa077acba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064b12a74e95c9cad6ab9289f142b6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb53adfa4194b11884a336cb4f756172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbc4730b14f4418a0b6536ab2502eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec25164219b0bdb61d2db7a016d71174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8450a219b229f8020cbb2c9e99a2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6b30ebdb35e5afe8e868143bdd25476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513d77ba577348d81b465b1f5dc239c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8f40b3d239f0bece0550d2b749a5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a209d2230ce3acec99a3cb917841ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6c9f901b304f9482ce60de50bc51d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f20684f54f2c1334492019c6fe9f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85086304d956c352de91fefe4d969582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f66d6fdafa31c1937f1394e2fd5c3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de879b5f95fbc27fe72d454af295de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c6019d57c42c8031ce72feaaff4bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad04193b92496427834124140f39cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9bdbb114ead571c08baea186f28ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea705daa0904ea1d16ffc90b62cdda4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fa14c0da647cd3dc367d57cd69ccd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ac0cd09a62915ea80405cc748dae090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3671376978d067ce0045356c082dea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8506bd6b2e0fafcf15a606d9aff88d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed091a34c2dc105dd4f31f55707956e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7ceca6cfe81bc9e96ee78f4d3968694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578e582c2ebaf0b5571362dcfaf5c7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe22c2f41535d1c3a3824064821143896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99af451c5927168c259c2267bea02097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaceb0d0c02348599eeb23d9410cb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b10e84aad2bf5b0ebb5643cb2ba18099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405604b2e5696fdc4aa23c304cc0c1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf1bb1a909c04c1e41c65faa9847f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25053c102dd05d660e71cb56bf9ff8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38ad8c4f60f80f0419ed04928c1d46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18506c9e6abbfee88995c94ca4cdcfa5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4aa9bff9ae3f0199ae2e8a04edbc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de68b01068d29607f7f262f875fdaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c9f0abd2ed6307e09d5ebeb82fbf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c9a851631d47405b603a37f3f5da9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a15a8660b20fae0ca5b6d4dc66ec3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41795d8a5228273ad73538b5456429d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a863db8a141d0552d8b4a6dc04597c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d568b24f56d31453e966cb3fe180ee8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262766252cf1351881c0f1bb317f5a86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c2a711a6f6d5313bac07919ab2fe9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aae191a3455b5842d86959e2345f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b599adb7e8a3ee739af370f32e54c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9a0d08a8b678fadbf8fa1cef61700117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be121f6471c93fbc9e7d52ab23bc697118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f9fd1d93a4538080a46cc9969b836119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fb59089f96417f9d99de61a78d4b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b726dea1a2bdd32227bc47b2a7487e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e2e8b3392d709af4bcc58bf83113f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734eb6454d06c1fc293f2f2646c516d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e56c794d766a9c1ae938e68f9254b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87697037f361f1f2b45f86733db0c05a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65397e5581f6c1faf41c17d579f49cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f6ff1dd727ec68179fa804c140a51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2d106af7fb0b41da83b44a288eee7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c556356a7446fe74a0d21b00a4a05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07114d17fe39140db97c4df9f91e3b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da229df7a1cd5e90bc93dfb29fd32c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d6508067ee2ad0ff57ad612e17c9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f66bc8778c8aef6661e13efa95c41b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b844589f92902d0a4e195a911aca4d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60281472c63c91d247b4e1bb684e5c0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75527e13f9302fbf26d73ea073205c51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175768f7370821b4c6879e935a22637137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0205a57db812fa93a14a37691131f6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f57247df67bbf3d4d1affd10e5858139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03d9e3ec74afd5c08d87513341e4be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f55c681ce3e545c8cc7fe33d36b88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612b64693f574499794a15a119febb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3900c677a9838ec39a5d67da599ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380522c98b74526d720665e99eb5c21f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89effc2e2e2bcc8887dd0fb396b3dca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0f5651dfe7ec4df740040fdbdb1fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cffb3ba6a3ce42d3db2a662e24529f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b262f95a0290548996b078f89bfb67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12024562807ebb31a445d7e021c1c83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65021078ec881f986d04d24c2da2882150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e6fd4f453007dc0d55397c191e4a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51656c7ed126586931557c1fd053c476152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3a8eea440e7638c5cba580179764b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6319d8af9db44b8b96f0aca4c96436154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359b87ba87c336b9ef8af99c3a11cf1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf8ca5ed4492c95af457d91f85e4be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d8f5fa2fec1f1caf1b3fe5f909c50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c96b71b3d92fe866fd81c358bf61e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be713d17b901f6e68bfcc90dbfd91f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c457f51fef2ab35f5e4b89f81bb54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3125136c8ee85726412a5824fe9dbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c562ed08f970581fd2480ed5349f1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dbd6e8a9c9c0cc2b7d1e21e50d6fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb77cb0f0f88e899604c6e3504c912164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ab779b1d2e5e135fb904feb862467165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34182639f288b745fd29353874e00a5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b8821910ec4b358b09f3fae66cdba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ddb86748db908ec2c52ea28747b95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159b3daff089aaedff4e846f0067187169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff8ab2d12a7adbe223029560fd0c8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b337fa2ffab1fc15d36da4315836717171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444de4ac42470068ecda3f8ccf63ac4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9928e2c3d8f2be352fdd326afd8d3ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071e599c2b4e3c0ea3cea63b74a9bec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1c1bb5cfb54c6a1b440db1169b7dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db6175e0eb809991830a71fef34d2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3531b5c869b1226799875ce3a35a885177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676887461ad939967345c3ad8f21b25a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d205f64ff80e9955d52d4d20ef3aa93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b8b27e32180f55271145c4a08911c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944a23f850b289c9cdbcbd30e127089181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32906f7725d40ce9ca21857c1e76c0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c291c91a06ecb05bb09b070f759b74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d650d16549255961223adf7aa96b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda1bb44a02ad7b09854d28e51c47fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb5dde084e73051201de15064f05d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d2d207be14645937b2fb80b2fa129187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a54cf1c62228debc6e698835c4d52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a167c9ce50a6a098e069230f76163189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bc7af6d3a3334ce90ae636e417b33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e519ad8a8d886e77915c124294aba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331a268e5286fdb7677121e6f50b8c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f019b718908d1e4abebc5ee033ff8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f11125e2eac94e05693c5836f18615194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c08464cf9285c327a82c4eab94159195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f4e6006b3271860a76b65faef8143196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac04e1a8a23a890e3a9968f7ce9ce90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93285cfb5bc430f4dbf0a92d9b1cca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd47a020ed9419a8e54c5740a2e199b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c130d38dd18088154c4a8024a621a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab45474ef195d591fca99b3e40fc21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2c7ab7dbf9c5d85333ec5d9888d85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86273ad38352981b37b6deded5f5887203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652b8ff16d87639e5ab299e251fc848204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777891c7b1fb73ca863e9e0aa7f9c66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4c0c5a89773c26bc775b0e38655f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea08b91ac6a86ab280829457169754207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b0a01ef845aee273cb9c804cdaed6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707405bd0d63ffc71543873791859ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc8a7ea74128b0620910b0b886afc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ffa0bdf5e22084b6817f32478b131211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65c2f960a0d5c9ae994cb8ef30fc49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738daf3b0ef6c6dd667d702d7c6c05c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61c6c2217f863e07f225717cda2fc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397883cc43800a5f461f0f5c520b3ca5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ef3cda6f222f11e885a3f5b67319d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba8330713b5d911396a0e89810819c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed1c3a0dd2931e16cae8e7cc1412fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8305f9e09389d3fd86ddf3e7bfc542219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d269188dc517601b8824b38b19d324c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab47cad7fb649a56741eecdc320dd0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b06870ffbd497dbd527b4830ab3d33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481b4f4161dcf4717719ac2e157f0d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f4ae12ef1655dc70caf013e78e72b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6890e66e50c610cbb926b7ab1535f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6769a42d99658d45a1d8f4b3db36aa6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0d08fbd4b23fe3da29b8cf3314ced227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257db8095b2f0560497661c94880843228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b00268323d762ce6033981c71dfe03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49442f66b781ae9e42f3bb37efe761c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8b139c6eccd1b2b343b0860811cf0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68989570924291346a1ac345a933e7f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac1b74a9f7b3a45c67ce992077392d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150de74bced8ca025b64364707c39b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9e800b558e3fc8e28b7d5e3222283235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae389b5c7870d84d3a284794d62786236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c08d70b10b7b08d4bc5cf7961175f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83add3932c69186890e3f8f3e5e65677238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646d107a9fae88e6ad320fb90ebb9d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3333bb69f3024cdb0e470274958bba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e9cebab3c9cc399cca6927f57c425241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1e53937167e00efbe53a75dd6aad3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c98d0bba99b37da6defa8b6c195a85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe073294b13471eca4442469efcc15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74496c34e551a703be64b7f194c0b99a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5fdc35b9256f034a1a4d6bb758c47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb7e8218347be282e83d74035e4f84247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a8a97eeb928cf1a02a2af8c5b318f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ede63b084fe8c75ad27d5e56831cf4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e7a3155777c99e990cbfdc82e2bb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542c4c51387ed20e0d1e2bd2edb4a96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905041dd1b22329914804f4955ca239252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1394d05fc98ff97ddcac92a1e5c7d08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4725615579c05351c36a8f2ff4091254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b463b6dfd0dc92bba3159e12f97cfb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f7f15638307d806005ba222b0c5f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3358e3ce9b619dbe0d2845ce29f8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd25a8bac79b2918d4eacd75d33c86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8c0080e30abe45e86a9678123d913259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732415d7751484f95cfcf5c6e107c71d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d079da72a32892c66923831d7dca2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770e89f51ba702771ddbd5104c18bf4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d382ec65dcf47aa9c95852a2ac2a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b630dd05240e90b7092477d3038abe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36a43d5c23abdc63e0e1213a0f4231265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ec49af398c9ad4901ef0d81ede418266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502051f0dcdbb61a4c37dcfad147eaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54828d0d10abcdfb9290a2fa8abd9d79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ea571d65ac2705ab6c023d16b0096269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df28a5076383fa3f48d8c779752966270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc55c9606eab6d34f75d445504b6288271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134fa40017c6fd2b803a3f6aedd3718272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6e136819e81e4e70dad0f6bf3617b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865c652ec12f696ed4c84713126031a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facd5d5dd271dce125c6eca8ddc314d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5db5aaa5ab4e7940bcac39a0a3aa4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a9984277c22a4f7857dd64c630077277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc4672ecac15a03872800622f3a887278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515f88d5e7177d6490bb430cbd04a8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7595fb307d25fdd100f225ff6b1632280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74447e3ecadc26000916f163544de93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9447ac5e1831b939b64a5e106c6ed39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9225cf4ac49d3d3e467029586f44e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5f60d3bccf36655fc26e5e05cd77b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087ee6b3bd3921eb196601a7ebdf034285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41184452a76b24d19a327700c77063286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e91357fc0c97ddfe26e147433d2ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80c1c0b32afef34b4f6935b6ef5bd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4fb7af5dd09601fbf9fdb46231fdc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f6e4b0dbdd4b71a5bc6f2037437b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e2e6f41466690f9e53124748e357c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49262e6337083d94b83b697334694ca3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1fe407d909b997515a5f73e2fa072293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea110c6d104de262a43867b2e94f67f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5d1da7d4fb0efe00b891b5915c6e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc6e1dc82659295ce98b02d91efd7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fcaddeaae3d0adefafdaa9e6c66c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec8ab0a39e2f284993a201ff5bd91c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881ad3f4e439c0e95984a569bc80b5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d53015fb0ad7817cb4f22d0048ba0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20357d890572fc2f13a153c1bac93336301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac5a6d06aaab6b8d0cf6e0ac20ab48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1e72f7d6ed2599629c4d0c53d834b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c4f6fa5186dbca367a9a585da917f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33d3d6f0e31fd45d2a30af61dcbf88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de34d75fbd214bd675d8ed2e557ea9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a7a3d412675bb846e4b568ac239f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee87c5cc4ad81e943266100deabb12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0d5942f8c7e67e2177d7b9f03ffe7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92a1f50a973ba514c6af79a1beb25d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bd5a506f301c221b7b6f1480ede77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d83ee2ca8667d6696e39aef97a6e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b634ed39c389830e02aee7febbb471313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68751a2b64056d47be78d00a23f0716e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd77461db40e73bc2bd96442716950e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f33be9bf2a01645919c3e78eb859e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5713f5400ba2a843d5e951059ab33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff584a97fc92965b203e6f7be3840d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e187bcb964b8205711de8002136e5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de7f68db285e0294c264642c28bbad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27cc735fe0b19ef450209e4b418ad3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0722a101bbe48eaf938bde61bbe84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860b0ab61b17e45ec7105e04f70c803323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705708067bc0bf0ed7dc84ff9258bcc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859821b66028b2d055f9e14161e3a6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb005cc2b3adfb6bbb802b9afe820d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989451eeb852fea85eeedce50623a791327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb88e094cc2dde54f6ba8b40e83f592328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564ff045aad06997b5f0512b4e2b847329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015477a7163fb52995c29fd95d42c348330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489696a820153c56ee79038a8fad25b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ef337dbca703898533d64b4068e54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a726b4d6563123183e29d1c3f1854333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec1815a539d6938879281dbae0b17c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664757ec68bb489bd840ec08cfe318b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fa0b8fbd534df3527a46eeecf6f7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbac1be44ca4f258ba795b3f7055de0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e584ba9b24df5640b2769773b71ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04534cc87025cbefbdf7879bc26e8185339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb4640971892c91151d5fdec539d6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ba44c0f0987d069e506cbb6c3d5d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35dd75addbc4136c77fe8003b3f8cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc6c696f73bca102ea88c2fbee4d14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975723f7ab4e74a2bbe6fd837fd5e10c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f459392cf7f9762b3ab1b343af6ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0e5a8e747deab29e0fc1a25d836ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04366bf320afa9300dc9875362c64f27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e47af866d2300310c67fce75ea4d37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09715781a537b46dae059a3d1784b7ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be563d49d470700eca177024a0f7de5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e5c2cbaaccc6b9f79ee8a4783d20c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed1ab4be0bb768abf2b48a1c0a1182352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fba7125dafebe860faf30b1d5b3c84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afb06f9445676cced1a7003ff44fd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca968fd38ffb42404cf4ec33b2df85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf315cb4aebc80315d2927116018e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613823424a31b3981358c599bf24bce7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04965c075873eec2da806ed990174205358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4875a51434419204b8546438a2754359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad930411d7a98aa5ddff983bb77d1256360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f3802534494f7f2d5bc3884cf992f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4099d4e5d14820dec7baf0e7546eee3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b2a132bedcdcdf1bf197aa3bcc2ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023f7ab5ac60b4e8753e7a81ab158cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18671bdb44caa292d97c110690ee79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c564b0ef18785c1bf1d5f1eec308d27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46978e0e30941c8410c1774efdd5474a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086d137cb6f2bb09fa2a36f47a6da12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775b8a75302eb23cb64ab6cb1ea33e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f8ffb6301dc647a91580be9deeb74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5932a5986014a2ae3d36143e757ffb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e28af326e17d4ad67c158358ff8ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dcc0d3cdfd0a6c4f5811793100426373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c9dadd42d99b1ab8d7d297576ac66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89315a825c281ad154e13ed061765d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dbd0e1fffa280cde625fb158c6890376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4247d326c2f6588d8b29df1d4d8358377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc774ec85bff17583e3212d243562616378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ef65294454daca2400e73765f6204379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491783ab45c82ace795b5099b2ebe3c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0cedd82ba429189a78f462ce52772381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c770a5342ce4ecb846ca5403d5f52ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd286fce043ca941f0a57271c4fd03383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f69260fec2e239a57b71d05afa02e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60a015cb17bd5a970e9c95b16e0b2a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f392bc338ddbf6edf375d495e23f752386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505fe2dcbdc77e132d54dd5fa92416b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cde127b02f0d9537916f9abea6465388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a02f7b240d8529a2be923f233ab9ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4f3367e2acc68a144376162c2611d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a828f11b3fd563d7446c390a8610cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47556f68c66425e09c0006b1861bf4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b124a43703ca8f624b327131047b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfbb0fe70f0b0d0011aa90b71f5b5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea571b0901bd2f880d2d63e003933a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ad063db29be016804bd3f1c0449c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd627e9665bc9f7e83dd1dd2b25f499a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64261bf0052d13de1849ab6b1088c00f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa8042d72973354b6c345d025f8c0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc2d801c33e3ac8e452c2c03001946400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590bf2196e7d3b0e730dc5a5620a42c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c2d93931f090e8ed9dd0fd5bd9118402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f352069937d70cb5579866642459a0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794dd9d7ab8786cb6b17b4e7cd5a67e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5afad4b4e8b00f6ebe003a800d761405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851498b9b03a68fa73e49e528856b5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718349b954704d89499711cb2d7bbff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7c4a1d1a18cc162f5804d8251fd9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce2ae6f99b28e9169d040e2ef86bd8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eabe8056d7ace8e94101b42a6951bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5158459066c00da10ed4fd2beb067db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c721de13cbc9cc6625f22d874f52c0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbade6cc4cbececc5c4a2b8a434239c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425a9c0902bb002285d9ccc1b36627a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67513d1f513dbcd0169ff6b145b898415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329624b7fe04ef40ea1054f359d002c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02809c0c74fd4d7bf5226482aa3f06a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b92d5ebe9de55c1838a2d080542e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c757b59c770b81bfe2e4097f32cb7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af5b290c6176ff289f98ea000be7d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f861f549988cd6772dcd0d0b6363b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2505748ab295ff39d7a5a6c6d1ac57f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f378818263c813ec32e072e9c5fc04e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a172bcaaf308533cebc25498efbb67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f689c90b480c7a412587c3aaf4b1a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8e81a9fecbe5e05e9a8efff04e538426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c209663d73703d55122a90a925132427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b15bc40f140a40ab670e0a44e7aa1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb306c29ab5830b54b6c7ce00c1ad8dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8318eba96b91ba4eff0577f9eb9e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2c1da254c73b4683f10b426bf695d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df1763b575fdec591f75206fe04428432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d211ac3e361f36524fe3b65ab50a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bff50de61dc393445067aa2cc7e4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4fb02e5078b14131e58f2965e401b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618c8d0caf3586e7c55f4474145b0bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531e6b9abf81e328966a0273d50b9c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e3c686642b48e26c2cc055fbc8ceb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1fbf817cd9a2c12d7788d4454b2c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53913c4e013622c8685fde5a1b63bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151b76bb6561be1ab11ca3dfce584d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1685fcede55739e98203bd556ddb34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a86394a04ebf69a6914debfd32e339443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd21d439deb21aa425697ab8e2d3cec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec958412f840f988396d267e36e2126445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8cabc1f3b49a72242a29a2a46b4ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2da50aac4c316c16ee81b5e8cc282447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4fb30ba8f25b4defa1b5ebf4e81b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0fe4a4c4958d7995c50a9f0f03cca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c63b8002127670341e79001a5676c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee06461678af2a46227e311397825b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565d8a6120787464b303cb4e8a07983452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2665f45d5aa8c152c028cfe00ab141d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6ead8cfd508416e8e53e68d34ec71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc898ecf3496099b3fb6ca22406318455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff245642c300222e37cb8593bdbc11c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95c4a0b21cb5561b07e8f549df9e98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3492e8b21fb9b6ce3248c502b5dbc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449573df3790438fa9c0f3962e82939459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259064370a1b3373c98d9a4686b825aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a638ef64c30ad5c4778cc7d07c5a92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76804a2a8c662d67b03dde68a954a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf815988ad650314024c7210baa4848463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44013a4ec174e4bdd1cbcf9ecc24b450464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b3380ac22cc8beee1cd1cd80b856d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0083e73494edffeb8573baf60bbbc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d543516aef28f4ea6a8dfe21d6db981467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78514f610ec878504c802ea42c0192468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3178074ef1c9e351db31b3144ccb94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd816bd05c4ca2706e86791b9fc41ad6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd343386b51231ec6ae6efa92006b68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899499212053812b4f4ce9af4467857f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893432360ed053ec9640bb9c57a5476473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db993ac2a39ddc3c86e8e613f734db6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaa799d6a93d0452a6f92eeb123ec8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f8113273346e0b24da040d29d0627476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c78e9254fa0bf9d1e175575afad0c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df587f00237847e97b501d7db27500a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a39fe1ae642ee7f90e85d4f6dc312479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c60f5052bc571856729e619535d40c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da77604d186c6ac53c81609c56fb0b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae6c6bc91b640970eb34080390e035482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0da2154fa430da9d5811ae2cfbfc3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f13c7e5687defc05401ea9188f19a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55cddce17564c421ed14df221aa424485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fef2a9e5fd85d85685cbc1569f5f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf47eab2bdcb04137e92e967ebc0c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d6072d79321a4c65c8129f5b3d55c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa47a62a8a0dc6fc5154a3bd2d6163c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768e507e2ef4901bfe9e82b6df7355a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae9e1bfd4098f0ff455d8e90faa494491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ba99d18c28eaa63ba603cfda99d15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c15fff2262b07ac21009b7c546663493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8c05d600d76a996bb42fa3bce62dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e01fad6f86eeefecd688a580e9e5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd6fa6346ad1b9b7094528f2fa2499496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac06916fafc0601d17abddc9689a45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47736889b5a0336ac961943a390c29ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d461513935bfe65d023ff725eb748499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4800ff2962571ae41b87a4b9a9b5063500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880beb78c2649b80edb9bd83947a154501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7f8b1b0e58a5dc67c7547ca9e11d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d589affd005de81184ef204f4c6306503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2d0942dcaf5ba6bc301248efe149c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3888673516342021945cb3c8a0dc2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863230dbfc513763071a463dd254637506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cc1b29bef02205eb3f587481a3fc9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cc9351ffbf4db595523de1ffcf10f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719d6a031209642f3c70f20e08ff624509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea837859ce11af92897f6c06e8157cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84710e2dd6be061d83332650c89866aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67142696be9306bd3ef17b04cc9e311512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109be20466360403f0b706c877260406513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf526ef6227b118d4ab920a77d385b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84147d0f48bab10a039ede41c117e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249cdd1398b3e48eeb81ca7a47bb8da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e108cffa2c2b2407698bf2b72544924517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558d83263edfe624ce00ad8e2bfe5f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63496bd6bb414ef3995653519ea8d41f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f69b1418750a48cb2e1ac495ae3ec3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698799c2f8179f9a8f004bc4647298d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adba926eb9f3a2ff26fb64b76326f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cfffe3d12c8f9d671bf72e282420f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad633b9bba3a90fc7e227b1d8d662bd1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff9f75241ae23accba12d8f9faae0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1db3a40c9e96e1c89f042b727376b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8593bbeaccee4df03ca27aa1024a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab4b5b556775955019c244764fc3ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401f84fd6801f38bb40604ce91e684a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab77a802a1aec3fbeb925ead999810e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610608b52f9dd0b4f7056f7bb3aff986531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f59aaa1d83367c3cc9cc2a503c6a19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab64c294a98085f18c67958b5724ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5bc095e8f5a31aef2ced1afe2bc8f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909446ace6f44eabaa0ae06dc302b39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99073f7564be4ea3a02fe85d14743889536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a7a98f0a0d70c07ff65fa61adb190537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a78d03e1723450be1029a5a4f3079538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f9369c9267934a563d70ec7e341b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c51c4dd25eab4c3d0e05ec21d299a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e7424f92ea05ef983a267ebfc776f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c42c14d5663e315f6d9b04bc3e397b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec685fa418f6e2a5ebead224eb9232543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6925b8743596142449fb6c4abe1ba7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef174f799d6d9b770ad2936c08f291e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9692c1a88583f3b156c4ae29d89d99d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff094faee77bbe3a16495b524545e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c92c8249730e1970dec71c20d24c3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8b0c850870f04a2745589ce05c2d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a59dddcc8fe66d84d1e65d27bacd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d85619c64d86ca7597f9baf797ddc3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c7cae383c212a91b798d2e4838dce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb63720b051bca340907f83acb6c3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d935d3fe4d4afa9be7354c31502aebd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d728e4378a2d6bfb5dfb9ead5d60f20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959d8740789aa437c3c242750aaa15e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1edacd14ba60b325174b5e213250b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de638561a5177cbf9347231571433d31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452be977c19fbd25a4af392886a6067559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb939f7a1c1683475390cc64fac233b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b70b241b8c56c8ca57ed7dd66b6efc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07b304ea803354f13cbf4d0b93f218562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54592eaa0e410ab0fb19405db64045563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d335d8d74d0cf57b39b0b642cbb8a6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb030401eae22ac14468cfe4965c8e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778fba27a0bc6335d469971966e2095566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d41f2fc129f023d09e343ab145919567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a44d68d904e7b3a4ca97c87ebc311d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a977a332d873816ea6f80309963a3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c83e0432b281e971dc6854a14ba71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd05606876ddaa3b121c05aea39a03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f90d687caad565231ac0aae2db0d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3d00327b33f6c3a7e2061c4f9b95b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cc7936a64c079c80b148af9215be4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ac5cbd883b07b6839463939403048575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd797ff58d76cbaa98da67e633fead6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be275e7821eb5ee28d8eb86338faa0c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aef68babedfe1113fba3ec41897a81578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de184e0789a89c5a4453b4db8fb8b333579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822c8deed22a198e4fe32ab865e284a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0961a0b0ca51a1effbbfde66561b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c260b4bd7aac2e0e922ba1c342679582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28a16ee403115bca58fd55d8a0f324583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f729750b807016ff9f617288b694060584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aef9e910aba695bbabc8aac30a3abd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaf2588bada0d163fcc43e69467951586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4f9b4bd4cb416a2f688b0f6ed1563587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb312c528281ff4924ff131bf36863588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7896acc3514ab9d7e53698b3c7dff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762d4d6645ff66b025e923e29af19e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27195696b3f2ab76b6ff882a000265591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d410555ab11bd562232ca12322897592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974e54d23b240d934565f8e5d852aaf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c83939c4c5f8d2ec1e60c3f0691cc1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020a65b4b7e6c1ee0e776661b71cf3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cf1e57abf2e4697bb15e68d74f967596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062a277671cd30d9a8777f40dbfdf52597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c32dac458c7b33ecf82a3daa050ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f3c272e72d487aa34d91364f278b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b86a86cdd710154a4fdab2b1b6cdc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164e19840c8f9935eb11522400729d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94210d2a79d57bd27f82e9748b9a7f9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5659a479b5c24769c547bc79ddc57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3798fbab87bd2d8d9952ab95e385a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a4579c0659ef2f3fc40b55bc58ac9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d4416eafd09e95f40d0f930cc5328606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36f7f7e1a6efe9ec0a452c938635f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6587671b1bb85a2a43698cf77482721608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a371ebb814f1b21f2f5e5996f8f2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b4e3fb984262249482981fb40efa8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af7a6316ce5efd66424b6a16678429611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64bea66a9310092b5962fcb3c3ca7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996e62a7f377b558778c591e77f9518613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d54d980664a940ce7c322cc16e1ed5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683456a818b3e700e4dd2108de093c43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c1b0c78fdf7270e61021121991847616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f725d562143e01fc4608190ee75f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da97f81c3219237242dbd0f3fcc049618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99776166a7d83fe262497efea05355619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9fc0e1da35d551ecdc82680cdd113620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b419ffb067a8dcb207a3dde86b3ab4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318eed9dbdfe79e0291ef2567db3dc0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e787b19916e71d15866ccc5016ae26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1028034e6c1e77f0595833370f8e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162c550d7502c7892a38ba9a8e158e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01971e6a6410004a25960cf96a61eefa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b815632cebadda082bd53f0ccb4220d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9bb4ab350e8158ad7fca1bb681f15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620df00d4efdbd2a9bdabaf0379750b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040ac8f1c89a4885056144c7a4edb1d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1447dc36730be1ded1797372268e0a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d56673720fcb791cf9e46cdbf1b2c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744118c84b57e627bf1e67a5368cfd78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e91626bb4093440871abe30c1e138634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebe0315a974ea84b1314cb0204c4d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880228a273d74d24f4bc2e00cfdfa021636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd755d865650e301d0c892dd25e37ea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8fb404830ea08612a42f522f7dfc3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e964e4093f82bb2052a64823864183639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621a25b7fdb2d653880f526e42b1596640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8953a6d1df81b4f8a031887582e7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deabf78476b3a6748283b16cb8b4907642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb47aced06abfe9fa0142aa81dd9d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e54af5d307f7977849087ce03f27df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf1bd1a0f7963c8ef66db35d3c0dbe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bc424363b5fb960e04cbedcfab425646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe648e9c8ecf1328e1e32427ae75392647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abef31693133e27c9cf9d0bd292dcf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a709eb1cbc9c8e0ba89b0dcfcfb24a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44074bd2adf108a81a55d9b70b7b5b1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c244486611600655956d12d48a069651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9f7015e55605929a23c2c213e97c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff31856cbc2c83156f63b453516fdc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f85e994f380aaa54939e462992601a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5721d79c4305af93e70d86a90fb08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6ae616ac14bf066326473fb5d4fef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b61b2b196522dcd01f9b0d9542219657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d4f37b398a4251334e86256ffc70b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5854f3a44b0694fe098b2e36bec9ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7fac2e327c4522beeebc617a7d8c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5e67447add27c5521f6896b38c874661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aada004e32edfeb7abbcc72054ea0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eded46f654683cd38c40e6a4e98746d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247343055642e2ce92859f4d33612b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e910e5e4fb9acbe573a2a2209c7cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc3f20b337cc19a4aad4db9327cdcb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6f126a348cc80a2e716cff21dc9d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e582b085a61aee8be80cc0b1366c4f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df44fa89508f28e86b380f9e8778a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a110a215b0e361f2434c85560102df8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13617b0624ebf610582d2e1f055d1eb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4f5d3f7d63435b381a6e1fb7fb417672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf2109d082aef54726052b9548714a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bb192873adc8b31973f325c96360e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5de21bbdabf1b0cc7fe6a68be5264f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae491c48b008e789ed48aca0803602676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56402825947113a7d1c2bd885d5bb895677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f95325569d22a23b7d74683853829f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5715402064ce80a6f6a866be017d98f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9313f1ec6e8f8d14026a5158accbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd36d6f9f03512affc3e7a7455ee8b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e4bbec8acf2086e51248de42a2237682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d44c7b33dfc727e4bfc4fae19f069683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900c7db0db83cc6766d0c1217405377684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3daa05351dc348ff03a3b3b291d538685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c686fb15b09fbb4e1c4c76c44fbce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c243a61702053fb8ba1217ec056d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1dddeddfabdb83378249128d397eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe0469d54815234fca7789bb3e2a59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba97d58f3801bec9e961bc0b8f05b98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13190295f8595fa523b11e6b871dff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c530e84c60c9171090764a4de9078692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bd7771b397fde2cac0b535253c106693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633b4a5359fc00540b2e65501218e64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c2bc69aa7c361dd2b3d0fd937e3f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09a16413fb809873e5afb60da967bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a102885df0860dd3ba77929f76f1236697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9297de7599e1f8cdac7b895a70d068698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85c5f72060d74978f87fbf7d558d72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3563654a6c747c3fec77fc8af36ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f761450aa1d60b0c176045b6c3912701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be91938e1112552665e4e5190ab348702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270111d73afae64a741a50eafe353085703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03ff46c489d5e29ad0c066af01d0fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc9b8b3fcbf25abcfec1224ed12a51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1a7358541d876db23c4251ec8e244706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7d0241f42f66760e999b8107f92ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651344d376601a1bec3f72805a0638b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536ce39cb90825c377036d2ce02acd8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced74b4c70c648b58975ceb08524baa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d594e250216795b4a84058c46acbaf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ea01e848b833581f54a87ebaa5f53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf30e97248900513ac129d46f55b9a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7fd0ab04358fafb5685990540b8bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade103ec10041a9295284d4e9feac67b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de8e8e3991789e28de6c72c5e6872e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf571627cae504b958f9f53e4bc537d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968913c2117fa37bdd06c107fc1f609718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344833c3c6c1b666509e957b960efde6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3017e442f2a4b6f52ba574374fe74b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9c8a9674121c695b95250cd11d7bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e4265a8a7abb598b8bb8dc086e465722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb20198306a2b33959678f4266d27e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66e69420c601e824a8ac7d6fb463e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99f16ba4096b8fa01d25c90031ec7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a48942e482d7b72d0aae074e4cef77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd631ed424371f0d5d5f3a7a2c7222727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140abacc525b36f02a1a1379e34a8e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd2aa7b8a5422726c982b70035561d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dbc4ae83802ee798a89b45eb9b71b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9ec7cc62e9b9f361cac4f770bb5cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9652058cb53dcab299708d6032bbc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a34a67eaf3a27f392e71421fd45ccc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48656787f9720a5cbf425c378f5f7de5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b003de93c48c9e1f5b7acb36e51fe96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfd9250ba72532f025f2bb1b97216c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c69a068a95bfc4426cc476d986bc68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f17f555092ffc84a5b57c01cc66ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f43f8efe106fcf960052260d9def3e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633cb0145f133d548bee17a85e9e1a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b0bee7aca31b2701086dd14dcca54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f006a8ebf7eac7f6109160a553d30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998787c4f244362a3bd6abf6b45f686743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673454b6cc392d5fcf963bb1f512b282744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe9c31bb4c14eb6ef9a27e5bb83b75745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff2556a7f281798575cb72961647cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d163f3785abd87338ebcd324fee27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e2def32471d281366666e2e01e670748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d575c416b13fabc30f34f2f62aa267749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279893c4f662597d3e554fd191ecaf8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ad3f32f5ab9910e405e74584dad21751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a0cfb2f626537cbef1bae7cfa1ecd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71183a90642f322344552f6c219041753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979a2579ac2c480b452bf8b6c6aa1bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b88250ee20854ea089e7dd3621a66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3664e03dd21708ddc555ed5fb8b8f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24a74cab5ca1d2ca7424e66078a0aa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3314cddb57662631aba74f5571ffb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fe07c25316045b750dc16d5c9a858759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a92372898b4eacaf7465eb8423e7a0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243b85761cb7e628dad32b02bc54ef1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6592b5e19b3fcf0e6c3841449c60814762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb77fd96e123f3f549698626dd0b61763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f87ea62e1fff66a1ea935ba0aef6f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183266cd2b71199e77e43ade6ce88fc7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feead55dc699b0e2bb49d466b92b790b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e41dcddd14eac033d11796ba8f0129767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa1feee4ffe29cf0e3fe9023c60695768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25da57200a20a0b9484b55337a91b76769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbee8461df99662917acfba363ed99770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127adc4f8d3aa8f7d4acbfd61577df4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2798a3aa995628b567e93534853df3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7f67f6c52810f602ccef6408c101f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25456850c554162d63691d0bd915a69774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151c8174365377d9afd41af42a6fbc6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba5db3b7b3cae378215f22b454bbf1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a6b934aeaa5cc1b35c21ad1a62b3f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deba48372dec10dd70c8550b69cd20778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000fc4f1a18cb28f07ac175ae221ef7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61b9117b1fbbce94e65051450b9e11780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8bdce7e67b5997019e736429064a9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be58fcbbc577ff40279914978da4bc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc202e42b1d69c348cc19f955bbad5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d04cd8bc1a44e8a0ade8f94689f675784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e975e5886be0c11cf90b4c77728a9d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb65916478ffc302aea16d6505a300786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a10b83731050eaf6a770a208900a84787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497b47263ed082768ab92c101e1e899788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293008212cad5cb2cc2827fc7fe0652789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04baf9dc08a9db8f8cf2ba974e39da790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d8a052445dba73424433d6cf49666791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef919ec85490b94b5fe4b15c8754f8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61723968e33347252beb52a4182a21793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af94e3c867a0a636b20704ab66ed1c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484b17288eab277e5896dfd6aef7f1a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0168219b12f0d7b4aeda0ed5ce682796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af41459d42f0c38f6b416cabc5e376797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0fb0c231106d8f7f5e24af4c1bf8a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cc71c22217555606b1e624fe6d687799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f694ae0273330825b3d6dc68b85f9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322d7f0e4c9b0300163859a74fceb13801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4225381f2d71497585ec5f858f232802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4fd59c340a46df5b9195e6c24de41803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e58c57b76ea84c94e78cacd7fa32b9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee4978094fd6ae585abeb747f4eaa8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669ae68e9fe1c2a71b2fb57b3a9cb1c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a19254319bae67e49fe388405a118807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9029f3c9856f536db43becf265345808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6afcef0447bf1aa42410a57024d4f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1bd63cb351a18762e5032bad9e032810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439521e8d60576c96b16d872844f2f94811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fc295822b4ec6bab2d5cd282f6eab812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76067ffe5ada7775bd4b73b5d85f6bf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95403b3162782f9bf1737609a29709814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c010f64885c521e8dc31a91cc9d0e7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf8c87986382d8167f7ba4fc7092d9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302b6483ddede39b5555dec3c01a3b2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1854fd35634f8c4833346d34a761a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf588c1f73fa74246c4055a480429b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49189b2f0093ec7a3c044beec2820aa0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632858bfd48cca3adcc1672bfdbb7768821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b5fcd5a51d5976eba99190c54ef6b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370de88c40a18cc50776877a01a8aed5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be613fe9f3b3329d644929b954444c42824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ca0f0f3d5513d73b2a45778a5d033825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eb00a8fa1fdf93b0dcc573201bf47826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc2cb534fdd3ab8a02eacb59927024827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed253c00723b2bdddc09903510df565828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b41bf033aa4befaee157f19e39bf5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d005c431c10d52a61e17915ceea740830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869f0a0738e88e6d6e05502b123f59e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e69cfe05d5ace3e602df9046b1a9e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9efd75b6e56249cdee6de0c4359aa833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcf3c6491ec31ef24a1641e56c3b08834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07fb7216ad4482e1fe7b552fb9a25d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701343b0926f07afde44495ca4f78ae836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ecd43e8d661cb04eed1650a06c050837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9e1250fd729cb05800682a14f3aef838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91bd81df26043092138c106e64441839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e207b1b19b89da53033173af75dc0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920adf1f36877f2a3de72ee3b6ebfb2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfb031494671cece6ab334dbb653c9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03098847d08f842af9e04128b03bebf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba8ee1bf2c42db7e24277d0fa84c7b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c95d35a735183a73246594aff2a4e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3860cc3807425b0064ba84014999c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7a9efec6966162b999ca59137bb91847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd79f7d05f1a3a55b5296c60e3f343848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1438e43a01a4d6bde71d8b21858c433849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf597db2a0c72f6d572ec3189e4ec3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a9332137f0b3339b1236509e3e60f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd6e577d66f4536e2ca9cb2559b08e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcd6135ab01147e1a1e9c6a7fd5556853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d1c4551db1f4dc2b08ab1cfcf8471854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb455dca96234fc00fa7a6a64c7676f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c231d9ec2774086bac1ca81d6c5c40856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9f114fd8c2159627fa4fde444a5ea857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd6938a615a6eb8177f74ab3d1df55858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a116616f1bc6a08b2947297bdaea3f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf64b67b26fec4d38b52b2d853c359860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d73bc63b93f5f6928f8faed77db5e1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccbc9074f8c4c8263bfab929d95817862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99020fdacc37471e5ae5ac2ef5a6158863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3200edae3b240781d480b93851a95864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1486257f7ff5e811bed6d74a97fb2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dc7ff9dcb0b962a60285d6489fd12866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258e71f7f111b5e3f1a03b3c0fbf6bc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c23121f67315e9021896ffea7d3a0e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71e60e044cdfdb3067e0103dd1a162869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f420c839e47d09664f9e39fa02be5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f472bc1a3580e534b8b808af7cb33871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064c8e568ca250b72226b3aed6769ac872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c2ca94fd856bfa96d63ff68833d97873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedab2ef55a99a509c696c07f9a711c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a75bb0d131663069836353c67cd27c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee997e0b122854ffc63b7604ca172d4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2724b3a77d7fdfc099e42c7a99287ed877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb933b40062b0ab2de0f62406376a95a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8996b549dd244d9164519e7c36bfc4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55295fff0f93799ae80279723482e86880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e521c07a3b02c703314eb2879abfd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556db0d8230e91c224500fd305b7d1f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842dc81e6cf201aafb57ef5f109ee5d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa264c5685d88a4412c8f03f7e0c55ce884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a83ceec27acb0c60af3fe16c561950885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28233103e65bb781f66bcb8573f936de886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053856dd5040f1bf9363fe46b77021d4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e645eaa8b3a6393b09d076f0bfb05888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c55d2436ef9e3c0b0c213ed929fdd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1fa27daf64fe91a25dcf43f9a1910890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4b8ca690093aa6dd82159a8dfbda5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bffe476efe9f6b4ccfa70121e49196892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fda422e0af6de951bef09a962ce8f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9010bb9fdd6955e3319ebfdda0540894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff65e8ac2bb3d13e111a8ed526f085895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c668b857bf1bfedbbe929e5fdccbee8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452fb920dca80f9bf0f40785e74c735897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d882f13d625f8babe274fa4858dd27b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d566927941cf53ce0c417814d84987899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5f61b8dec9ee6a1e3798c56786e89900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15cbae8a485b8f55a0e8710c88e1cc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17b42b96dcfb641a9fc42495f49004902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8720848bec98b5f7d326fbac4ed40903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d93252eb0bc38d7de7158f52034ee904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb9ee991eceae694a97eaa64ad62af905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553186bdeec57d05744a3bfb89e3ebc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694dcbcb22825ae0ba0f6aa09d8234f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f698d11f8d2c5f6f24c83f3afb856908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5519e2765c3c7733aae6276a7842f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4edd9c828a287da00c89c160f6c421910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52abb14400135238f188462487966b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecec4bcbd1c6b623e8edb99d294c49912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f5900f988231cff6c17d6cd87b280913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bb3dd9f7d72cec1be2a5cbd5d4134914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e619e79a7deb39fcdc490e6153716915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f027b3d61767d723d9caea478eb55916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a06f35ee83541b2a1df432c9b4b68917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e86b87672840e0a8e8ece3f6106082918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22787244225f42eeeea7edafdcfeac919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed440c84516645518eb8605b5cdefeb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1bdae56dd4407e384548a8c72b56d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8557c7cce0398d8f25fe65294b683e8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921024abac845ddfe5f3e4179085bb2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daabba2dc942e756be050e9248f1b6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8e0239970a8d4ab8b8bd34a54251d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7493af27a2912f935d1ee0309987a15926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252f5df364dcd83b5715b9b43c758b6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb63b35d0c05b15bcf5f40eefe63216928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825295324f146c7d2965a83c932864f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954443b666a71d8287a03f1d5e353588930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a36c53ece5c16ddf7283a875829a9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db45fab9dbe864f2eddd645b62cbe18932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098fdb5b0a2b0c9f275db34c5dd3491933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f937ea887247ce49306677b3b6327934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e7f9ee60b73861ca48b71d021effe935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2a0f00b8c2efbbccb562eaee2bb0d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513caab2f4562753d1aaa87b515e47a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b19197a5e326c9c48becb9dae0dcc8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d718c53b6c06d951b3f5e8b6bd213939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781de662e799665fb2909598182be8d9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f2892ef1c58e48c9755b97be7bbd6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06765c4ec781a9b7da5c4abcaf940525942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf57f3732c8b6f6f7d190cc42bff5c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c043779f88f2100aef556502d4413944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47728906070babce5d314a5a891d6d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb33bf4837193a655c6a8ba73567969946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afb09feb42313f8299b2f9bf642c2a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaf3811ab161c7bb4d21c0ad86e07b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c680b6711cfc1b975ab7dff9c53587949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b6301ac8e9687b5beb4136d0d008b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570ce0e844410ec82ec2275f21b61f5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e48190f5dcfeff8c694d0f0a9d0230952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cc3dd8de2c70cc19b59754e5ce003953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578c89fc836eb9239e5597895c2db5a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc5a42549d84d0d51b905df6402ee9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc303f4111ba5919ff3ec49d5ed5d6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a563a98a30948bc963bf1d23977a9d2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a56761c800a04f14ca494446cb244958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504381a5de655a758b63d0d23d0ce15959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42c22af7a47cd48fa253313e0c0a64960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc12b8054ae60055a9447a61e4119b8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f511b22998f587f08371016f4f2256962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b39be176d007a5db0deec329084bd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48e38ecf95ed6ae34433ecd3f4dd4f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e5e3278814f6e6117edf7ff4c3562965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e70f006d1009705b9415a7a7e99f7e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6ea77309a4f11764b0ccd286819b2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d72856bdaedcaf6452e51bed2d3c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140417a1e000aab130327b24b2e005969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dd4bc4342cde92d09b101dc0df4c3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09605bdae2e44c0ef382a1fb2b6559d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784ee6bd3046f6c79ab72793bfbe038972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78bd49cd481764720e39cd402a0767973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bdc787c14541f1315c4c8c075e699974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cc7c04615b9e159d2ccbcfbc7ab5a975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>