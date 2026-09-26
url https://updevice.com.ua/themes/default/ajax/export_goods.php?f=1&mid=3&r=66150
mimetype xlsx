--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3f0dacf8a170d9688e945712bb7171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17331fd292d7dc911ad3ac967c03232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d94dac49e76c74b49d2042556f0da43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fcf03fe3020ea6dbb9205e194f0a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7694fb1111fb7ea1603d95341fc575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bb87d366763d4419981900d8dc1da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0d5b19515d2b1af16643b77df26607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e18b73fd06fe93d23a64897dacc1dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eac536fc7a2b2534c06e92ae8b6ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655666c941ccbd196780c1f1500fe51710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c01621984010310ff18548c8b1259811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc190b61b2d02d4171cccb85c8c96f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab52690b9bc54b9e3495dc5637246213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e7ea388ecf441ff1e4c0c5eabaa5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db251da83cb13ee8cdc77728e2a3e12f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d2d83dfa1fa4e781ddb658cf8d13316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9dd9741836b988d8f703e77d8910717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d85d01aa7f8b327059c9098be545018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ecb2a47f0fc1218b50014cc7e283119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186463eb9b440b024b49f678181d61e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac902d7537d1067da436004effe98c7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed710fcc174f4de67145b8ba868419a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dfc00714119675f9ddba90f6605d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e0b6ddb719dc9fa7126da21ee3b4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b29ddfa8424ff5781de5d95f663f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d28f681c6cf22e71e3a8a26e2e559b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca80c7daba43b74c323b8fa15c07a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee680a4ddc0884fb8c037773290f3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92322c6aa75a92fc7f0c5207b202d6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6269c5c6be2d4279b08f63fc2afe8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa9789affc4dd12e64e7b196f621ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22bcec3b987c8bf1ced4e00ac4853332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad876daa26d7bac4b3f61f5766cc81933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2eea0fbbff8b0f6d4c6ad52d7e57734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f10a53665119397a35af9af756eedf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8c95a369517b98748ceeac1f36d4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c48b180bb304c2514120cd519199c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eddf6d3def50120672d8807f0071a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d6ed1fd06186ce23551bbf0eff6d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5fdd3289b93c5b9b2630ce22e410940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0e44a5eecc5dc63b663341f5c6aa341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a20c37be1e2251f339cf130246258242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff9a17d26785c9b8388a36294d020743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe6b393db2b5b9b40c8525f055e8b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a51deac8e61311f67f90acfaf910f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466dffc7d3f92301e8d44e335948cff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88198f40f949b1c2b9ece7d3a9344e3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea04cd3027a67d4c66fed0c14af02c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8a3813fc190e10d6500b477b3d68c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff0a890d695b73c56aa4fa49c23ffd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f5785e3eeba53ca19f52e7553d3ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16131e02504fd9c5bcdbfb04b8dc72852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508c78d9b65d2179f544d159b0adb4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a166ffb16f537882fc4aa884d8d670854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fed7a1cf71fa1ccf4cbe00e8f223555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358f191bb3a722fde25749fcb308e7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bafa7598dd403c432243436d6db95b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400323f79fb2cfccd8b31606508b96758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256b5b3cd792df262bca22d8f001dd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fa56a95bdb3325f09e085402c502360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77520236c76fee0b1bd5485dd011085161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5be1621ce4fa947af793bd73715a6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d040997ec30a7d504ed6db429e1e8a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d101aa9376d6293df360a381c0fdd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeffb70839e24a4dc0bcd4999a9a0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d641ab91d54ad668ad4845b70fe261366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0762048cac02cab93a43c5bc4e70dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4c962b776b1e961c42731680fe02268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deed1c9f1a15099348124b59713a8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f06ef7ac3ceccf4ddb34bb74229dd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7bb6627582d5c7c6f4ae9a66a595271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1650989db6ceb518c7a439edebf6f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be1b8e6c9d689eff91899258fab1c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee58f695815ff4e7d94abf3e9f58cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60709207ecf62a1d77d32d47b2d58d5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24090f0808a37f6edf8ebf0f7c0a403276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3583ebc02f581d0f7644959b64ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef944376fadb16ed38b347ad7478286278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f93895e2ccc64f8870e3c24a5d076479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177fbe6dfe4286fc0e5ad2d7c232e1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27533f8e7921d6d729b8e3e57243fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52c3b4a664d50d857377c0fd76df5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5802a7cf433872db3d41ff52fff903383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5956f1605bb82827cb3943b875f0af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63827969e84c6aa84410d9d7bb84e8c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c6b4baa17e6c94be6d29d0fef390686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d6930071af72870acb583481db43f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60478eb6711af0fd88713721a66219488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33a26608546c95c7df5bb6c0e8129389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d10f51ed625dfb5303e005770137990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9815eee7111be196820299893f35e4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ad92e378ea45c8dc64be8d79cb09892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90daaeee358c70abff703d4ed21507193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd734f7a65899c1c79240e7fbf076094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f7b3ba8583863003321e6fcba9d8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a54b4467672a1937df951eed9b998096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d5b070a7e23bed4912a886ed39e2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dc40dd2e616d7e5e10a902f21400198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a940fef04965d57afaa00a03cefd25099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12bdab13c42d029d4021738fae2002100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c87fe8c7020ae4369687aab9cc8adf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef13fab819de52b6db48b140085910102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcd341dccbf209cd14a985d499a9c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f822d15e8cdd3ac4c7ea1633b7cf71d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0bf564a647126ff715337acbb3cf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb938dd84ab791cce60f5d9f8ef0a1de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354fef5d5d49aa0e320033adee91a66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b37ad649fc7ade9141ef43396d186108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caabc9c3f14beb20062df0ae3698182109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7d696a2dee4c4af565e9bb13e53d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9e2aa93c7eb600b5375fcd70cca13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f72f0c4d33305bcfefd58d973a87d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1bf2e4ee474afd9aac8b067561b58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7a1d65698e1d411b40c307969802d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae12d7c3b606e455f7e7f8b8c47d0ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414e126a99a9def8153d0411a4b96f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a141a2fd1f5572e9fc3209342beb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5307151d0abc90a847d3e8cee9175118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edc2b347c09179af672a0126cec881119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2432efcf84dccd79894655970da87ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae62db7f4446e8c4cd9415f07bb6f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143946fb91669db342f501ce9860f466122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4392e4d1eab36c2c346fd18b15ef4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc990d18d98ca2f17085b20c7ac4d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d10f0821b9e8a87dbc552b00adc0b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e0411773a6f9c04e2a39b1fe8eb43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0a3d95eeacdaf413d7a91cf3eb6c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc1dcee6578299847a5b668d335723128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aac7938f96ef4947e721c39c4cddd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d06844bfa20f9d87d44defbff48c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826170e8a52daea08e6eb47422303bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde1dc31b9e3d6495cce6e3c9c749c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac827ab3f8f453c6415a6eb90c778d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5550178d8b61d04e0b22f6253e8a0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e09ee974d9926bb96c5d21320a014135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c78ce16d3d5c63208d30ac24571e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4821e18096245fd73563b7ce49c2240137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb28f1fd9fcfee3952cd2f55228b37e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfda6b70e9af59a98b919f1ac0508ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658ce879aec1b34a26943a00c3e4714140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cdd8cbfac8529c3e51653b8081942141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87bb6e2aa55865a65e16ef9d1961fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ff1d760786de582f131d7c3cf4f21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58de0923e77961ace9bb92215c4499144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986abe32f56ff1dc2c8036e81ff8bc17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bb7a54152be63f1b3810daf1998c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994b409112db5caa5a31bdaced30c10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7136b4bac7c97767a1ef55f0817ca4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8446d8f28d9f122cd80545b68f810149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953557507950728c3b673d7d4a68d60e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75156be506b48eef59d5536ee12be3f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033e50f052d37485623ffae730e18d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ebe750f68bf4fb5c615f4ac9cdae1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f258bdaf2e658fc8b690f1ffd301af0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015478cce71855e4a4ede930057c2b5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5bcc56269ac2e143727ee07fe7d90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12770115d0844f9048bbbedf2c915f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0ca15c348eb4f9ae579a8ca833ea4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddb594d7d310d75ef046aa6dfb6b3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f70f3f06ff967e6e193e96b083838e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c684468147a3e4eff03a9c31b2f20d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb69937ba224727f781b549c60f614162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b4b66e7d591aa47a4e8f600c06594163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65133ca99e82e8c3b244903582ad839164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c3bde4b4ffc51be293906c92a8d54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d64cc105119281a023fd53ec503e87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4c7e4c37926536689a1ccfc7aba9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b630814494fd87554d76615e9180c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673e99fb9d50a9c1071c9b1e6628619169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca14c967fd9d8a6d9c05ef04f1f6fbf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7586784fd6ab52ced634f9f7ad6373d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1fe82de2cdb7cdcd7f843925e8af8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b39c2d5b6afa34154bf8766f91a6c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79cbba48df46b75aec2261e081ab19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c953e6ae4fdb37fe2a409f8857b515175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958c990e569b2e8f923bdfe6df86031176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23154823ef3fff763eb8084dba9733177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18e774c9da60930dc36c8a9edb4ae5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe29448f8996ac83d3288a8ed196b7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5694e6ee8842130ba3cce0516c5550d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83e6a776156b3bdbf2a4b9e6487818181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cf5280665b7f873be09dfb00d1f72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3e793208d71f73e311530baf6eae2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aba3ae551a34bc3acefa4b3af3e35d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2527db8b5bc44bf2796102899e26cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88083b29411899b9b293b20c9f5d7cd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f7b18e1d18117c7690c134f4d181a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaebe349ce55ff54da7fa39764e637188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de57bd7b38e6e750d9ccb6443f807b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca5370790d2af968626e7984f1dcbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d84855a1f848db9798f2c28d32a48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fc2f9059263a9396457c9a1874a53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fcf1aa00c15ffc9ab0334b9701600193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c087348cbace4b2463b327fa7af5aa0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ef68e4eee0f558d07a0808c44739a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aaf1c8fc7543e3467e586ac38952e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a49fa2807f40f2b9e88cd2ab67637c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43e26fa5dc9e813f4515cb881f115d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb58e2bf7a350004f646a5459eb7953199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55610b7a51052a41b00ae416e617b044200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544685254e4e52761d3443efc555f616201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c826457fc2138585ed6e2956e23c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4643867c883189dde6c851b025d0374203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807e47cde3bead2c15a8f91a6539ebb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c564738d6ac7c3fbbed3853e41f5c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba1ddff14c385516decb1e4c99a45a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5fbcc50ecbb58a93bce0fd0f3542b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37c29e1919d565206db8a4b31f640f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d878e3862fb880e331b7cd7b7203e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32672a81102e2a81fb683bd9c63c9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f872f272e1dc0b096a8c4f0175411fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d8a838bc8da8ba7222080ee83f7df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c910aaad32b3bed0af2cc882cbb9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe99b16125947b8cfcf591039cdaed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ae54ac136d3dbfc64f701cf12cfb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfdd9d725faf800c1ecdf4d1bc0a7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6fb6575588672bb91924c5fe24b27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79505717083a56d759179dd6a3657716218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a346ed204f334c95081010af003c84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddc1f947c944ceb79e5e3ede88fbb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0c121bd57116d85fec224ffe60a0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd4170fadc616ef95a64d2e25d03c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954ad5526dbf712f4a63303669608f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381f220e5d346bfa9775137b10ebca6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdb505962fba15176404dec99609b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ab82a0004e45458bdd2a571e35bbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97c6cee87353b2ed8f2fb60ed6736c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c70b8929a996404b4713ee3018b153228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cfeea3cb0720b4607a82b4411ad53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b7cfc633e596005c97e0dd0c3c97c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a93bce0fc336a2af18ff84d2015131231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597dc7cb536c89dc3bc6324c0bcf3d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cc54079e867c772cb7396ed49bbcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5b0495173411e9cf94408789c74be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d52332a588e91f7dbdb1b84c18664235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6eef51a83977fb8582ec64179cd63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed903005b7fedf25c73374390921c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ef946283fe50697e0ea520f1947f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f256f92d718c69fa4d2a9b6b20a4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4837adf5d01043314ab8a29b57cafb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c7c8157ceb7b42777277110c3b27d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de04dafb510f04ade01c56d8dac6b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e0759cc6b451f7a88503edd88b6cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2683d4546d1efdd2a53d30f6fe081244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05468a444c837a0a6a0dc99e0c6032245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baf0f262600efa3dc64789f23fae72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc003e9c5704590b62c796ca521ca8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e643f15bbec8a9ca8aaf35de94dfa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c69a97f55a2cb8423eda3819163c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b54be6bcd3a8a98a28d306237b7ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed900aaf6ae522f87bcde507259bcaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846082d719b90acf369616243edbbfa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca9c8f2722858470e9ebfb82322dc9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c645aee527f74ebb61113d12bb4653254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ba8465ef98f3682b1e42cb1833417255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc21c47529f2fdff438999e137b94b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc22a61582699bad6d06fe4f23d5172257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb485af06d8901df12337ba4ce7073258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b603fcae8eefd478d8992931346387259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde99771ec582078eeb0d9a7c270511260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc563bfbb61ea74d083097bdf740029261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28864ebfe9d935f4f41f5565d87c6494262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e56b6af5f7b0709d1b39d461d9a54f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1256eb6751d1ac2b81128f87c4cd1bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504739c9e1bb5e94680bce0586d5a373265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09341f508a7abd8d618a40ef90a5516266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394332a0bb72c239b9d46849dd0a60e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acf7c7fa5232d593007b14820d55ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bce7eb6333b3430e6be81682a1c4e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557aa482014c101b4ff949bb0b6d52f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56d3abbc827bc5d91297e0aadba142271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823441157e67a89f1f02a74beccc9d6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dede478db466b9901bb14bfd5944bbf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69eb80bfb442ca5eb9416ec3ba897a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f12608e1b960cf249b25ed835d041275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3ae8f3c59c405323cf7277c5d3364276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671ac3661b4057e4de9526c57b2b4c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7567eca3ab845fb0acbf7b7d857af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8d128a167a83fb611a2a0547dbbeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685f01ad332cc2bc5411730c6d576fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785f34a9edef9e166dd79d115c8a94b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186c92c8abc1e650c2c4cbef0d3063c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04de114cd3040d2e185c625e00b6e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1afefc9e94ea2fb585f39135d1de9b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8e3ace1abb75af541cd836a1263fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a1126bb5a19dc0c32c19ba6526349286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fe8c40dd9ab6b4f7a28dca4c41370287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cbe61dcf13164181d4d847edbf2b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ceca9220a5f9429e1cbf23974ccf7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537a7ec00c7922d2b97adc731841ec3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a267b63a8a6d44730742349899505f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ba4c438780d1b8a38e40a1c96d139292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6013ff8133c992e034a2f6796a25c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ed4b34add355c238d464cb8f96016294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd93c7098d4b0dfc09d6df40c55d9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a25428bbff935ed6cc876f53b78b42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6a658f85bd5104ffe4e1a44c6fcaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd9d091b7fb54c47c711a9d9c17b93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408e682d3d52d9723e2661dbfa7a9d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb44305eb442f1aef6036d2768af069300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76002c06060f8735887ef2e128413ce1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539248c386a270c406515e031c15561302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a60b6d864bc1ece5084807e1d02a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125028f0a0a93409f6f42b782e3d870304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3a2610a9d0c7edf1fbd341c39dd70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589580797f19344e00db248bf90f50b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdcf91602b6594ea420848990c595c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31932766eced6903a43e5d2794227998308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c007aa7b80dc8d955d2ab957bd5200309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a868045062182ee5fa2a50bf0f5f35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d87a471d35c7aec14411ff50b76c60311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25bb3b26eab7a3350d9fb062f2ab55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584398db4b271b325f9f718e74ffa0e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6498c6f118e9b4ca668502d0e2e0335314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05609e403b5cddca4b2cbfbd7407a9ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3e2dadd955e4bd0232653eff7144a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c4d4d7555ea2f8fc1e1b00378fea6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25860ea4e793ee3fcef601a71fc39cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0523dd71b4d9700d6adaea8b09db8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7afa0f290370d9c9fed332fc4383a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb86a43f3a61b064fbb5b8b59361ae1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef0c8e4e102d708c0f06a9622755a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d1f16389c36ff241cc0fbee935159323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dd6a515104d45d8c0f09e6ec36b8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539fe2e44f3d5112a6630e7b6dabd33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d42e81be2713615ac9413c19e8e25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b4778ffdb21210ca416988e37afa4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e3cb0bba66962a91665e24fd89683328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbe87094103ff165df7656b22d10e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77ddef40d9dc825ca468e975c010a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350eee96bd2948b00e1b1eed965edabc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f193a6fdfdc83fa91ca3dfcecafba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f81f9e4e9c1f61d66b81fd3c7f6487333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd3d24e192bda3b48c6e1d7adf2b13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a63a717fed4b5518c2a5121724f15a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc80554daecbb530b3bb4e8962ee7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5573595a3dc9f422dcfe84a202d57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762af659daeb4e5720d80fcff7a4333338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6adc9a64bc7ab1e4263852aebe5cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59dea58a24a6a3077079622a456ed2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e1ba4136046dc9a4c3255f80da73f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21138e69082a91440a541291b080ee28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae182d495962d5ea83812b4cb22796343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a165438d91eeaf6f3c2a0da4851b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6abedd3841ddef0c6de48229a2b16e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24ae254ecb9f0a4b6f9a95ce531fb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b91401ea331fff62bfd4e13ed64a64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708ab84c163997fb276b7b7840d66d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd45c1fb5a042a8fd2d041252db9788349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294609c1bc1e41fd806025977669675350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1e2f5afffe5faf18e0224bce0eee9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cc2bc5ce1fd3ac4f7bbc8b3c38ad4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82772d38c66a95f6c45434ef4359254b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5abfc5cce1eac61af7a9c44773ac2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2bcb8a7836b43a874fc3a9de64577355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf0bd4ab5f91381b06762618e152d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309fa7b2d4350a1523ede7ad7e171ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aba208c856bf064d41e8ac142b377358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad34fc2d6c4b107087569b659fac59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95449ac00dbda40faa4d11b2e67d25f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df431fe428b3b8b463b9d862eb192b68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be34c9f852be26f7e90b8a2b289a4d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73c8e876e93c2e5a2a4a09f5023b8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3197f3fc05068dbf5e6113ee09a170c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfde11559d4da646f5ad48f5a14fb96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6a4502fb0757fc4ef63a2d724eae5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb69c2c3afd95af1f9d7b06e2280f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a0c69bd6e5ab9795aacf3d4c89bdd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e8375fcae4fef37ba53e2f21cdddf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981f1a93d23fdc559e820f34b159a51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f18714b9989e8d32ec717e6992508371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1c32138b3644f8728fb1f00fa12d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668488bc327761fe06e65b468ab013b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf8fb1ee99e6e78bf6355f977f3ebb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2390440bce04da390f32ea92582d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fe0392f26efbf3e6e9ce656d918d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d57c3a1a6ccb0672363c49c40ca44377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd6072e27b0fa9c97a7931badac86c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9d2d06e2c5c73f041a287e34dba9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0fdb7e60967aa5c2e1ea0ff222162380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf32e6ec2d08c3b0a4a381ad3c27037381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b458806bee3a3e5a6e102842d346e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad026713517d973bee3f6535a232eb9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cabeeaf46ad53b0b737dc43bf6dad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021148a39f7c9475adf516786d48e9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70c380ecf8a8f6d3748b4c1ad77d5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1f1e55cbf00d807c5fde3eec6978f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af5a49523ba7c7c61fdab6cec866fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696c398222faa421b2ff8f6baf4b540389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1e948d72173a710c614624f2234be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0241bf6daef7a038baa9c2f303a1d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344e332a1f77a807f4565fc11ee7f8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1e38ec68e81153671909b9bbf10d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58b54840339f0109e51e3b4d957317394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bd120aa3fff076acd5a02a42c7fa6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a397275dcf34e15820a697f0c766470396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb4e51f3befef9a384266c69f70311397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a513cf2aa8bda467117f99da683ddde398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a166985903ffcfb2ffc80c2ccd9ffe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62309f91bc60ae9310e21ba220855b09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d265598d069ce8f24a7d78af7f66f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c56cbed313bd6ef5205dd60263784402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065d49f7bf6f03e16162814c78bac3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae2a208f60f7aeeb3118f1aa5505cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191029d6400826d8b4c2658d149fa036405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d83118304f9ffa2fed4bedac6747a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbcbb146b24b5c0711c079fbb730d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee08b7276927f02bc6cdb07dde7b16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894e4ba6e8dad31626d0ea6cd61bce2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb61b59b856941606581e39601aa1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bb7f6022bcde12f7dceb6243141dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adb18f91ebf24f8cd9161a3a7a2ad8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3463959a030de194deaf79521041ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edfbc65597f97121d203c7b99bfbe3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1afefdd7690b2ecb4834563c80a26b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac146dcaa41068665463745e01709e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7652fd45df96c725b65035c6404cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b081b347bcc9b883d324f6a439f53f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fff4f7fb6f2d06614340c28083fe2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e098cfcf2ab8888660aa2aa62551c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2181a9ab4df892f690999fdcb870ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a16664ffa7e9ecfcb97f32f57cdf53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e90bda7ca16f7047032d9015a7e0f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af657444163b92e83d0140c8f9c928424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c17cd95f02a7869c22eb346395369425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a858791368c8a9051b19d76772b0fbf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a1fcaa3e7e894fec9a1203589263e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b117b93367b09a23238e35174f41d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386522e3438b189aed2a133532c24bd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359ebd86c98e600ec25568bc1ce03f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f77205b7ac19f3f9a11c7950f1dd3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c86ab20f2f21e4bdc75840efabebb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf988052caee547cb9a6b18102e97a5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c403ca8df70ac3ebe2fbfbe138bcfd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1d045127bdd00b0b5c818c51eb263435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333f866314629054af1e0aeea54feae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25200bef8fe18ec519ddcba0fe8a78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dc99f416e111eb1f89ab711e6d000438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105d90390ca2e20a1dce9881ba3d72d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d42711a25260c2bb1d9c28c4442d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc28670566374bdd3658ec6b2486a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43341a97758d7559c07a8a4773326c7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa0dd2a85a8850e4f0b8416f43d46e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dd950e3678ef52e29c02fff0ed6c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00091366018b75f472b23015f81726445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd0e62af59a1ec8a18f29f59daa6d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3a5487067698e77a28e60f97aacd0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92899e9e255d0c1fa5ba0724e7273f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091f815f2ebe0eca969f67949883c87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230abd489c0bd88b92fa1b0dc20a74ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ba20fb2fdb954347a951827d80e3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302396d7002f09b6bee7549e9141fbc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa20969f9e1a235e66191668a9f9dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee34b0e6900dca2c8d645801983157454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032b7e92f2d05b211b3671d22466a43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d419b459f67300b6f12283088f4cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a25d445f33b6b8a44c8574ba70dc24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f463c7b93a32f613d6b8a0b5c8ba0c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937706f00282e3dde5e57bc454c8de31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b8cceded4deb60045f823ad9e657b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ddc5b46e9ff6d2e2d77016debc890461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5291870393ffaf425347ef6c5d59aee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc16c2f9981298be6ae639eb4ee4aec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3776b61bbe96f2eed295fb7acdcb049464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be2ef88200863c3eec5b3515c6bdea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12461993c62f5b28abd06a6755556c1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09cd316c9a760edbd167a348df6ffc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b93c8c2c2387576570a70f3a0f8bf5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0e4b4dea17085aaa568a94f8db7c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ede405e7a2ca80661536403693b06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e555ba90ff82d0e6ba898026461c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce8a376472883802d0c2e4f12ae685472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae0f676e175e38ec43c2ea33f46660473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51229bdada5d17fc61382905d621391474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a0a09a97ec6437c4ccddc05996b9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60445104e9b2702bba0021757f6e0f2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2337b408ee87784f6ec8103490eae26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aad7f74f90baadd3e57eed7ec8ce37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a8772209964f75efa837913a76596479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d39a6ae696a5b4b45cfeca05bf7b61480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7a16c09686da71548d41ad7bdd663481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b480ee5a262842751f17e944cb52d01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f1994d89591dc18d8fe6f370c78e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22c9abf61a2e5647724696f6a5f2cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18188a2906d1ebdb91d2f70e51e4bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66e9a4f0530550ff24a9b433361582486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7bf9ec9cab8b0437910d2706a3c85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919d5d8a3884293d3a3469a9b8a2f60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d360d31946a0fab0f64a58ec21b6ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd2dbd823a871298bd899f73f8403d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c671dd33d15f945d277f64daa81401491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ce6fe8d801bce0dec9b378874ad36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a972c424384b61353ded69aa05abec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64446d9ce07d871f9085624694e635ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe7f9361b1d30f0a636568aec22593495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870244ba211faf8dbd5e3d7aa4be77b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7140c0506861bac7279b0a9308e7fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e0403b8c2f5c9827d52e0c34ce330498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fcbc14da161969d9b2ba186566d91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d57a3afc13dcdba3696dd1efeefce2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ec1d99d5bfaac6759a76234a279e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce30c531f1e2cd63d09d997fb44593b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f9ae5f97052fcd3edcb439508a6be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f834fb175a2ba9edb461e88d37863504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf52e3604602de6aaccd9362a6ee2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b85ae53257b4c2917d017ec8ce285d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23790780ce3ab5fe3c7628aab9ef00ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ea9dc57b69a757629a776c3b20d52508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdce82f3c718be34fa875451a2f513509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab669789303fd19e307ca0b22b62bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647154cdbb09602d601cc5b32a2e572b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc656abab3d8c15cea76a0d365f311512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806909c9e8a7c12b4382c61fa96fb679513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c5aa105ae8c8fbc4f8a9deb666d69514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac2e7b9e54d7dd3f5b5b72b0c5dff8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7fe76cf89f7f8ad100866070b3fb1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4cf7bc0268d42bac313add4ac614b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fbfcc294d8583ae8250361a24f2d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9d0488d57a951700b182ab4e1c4e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4c49ed7538e55d04b265c122a7c19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53467b5ab346359784e72e5e2bbd38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2f4e42f6b1fba0d70d7003cfe08df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f369571f5c72b1689945747de44d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815eccea5e8ecc123db3ad580a84895524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3329fb32e23e7c28b1e2d9f669f3a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7cc999c9de04701879bcab1fc17ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b24393883a3bf0a246cf0c76babd48527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5862b8923003654452e5d22c8e46f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dc40970ef1c68606cd8eb4caa401f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce667b57bf44d75859eb6f4f3807ab8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacf1703edbbf8b5cba72f2c257a0d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5c71139444a8d5f402fd18926fd17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979de05d6c22343446750dfd5c23c1f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d93a2dec7c19139fdf69f3eca551bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587850653be643c500474a6dd515402535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05c04812a049eafb63c0011bd951fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe2d8757f71cb20eeee37e26e1ed26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11bca07b8907558d2009fcdf74cdca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cf839654b6656006590fdca879872539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d7cb5ef9d250bcf87cf38c89255a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f897a2901b407820fb622e55d5c3c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9a5270921222ce012a057bd0b391d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721564f1d9ecf6215c2e57293759c134543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7151b23058b20efd384ec65eb0cce5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cf5dd15424453e3abf7c5c29cf3ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37280839b25774a45eedc23ecc0600546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455c5a1190653b7feffecffdecfa0a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983340626b1920d8c252100b45b1730548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2ed6ef67ce33afcf7a0c5fe861071549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385980bbcf3d35371d2528f6efb9f11b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d72192096a14de2dc52b9bc581725e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8559f4ede53438ab583ceac05c50d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169d7c0ff8847209b0ee94b4ba65217553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b49dd45dfb39849cd01447cb4f3a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3043b42c47eaed0ddd3eedf0e9b7e08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b61f5c37057310c2a2c28205fef2f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89bf7aa9a4ef8193573d9af5cb6e75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ead07170743dfca240794322edfc75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb52160ecd139ec79eed9e96a9c50b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af299696bc524efb588750c713dd3212560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d265fc16575a496c2b3db771b9c62c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd34e08c26a355c69303064aaa75051562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62792aec7daa0c59c307d8bf7114339a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d662a7064d9d8c8fc58c6fcddebbb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c75e113e7c2a0e8931cc1f2e916d19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d58455388b902779b8145cc4f65a7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7aa5a1ef114aa587497a3ef8e28f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df693b87b954ef6f682ed01c4905dbc2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64f5af92584c650b6bde9dc7524841569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660928621d311525c703747e54044aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f6ed61c0573e1d066a682122fe313571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5843214b9eb6f862b8d18067b4c0d6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90506c4eab0ed7a20e1885608e71ed6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc7526fdd4be39b059e32ff07b600d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162becf18f8fa287e7f420da1ac86681575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4982ef05238a9fe22d044c1e856dc64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff250a306cbb9d14cb44b9d7fb6290577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab01b3e644dd45a303405827f653af0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f522b0de9aae89c77cd39ec561129c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4394c0433932aeb7d32008dd708f26d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea913525800f53017aaf29ff27a8a84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768c64a55f7600640cb07d33292f9d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d8f92dd0713b094f39af6709c6527583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbd0221cdcbcf780977005ecf9e4b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f6bcad2a8c5eb68bac0db866f2315585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d03f469687f69e79df7211a1f70e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a7a9720124fad8ff9ac07559c8296587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082206e66eb9382725fc6325907a365588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438de8485bc225bd60f225524670d5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3be5626ff212bca77e910dc3ccfa0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef458ac13abbefaf93681537f76cd4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e6a2efbc0e16cbce36ff1541fc508592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249f499a8c5cedd3f0380d06b11cf62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d86d85509aa5466b569273c3ccbdc8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0878bb2bfb720c4a169ad2746f12340595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ed73d05b8f3b4f1276ce2b01678d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6f3bc3e772cfcd52ace777db5e36c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee9fafacc3da6f98c3c8973c025c71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec657b753a18070068402a66982ec018599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080f89012ec1bfafc6b363f88fac8aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391327f8bda184ab176fc345b0a25e9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61996c6c31f2f33422bd577c0772b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4071f595efc7d327b9902c2c5d52c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2154571c40a2c746d34d31186767f32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc61272d509471258120d293e408558605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62d1d4928b158b046e67e63440f11a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a509326fcdbcca0fced6de95db25832607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33101620b0f00fdd34389687a65cbeee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93101c35200546bedbb047c025766320609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd20ee35422b562802969aecdac0bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121f9d2391643e42829cbdfffa117cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b947dd32edcbd113346c4587a8dc4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256a21b9da15b8dfc0960fcce1f9195613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ad77caba074c735889b22718cc8d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108ed66ca07c1a3a23f35b1c8856a35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d09f2806c317a5780d3c83cdc482de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8f8ea12e88866f54a3d3955939a2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20a0ff154f138f252742dcf7551a93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b58682f4ea6eac707a13dbfe6fe57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb2dbea2cc55b1a338a476b0b7842e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661076aadd60c258e9edd7fdf7d69353621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019f42dafe96814924872f9bd90ac7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a968980441473a1d4b6ba992fc601f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450d32ed7a7cd5f8e4b04ffea46ad1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6088be438b2de01f03150a4ad7181625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26226d33fbc11e5e7ac6e721f8c255d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0c8ece108adcf8512bea5ab0279e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799452e7e5a5e33dd9857c1cbb3ba85d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d10e67b73534cb43602b0b02ad77ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b079a554285f934b06c3591cbed2a00630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28ba827266ce18c439b2aa8b017ea5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac285c68f9d52c784d42ce51a5525374632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977d062992cd78db57139784716abac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe766543795757110b86021ae96bcf0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d19bb7c896859c9d81c4a3c477ed95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fbbd42f0d49525e667a60dac32671636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6abf5be9dcb10ad83b52e54361b2d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa883c9ac83b6e412f941f628d9609d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434264982c4051a476a52b96ea6c8e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09c6f437f799169660a35468b37bc0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1cda4e6642c7eadd3cfd2afaa5dc9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1bf6462172a1a68c7681fe5effb0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b862c41240c50b32b042dc2c77634d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35916021ceed5773c9c77e296c1e6edd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45ab5680ef240d52d907e907dcbc5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62779e8dff1ae1b87933c81236cf0b53646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d1d84ea766991b4d0f51dbe81a737647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9658bded6f23a798682c7f6b1be34b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b785a4f7d48a99494b02c4cb92b1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087db8dc375a939ce81773e0694b98d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7ae911afc88afa37a6b14756f55ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6f351b1e90e7ed4fcdfcac71feb12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aff3669d1cae94f0553705475fc0c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d74d413e885143d98d1214a696e75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c4309f56cd35ff6d49ad4fae45509655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289644945d11fff26a20016504a9f17656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2503c38e1fef383c2ecac135f03a15f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f815085bf8211ae2cb816a45bd428df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e175cae61c02c344a665a52b98f313659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc4f89afa937527194c1883c34e9bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f39d47311e3a5e4a58915e32ada66661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa950bede7e440d81e584191a07a60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12efff957c71de86567dd07c8101f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457ba10dd9cfd71247af8d795192026664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37608fd5bff47c51c97bdf409b2bc5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124731804e6359ea7569f861352a1fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3380ee2d8d2cbceeded87d68d32c63e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273fa64bc2fe7231f6e656fc8a0fc39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013302c672f004d85d588b64e467df7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462be78a0a9a2e5e1dc1dd67acdcfcd3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4098ae562d009edd673ddd034af6a74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d06cfad5bc9bcb047ea6d2eea1b4f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a2f27362e770689fa3f81e508cd26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff377bea76f9127bd9f35000bead5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322761f6c5eaa345734f819ff8bee7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a6116985c171385c7c18341235ccc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f8e5bfe4dd80bd78aea4b962ae22f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299677b17f51aa97332a0ce572e9230678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a14b99414be571817b89e4c5feca0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eca4b0474c8220293b93d96a00092680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4b52e24f085d0e86b169ebc0eb678681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21008afaf996c23f0258bb8fd5e427b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83941345b2b10a5f9f175fe63ae0c58c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcae315a0a64b8896a172a5ce2b7bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99681a2127c8b2f776bc077eb31825b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcb2732e30e5dd46fa4b5691b5e6d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a02f070e5b2bd6afa050bfa952d861687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27015f8b5e10244e316fecc4a02387eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303cb3267af50c4453075e195be6c7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810386cf5f32121114442707279e694a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13006569d7e81c11f8bc02d69aad5bfc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df1965e5c43d0bed63e4ddf317d96e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebfcb9be4ec2861702d9e8072e9461693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0caba0b0a708cb02b150b40df25a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc86c650d9384351a3cea20aadc44ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb2ca41a985ec4328d56ffec1ea569696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5b8885e08c561fce9745275014b98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b955821e8ddc11956e6b65175ae871698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c836550d7d3f584588455b5873b34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090ed2bf564b15d42657a86e6023e76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566120826e2255a15a22ce98df8b830701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa95ff842bfcbbb91210644923dfe2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b014ed3358fc28ff89b19cb66164c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d722fd4fbf0bfb5a401593fe20e39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b594666f55c3b0c7522439c9de7cc48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cf0cb7836500c5fd7203d20d64827706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bbff57dde7dafb154507513741959707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142dcc75ced258e4c4b47c06e32b044708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdb594f67b93c23e6b9b484e488bae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847a9b20bd6336dcae22c5fb04b8574710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f41c36fcfa76bf1dd7e309c3e490c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2220fe5e58ec600d34e8780439b21712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc7861488760d1cedc4da436aed657713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd5a7b1956f619d3a0f1a023d8c0f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cacb4571f73a0eb6d62095facd1af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc5456c0544516e71c4360ab933450716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fceecd0f90504a2ccd944b1e6f779717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a1a1c5cdacb3a9a008fe0df7de336718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ca8be41a698d7ac13e3e79aaf6b96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bb966e5d1cc38629fe71a1cb44cf3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b2396c9482015d75b03bad5731f94721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc86dcdd9b794389a4d73d4d08f1d9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66765035c3cc1ff992cf69838e951db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d884ac913e3efaaa9434ab5c27f816724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719be9f550d954438e0a90d975be44d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baf1605ccc4f1a838a26b82b9db937726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ace49884dace9bb59724bded69c08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0deab2db18570cf7e2090dbe772f46728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ee4111429468bfc843412f5248cab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7ba14f8a1588e0956a1761bbd0d1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2971011aa058fd31600f533edbae4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde77d908cca84817c78fc822950982732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59f6863d4a5efa1a258c8c9a9109b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bcb1b0754e5418053ef3e5f7e2183734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e00cb9622cd53d3842c0a0b4e222e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afba8c8627b3a0bd96343a9b683329736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafed9e7604e45c70d714ecf95ed5dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69156b471a750eda94eab589ef64dfd9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30649446249caa5fa42a202ad73dc8e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506282c45b89ca02177c457b834d7d1b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8050ee35d89604a7ae87c18fc8fc8f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b624e54913107b60edd5431c0a476742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e02817d45f2040d6bf77b0a0f6a008743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ddf6bb1304e1f6e5a0ce48d3f1489744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1194f91a4d446d57d7474558a730d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce534d8a59ca6481bbfb3d1126b42f92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607719e541a5486fb90362362a87710e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb00b05a7af5c8ac343b9ddbf0cb340748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5227277539b8879119a779abef3064749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56efcd70c720a54019b23618426147750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba46fed048a3e1d3a4e213db8101ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bdc167766f06cb9c7b4d3d37e0a72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162833c0d16f707cccffeb6b0572c65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719fee70407be9ee3e45cd8a4ee2d2c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95745cfabe47f6ef7ac566ab2062747755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a7bd9335b986f2af0fea65f3edf98756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5a8202f0ffe765d0289145e86a17f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a478c7d179203358532f236e79b646758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cb50ac89f61cf90c64eb9bda6dda0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae3af583bef4bd863b3e06238cd94e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f519ec14292f8563647dffdf6cdc9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8476dbc1f908263a4ded39ff9bd43762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c10668f8c013ea76b4b176efa474b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e2378240eb76182f6ba388c4212bf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cf6754120017c26a7e3ecd136c2b9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adb2a18dfb72b416498560c0b0ee33766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c31aa3570c0706e197a6ccc48abbec767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ead1f130eed52af31f74c417c8fe1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba55efcc53c593c2a7387d9f647c902769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d42aaa9f4b565a6402e4d7b385239f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ded2c28d8d05111ddaefd307f7374771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ddf2a219b7a1b93818bf0ff30d7cf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6f156048d87661dc6669a93898c71773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7356c724a45cd6679c3b0db5697fd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f83e16b2689f5afcee02c3cae94e8c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c38c0fb87d32aee4378285659ca3f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce27f7e615d47d5da10f03ca4b48669777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567bc54f60fe3e46553ac53a7310c37778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e8df1690bd1a03b74843efaa42825779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6221ee74b59ddc89212d8decad1f14d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c780234467c9634255a8cb992e1a2df781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583fb61f32e1009864356d83a878f83782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4461d1c8d84a2bdefb2bee8b67217783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c2ffa37ed34afa897576245767062784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c262bdd267802d37fa7a345e3d5b8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9fb43907272c4ca90c68be1de126d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b890c73e4a2eb741141f4c2efd044787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc318de72b5b78957e9e4e9701e9cc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5037f2bb15c6df5d873234a1e837b7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357db3887d25db855bb748a8402a6ba790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49055e11cedd111c5f3771c6308a6a1a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b7f2e9fb60ba117a46f5e1472aea8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4af90150a35103dc31e97e47b442b2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4082655f485506befebedef6e268506794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009f8973aecf3a32ac9d444b7d0adf0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb035d85045b01ff8247c1566cf4b0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b296bd060e9346a6589432f86058add797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda8f533a1ddd11fa978647a5697892798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c3d693ee8155fdf6e701cddf3f017799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66314a4f4c02aeca395a86414e0a5e43800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac075dbc5cd3ba9adc3942e6bb020023801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc3dc0cedd7cd2c8b18967347ff9e2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce771a149a63d53c70fce1bba0d36f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af17366e72660462efc35fbfc7391a5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f73b8848bd72ad9b9e2c42dd8b166805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00302a466aa262112d4e7229ce489c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b4bc33e8749dc25cfa137502c25f2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90ecfe7bdfb26051c11ab7d2fcce8a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e44cc50ff6b74216ef75b89b27cfaa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfeee3882d5ca59e8b9bcad09f9c69810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c9a7bf5a213ef5de424a0c71ef062811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015a4cda056cf5ecf0b75d2c117e2a8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2605ff7d1fdff054932fda6be56e614813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30647ff4fb2fd4769f961bd182c04b8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c51d1a93a01e1889499904dedb73e2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc7122b25ab476089ab4952cfabc46816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c77a05272edc884da6a41fc181b43817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d72910fb7a2a79e59b6e08b8313c2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd312c3c4edc0cbf9fbe6f7d6295a0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082a685d0c9cd0d10853c68da5ae9e5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32b69e62c878cd941aca9b6b06288c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22057a93c673bb9ad871975ba7de182822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98a81d05b178b72fd8122dd18312b7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d10fc8167d554dea4195eb5d337475824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aa2b275b8b77da1a3ad1f431bbef0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7df6e88136bbc5fc17c3a053f468b8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5fa7bf729a57884dede3e9fc71526827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1562d374d3ea4ab59e587e26ba1702f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf236598cca0fa65ba4768ee726d36829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721ec76204e04f367c342ec23e4bce7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f3c20890b60e47696e94acfe85b30831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35ca984c5ce03fca60a1410f636061832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530c53f483e8fbd679b8c87799e51ed833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f3c22feda9ea1fbfadfb8c2fd291a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de63a2c3c7628bf4b21db99d5429ccf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c023d64003aea44c3df214a2f36c992836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f3ee5594b5cd08d2a6492b50cb4ae837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b249514c1db6aadea3f44ad476e638838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0241db9363f478336f43266d2669c1c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c65d7e55003dcb9f15babb1edbd612840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820e6121da76292d8f5b1163cc037b9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc54ff55139ea296b0e84c5e2b2bd50842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363b69eff224afff847cda2cfa29e33843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b15076b1c1bcf9cb24b468d7723ad844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8364ab934d4c1074978ca4a740039845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c927cde3ef94fedc5bd5534f260ac846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220873a06f7abbfb72664e52f158380e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59c917e03eee131c8f5109ed224835848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e0815a837914885debbf3019f2f86849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb922d85b72f4fd2897286c4381166f1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac63f45f13c5ad6d3d3d4e7a3fc269f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64256cf2a731b61b3d8a35592a6b3126852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839db7e05c28a7f7e8b22f27249c5da853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e818e5cc0bad2d9714698ccda2865854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d88167a6b5aab7c071d7e9de20f4b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be6ba278fae7da7d1f973e9c3c886c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4c8174409c64c6f95026b436b9001857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776f3e2317471c3f235a4d02394447e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52090889857709e58bfb8f702eb162859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88b1453430542f63f7ce21ed0db2c6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccba4fb5613ba68548fe8ef591a2b8c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42759288a11edd1c536d625a027b19d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f393e0f2c022214d9b0de4d699e6b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df84b8227d984543541fc1cea7db02864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7aae0b18c4747b8906474cc04056b3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683de822a1bfffd779493a198ff705c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229beb8d5381ceb690a20a0c6e06e87e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02404be839e11228b0e336d91eeb70d3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3879500e6da16de76a5d49db69f8a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657e969f20878986a2fa9e92edd959c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f609c06730d41a2c05ff1ac05b967871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e0dd019ec8e4668ce4ff8093b979e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5eb8712f4e01df8aa83970ff35b87873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3c9d382719efb5f3d8f3926f85b35874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82ec48d44da11b2ec7825ec753c088875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60132bd509206b408d38f16d39cb4522876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c692ed7a5dddcb553bbb8a455c6a2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024331a10d1f110404b2352472891ef6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8a356c068be16a9cdf33c8a5fd084879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33409462af5f273799b44504e6829e14880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4e0a8e80aa61e5921b284052e33b6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30adeee1145d52b835b389289882b8f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebc6d37969fbf1983926a67fb42879883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a707498f51822d1314bc037a649a8f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5ff8ba18a66ca68733738bcfc0f66885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4071d2e51c90fe3737ccef6bff68db886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc615899705d25ddd4bfba4ee85af1e3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91668c97af2b2e7c42afc8d02d1793df888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bde260d92402e3ded02c72b641b41889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3800d37609271624efd292f0a3770d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c762c1c505cf9e2a30377f1d6310b70891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984045eca50171a985d4b563a65e72bb892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a65ac47ef6abf35e7f4db0563363fe893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e569b43504c6c2d23c51cebf11369894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d43f26aba54b3305e44997673816ba895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e1a2aa6a70c8549193501892e09e9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9724f60a2a665a416da2ed42721923897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738444ed7274e339d060a7799ec0e0a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111063899e45c42e1827ed8c75f73fe0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81b1662c633896fe294478db4a7355900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2225692c52f2d611bc5cc5586d9fe9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cb6cd74569df8fd9a4f2a1913a3bc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2462d9c521977ebbc893c22a9c8df8f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68416327fcc31214c4a6790f3066cbc9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c85027016be7672dd87ec2e895dd0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efc863080340692da1e229ad0023a2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462a0cb05ca0e2b76d9d7bb139f745a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e385be0e153049b845003241874e5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d227a69cf17fca8f25a6c384367e66909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221a1f247851c6ef1a4a492ad599b1a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cdf734b29346168fcc1df5e1c589d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940c390bd01e3b62380e287ebda0c06912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c47b0644efee2dd7331d84abdcccd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577ecb14175ba358e1ca2b79b813372914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec88e5cd2c7cd6c4a348d6f6426ff0f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112c763796eb54bab557c8ee78acd16916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608f74deb4128616f7ca0f599fe7351917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4366da90a1934a31a447588edc2c8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532fb544af0a5fceae548fc5a2eed47919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165bb90425225d34f5ac87a52abfa27920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019e1c12e5b0468ef4aa59f41d3e1b1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a079c1fd0b9118d6b4eb105087e5f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d54b90d5ac6e78736f70a03bce826923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257008e8437ab809d10aaae23430c93d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09396f28336c471ef32b6aee33d94c41925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05165721de3fbbbe374e4fe46644e7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcba54159fbd06388f304838ef1e76927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ce44ba226521b57d0d50c6c20a737928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b00189e5596cceb69b8ab6b129a023929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3a1e69a87a096e48c0c93db5de5c3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb3a05feeea17d3251c2d717b63811931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a03dcd0265186ede2eed02dd1638e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89ce488882d86b742d1b3aff388d89933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20395564b05ff1afec63cd965bce4cd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98571ce006f9cf3b6d5842f27f950833935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd107014888ece4ecc1aa5d72aeac58936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30660d576c0d24dc12ff8cee5e09cfd5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867d2d553e9091e7f0db26bf9d47d0f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e130f8631ac5a7591c8e032ac88efbf939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90365eb5c5066de0073d6465f661b53a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d00fd4a63c6228fd7a9f2c3729e6c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1922aac6cab64c1507e2319de8317942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe73dbb45375ac4ccf36dc11047911943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fc67bd22eee6ab3486fa362def833944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043d1b7b6b354034512a6037c125e88945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021eafb9c63a2cc446709f066664eef946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cb5179ea701e6814e2e23dcb66687947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10539c3f09ecb0a0f2c3aa48aeb450948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0864f9b75ba0999ee77da7948419dc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c56a286af17fde2873b2834089049950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250e25e10167ea1aaba815ce0545ee5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfe20a81655f2e0f2ebcbfcb07b6cd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac870041213abce8c7fb80db64d2f458953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41347a445d2d18c0fba3c5e5cbf568954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ca78a2b2b3838b04cf2a7f3905393955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19eee6fef5d99b16243e2ac481b779956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3476b64aad3533930837ae13287bdc5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4db97f92d7757b72b48c629cecceb5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a14041c42055842f18a1459494424959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b7c634d83c8fe2d6a963ec8562001960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee070e2001d4e46932d87dc3f7222b77961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab133a1dabdfa7f8c4ddf1b6377a92a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43673c57a772da1d975989d1eb172fdd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f61b8b1e6245013bf2af528c75610f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ab07d42268d6edea3296bdde20470965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26e8a7cf6f1bf579967d12397089cb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce52b952dd6c854d2dc608e3b1ee2b4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d13c1b5f1ea8555733d13e0ae00cb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cadae0d6ff1295902501ecb591b043969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d5c4bec0d569537d67fa5051e7b23970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24797a37339e41b09b070ab1c27d4d87971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee930809f125ac1e527b5c7c11353a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32dfb953cbc6bd2f0ef4192ae034b1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c155c5dd653f8d1af5a1e67bd745a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d528ba92f8c4d3ba7f0e0e83f4893e3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d3db0095d1bf98cadf2d60c2f0593976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de570356c8d5aa2d33d8747e228f7d977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fa0469b9fa3e1668ad728e1a7964e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6fb2d844d28a7f8d5911e56207cf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8415bea6f33af5d4db38a2d7783c113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb66b7df6c372ee005d65d1b58f70a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a0dc3c673666709af6e26053982ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92053ef982d82c8304eb0c6c639cc3966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbc63770cf7c695499b9eb1ad035ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ff65458af55a9463a7640d6063f4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596bae1456ca3c7b3ee98c3285a107c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b9b8ec07ec57a76d613df093fd6c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5b58e684db51e2ea254608feb8d8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3e17d2f88119d8e06def7942761a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca0a3727dcf50d0313e4cedf9e05d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcec9f4951c3fe59d6fa00b3f90d8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e6bf46e4a0a579f937e6b297453f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed40e9b2f950223b55cf4bdee50dad116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3d111b1c5ea518b1fd43640317cc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe0cceefe5fae3788cfe97fc6c12b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d821fc654ef5cd15ba5dccd89381319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b86c772c12f8d72995bb8f188d1f5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b975031974c0c94e2e76e75bd5b54e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1549667e0338ff6f7b3f5696494cc5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30deddcdd1e5cd55f48e0eb15b1d0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c98b20e33b7283d6dbce0d5eef4c8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d24b637fba0dfb6c7e28f44f7d791e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b204b5e2ffa412f6ac41926c125db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556b7d30c51a652d6433496244069eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421dbacd0f98d51359ae044e4dbac3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ba7206574d1568ec109775df7315e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc129c941302a48fd8bfe5311702bbc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264e0b7b11ddecc239335163055f64c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d9b2ba6b76c24ed2f50ab36460e0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabe031bdd3fc2018f209ad98e91ab833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc50e657e0f99459a93a9e5e96061834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed6fd1eab6075fec3c14cbddffb00735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb841f5aa3d88753fb52cd78519ea9a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faff385b1c3924fc9f0c6bacc2148137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112e0ce0c915b8ed288938291b4b42638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3528fc30c2095b398ea6b11de0a610439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457146ae94de6c07f67606233b6de5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c727628757182bac0ff1f35b04288a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446b2c9725d474dd2a63b6ac964497342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d19646a9090b5047cd9b8b7118cf8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e21e80f5612d8bf4b7274a1443248744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c15c1f9fab7338a43c38e2449501e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3186e309aaf51a7494df8551d5e0d6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f1b2d0fb1925fc551eecfa3bf598147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2599f8092d4e6872cba5a33d61caed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3990f3b858af1b150b113a790589aa949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60567a72014ad4d7dec741853e37fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1f3d9c1fe0830c1176fd805d5e86e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5306ea8ee328a6dbc1dd97b4508b1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1aa1c7d03d5a7f989d5df68bd314b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5bc9483bb1ed5a0acf4ec34df1bd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae9097f46b16f5ee1eb4493026e92c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dca83be1a1401771b344fc4b560f5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e4e3b4d577915587218d0da3d270d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fd1166e6e6426a1487dde8db4161958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8b6f2c61938d0bce56f87902713b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93b0790d74211196942b0814a6055760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581200f70db7fdfabcbd5221c00ce1eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e781bfd16eec8105fc2f517f31d7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ebe19df3571469e7adb31abb7bf5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec1d5aa0f9e0e7d63dfd1aec2ec16b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbd92bf1f1aded7db8f824146931b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8842f9b7c0468858a43ea8ffdb736ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9cbdf736550c4b197725a8445ed5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e8c74b00087637bfaf7704880609d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4173f77237def66f0200db7e9bf0de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf16c8d0674f00f8e740de456de904570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18a3c4931c3080a0168467d6a0b72b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c6ad044e637a82be4d2ed36f8cabe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4332e90df46ed16a26b5c95f90db273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125def645def5045e53de777a816f18b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b513028caca991ed3476f6621e48e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed203358db832e73335dba586d03cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0e654c59fbb574f155bb58a8c463177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cadde8aed4f5f0633c74cf75c2033278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b15b4692e5e92e02fdc6087ac6db3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc445b5322619f9969ad3363bd4035080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920607c87519cde75d550cd483506ec681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa60e9322af728ff39bbf043e4fc79e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71517b40ce2b0f67bde4ce95f53a0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fb4e71f714f56dd3e8ec0e915c42584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b96fe02a1b039d37e62c591d3e211685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7296a9d7bdb5fdd745443305e1b884c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e6576c65113ad0dd1eb13c1802d8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554b61d05dbb3fa34370ddafb67a5a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61002036d898cf455453026743049a6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b7b1ff7f14227512da65496cbed4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e068b56868453b3adbc8c68645ecf291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59639b01057f354288dc561aff0b9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85551a0673035f2885d321751f1ad6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4e50cffad82f791390cdd354bc84d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418895d3ad87e752a3ffdf9b655006995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d173afeeef4ad977eedee46fa92cd7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ea9400e9e445efe0dd7dcc5b6545997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7aa8cb4aa8b60c124e358f74b107098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4515d1f2d32ddeee56a5dab1772b6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328180ce9770865bad110ba7e2fb5e6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cac90d59c3af87950efe17b4c6792101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45307c814b3f698021762bb651b1e14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c751af887b59a0acc8508fdef4ee6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f4ebe29f444578af54cb78d3a6498104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf13c5ffe5cfd174f8c2504d562d0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e96b852660888c8e169d23b2127172106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959986c54ee500720fc838186abdce7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740960c0a9f8b0d38d8168191e85516f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3dc9f11de585554a16f16a13cf4a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041959061596baaf4f43ab76bfbe1c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedd501937978092835df018f42c4ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52373f74fb4b44f546e4b0c297d231112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9c892fb12c1179ffe6ccf2476f533113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfba8eb4b623e0ad0cbba3fa4bcd4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe1cdebbdd03ead8b7df1b02fce6c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb4ab43dace62df4e3520adfa9ef19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b05d8189b3394da770bf486eb9d15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa5c5eda7763eb8d222b06e83a7c9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35688212f7311f7716720831b62a59d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0090fc319f05033244af70ed5dc2827120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac9c754a4b6b14379fa76709561efb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f025b1d6cb5ab3e3804a0c6f10f24b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10274c26590fd0a181f1157185c5e643123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09dbff54b6bbcd03b0f4aa7d19eb42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aa4b7a0b5484c14215af8af82f43b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158746e7dbd8c89f163a7023fa80d497126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e2f3e199faaf245db0c80c70400b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae53693ce62b551ebe008f352df061128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec8ae2858c48fcb8a4226841e6bb6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f80d9066e0158fd4427b9efc9ba04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7b6e56a3d9b73d3410b8fe7bb19fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94feae93a126e9d2589131cc9a4d19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cdda6ee084b54e258c472a1a2a4b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e0abf08d28cc87db8307c9cfe1b85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ab8be1dc9787f0a8a9fa1b83255c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7ed3e93816ef7d54d6ce453d80c29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e8e9be45e2ecf0519e27e9aff0124137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff3f90c2267a7dc9872dbb6d57ac72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92943329e07beab895974064280530139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d1187263792c54fd45ab519f2903140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb6b67d449e55c053ffa345e9fdf98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757b449d835e72418b4d6bbc4a761c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71ff3c21e01cae99331e304e79ee3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693afb1685a0fa7928bb50eda96b81a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2ac78e135c915fe0b1a9c33628310145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e163bfa3cb56539892ca180003d8fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ef4307b9bfd451dea14c65e1437ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e83569e7fbf3c8d61e0b4aecd8015148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979acdbe7fefa9360140b0827e481e8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfac78ad9019fca19d625d41020e3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead92592b5bb321c539cdeb571c038e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59ff64970a2b0f2509da9e32e3ea05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ea0cddbc518306986e79a48e4fa10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34893c84677d105f98f6716651bd6fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378e87c50bb45cd92144f42ee605771155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d578b8d0636d5211364108fc02dcc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937b656d18e206e4194825c968c7b42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0954f42caee49929ac34662743de02c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc259839f1ced575040ccb6056717a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fb42642bcde2c006fbcd778e3c7fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93bca192681e00feecc55ca1c87db2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa544aa001fc50c61c114d0ab4c3959162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba8f38e1bb7e210a92626bba90a1c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e780db24bdf49e6df8fe6bb53e13b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c774d8a174d34605a874e44c622fe9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a0111967741d36e52a4320581bd3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3e387d6c99261bd2287e25cc3b254167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812747b7c20737d5f5d739c4beed050c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf3b2f71bb5deb972920d279b0eb99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dfaf4bea82852acc8a237091f65ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031e209288fc84a303dffce98a9965e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6cbeeafd1ba4dcbb638a9087aaa81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f97fa29da82009a748bfcfc5e83db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97974d0a106f1fef348e251108c01bb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f634af4acb2a8178123ec7c0a8f57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a514afec8b2403ff3c25ea31f6bca5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3003c6643db9fe67f7b9ca94f057a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9dec73c2b7788fa465e319500daaf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c1f361a2133877338e9c393a22010179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002f57835a49d6c524bd71e81ae53b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b409f65d3b54c2824d2448bc84bbb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a54077afd2511974171f9d6d3c56b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e392997c96cdee92adf857edde0013183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e691f45c5906121f335a0bae4e846a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807c420d4853340861aa236803705f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec379ea204c0d811da3808c18c5afdc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20f4fda32dad1358d18478e1021b5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da268b8738e51d78a371e8e45e806a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207bbe5cce98de2d243d69cf2baeeb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8130633272273a8c13bc3e977bf718190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd38a8ce0d2d973ff303fe845ee39d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359049d8740258472b1542c1f835d317192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071769a60f6dfb5a52431f1a4db860f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc11279cf369a8eac1ee5889c9064ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9f8827f5aebaaffd0716b35690ec0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec186b5958acee0641476361e5a279b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f878b10257cb066441b8b571f518d06197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8ebe6fd2ce2ef9ccab2567d4a48fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d2db10c32bee2404082a16c022315199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f118d350d0eea3a3d8451db93e58931200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd42c7120fa201857ff9fb920a6da16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d17504bd7d07dfc2ee327ac53114bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb73b543455f49ca434130ca84c2d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8772d7a22026d407b92133d61332831204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726eb64da2bcb949385bcec863d112f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66f94ad7e8593c7b85f7dc7b692fe2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b014ed50ef952ec5437da3f7f779d85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37688b675128add8b1f4d8caafbfb671208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5341e1b1d4267b9b9ffbb8fd5ea8c74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680db54573845b6a07070f019bff99d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363b7d3f44730e6a496720245178dc9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849d04d26d0592becb9e9272653daf1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18fc654325b4dcdcf3dd3933599f0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb0c841236de023d8e1e44cde6b468214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f1fb2d1c41c662d6b50ffe51339e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a418976994cbe9f14ab0271949b55c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e464c68b472f1bda2a0952f7064da4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fedc9c6b4755f5e0a3ca1b2feb359218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d895cec8e73001228bf3bb9aa1fbc7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79204f41eee009dd5fa0c13e318e133b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7a470cfc3d3d435d435fd3fcfd08c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438bb26b1fd3682731a5f23fab1f1e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dfd7de6cd756f41333cbd2dc70c4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14db5100e941f6e6f1b6e1a185b81e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b4b0662518cf15e2f36785d787a82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d06a94f6d48e04fb65c1fca701049226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cfac694167f191fc53904837e1d26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fd6be2cf8c6bea4b3a5220d98249e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9f7e478353f21faabdf604308c9ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfaa87638f2fa8a764bfcafabeb6ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919adc6b8d0b1d98cc6e005aa091fede231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3a5145c90983eb30216dd5b09697e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0b60f382151e669d99b29d40c8256233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312fa6332fc316837e465e5936a6b1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d925b264d12c4a3ecb1c7f5926c11d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9395725d98b29ab7de49429ebcba22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480bdb390cb722091c432695426917d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980192f297a881320076bc9bfb85fee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6f548541dd9e998e132c64ca53c5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a25323f6ae771a8c86b39889f1139240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a465bbfa8264e7d52351b7b5812114241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a44e1a3a7ccca09f08757854c2fdd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000074251280c302af217abdf7b3f8e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1c79c9bc1edfe990cd244668760ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ef0751d33856b3641edbdb64202d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4aa10248180836cf60e4f8508bce8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accf59d698e7bde31378a82d60bc942247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7c1e2a21cb578546a65fd344b0333248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba2306bc7755a09c6b44cfd3a114d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1afecd15730cbcf80ed6ecc1dd928250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e7324b087fc2077a6394de8fce418251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0b7a552ef4aba1934c559aaea9707252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84066665738e6ac0634bd2a50816453253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b5ab97c8f35553366993393fb7a4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7863ae0b8150fbaefe9c6b556658e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f048475bb020e69411fa260dbc79d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dcb008798eb71d7191863586bb37e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b2167f07c181aab9c6ab26952421d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bd906e76f2452b384e1d2f22862cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87878d846866160016f11cfc44938ab2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e156bdc4bd4073b0a6f049fab6e44f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa05dfd0d63d5a50bb1cdc18e57c14a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fce3ee455ff639de220f1417a229a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1752ec25021fd7722e9b105802264264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c6f0bc12b4658dd4b1a0738b45c9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2537540dfb8b51d59b635ab94c28d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae78e1122e63ce7b861831a5198495267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746b9f95e3b17b8509fc2d725be8ff6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc9b5b03dd004195e967a2d5a3582f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd2a361d15622572e764f252785dfc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d620a75c697b0b8a93a8fe7819777f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9514f1e606243713a1dae0de3cd565272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921b92dcf275f8046b92497a9d397bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcf692f6def367e45885d6beb56269274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf0d5c038d1dcc92b89528a36e5b2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafb9cb69a4615ef531b0d6c6731535276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae37db91ebdda0febf928bc97c9583277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247b4c385f008e38f6e40778322b61d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25537c91c55578cf150fc9987d3045279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9a30a8d56dbc92fd0fc19318ed81b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9f46e83da55b12e972519b919c025281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81befd8857b54bd5dc522ac510f9af74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbc740510c80032de72f67f904f494283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f6bcc196425d9edbb8613b19c0a3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adab32ca9176ceba4121a6049853198285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20606a5d84535515df2584bafa81b08d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f57417898d5d9f940a3552487d4d4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ac8c87e35783b500fa5f1235b3c45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a600293dc0d0d4bf8e1ced30f1887ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56505100d7965e50401f64ca44949874290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47154131256dff7a83ef0d7e8414ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64029b5f22ba045df727a34484f93f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f7a1d24074a0a8f32112ba324b6ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b040d68bc0aa907018152183090c16d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332ce90d390d232c40a869c34a74929295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ac9a6db6a6c113c5afdac6b083064296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c119eabef64877d49e7fe059826f12f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22393a8e4aee612d5625589b2b7d09c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af7f838c08f9fd62dc7f9625579155299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791281af449d3d770f42e53743c6fde9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564907d3639698945dbc9284c38da22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8758600c9e679e664ac0fbecd8b77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f12e0b73ddfcc2ea1dc72a780c0a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeabbc92922dc01444fd6f43ae1fac7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0a3dc097c46cb7cb1bff4b183be05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36a4fc45b1ae1d8fa8fd9e9046b24a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7bf539894dca70291a979756f46c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812f62669b25d4193eb839cfafa448f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbe3ca7c994c789a12ec3401a4e2b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec067cff6ea4b61d553a5915b09100d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66869dd48159ea17060ad1f30b456cec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b63d20e95f93b2830e9a5464d7253312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62ce7ab703204c31d15b4dd69032c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1a0c23b2cc31eb87dd3d1e3c4f20b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667dc84daf165eb5badbd55959089a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dccc64e5f7a00b05c6e7a88ddb7eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29978ac1035d9b9454ff60e2a3a2ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13e0ea2664cf81145549e373a8185b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fc6c44a854898ae2d1c64520e5af9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7f7a6be6840814005167b2315d7d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13bc47293ed58147544a24d8240bc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29c2d95eea08b573c45ce07dffaeca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9ca1f149f8836f5ca506dcf5cbbd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4ba6c5d16d32e0ef5001bbd1e53db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880e8d3f05561836d99bb41c346ca04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3e16447ed83073fd64250d9ce2604326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde12b25afec8ce770ff9f94aed2945327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cece33f81aa084e4ba5c681235753328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79352f8f07c98d4f250f6db8848e2cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c6b446add7ed7a31e2fde65ad55e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a910cb8e3f5ef840fc54074871d09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216572a6693dd61e6f6058160dd697ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55e3dff3b31504bbb778aa24199fd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08b04efe70291931ca400b991adbea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f9c5c1c9e7feb37607ac4f0e2daf0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039949556fc32eea217bb087b1283b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360e22bbebbcfcafeac59addc48db43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfc83e516f7645f9d98cc9c55ed448338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb3fd409984c13bd23faf1b28f8503339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a818e2facab70d9cdcf6696679dc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2b4d384df33e61af22fec274b8583341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0f7d5b26fc3b4aaa4a6abe25f7f3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccef5f6dacaf4e328a35fcea8418d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426b52e8acac768873417d015fc7934344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2954fc6dc219b38f92ad77dbc5e538345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee479c17ae83ee2d843a1bd17dc1ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5232f7f941c862871882f563ae146347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfc1386301e8f32c897a4c90109355348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890930becba6511d6c3af81afb0e3fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9c7eeaac5a7b71fb7dbcc325ec069350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe26ab43fddd34ab7b4d2230451a621351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a003fe13f00804609aeb450bc19468352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584210272ee6a8425fa3f6b319424eb0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60320b1d81b6ac731305b31d5a768f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f07b6b97f5beb600cfb5705364810f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f42db5df0b7522916cbbf6fc6b7da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988012e7a0be80cdea7029907ddb28c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dfceea13bc9327a8d70c87f2a7469358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57a04ec71bc0b8eb445d831a989c9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bd02de66ab637f1ff7bebc1c8e2c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d3667187086b538d843e569f0d0fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4909b496eed0192d3c74d0b841bae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41852e315886b9fc76ec08ac7e91698363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b604bee00504cde20ce6c3f26cbec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d1f3518903bf2243c2650794e765a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91112ca51d32b5639e7440fb6b9488db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b195f126c8645ded8fdee5bda7b99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a03d62ec02a4d22c7527a789fe276368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996da469abfde1a47cc1776b78756929369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8a109c75f2c8699993e4ff669785f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454c43feb07bc62eabb6695e4f5fd8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b84cc52a14f1fb57c4d4260933bc33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65fbabb0bba9311c91c2508a86db16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d2d64bf01cd2c22b3d73e2fa1512e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f6a561c0bf50c0921bbf8069f9d4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5642b448bc4ca96f81115924802e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640718e91f9b24912da2ea45044e59c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0a9ee5ad2844d23b760c427faa9f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31709dcc95835f5262fbe31c6d36fa37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011b997f975fed541c0ddf01738e406380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be0e55d6db1075445817001498f65b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10969d512afbf04f7f1f6a6a0add9e08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3c5482cc9beaf41ee52037c99865c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8be212b89a8fdde71c06a233a55de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68072400fceb56ad2f76a059014e8a11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87335c24b537ce72005a40041b84fc17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632c59cc344c465b1fb80f404064965387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda40a1fb4ad7fd008bc428d4f69e4a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748f90d605da3be487830f3fbae5247389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f13d9e640739076b49c10488b87a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad4a5a0287ecd5316b527489461213391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0280960f19448f952e0969d59f165392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde02b355af78e306eb49676cb6995a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1082097c29bd260b0b450c3581ac7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5d94cffec62c5ca2476c0558aefcb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573e3a2e5cd57cc82277fe8e912b11c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d23afe33ae9e20af86698237f2ec4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85a6f64907b163ee9fa1a1ade23aa3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1381c08fe743b35904b5eebd2f4d5c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d990e5a2859677ca26ed59cb35dcfe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc527fdaa9269640b65e08811a5470a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa09a9e1323f7af272faf14169b7750402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f2097083b3dcebbcc66522243c09f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5c0ba6497ec382fd80a204408839a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad80e84ab3f15479619ce50acf4ff5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730b488abcacba5ef572cc80d0647b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ed433a0a40423c7ac0db5eca4008d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3a7dddced9c669dcde91223b4ed99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6a496ab52224fb873f338d90d9b78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542b7ac25050ae0a4183b18e5fcda2d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168417c6f3a66a569446c7b03dc0cbd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadb4e33b0b1874dfe18d77b91e5a09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4222a0f96c213cbe43e7740372a7f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27895e36b9ceb9aa1f8bc312b077929b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1cb9a40abb6257aa63cead566a517415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae613438c93e3adcd8a82ed6db7a8e0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13c6a0122cb9dfd61882a7f19996fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffc5ac0e7acaabe01c5faa6036d825418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56f612374ddb7a5ad1e91a86c4837b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555fb8d5d02852256ec73d0fc3fd0da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6ea6f55a1d0d3ad14271660e8c15d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda60d10048cba7d634fb350639b9f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37562d725bb4507c6e8218e9395c55e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689458fdc07425069f451df445796fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec349f72b3a3cecebdc16d2e4246305425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1008a739e2a52c94c2045a27e6b839426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cba2a3c2d4ac139b3e17467588aa71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45ac217400fd94743e9c65ffe81aef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27317b1fe257edcfcd3bc8ec2aa9ff7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05794b2c0344b448d19f172cb3f09f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c0dd8f3ce83e7d8141146e4e3a8d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797fd5a1605d3a8c19705aa321776ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e4d89728290f7052c584190c8b373433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac0032a3958366191ae83919c40ba2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb80b0b2d98b7ccc4506cafcdb48c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3ed28ab9fe9aeb78a2689add8b994436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc92ffe586eb264e4404d606e51ea7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2db07c09ff809801d8535588518c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c0a35aa7064bac87c0123fea7c6a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c63123031ead3fa799d4b9467b14d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aedcc47e1a68624261c30ee36da8f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe2220a33a7dc147debb5095371cf2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792211b338ba365a72a158faedb51ff9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398aa368b8db455cae357fd6d90d27c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0669414244ac9c0b0e258213a6a6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d840d98ddb353c26c0e3520f9121ea0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9107ba9b325b55b723913f9ef0e1657447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280cf8726157c0ca3a951e7477b100b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639397bf65f7edea4b746dab94f79b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c3c0a936e5d50fd64cf55f33eac42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d275f6010442ee44db4026a56efcb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f053754a132de05301947ba63b970452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c2d8d34e1d610c2d1b653bfd091a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745afeba57288abe116a20444eb1e38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0eefd40f39b60ddd2e8ecfa05f951455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542189ad13c57c91611f33c01139a25456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a18752c00709b91f7273cc4fcf71e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80bb91c068263cad065f9f3c0666c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff9066bf30b2e287265b5ed2728fe7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909806415d4ca67a16ed5b8ef3ed91a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319d778680470f016c850068b3b5705461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931982f63da41adf8f8a60fd8e8c1ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b854c5ff7d33f10ee5886756357f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf80ed7ec36c02588a7ddeeb1ed699d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1b0862db999b2ab885edda7cdd099465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c16796111bbd8734aa967accd7b36e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bb2b998db795ad1852f4d63df47f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2e8105d962cc1d476fcb3eec99ceb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dd87258145f2e100289c096d99655469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e140488522238dc72ce9afe251f5890470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f461c96794d47ab916e85ed0754f4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81e3327de1565f75771086ce761018472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e6b9ea097ff2b49279c399cf15b7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f543b5c4adacc544ee53ff7b59b7a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cd7f840c85fdbb265c34db868ec9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0dc0507545befc0dc111f85b23bf0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb929dbbc8b5b25718c50a6b1eb009477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4b56bdecb83799815e92a5a7f1b8c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd7ed20baef2497cf939c6775eb9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cd7f25babd325825bf07aaf02fcfe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8b4b7e2e7feb615b8573e899c8408481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc995f62d74e1e5f1b9fa3203dbf13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026872707be6a5b669dd0f79ea032a15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05ebeb1d6b2173d51041a2392c5c0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dcd7a7281b2f08c7773e8095309d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0b67824a154d22ece97320de5c6e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ff9a6aa1b520dd27ef3c613e886f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78bbcaf66c7b339c5e7b882d0b31f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b7e22212f3f632a114f0387591d06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9a7a319a404518f2c69e108d8ad4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152cd68f46f922aec5d6c86af794f6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98a0db8401a924c50ef63869fc6002492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb61166219c0c96e309fea83b74178493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc6b1fe19fc77d7784bd92af40f1fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30d207b1ffbb578695a47d95ead620495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d2752de7c8bbc04ca82493a5e1adc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bb1ae35c834643d835b337a60a9c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41957a8b5788024f7683db717b1c0ebb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfffdffea85f3613155b1d0ac8ef94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817efb13463805161225d1dbe853738500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7e470d6ce48f724a05cf319140e7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59c9060a82727ff91b97090fa4263e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee85abff332723e654ca7294c00a5f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bd7b0beedd7d782835350a37b108f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59917de3214ea7038201fefcc38a8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caae0407c3b77dd5c3cdf71bd04388b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84aa036f51158469d9aeb5bf88b322507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c284d809b5a56e0bf3eb66d348acf2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02097209f8a4a1c83b3aae0952e1e0f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344de728a013e1c2ec6c0abcf2abd65510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71383def4e2f7ed524d2dcd969be74ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7ad6ea28814aa71fd0f181849914f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb7a04e62675a7e97899e3d346bf5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984c733f848904bbb4c53f0d4eb38ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80efb712442d284784cd4572199572515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa876616a66d0a33fe8d81cd446d21516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069b78e2286c04bb4c0db313a8dd8d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa74a857267437c7d6861d5da438847518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff3423d10ce082df0d11ba272994a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27213937293d8035878f8d4a259f55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195fb2741cecd66c1dd814486ca4efd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53970d2312425fcf258808838b52a755522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1490da0f14e4d352e915944cb45a38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65aa0bd93cd5e4a1a5dde76a3b6a35524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727032c5734e459c841628ff31b6e696525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f58f033a0a3831fb75a032e6bf18a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8ef958cee6d31590a930211e415ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82980b5921cb4f95f6798c9f6e50df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12384dd201484d591e6a166fb15697b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2406bd50475920c0c04d1d542262ff5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17197641122d812ec6edae60ea328ded531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08e7bd1fa7a6d54260924d5ac2cb93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc11b019a30544fca1af30b2e159a9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e217e333598dc773e9ad4bf1214a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405c24fa1792adfb19d766997fe4d28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82617c25d2e836071f13620a47c727a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af6781c609f3f5d88d94d3a78b6e19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b81b4feaae44d7fd648b488a5e504538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28b164df78440191ce70efe073ba09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d5afb6becc959dd5537c78aca6c20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b3900f3910ef80a235aaeda6ae01a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730aaa40ebd9a929b03695ddda852d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84221e317192c7358ad08685552f6fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e78bb73b9997567c441c5066dcf20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f02144ef2292566ac7292ea35e6c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846d0ebd4dfdacf01867ddbc0723bee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c29b61b3a7911a19d6271f02fee9f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8589c719a80d27ec31a1330bb1577548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d840dc221ba168eae2fadb5a2541e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584d3b6d3c9d89147fb07805b0f571e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9527e68e4265544dd0601fe84a20e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8464d3af8c2d6d6aa6052427f321d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32c21a062854ea7fd485444c4a3311553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4e46e99d0aae6a20932abcdc013f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826d4ba61fb152fe31d4642283741db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650e1e1e4f1230af62a9aab52c9d877556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c061f660c9efe0413e70a53c19ca3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31022eaf289fb4984111f4c25e00e576558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878793ce5e4cc749d518e2949e51f9fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41336a30502a6fc2190e865fc547f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e86a01d71df10aed2f9009bd59ef1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f6155ed3f896dbe4673212c310878562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141958fc9aae3ca857c230addedf964f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd2bd9543a6be6752c8af583d25747564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1940d85b8bd660a157e397485fbfbe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861765b3c7a642491637f119d60fdd88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943bba2041da5da0069da7da46a3c26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be36ca9d601bff3796f038681b5d01b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecd9c66d3d49e6a2e3e1a8d0efe2ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ee879575871fbbf6206fb50e41648570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a972dc95d067e95fc8f151f1b788b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d89045097c8becff91484621e23e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6886998a29d5fbe835231f824336a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5cc0136030a4c3f50669b3c7b535c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802d0e321773e9b15f1ca85b8d06051575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac959bb98c96f292a928edb135bfad45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0cff2948084e8049ed1671f87eddf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ff2ca246a153e7a54db39da3ac779578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895723738255ea978f73f32ca42f7b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2a6866556b66e6435d4ae0228180d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef5a99e697414fd1df72e951ef721f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb858686e961d27d0b2f55fdb0b4719c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f770df3ef56eb55f9ad66ca97750131583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acc1fe232d2ad4ead3f21387207795584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62684621a8a064e7660264886e5903f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07318df7be702c53c9a9936e4cf0d7ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162364c9ea47b162c076b462ccb69e9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd801ef956d9be291274d7125d2b75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884faa762d6732e9df54f9715ff5d1cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f20c5f9b1cada726273773b7f41e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875eefd38d5837c2c003614eb2696eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36022cbdcca0cb025178942a0abdf3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb05ec7d009aadb16a0bd69e43b4eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993de3000b9568ddb99c728ff7c4955594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17998cecfb110ba4a6413e0b95c0c2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479e1f53d85a52affc9d70bd6038753596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb860f03befb891e6543c58f7362902597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a0bf01cc5ee4e57b6a9e90bfeac68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0590cf6ca675123c4738eb82e0e0a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8556caf2fd409ed3fc1e492818105600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec80430534985393574c6c295828ac3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807257bb3af2175b0e4c73906c79d96602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f683f1f6cd44d417f4b0c53b5eb00603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa28dbff8515e279a767b45fe8e78d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dadc1f34e2ab3c6216dc9a8b4b3045605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9940320c50d336d14f00b83afc50d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96a495d1eb566090303464ced63316607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a982fb4973444e419350862e1531972608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd72b98243da0cdfbf2de04fb54b976609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026adfacd9ce475388b7363dfe7866fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46974d0f45d787be98231d1365400a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d957f5be3a8f1e787514af3180d0339612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bccfa6643e25825db194df8b54ee63613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981385d9e70bb1732d6bb5827d56439614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b9910c48775ed01eebe8fbea11268615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022c702741e8454d3702e389b79f872616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e55d87a5f95e0b9bae2c23c50a65dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab4be093d7de9cbeaa61edb470f231618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552a74fac5e2d30355c10a95a7046b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53074d8d6168ac27f96f785a23567e14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cea05cf4f422cc8552725dec33e92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5941ab3dfdaf69b97e00aaf66cbc3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e129967a4cef3b5b0b1e790101d7a8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5a2413d855219ce42fb9305bc3a74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd227f7870cf4f629e5c4f139bebdcd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcf33dee8d4d1e79ca8b2eddfd603b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b010839a140aee6b8e63cd4e20597ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3adb545960b84e21a1a27e4057f7e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b9b3ce2093096a2ab6d86a6ffdc9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7855dcdb708b8da0f20446c6e198ae7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbc9d0a9b0c8f1da7527e86ae0a222631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bae4964004d8b94b531fdd1d95f351632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd7306d7199dbc74bbf1ae044995fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68012c34abe91bfe88f0aeb55c85ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc3dd96afadfc8f9e4970f91f0db2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4319a005e15f18ffe93241a011cda5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f67bc883f8171ea0c7a3b2cee257be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d938c73900550a1ada58dfe20b4d29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4add9571a0c17a5673161a0dc51b862639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e777f6f42342bc7aef2225ebe857c1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e06b65b6d5937540052ec861bbfdf2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594723adc82a07908887744fdf0b8c6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb119b7f1339201ef32619797bd814f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518af1cfe8d5509c777e2704bcf4a5dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29383eee60267deb14337971718d39c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d4b163f007f46f66b24636bbe480f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b24671b1c2378b4532af6ccebd49a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754e381b730bdd4c188110e9d10b9f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf37a9550f9b09a268a457884190e7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1690643c66514b7e583c45f2364b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cf0e473e5a82bad0229080512c233651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8db8a85aab193d1f0c15d22a0abc48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e84ef5aa934a85f1e2caca05621280653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5c996ff52055b849f69dd51709a81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a007ad01007fba3315f7b6615ca8c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3280f4e72412ae50e477cd6324d2c7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529e997c66db7ae1ab2ab9b36fa3fc8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f9a81eef81f05b17875083d187eb7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b91de577a7cbfba03c9daf6feb33fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3491a33fefc07c81cb4cf8a62ed9237660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b996f640d54d576fa8a864af4d95e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7c6a0d944ee79e3cf3c9d09333acd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93b439f9891d96e8fcbc9f4ca1b2d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81894d931d7584def1acf99086bbb36d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b12ed3b3f39e5b3701a8eb8fb5773c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b84b09a8e1e887484e763b5fee0847666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af472824caa9c19370c039f2b10ebe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e306a3d3a5554b68710ff5458a956e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fba685b18a39a8d48489e993213b7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3f6835aabb38f913189dd6b11f343670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd33cfb469cbea7d3171bef648adf96671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403af85f603a792f7a9af9f7088b960672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f014e24fed784b154c0ca6b01e7e95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf0b197059fd0ea762d47441bb9f2c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d83ef1d44570338ba1b7f860ad99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa8b9d2c4a6d97da4f99246e64cf66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023e86db4225030fddfe1e2f6dcfd4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fe7b2189606bb3f75d5f82ed0512b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02a239edf75eb0d80197d7797217cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397366d64ac3d975dcb4c9dd52dcba8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6608a699e9e3f00c831d8183018242681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76918845011c835e1051df6af0859a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c8124725f663c6d12a85657b4e480683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9e0bbb853ef9693a7a7fa7ecf0aa6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaceb9ebd4afd1aaec3df26eeb29d1f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a5600e8437b38418d611a0cc083da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c24c9cc43f779c776b45d5dce509d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57435adce91c19bad7cbd4206ba1da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08073816739cdba1026b3cfb65e3643689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6d9e1352feb9f998774e50997b3ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810484ef2ef186b6dcb7b9de557a7e6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3818e801904ee5f0bf4446995ad60692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420760ccf284278f7def0bf1804f89a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a995c69ec5e537c8edf2e6ce47f60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29b2cb255bde31dd62ee7452144ac4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae830203ce57748997e100816b0f7db6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f21db1a248d36fb95aebc750975da1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470b39a03fe3cc51b2f1b7e729031a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef3f74e50667b8193aa0f1788bc33c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78fbcaf1424936e157411256a5d42f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fd2cccfe0528aeddbf4012617124d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57333d86f4edb61a8d064d1e0cd790b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe394b4906a2cfa813486a25560ff5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7d622f37192bea14df0beb53f7893704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5f5f98bc9a0ac7406212d5f46baf1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f0bd48d72197d3dd2097e22722bef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9133b02330f394a0b6b8a6b1c7f55ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87a06b6cf2d3d8568c7428f5980060708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19195ea4e07a70c04ce4ae9c2552a6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6befa4c5370f0a4cf1873fd824daca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0d794d98fbd09c592851305d3557b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bfae6ddbc2c20d0c81190df4d564e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf9e14c142389646149f64ebdb83b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120776f83aefd418e90c99d1147d87f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129009af4adeda9bdd568fcddc80d53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b359212334be3e6bc9724cbef15fec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca33f2c19ecd56b6ad63fb50e1e951e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce091f3ab6b5781c0de637ec2208db8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a3b10aa65bd593738562a231b811d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d9c581cdabee9507fc419f3d16883720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6df3bfe28d8160ba7694960903b277721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964be9518e1c9aebe26d081213e0d9d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6494a3a6c297d353727adb060aff65723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b58078b66ea895d9d040732305e74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ceaf6d3ba5e7726f0b36edb896a62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86244c5988bbba8f3c3ee8e99fcd3f4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e3bb21417c433a9e1d01c15f64fe4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4abff0472edc86d59456d6f5291a02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea66dde62a01965172d0931bf2d8d47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c44a2e9e75a4cd1c1911fa298300d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0357555fa3dadfd80b0e16b15b8b74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9badaddfad77efd3160eb521161f64732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df3267eae78f23f734b26334c92372733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861e625dd13ee1df501be1148f6751a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c0b8a861f9cc33fcad5848d95941c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1b36b5f1a8903e7af965e9e035780736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b939dc8288dcc72c4f5f046bcfcc9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29b74f11bb762c4be0f85e9fd819dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdd9e7baa7f669fbd65ff3f2f9daf0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd99883880581138585503dd68a69b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723a8fe528168b998bb031a56a4907c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be1101cd5c4035f956cc121bd99c45742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ccf00ac0fa0c4a79adfc55cf84bb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0612737f1d25fd707a66bc0c9ecfb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398bc66dfc78ad6e2f2a390e667c8ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20068c7e5597dbcb3911fb94f65d086746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f30baf6d943da0f80ad837282e0f52747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8246445b94c80bade165d1c55f803748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338ed864b692473a9c5c2b25ceeddc3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a5b4711372ab92c9600c2b33fac99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a98cb63bcc6e801a325d319237169751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586bd2efe9e3813756f04a647890ab6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd63ab8085e92849296e3a19111c86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cc3d1abb921cae46f2cb28eb82dcd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470ec05712906bdac94371a9b8a5499755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5242274fcc74329e4eed81694945150756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936565b33e67243d10be42e135808c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8670aa983b9da04b1f21af1cc24ece2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec836dd30ff7ad28005224a393098db8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bb92535d72e8b5982b3ee34f9dff5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c204e55e54c535d65e369b8df8f0b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500f9a9dbc0f8d931ebd0ef558f4e92762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6da4c8f2a111519f36b28843aa452763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893eb0e167446582453f84f5446ab4b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad27c92bb9f4e447d6f65dea4e1fc8b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee532ee64fe0d981fac239a9bec4f74766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29cf7c4d1f9785ebd36212c7703c2d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfe00ae14aefd2d3949391e47924d4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ef9add1831a21b22552dbfed6b808769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcb846c1608e782bcba287eeda0d6a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69044041bba5ba8264d8b89cfe69f646771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076945e6a0618018b0bdc503e23dacc4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc86e4ae3395cc7f41ce15c605df8b3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf566c0b0f3a0b6201a86aaba4f5fe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee56ed90a645ac850592f686643181775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd878cc3704bb0e60da69e7a713f6c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb977b987a2727384d6efd335c8c20777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b93fa932b94553be5d787b731c5c1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b98fa59ef9199b52f8dd6dac2e5db779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e1ace1c6ce6563b85bf95f727665d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960389c19db99b96af435ef27d7e3cee781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02b5a682d58a49f4ec740342030a6c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1b8f50c852a60c58c6fe76e9767f3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613feed145a04f6a8cdc62a717507b2e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d69d17a9b0199c9d2b31f610826a40785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b514ae765551767f5cc8340fa55582786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd488af29141eb1dd15b6f27b1e7a8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a416928aa3c1cd19da0c884f124b7c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c868512fd1ca0b293fdbff2a78c5a2e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8810d3b5ac8162412464dc5a2d92b56790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767bccab9d8c7bff37958b048a1902c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74e66adffbd076421f33777cfcd894792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5be004f638b887fbbce7f133d8e887793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe2e7fd525cf5cb2d01d9156bcd7f5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fa0a49a18378d408898d1963cea16795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392d8a27c70ab03b7b20f3ee1ad2fb0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8d181988f0f5aa786846d60c8cbf1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacb03fa0f63f94c0ed038657654d3e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3f553d84d956d4c29379a5cdb94fb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70097a13e1684e4596c1b0c3df5333800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1da559178d3e0c3d60a0cea8368a6e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c1036593ca32a54d2b83f1a130062802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd27055eeb833dee7180ff6b38a2ff6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa44d2c6b38ecac7532301743d10c8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abba75796fbd73560f4d5e33e2c4bec805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e619c2c9107ef220fca840cb206240806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b27d14e58a533d440e612191abccf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eb94da2d83ddc2c3fdf2cb68dc7a3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95968da0f8360364a426efee9f92be809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcbc1db3163b71795a7fe30618fbb3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45604721635dca23b8665e55908a75c5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84833dc73cc4e9953933bc0dd698a728812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893fd702b8098dcc81dc964ee697333813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447f0536283cf064afa9c63c8e4726b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e5867f9b8238b330aa289bbdfe93e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e70785938ef66851f45af2d2fcbd0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ec13125e43bfba03ba1bdc160f766817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae35a2e20aa068b422c9940b2f19b25818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828028c4796f81d0439e5d1eabf11e98819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f899c61f22dd8d5503ce576b0403a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082677779dca309fb0a96ffc3eac2f5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffafdfb73c33182f050b4444996c8ba822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058149a6c0bd74ef16721faf7697395823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821afab326889359b76d37d2dae6888b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d85e22f2af1638d91c0068397e8601825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc31ee1a30e564e49ac395ab87f3b87826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2d3425436edc3a3eb778c57b189b5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699236a1b41d7017191c8845c601c9e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe6096a5ebc9c63027eecefdaba27f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a74b94bf17b95e4675046a2005c41830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05765cb6f0136325f4de90fd70264d57831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dacc7de17b9e2e776d2b4ef228180832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f95b21a2f37b40ba2987b9d718db2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d72acd158c5a5884771015d6cbdaa6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2a55c1770f9f270872ea3f616a33c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82febd8486e8c78f09b51ca6619644836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41919e39048a719c146c7243cd33b005837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60241f86fcd586d080b236de87bbbd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c840b032cc0268bbc01ca377d86390839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2517c669904de5aab05856f88d437d7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6359aff7e76282e3e509e81d24ea996841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cfb2c812bdaedddd54c85f63f3419842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e49785d2767cf6cf8ee2452e968927843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed78eefca7eefcf5ca2cf6272a4081c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f931cf1f809cd5ac913e546480286e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a58e146c2aecb46664092faab71a9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e9f11db21120399fa99760944336c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1556b7a5db15c24a2c2a4584a978b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2423997d4bb26c27476a72661a0a3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f07d1b1dd2cf222255b0a031ae298850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fe810b4d358fb8182d0bf6824e782851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0d30804062d2e9004f25c05954c2e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea6713ad9d99b7cd7f5b8c9d738dac853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7226d1c90c1167242a1a6311dcf95854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e843200e37ef864a8903b5962fa32c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c73060968f79ad47f303c7fd3a195856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a1173166bcaa18d8205e0505a5fc3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88bd1dcfa46e953c21f33024b3e17d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50f4e10954518f4c97f02803486173859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb9c7fd35017bd59986e36f2356add860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182b0327d9f977798f56689b4ad1abe861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a625a8836bcd64f2e3bdb3a902b6ad862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4def5931b89b08f3d9f14b64bf56b0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f895adf94c9683ecece02db049109b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d11d27d8e4bb756f4fef56b80f894865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f241d497802d84f617ed3c03e7c26866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661711ffe1e3d8bb214bd1a717b9f585867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88a7b4fe4294f23bb41a9d8b80c39b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4093d2d35ac92da67449300fa74962869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c834a29e87680129c6c9fb5b1b114ce870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd3824ac949e002f93e1ec20b0f729871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b8d0d14e6410a9c305b660b7f47e2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db5f0b35488ff09ebebeadef0c30d3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9c5d780bd3a0ffd37608453e65454874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952aca445ea9f2c8b671ab0b5acfb25875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935ab43f4c5960ce80e2d5a860a7ed7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b035e5b6c727c3f54b9999b29f6f5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f0acd254e58af1b5cf9296131eb60878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f22c3b4ac8e843c4507f98f38483dd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a72995c7a915078e964751ea0db8c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769b15b91d48ac861ab8f4278677077881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8c0e450f6bd565d7523458e09e31f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7c01f904947b16f6dffefb64a0c17883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b60a0ca6d52e58b812c20e918dbed884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fd4d105ea2cd5560bbd863c23bfbf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994685a876622e68a796f248b4dedeb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b486f4c1690a311574ba6634b0adbd4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a45300075bbcb3a24e5a5670e3219888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846230d6555d59f1b1d83b2fa87ef216889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9cdf54ae863515d8a7d02e15188e5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe317fa1fe515f0a7d65598d6a32c3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2055773ca75a70bbec1fbdea24f13892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25be0e618bf7a0b1350e1cc0334a93893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0ac99b15f3afd7d01d0a5f9d20a95894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f98c2e6bf2d7fcc2016622589a3165895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49036bbe74c4dc92b9872639482a705896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68022666e7551cbde52732f23faaa8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ae4fdbbb403e8a3ab02600d0ea29e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd69cecf673973bc29d9e92d5d9bc20899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bd1dcce0f581e1709c3a42a5fa1b9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c71f649805cece880673e0ac8ee6a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e28cf006d2b6b3f804c0fccc220037902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a8cea9ae5bdecae424d0524320f40903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ef89cffa52e1bcd66471170be274a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153f2f528f2dff3c472df7e847d19d9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f40dc566285fb694de32a9e84b4bc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f6eb2647211705773f3ac48636e31907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200dc792a2442766eea1f66136a7c2e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9765743a9b3d067c85fb68cfe81ef6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da27725b3a5fe797c9d25cc0b981a5c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae46d167f12833a67e9ed9d1c4c780911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d45fb38b5009cb9707ce6ef4effab912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441f401fe5895a619613adc1934be8d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edda55a5e5b2548f2b4d29358e51f1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5e68c8e8371bca89c575af7098dae915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64167668757a0cf3bbd30e41f90d4a6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653adc78a16e8865845bc671efde797917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26611e171b5d91beb17aa1e28ed6a5f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f54df2f6b3e753f23ffc7e1059c628919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2312f01fc1f58eda9ec60423ea943920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79081ce490f63d16d3d6f1ababb2c5b4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b255e4a30205da7ae7070ff57fb7fd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de01665109c69274748b45c404c830923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae34246ec6a6b7acd5c54cf967d71b7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cba2369edc5c827630305b7835cd3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba125bfd07db9006b5c300bf9dbc009f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14b91174aa42b9f77cf349b92ece88927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588a00729e89187481207a3d68c7b62928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9d3b6bc9943c3a1965b2ea8a5d61e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f3376690884b706888727af073f68930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b978346e969e29d86a88ecd2c0563931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4e3699932c1f809b1b09f9c536452932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3330efb0b419fa3184f6370dc4cc07933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7461112888a2bdd916546e0078bfd43934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c1eb8cb5f26a5df756544d3462631935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b6c1006f5e76a224fbe19bbd3e9de936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f2f1c6852ed5f1050ea7e79820f47937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1afa51078b23d5a1a297bf5b475bb7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fe662ef80455234919ff255e53574939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183b7837bb6f03ebb5058b552fce64f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b679fe870c179cdce3a7d1dd08af5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56d861ad2d6c2c19d0e2ec6490654a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2c5cd3cef4b7fd1198125ee66a757943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c283a4b1b4cc2d4c85c96a6a61c14c8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587d6f67d124ef0b4e430f1fa9242de945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41e2cbe387c3caecb687bc947f47b9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222a391bc76243368ebcbe738896137947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e80172bc958cde95511ccc99850ff948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e247def056e47adb71fd8778292e9cb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af5f2a9ba6664128888d1ac9ce1c3f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb22e34861f16c4898776874c7d99a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45412deead253949a913cd5b467d74952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608ba24f9241ac5459e872c8974378a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff046e33d4673c2d5221d235a41b05c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f755abeada028e37410648a8d639423955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab83b1ef28aa2edf57ab19e67c595c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26756abe19b5a33103999cb3731dd7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee63ccf908df720cf838a66108eb141958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3de0931c6cb96f27d60188c46847f5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403676d2dbbdbd2f7dbae9a534d4528960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbe5382c6dd80b74adacb0e9886246961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e15de10329e3d1e8816aa9891630cd962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897ad6ae7e55e9497929556d54a5ed1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ef056634e9173659fc17262c8235e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd65d8cce39a7cc76421989bc9225f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a830b5f9dfc8d719063395190dd8da7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f790b220dcd531c1f2cf269e85af8a6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1663ff816216c092686bbb31ccb981968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c656456506e990c6fe43669e4261978969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed7314a141e3b862a0668431ff2819970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ec20db8883ba097efb251357a0d97971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abcc573e0d00d8284cfb36aefda6b5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf08b95eb58dca5611ab33cf8f0fcac973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b127a4647749dba526b418c1fd366d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddee395e13263b58a2b47f7d009c4d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f8e9f9142cd02ece6be7b6531300976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f911fbc74cb05668bfc066f3e8d4b63977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>