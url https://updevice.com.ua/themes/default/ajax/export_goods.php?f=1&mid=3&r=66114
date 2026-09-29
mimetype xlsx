--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3286,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a80c780bbb78175ab9f42a1e12ece1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b08281a2153f090b4e6b419a1a5cde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f36af73f1ef0ca4c38567c2fcf09173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caef5a616970227093b734f13244624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f8cfe2df24c41a28337118e4395d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb1d54476fa8b8b10d91493371e1c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423fa93c6afcd964309ce5d3021b7df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de469252555019ee4a4162ef16d594b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed02fc1324c0d5a7be8ed7b37df23d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433babe557366f517bc35814c94d18a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646429aff87e3c1d6668d8342abccc7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300592891705ecde3ec245c0686c0e0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa00fa4d7f4bf9578966b4c93d005ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3b19812007ea6ad843eeb680a386514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2116450d14df9d876cd14315548f1de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd069d2090cf776e3f8d81df1c2fbb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856223d3013d933b07ae794ed04450717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591108cb969c2467eab561ff8dc04cf118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ad08b0200ca2f2d3fae3fee31194419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abcac641e35c72995bac557eaca1c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ace97fe40258475758f623d963f5d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36890c1c67989af04e3d637175ec54c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a1af0f2562760deb6545c127209b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ec49e4bc56b6102734a95e1600bdc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01eb4af58e6a91020eeb59399360ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed93ae806c4459b0f0d4941aaa9b34526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8aa540ea7ba6fc74f53322adfd41fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e1914e1a34f00719d0d6e2ce3a7b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a98bb438fa3e7d9efbd512ad052da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5558e14f25f1e8aa638707fc6ca1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fb93fc8ae3c86edcffd464010f22231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c345b1150bf7ce17a1e62ad4c273832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d30866f24683f89ccf6bdbe69b00433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e555fd28c01a259fe1b568abb439534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7418e7b5e7154247bec538a61d6a40135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eeba8665ed51be19bfd495f0b2aa636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d916f0a64ea86fabb4dc5f6042ee737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649d0f0a3d61c4598e7ee67e20b860a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce33a596c8aa707a0e19b0f948036b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6f8ff6206490f6effb8a3e0b5798b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b99731f87c8e980311ad24529f33141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee81e0ded44a689bfbd9627fbfb69942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70571b630430c1e7f77fb76003bd678a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5754a4441439df0a66636ab604e5b5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38934227b8cc24359ce897dc51665cd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3eaac3898205790daf19a40426b17746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011391d40721353f7f82db791f4e2c8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73581739fa1a36dd67bd7480cf89800948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12572763b99e6910b980e776224ec4cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a0f3e73c9a505b713b0c737af1e8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452fcb157fe9fc16be2e305bca798d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9f083580fb0a88dec386756718e4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8055f2e8e5949beba1ee3cdcd9d8a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ee73be133f8b6642aece919597a7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed6dadbf47b4f5995a209a2424a23455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ba2a4e2d238cf8de266f17032e64956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986556c6bf2ddc58dfc84bed1785fad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d9249948fdd93f74ca442f00c82b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d7f43011709dbe1fbc7b13cc81a1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3fe2813f3306b9166fa4a958ea84960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d764c2052fc7fb1db4887beda990c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db434c5d9529bbeec9a568e5c340e2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c01bd1d2ee94b71e544b8312fb0a5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad54c652e2e6c3701bfbb3e04b2caf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6cdef6d17e2d6c0d85f2570a43da365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd63ef6b4f626e07a5f2fe5426fb5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c626e535d948f0623b93bf465baac967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd266d4c2ac12ef1c14edd76d0fc0a0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037aae9e9485db8cc35d5f4a5e9a84d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3749e49bd233e101fcf6e229a2ecc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40c55bcf14b16ffdd7e18944f8441371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb1971ebd33d3a0dfc5d65da6ea1b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f90ab071a0bd0ebe3ffb80013425e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b5566a0181c90e9c2b3badd366f4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3338bd7f451ecebd48459748d53279d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee11bc7c86182200d5a49047b0b972b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ba66c60a0b0d5eb21a3fce6449d0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4e97f09dfb1a37cd4ba9a9b0a84fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1b6709f79b4955b645fcb4d7e0b1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa19fb6ac53c89b344fb31188f3eba580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d0252619b080253317dac6e5a880f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fe55a6611cb67309168b4afb09ea382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cee0178135090a5c7ec713eabb011983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336db475f1c6249a037f456c8cb3be184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881395126adebb677bbbc8288e2eaef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cba051251ef490b9d8ed2082fef4df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ae72a827f26f76c36f9c93624da7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008537c2c136c89dd6a48b8bbae71c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526eca3f47b7851a85752cbad329ca489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04343d644b90d319f1fbed45298a38c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c88732dfecf8ba0d8f29801b86b2ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fdd6dda3c9f1f4d32194f22cea87a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d017866f0ff51646b14b272ae520293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1038211d8cc38f1a86db20e62ab5ecf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b59b56d744e237855b549373fa48295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca389464c8c7408c933636e72a29d69d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e105f92d4d536e4c2ddc686747eb6ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053da2073ea2001fb849f062cc7c1bb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13eb4dee9cb2393f2434cc1d2de73699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53791bf88e2c177327f9d0bc97ec6c60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f932dfec8ca4f7a2dc74c0dddd690101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855354b61eac36959c6192007749d0f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40685014c6022729f2cba2a0bdb2d008103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59f4b27e485dbdfac9adbc5fd1a89f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17d0ace66844a724f03358a8328010105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab1d49c97192e58602c594654a3d7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3c81e187345a4faca53aff172e495107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908b8f011f51be37ede7557f4ef6795108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36169c981d25e5c06bf4c4f22cd850ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2011de08334109183ab298f7bddc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842ad7be18ede774e41e881b555b4df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4464c7bf2c92e125eef4f056a5db579112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a88a23be0536a74d652bc92ff7930e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ea73efa31c87c62f48f110d24c751114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ae374ce57400b206360feb8619d27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf54bb487e219563474c75b13630b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232744ed3d6101594c11bcd2665dd3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f83fa6e64f0fd2c483b13e3932105f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507afe391af76235b4b132a64fb078c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642708a52fe9730605e75c3d875a4aeb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aab86f2b5e9be5be64e74c1bcf6c6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8c76037e2daf801ddbab9485192f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a38d0f732a84421717c7f0cdc21569123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968dd7db458f281bbbe9d1b65f4b629124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4fe6531ac8698bcccdee8f323f3e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abe5eec93bad4b2f4b5c2dc5121e48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00a543cf615c27e0ea5f8c61060a56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2e1524a7f55bc9d79887f6d025680128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3614c39f69c5b954cff36d440c66776129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b05236dd43ac4d63969f2403319fa6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9526bda48b85620315933d32f7c578131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048bb39361c1c934044103911301d68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412ee990f601b01b1f59a9e042676b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9410de4acc2ec1b043e16d78674727134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75420dae62493cc05958522ac87949ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf48f2df87028f715bb4ab54c25473136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecd83bfd5e6bfcf4cc51ac6bf230b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc00f836d914ff786367cc18a80122138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915b700516da0d7915d7f2c4d301fe6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f927277748863d606ea3662c2d64d63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d5a6b1c0d04612db660187d4b91c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8397631d1961498b271b134e7b53ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdb62e914693637987b76390ed47a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc16374d307ca4ac4dc2eafaac05ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300eb3d81e1ecad1855b33900db8d06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781564d4b8a8f629346266561c775d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498984797639e39744884a11b3d589b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6382183bc4ac8ae278426d534599cb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34382635e40e9d91f69804b85416b54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7d15233ede12183dc2e45ae53b655150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ab35342e6bd9c37ff6b424515b640151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019214e92589886cfbd1f35578bed5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49171faede8ff5ef263c8b4ea6b32699153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92761be618799cc2db663e196c183c49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33746701a423ed623f4e0c1cc025d98b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e628c63a7d61e19dc5279a5730ed9e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0af85004c8230d29cbfe4a8023683157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441fd07b238e572fe4fbb93f92efd22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17bc109bedbfba7cbf5fe73660e287159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0cb14e69bf814080bb2172cf628f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768cb527c9cf5e423b500a7b739399d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c892090051cf6c322bb5cf0a9dac3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad75ed9bd96e0913f3d6593facc204163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f5a969ac2fe3aad1b0fb290d75fac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32e614879c4c1c250f170186d4aaef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66f8903bab2765c19a3c7fbdca7307166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e6662267b34672735502fbbbd4bf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a6b0012bbac6488775cf23329e57d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772817992a027d801b3620feb27bd3cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca968b4d2b5e6d010f208bcbef50ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f77f076b23ad8f3bfbf090fda503f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d1434fbdef8904d66e07407014c31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea48f11803acf6030d77b2d7387b2c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b6d00640842f4dd7a528b234a5310174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec278f98550ba3e926df12a9f1f9c189175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de069a1e8b28f609a47cf3be3bb155e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fadd237d5e735ce2c53886d6bc61e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5d8bcad84063f54b414b9aaaf738f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a2d7d0bfd120f79d6bc6a2e84dc78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a981e1f9f9eb8d9b6f3d76f2b55326180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89256a7e69229bc0988cca59bd67ee23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276ea61943a57ff7babd2d7774e69ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28125396f83bedc5fbdd48a0d26c60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c2dad05425cad64ca901032336589184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c98fdcbcd3c30b05ae176ec142869185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a63359159d261d93bfaf539b5724e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a3c02c61db36acffb10fcd6b87da0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b55c7c997d6caa4aa5624a11dbea8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97f9eb909f131e26d141f333f992e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6694d238e2bd3bacb4e60a50b73e1e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885f25b03e1fcae6c696a13a31901a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35c2cdfbd144470deffa1a90b72147192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b495a861d390ed931f3bdcce156cdd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafb68792339b13e22294d6e404e08b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573504c5e9033f90066da984df1cb9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6a5578c75666311e8058900ec652d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32066bc12bf30348c8e5a8b9a7bee075197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132185da0a90222820bf6b2e70bd9c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875fabcf9d96e523b879232e17459c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3c515fb710347fc01e57b5f2fa065200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6b0b8361cd3f2001ebc5a3b172d1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e347ae7cb2c47881d7b867567cb4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d5db30e0829385c7e4bda60b6ec0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95451249555b5be77d5430ac81e6027204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a74da9a6fefce3009d7295c751f29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677d8182d2e0d668fdcecb8223376d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6741d3a6ceab198e69e830df972e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf42ac814cdcda91a41e02e82a53470208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f6e2f8a5551237ec284ed0d52e114209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467883110236d760a44dd36a2e4347b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64450835d39fc3eb43a388bf041c6d8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff537aa9da940cf5f879032abfcd9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ce8eb0f3b60ee2a93e7410df95739213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77539f6dad7aec180f5e83805283b4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d054bc505ee8bf5fc708d02863a108a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796bd86485971529d19cc0a2de8765a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8401f1a008879f991b8ac8ea87c2c29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad29ada0966a30ed51864c0140f358218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8a39fae193fd87aeb143023dddff1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698098d237f04f1130ef3fd4ef454c5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b755f8f3e3bcc9654cfc428165eaf5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485ffc4064742332551708d21c8b757222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec810b1dbd9e6e80558ea7ec58cbe080223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e70c8f20d60cc86ed12538f51c153b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1781fabc19a72800240ebddaf8613225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3890f09a6036c6d084161402922b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574292fd6781a8551d23fcd728260197227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c6c15e5d8b9ca0277d9b06382cbc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cea4b136e4e922b1307f353a1270c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8125e5c2c1803b782709fb25992525230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab17675517622ddc4e220ce540247f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cc59cfe4034bd7daf656a79c2c369232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d21da20c67129d62206064c652afa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c34a5b911f4fce2de005142cb01e09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab06e776e12432351af110a9ed0c681235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3d113ef21a7818796314df0876790236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45719ce7f2da6aff77e8f6e3e422561237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8a9f8478281980a192f16f12a8dbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c5dc37ed875efb14ec03ee44009a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12167ffe0c614dd8582d67ac1d9f9b03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ae922376df40d1accfa0a7b34df18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275890de251256f6960a9d6f6f2691fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa1f40f88ddf839b3d286b05c12d15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b021f209142268410eb13147c2c1056244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624b844a3753cae32219b193abd9665245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102798961ab6db5368ef9f1e5110feaf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c1b549485ed6bd2f2ca066a4148c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc63f9c3971215eda8a90cc55a5763248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd20930b12313d6a7c55935c68f370249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bced10ffebb8b044997521865be4a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60275aa6bd8dfc5924e3f80235a9043251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126471bb3cdc9e8aabaaf7c89d8b51e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9ce9a3293858ae4c3902ba137a350253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feacbe1e6aec41a121e18caacb7f468254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca98b34afe95579b6f5c3962c4895b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4388ec069fbcd2890b16e03fae23221256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b560679294a0fcdd451b389bed3c1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0545f53cf3656ec6372336cd7c936c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df021758cbe5618e2f365451d38d499259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fd8af28fd9b8e7e3c9832464d8a6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5bf8309bbb522ceaf1aa4b18af4bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c0e7fae49d242598bc201619e592b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eefed8e2357d0d7e5016679f7fd8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac570636b30f883feec21c7bdfed1da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa136a12a612443009a3017e6e82654e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3acdc28707eaf96822f7fa5e2b8866266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d171978eb71c53d58be28c756b6255f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601e2b5fd9c2938b08a468453f705b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59651025f8ff14aa0e95c18163deb520269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5c1271b57618fc6fbc730dccd2066270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658df52e986ce27ee34a9f22ab4d0bc2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01ec2903ff865e4564ac4bebcffbcd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84ed14e287d160a1e9c546772e66ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35397d406e4f0047cea722fc7010303d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb053b671a9d1c266d4b0affc7459d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24228eefc1d2e53879da95a1ba4474276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68516ab1ddcb66c7fec034960939cbd1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b22c0c78a38f9392c5fa97e01a41e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2ebfa81769f29677643bfbc0c663b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ac1cbf70d37298fdd458b7ec86dac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda1d681c989a1d94188d99f4b04af0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544efbc40a938342d894e859b25fb7ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597986f2fb13c20823bb3d485554cc3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d29db1d3e6852c9b7da98f347ee6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa032e606f9170d4e8cc4b63c640ae7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55189ff3f026108970a6ff56ce47e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d1ac672065fac8e897fd321bc89b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860baf158833f46905da0bccdad17707288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c074358a0a43f206426fa784674f5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5feb6d86e0561ec2b5b3a621102f11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cbb42871f914514d714e6093f2b15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca8b338c5f24131659c3a338adbafd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d6a8ac523c3de759bd16cd0bc52e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdeed8e1c33181fcbea912b0d7cca6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3fe0456ddea020cf6ddffb4a50fa0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f69ff67559a52abbd6cdf64a50285296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a460f7319173438a269fb7447e2769297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a254c5d5f06deb3a14ee7db3ec376cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c581e9600f00929785f5c96a75627299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce70350d3bdea3cb75f18d4eb29e174300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28413ce425597c215e07ba42e29acee8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24566e2439f8101106e9f20f599c36c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be4f3d513c7722aa66b892a7f70790303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06db45d97e0aacc4c13258d7450e5de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e397d32527c19f4bdf1b15a37a3436305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd199c14d82fd613326dfc2923f50905306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea55952a55c705af9ad9d4a0d6f52d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15952274ecbf1352c6a6ddc7a99e2d39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdae78dcb98e870bc83ecf79ce0c4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8a482e852509b8bb9a130f7d94cdd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94220a063f35e0621abf1f86dd41119311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dd9e0017ad27686d69b7cffa64e5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2fde1138ee1af96b3df83c33518c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ee67c3f7f756d35dcc691498b7b10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1a620abfed2f04d8640be10a38598315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4b05f741f696e8275416d0382c1fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b80ac4b0f48afd4baad4ae487ff6c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b49991b7b37d08c3e3a1bad020b3ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128f65e0a18f6961587e39f259f81e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff185af7996a3da4475afc2d9fc0a57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7094ff4ffc54c08cf95ba8078ce370e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56995348d02db29755c962c7f87b7572322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd462f32aaddb1ab4ddecb87b9c2f12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2f3a54b5659779ce7b57dd82b9394324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c8ecc5670d323b55afb04ca207320325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a231f64b3780175493f1c60b2d49435326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d74822ff02b98f3ea29a30ce4c0545327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3924e95dd80c96bd6aeb934633fb3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94994cb2d0c96da1fff02bc8c4ff3341329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c0fb0955fddc4f0551772f5fc4bc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd885792c453c92ec9c21f2df0d31f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045dd7074a4ad6425cf5bee9b6569ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea06b41a7a953204dbfb7a87c76ab2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cf743f798c0ea50da3ba7c0e2c3b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce182ecee938f6fcd7561aaaf64a25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2602c6e03f2a0c298be59fcb8747a87336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffca5661f9dd4b7e55e81810ab4bb62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539b17eb5555b7f5dcab49508df20fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50c4037c35aa262cdb8f4128d50018339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ce90dddbb28917380ee6f650b85ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080758f4dcba006b0b39e8df7ae84a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d91d18694df2ccbacf2404ea67608d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f366483707345515b6fa749debb9e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fca14cda7dc6d512b76458cf0f5276344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419f7b25911e2cbd8e8b113db32b7ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d1a67079e9fde4956accefeffd6e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729af68b50236ec54a62e79952e4da5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c29654c25e8d3457b6fc2abbf21f62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba971ff4fd095dd1997bff1354deabda349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa9652adcbb235320b377a07c8e978350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f96186feafac5cf84a5acb2cf5c05351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6f154bd58335e98d3d33e8a590734352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a1b2c830a04a59e092f5254c2ca8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614f204fbd653edbcf71c0a4dc3efb7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a5bfd8d1082096bc9540d06cd1ef2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d8b8a9771e39d4ff3972fe59d8d77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d7f37817c1750228d1b29abf5cf5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d9a41c53ed863f315d8c2f96d6c51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c598e2b5105feb6ac43c28f612921359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6d31bb401a859b67aabe3ad1a5db1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859be9e5a9481c38c67cd61bbdfcbb2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a6dd708e256b4f71eba8a773acdd1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7281fa6734097a8f216f2f3831991fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0e996adc93cfe47a088d99eb675e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5ca4362fd73667ef6817cdb509338365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a21046f3f21a6bd47d0059b74db88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40822b0de5d263bd6d754537d7a9934367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462a9965791e9ec7a9926b5087e6142368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5b7570493a121858923b992f5296b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ec23885857d094ced099198b0943d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ff70a1cc1a8de165e462ebf8a93c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03135369003c634ac04370041bc51b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865bd37f3990fc85a09aee5af92769d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794497cb2a04ee8986ae7b3647db960374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b65278f1ca4ddec1551f59e280fce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac570e536606b5175bf2dbad5618839376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fba0af5e570b18ae9cf1be693c133377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ded019fc6bdf279dddea99cd64bd12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f107d357689195f4f4dae27afb108a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabb13658fc494a20de76314d97a9f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67bc8773460a25ec70b91d2fd90337381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32152726cf90d3633785e59b5a15f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4d693bac343d62975c0c38118e78f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953c3ba0fded5fb73d45db47fddabd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d7e54b682dc6c5289d73657248a2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffeac8db373ec2a2c2ef9d5dce8ac02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7967984ec341aedb93dbc9242ccf704387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6648a23b6b94f511a60ed661826d491388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb31395f85b995dd27c4ead9192a54389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e929ec60921e0f0e1950ad1b636822390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f36c8e129cb98f410e6d4be6feca1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345b9fd8da169e05fe263986443448d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3039ba12d3304ee181c50c84d344c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116de176103cb4efee2ea07277bd0c9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e2abbb5679129c3512c8fed927513395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48794c00c0857bb731462f4227d996396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16052607a1b3b41a198c7dcb0b28c7bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf08dd8d08612bb3d357f71132aa2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52055e76ff898ff9e10ca55e12cc48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aeaa601aae585cb8bc0703dccc39c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350508f194c62b8a9ab8de5a51c8c787401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec558cc54d19c509a1045d9108b06b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d94ec49a44ca855fc22f9387d07d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5d631d0ab27d98da13f93a2b7b587404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530860b1a7b61e71c75069e45913c78d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47d5456be13b3a07bf96ec815b4eb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e9945437326e3d1a986c0ef3fb509407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49407fe7b7fa4cd280f2cbd0a4e246408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f76ac1723425ab92a0e74bf1b22608409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b8b1d0c3c21680b0806b663f5b1e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b19d151ec51370aca6f8302cfbe196411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b0279e1abd9ff29aafd5b4bd57969412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7aede2ad9106b9ee038f5c10ff2c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6c4c50460b24497a23a52fbbc99ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fd52fbae2c265e3dd33849b30650c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda09408ea2b4008a6651f0c68aff40416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33d2b4dcf87e6e598ffecd636b86f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e7b3d74d05f46b7a71d092a2f9982418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44868cdfc15e770f2d6cb224361cc59a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e3c480bb3d05f99b09a668277660b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fcf60ae0d3d00ecd8e561fc4d2314421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30fe29192e2ee14047b9a081c44fc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938c877c609f4206d40c2143aa1a7b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765bee766a69846759ca46afab14cb1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228b41ab4c635e35ba5e1c40e31f8b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c240ea060c3fa1f83494f7f2b0ee54f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f3e9913fc53e312c43db37b49d3d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bea6b17db0d221c6c398a98fc2cd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1407bce43cb9ce69cd254e6f87a8fa2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56a6c920a0dac7aa262773e3c67336430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b766fa4de393b09b751098f2e8a2893431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d36ed93b238e0c8dd87afdfe2d0f0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66f7471e625715ab8245d729998aaa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a191a1e02a83225a0f3e7b114d4206434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065a637ec2e6fb2fad94e6b5337efe3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657af15129467448f42210de19e45833436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b7dce27d7e0b42c178b6aaf0d437a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687cb83a8d8c60b286b181e4137e013438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1f8279fbbaa76d01b07d2d20c7638439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ba77daf2f53075eb415c59c981e02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424ae076bb8f4498b46c5ce58bac246441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5219f0f7f63cfc13dc16176d5f4ef4c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73fbd7398a3e3123a01113442a7302443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c8693b81a30bdc0433e8a8404faa8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5949a380e4ab9a987e19f54d5e0a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9308329d90686001a07788be27d5f8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f1ba8ee3776d412bb63661e028c03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec819249bb4bee87704bfaff8bce6cd3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ce6b2f8419380663fa88df7c56436449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1f8904a78a3d25b32b3ef029da8cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6331ee8de11affde2e8b964ec55bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89951d110aa4c0f7dd8b6934db4b44b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b7d15e9eebfced1f326c147a56181453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee78f46ca19e66f68021486296e5c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf10d9e33d6937d4d80e41fc149a07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9b5e766eb92eee50df25059c38f90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40c51aedbe51d5a915b598f31cef73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df38d960c7fed606c268256e4ad478a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300a4b24d04398e0e6df0bce570e5a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ca0b06a88a0fb2d90efc0c99ae435460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eea99d392715dd77ca7b47c0a2666d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351343f0509f31ef331d13dcc1ff78f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35898d42c15650b95e57306db2ae11b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefea170b2f21ef6a75e46b72fe03e9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61436e7f97939017cf54350da159cd4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d44c6d9b45554214d4fef3357bf74c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bedc77bdb36877f0b8f8677403359467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ea5b6fe6c55a5e0877d5ffa34956b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54054d177ad78e4f9f0d9068bdb89e38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b15f27d2444e4c21ea64022df7ec6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c65956fdb9ac6e92afe2be970a09c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d21bd1bab4bb5a4e041607ae14888a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01403cb74788af08df5837f5a2914a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0e6b3cda5ab6bdcc5d8946f935a27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b1376ec9807ec97e5455f523e2982475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3478a5027957bfee89f8d0b09d16da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170187f3621726146250bb234ccf6a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18b5ed016f1ed0dd375e3fb30179f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52b57f135a52fe6824ff01f8aab096479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814657a6876f8fcd42c7e2fc7513145480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee7553bb709dff85f60be650cb10a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a633a0f6d6dbb2541e6bc088daf56a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbbe836469745dc2fd1759f0cff314483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe2fd03579b11baa6cf3c444457ff1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fcd006310f00eee552aef0a882963485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeb2637774f29c5c65215ae2fae3d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea43e05a59c33ee8fac4fdf030b442a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d77336e9c63bd1383a444a77853eae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a3ae2f0b1ab00d88f1c7737d598b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d1568d053337c8c3cce14a7258ede490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e9be202057d22c66d92d402337dec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f925e71709a7caface8928b2421661d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eaf49aeb41afd66a4a6db9736aee3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5a61e4a820cbb252ff588984559d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a707417ebaf96b24fc6414e3c9e347495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e3bcc426fae6c8ed31cf673bcfac9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c8f70bace2f1d0ead4619dea8c899497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a014cfce34b207bb13c48cfa2d1211498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d674af2048c65bbaa30d6096d4617499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5ff02575f8f17ce59ba955fc565d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c901d9d709827e0be6a9230ee50fbb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158856fff7b00ebb7c1d391472eb546502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c00bec7a03c7c005f487d88e87c5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa33fd42ab0a7607104e40ee9b8b04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20401f96c61fdd0caec97695454db6ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d467c0827f8bca79911cd86177e41f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a676917067ca2ec34c98fff793dcd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8e312bda77c8b49e5742526657bc8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95394e2c4203acade6ce57948ed935e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e388ce0f59560611939b0ad60d375510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07778d1239a27e77a1e63650c2e95e9c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c3c0205744a6c2ce6b05bbb346c7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb62b88178d1a0fb6132602e87cbdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63a7bd5e557fb79ef79282de33d9fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41906b02b4fcfc317727f1e3c2968dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02e1ce9b9ea358f6716707909a491c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5e18d0ae07a7914dc0c78c04433dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65714441bcf79b95933ede063175c43a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17083c2a6b2b4601590c0fbad4aaa3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14355f84dd738d476d1b05a934fc7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede95cf3c194d1297714d98c49f13bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c971d25ac1f8e241d386fc5b89f1c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12303e2ef4b6c4c5117de603f595d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ae6e05d39ac538abf8fb6ed37bd7b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be7c1238ede9bd35586df2699e885f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552db64888211d82cdc097f32de1401d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c120f74234dbc533273af0b0c7263527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f666a3ae4c9e701eb1acc48b3de9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d611e698f1f119baf24be0476f32e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0771e2ae48ce9d5e8b386ab0da4f2f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82435e51673a9378d719955c38dd94c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cab973f1eca3632689f0f39ba6fffb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6af371de156b5572e6aa0193c94262533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbe4940b57df3b4aceea2f86ef3baf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c9cbbe801a0be64d917153550700d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7d0475d36f3d13c8992665315418f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f91cf03d8e0963c959a0cf829f05a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894f0d8661731e9ce5596c0b7a1d4b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f87bba7c586a4a048db73686b215d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f1945e1db03bd61e8e4e4621284f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d0a35f80578714eb78af874e1b557541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb785e195bd96f2db5fe525b34eae5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a3362ed2875576dfc4fc2f30ce588543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a15667494d7a02ce5b173e37de666544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed7acf7ea934f2fc79a40fe31b4d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19da420a53ba595c1426546bd91dfb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b6e6da725c0282a44f396208a6f08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e40e4788421630d2e6ac96c43e0ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1170fc560634e415d43494b919750549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15b1b24478966994457ef9fc4ecf5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bda17ac168139dcda5a33f3367a521551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3a613defc242d74ed01f033ec85cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f42be7707e8f794d9795f38b3426f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b54f534d7d19df930617611c87996554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0908ed61129d286aca4f3fd88e9d0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d1421683518931fda21454d662521556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140479b6bf49a04613c46cb21683712b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5f7d308d886eb63d814a42770b137558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada40ef4a5651e491c57d0a19ea5b58f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99ad0b513bf2aeb1d933f1dc2cdd77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf67037578083f7b25144cb0468220f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707093c5cd5410621c130418b0ca317562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524a41f6642808255821630f7d1fbbb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f9d9adfcdfdc07059cf7f244e55e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ee142f3a20bdcfa8eb57994ad17bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ba40b016538daa31c5b486fa5f878566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f43dc7002caa427041ebd15705d0aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136267ee143c791ab4f8f677db3df31c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57736cf900ef3b8933824bf1d3186d31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc1eee4ca1d19ec24fcc82b2a77c85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff76fd0cff5b18b21f966797fccc0d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e00f7af56116d3d02418f4ce7cb6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150beebc469260478e960af542f8c506573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c29b9d0e7875ab901e1d585ce043f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdb8ca2554273e742ebebe7ac79ee2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5aa77cbdedc1f19065505d29cdeb04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de866c9dc2a345d3ebb824c46d02fc8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7feb728b980f59c2fbd880147f5f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73866483423da36d6cb03d4e3cdab292579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2217b56fa8542599e830dc82e61b24b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9f16714e9dd45c1313dd59447f91d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a4ce67d5c596f0de88f79dea97464582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0533e41a2459b8d403f635e5e3980583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e442cc69c1e0dae0e3cd075686e1db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2a8c568f04a02084817d5feec4f22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d95aa79baf0b1894c914b7bec96f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfa73be907284fc5bf2942f4d1146b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a4a4424218ca51fb18c87967b4a0d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e25f548af12c1dbc36251353e61f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537a414dd33e4451377f6f1759cdd9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345038bb7fb3c77a15703495a4cfd95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a89d34b815868fe6b545d9460640d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0857f3f34216a979333d2f526cb0b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecd54cce600ccc600b9cc721162577594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a0e6a438b19edf0fa5723b17838cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857a54f01c9fcdcaa5186fe2c73553d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7c80c302003222e24ac3bac8bc607597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48076d7c33343583cbd305cde974642e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20f713b1e8cdf270e93e0492dcb9a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19436916f8a9ae3bb7d6b861aa1ba4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25019b89e5e3ea28d7a6aa5af9edc0a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb694f1c3fb4dccf260e474d3eec95b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29866d6ac478ffb7cc3592006791b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaef388397a4fe7c6ab80e5a7cc6f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b449d2fe2691f14f6eb4cf02da43824605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d82c17f88fba229db6a770160cc34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446977f63d0a33318d6e7a6e9954dd57607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f95d8e8d8e47c74a83f12cfca09d96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a5eb27fcd315778d0976dad8284e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f710f9f86d2d4fd8927c8245745b713610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63af014e29d5abf202305b90e1c88dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe9300c4c3db3df0a8870c44d1a020612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce154639b15ac26be7eeabbb7364d179613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e96b09439b8ec650e53bb2e2706c11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ec43dd225663e2e1c948a53aae6a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d63dd94e2cd0c941c757f5cdf8bb50616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec53ee3e275554fff1e5eb50d789cd1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eafbb94624a50fd92ad689ac9b3d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69547b6100773d3413c9c69b2305eea4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc53a4c40d1af7cea85887a2bd7fd2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a81633deb5789c4b1118c964bce24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c146f83d988c4bcc538c482933fad9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea69ac3959833099110995cedb6fa58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276771984695ee36d6e41498690d2fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2669a3a033539572f4aa21866c4e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79b4d9b8982f98e557430bd947a66a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bbb28f3926f26cf2546769e4814f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0490bf3bc79d2f9fe667f6e839c8a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f742a9d3b8b7d20b14b07dd32207848629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9197b1027a1e02ab92b30e21de1c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc693fb5013286160ed33c37252cc251631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c0a5871c3651818b091f2d2a109d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064e5cd25d874c2421840302468d22a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b58b7bbb2dd42549cfa9e51f9ec063634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d4f124ae345ea6533be572b798bed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08346dea220bc71271459871eb973c8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1508af9b96cf847beefcbf37f571f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14be59f4f706bf7ffd8bea60c79f899638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b93b0e63e3740f95ff5b200477580639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3e301acba3890d557342b5dddcc66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fbbf8671c996b14eeddd27d3d7e64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea83484a94dce13dfe53f62f5a9e2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c1514f6bec80b1959b32892d02967643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957ff5c38e5c0c623f6fd610e879da1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac31f9f97654a6e8fd0ac45b62757d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6037201ddfb2f1d48a34685a7732d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409c542377874274195891d3b00d9e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68683abacd23ab541c00c10854bd6c33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f99ba60766ec43627e2c0f70f45d7a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bc552c0be6b6d161ba2f19d249cc0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6776b99550f46682f3527647e53b7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04486a420a2a182ea67e261d78dbc90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56be659618c7ce4078d6c8da49a4042653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083f1228f7c27805c6df3bc33fec331654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cadf3f14bd3c41ff6fe55b73e7356655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012bf6aabe85f32546176544985a0e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec74c069ef8cde02506006285c7bf21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec36e3644e633bbcf7dc61c6618fcf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62fd89c850b42261c445712177173f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98c2a2b759c74cb9d05992f6bdb79d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23018baed61e7502f043f8b835a7c75a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c654b411108df6d67cf3071c7b89df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5cb96ab9828d7c591af6593d564b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dbd8565f85f0745df92674c03a177664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ef69dc5cbcea519469dfeb755823d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b364cb49cd0b43d4a2925a277aab044666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e43056428de1df8a5ec46d8f001e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7554369dc610d61fff826ee73a0dd5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5accd8d9479a9801ce566613c2274669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12baeb414202adec509b85bc1b6cf0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fc88a75c9bec2d901220e797c1cb3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2debd8b9d1d60848036997189ba1f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e038de385237e39f9d6d19ad5ecf40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3aba8343f844394d28627f515b251674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b05ed5a312023f1ea5057c92aa9fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6560bd712cb29bf7fcb6148a3f7faa7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18e9912ae0369f0aaca8336abfba19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9ddad9837527d149e84ef3eb33e4d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838149ff7f98ef64dbf4d687dcf8a30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01c01d32d36a620a8fc0b2a40a9bee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dc5868eb81d5ea9c0b29a65fa85a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e892a559d07e39c4a90cf08c04a4fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdf5d6028403cb6fb1bf740fec44ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b9ec62dd0ec2eafbb8935892c5225684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eab689048f6a2cdf4229534942360685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a486310f0c09ebbddba18f1b63327e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395852ce99c616b5a5298a2ebbfcc36a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d825daecfe6597f3d448a2c454671f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbba7674b12c561fefc7290e0e31b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c79d8726dac25061f84522d662c8bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21647fe9df16302f268c75b3ca5bbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9fd01ed8de8d85cf36ba70546ddd8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bf71eba248f0fe3e3bc4288b385d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5efcf4e3af617b390da9d195bffe7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777da7de2457ff58c802371777b27ce8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50488d2da5f895778adbb79f542fb38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb65a603769d9a69eb99e5386c1e2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51434613892b3ea13d89190c464e503698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020f5d1395ba88a46b8d6f5c143aa51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06f471230f99b2fd2409b6014f9d40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cabf7df8662d101a2ed366a508fee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff17ad840efc5b41f32039285af0960702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3095dbec0da6e1be68aafc3666e6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32182ac309c7fc7c3979023d60a84cba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746df01cb232f653afe5628c5ecf7a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3b8d86a5a418e88d6c9f0fe7a5a27706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cf09fe3bcc4570367b2d03c26cd77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590da1e787d864968fc28d098115d13a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c64b4d3770eb1058fc03308b446fe6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d2607c44eaff3ab41c0a1fc69653b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adf3d209f1c213feb263d61264ff86711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea3f384b62ac1952a14d7baf6c0f2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fe7df1b5b4c025e4347048c27ae8e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18c2c1d1ff8e4435cb87d101690f8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad795b015610ce722ab4683ee2a57eb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25b0ce12c6b1f19e3d1c58c9d848e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e136fa5d770824359d74be4d5c82f33717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8e2277e1ab5acf67d63150bbe946b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db86c3f9ed7bfecd2fb49e650287bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf6a218880edf49e9bab6828b690d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d6d34c9b7c41bcf7b4cca9fcd3f90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac63156efec10d54e7b820fea376148722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f1ddf4268c3930ee02a6f377cc8e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09185a54e316396c23645089d4025c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aac1a42ac77b413a2526fa700e0443725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52812745ae78243bb41e360d1c9467726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5487f1b76bf915e9a3ca9256782ca3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eefc9a00c57a967d25362d52b2271728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f6d66dec3ebfc036ea64a0eb674ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7a2cc2944c0185092bad26de1c5e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb64e9e994b1531d3f3a7cb4e1e814f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bc66217aa3d54518818a983ec2043732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0608b40ee6b4d5a0855372a2acf266b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdabf8b7376d3b70db12836114005ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f839562b71257302575cb8a772d1b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4f06f33691f671bf3ba6af87ad1b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94359a5a32c7127b66c59edb1bddbf02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc97241acffd920d18477b51e5811a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88885016a787dfc4f7c7f9432f3e39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd41aacc9011b01f81f93904c7ab35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e018678f2d978a4b923cbdb2ecd269741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1efe039b7a73189b323c07398fcfb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15070ce60c7c7474eb1940642ac82e84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eeff6b66f97b551960d95457ca9dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3ef544a8f6183521f1ce1b0e0c001745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c6edaa1e34ecfacfdd54f36dd3983746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f221a51671862f7395a5d4aac12df3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18a040c65d046c233c8964b45084f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f203266a31762e4604732b935ab755749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23c2ecb141771699aba877db7dc826750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf8873cb0dba4fffa2394b3e14d756751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996572d80426afac4a9118a30fc45562752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dac63322f1a3dbdb80876c29bca7e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041adae0fdc00dfcb3e26b17f91a16d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c2edc905df1809a2b82adc2677217755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72502f191b69cf2f6909bac14a7992756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d2363808362b3619ecd0d5ea01792757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de014454651c4f5ac3cfaba38229bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a251a465d1023da6cbc11e13df420a3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337789caa7d9d8a7c042dafd717bffc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b4b9608b4ee2dcfe42d2e9dff5d7c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bffa427eeddadeea504ebcece3464762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f554b914fe06f75e43dd97e482ed6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c1820294896389ae020f5666f6e98764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a4c8db07dc5e58087e979a927a231765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8704cc984e5ff6e80065c25eef2a4b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253955c3167b9ade312ca1d8a6addf9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874bed60a2da08c48f59d8e5ee1afdc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed6c1da7b352444abf8f32bd9fbea6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa4c1ac9db3c74d1c88964d13f8d9b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8d8d514b81cf28ad5fa096c79c5c0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae93fa3fabacbca9a230184b46f1e2a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84f46d75fe6f7991735e9cda595d6d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70909624691c7b921109be83c4ef4a25774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daef2d0e541302718a77e14f1ee161c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dced67f0c3a9b8926848b7cdaa4d460776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5733815cae6336eb953e9b90d343209777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53623568309c8f8575e30bc87e22dcc5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a6926507521a036a76323d13071d9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a250ddba1a776329fd924a88fd9dbc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203daef0e75594b9ddeb3de0bde7ac91781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecd1ff9a733cd1c530539ee5b4885b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f617c545f722996897489331141ace1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7228b470506e4f5f9b79f1652bbaba784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefe235b55b31ac15d609972874d611785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eee4e7444457d554601d6e56426cd1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168826379f304186ef888fb97b4f2c55787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef888bdbdae42c7e7c1b7f46bd3ab72788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871e9bdf5746a365b90b35ce5479422789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebd62b0d4a93a309ab36ea62834d7a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25685240d0470a7204040ef434fd24a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219351b82b6f6a08c4e02f5a19ba695792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3e26328ed7160b750bd75ccb4250e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc7235a1b4acca2bf727b583719205794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aa3105818b22cf3e06f15dbe6fedc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f5fe2be7f9dc78cd20432d83ea180796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff569f96730603d545103759a01ec1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2ae251b34d14aaacedc0f7db5b871798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13311594058c8cd43d8e3e7a04f6269b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ae960aa62fd7433d48735b8cfd56c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960eccb3e53024f8bfa7ae9e92637f60801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc02750cab0622a46b2a67ea60f4f6f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151b8a28e97a070f42b5959a10f556b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201263b898400e5d24719aa6ef1a9b0f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30d201c93162d7aaf5348d72126dda805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8635adf78a616f3790fb1fdd9fd6db806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff455a585aa9b25a147d16fd1b306fd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48163e5daa551678fcaf8c5fc0a0cdb4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a5e204d5cf0da54dd02ec5ea5d6f9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd7906d5c6186b45a0b7927641b1a5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd69924638c6efcedaced62756c0db811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694d358330de9b6fed230b817c25289812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478b5de9ed2e7caf994c934dcc2053e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274ada9fc50ec52908eb5983b87d383814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141bdf306756b04868d6cb438d30b9c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac351f1cbc7913e05e049f7fafb210816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceefcd1361aebaffa055456c2dbccb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96189135f763e6bbc46582895845cf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39cbaf228d124bfcdfd911120fe5b9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4eb8484c04eff7de3d9f8152ecb53820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532c3228b52430f7998a3b75def0c33821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0e5ef661741828c454d2aceb0fa0d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a538662c7649a4178ec74362d97499823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340c68f906d7bbb7e7bc2bebbead166824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a598491ce82ced1fdbe2eb57e0e9cdb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7f1a594a631b230988f6bbc97d4bb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc260ec0496ba4b47c23a2841ca4a18827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30980d058913bfffe4101f81d074d866828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d17e280521d6bc729b8ada33512c21829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6642060f0c75e7ca282651028aceff830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a73d8a27947b4de4b7aeacb3785fe831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240aa1d681354837d636ced61e0be23832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519ef115dea94329785b20f377ab6c0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c3bd36c6cab6b7f9045968d349421834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b331899a17c2e20b19f974d5c904524835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e972619ffeaa3b8dd67c2d366bc86836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0790ed67f8a73c2cb7b701c0ce05a5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe27cac2928648c646b157ec21b109838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134dba56d4e48ec2a789c207dceff29839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706096722c53a1f2faa2afa3f4580026840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c6f55b0cfa180c6cad349723fd290841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cd2fea54a546438b0ecae9b788c48842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099d0567e0a715bef20ef2bb55e3dbc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81cf91245bf7583ca23e472d2e1bd5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b61ea915712236d16d616b02bd7295845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d632e5e2b399884a30ea51a85d1eece846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae5d54b44413241b7e181a8adea74f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3de53b06a58ea39dc3a82e5d126c9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a1e74755283ce37ecdbd5e6855147849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be163d416574561a92ba586f3b23a3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a921e733ed7aa3337fe22084742321d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac79d5cf5dea01dc6727df7827613a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45627e46d7a61accc9dbc022288ac0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98ab506528cc84f88d5a5af785ff9c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6d72b2d835891f0257c0450de12ce855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8a785aa9a7e7a9be3866cd8e3f630856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b2fdc9101da5a59563800000a5dc4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98e28a8faeb7ee3f1898d99bed86ad858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2523688ab6938b2ce44148d5880e417859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f92009720fc5395253fdc715546534860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05b6d35b53c1c4b7137989ec2373d5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2241b88dfab9ac8ed34f3478c3b86cd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d55fa6bfd184c74aead23b91574527863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a52fe274a2544bf975897d2118e7a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6a91d9e67c2347103de208be43696865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872ba526bc6bf4d84ebeb9f8b4bf8dd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218dc4335b0c90a3df1f22b06b0a52b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687479e07a94523c605602885185b0d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346422f65789380a34d88b606271e617869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8d7c1a153b2f41e2fdf60d2df1f5c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688af8b58a6e09f3a81de7661ddcdea9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7ce7d8688f77a50be2755aecfe2e9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cc8729e33f3dbc933e4a44c6eee73873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819e59a012b657881ea48649d926593874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe6f3cb974eaea21997961bedc0bbc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a29b5abfe52d072e669081f4f4b42876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1271272188dc03cbdac439d1f8fac69877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628a05e3de52ee9e2433339b8f4520d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177a3dd0fcd1d748656ffc685e2ad49879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739e04199165d8935ead3fe96549c04880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac75f8d9b85a6972708c3ea746e73dd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679bcdb26a31ab69127a4d66f6fb7f5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedfb145ad9f834585fbe56afbd5295883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a4511ae339727525135e730a8e237884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf76b8689c70e94b16aae7d94bb44a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03154ec47f82fcefd456c7136dcd149886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1061d5b5c76df508af2f8da52238da5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7ca588904c0bfd9e4932390cc15f1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f330c3cdfa86d8d3b65ff280b2d902a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fe24a345714d82947760f44dcb577890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df9698a380278d7c4252bc0a51fe00891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c37b2e621169617653f10f44eb495a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895b6baef817b2491589f543bc7578e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b36d9c756204eb7591efa66b698ce9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30a8cd5380f86ffc5e4bba7a089c43895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfff36245fab1eec2b5cf1d31646884896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde38f4423976a100b29ba2c20803d3d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52297c91e21160d194ff6233e5e968df898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc74e2989722f450e3b812cdd9970ad899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edb686205d84a572ac259d40e3fa2f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9da9f34adcd7fe20cbf8804f65eea901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153368abf2747666ccb76aa77e2781e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03095119ae99fb35e9f318978d2c4436903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294da0c563e64a529ab9282c190a48f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be925cff6e9780c34d7b73ddadc986905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49142c57ebffcedfc4aad4b91ca2d0f9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab9391df0684d625c9c390e5588eb4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed75d303d981649fc287c055ebf0d1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5250f8289951605ad9d22773fc5106909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47904480ad1df225a8d270a71ce6ca910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f48c57f3ad9d04a1dfd9f420adeb2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d66384d4bc7834b4b0cabf8a6f3bf0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481359d221c41ebf94e8a6e8506c28b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d07ae94b9f7a1e64fc071052e2894914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c230e7b6397a0be7e2a272e3d4f17915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546baf09437a845da24d1f714e9325ea916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878f6ff66aad0b70d2f05b742a9854c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b798d41cd34ec826f0c8670632486918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e211da905594916113f3130a6ebb527919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b4c00eeb69e8ed0f0f4a8e12f0f03920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ced81fea43354a4c0338525b3daaee921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e00ef9ea6c0fae41ff02335238b322922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46194d6772c98ed6d21440eccc381825923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d3cc904ef1d12b7c2b86abaaa8e39924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2dba196d219de793c3576dc914429925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9e61dabb231da0febb98fd6229713926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befdbf5f801f776a7f809ebf1e6d31f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46632e8116b4b750fc94d805f919133928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d8396efaecb10b3457af434802da7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e65b641ad8eda1e7059a2fb653c798930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dfa699bb1e4c5e6b68a7fe518abe6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dbf7eecbf817100564c2287595df1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad748feab1afde9ad03eabd1105ceab933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9dc692d45506171e5fecf0bd77748934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e0430cd0bd62f0233cf914a10785e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3667b768ef6c85ac6f01531160ea2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e96d5d1905e7e0c23c61d772dd06ce937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6db7c45ddeb9fc71ce4086cf277021938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb26cf23d960acc783ce8344f86876939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3441866a356baa76a644a01c1db0f11940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5b928f07f416e59398743af2ea943941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ffc624237d4795b9fe1c015145926942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486b86b151df8a43a5c9f0bf70539f0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb24ed0cb56dbca68a361424d4b4082944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1bcb1950b070a33223809ced520ef945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada42d240906061b106eca614d185c5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404f73bbd02f706a9e1f33182dfaf06947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889b8a0c5dac7229c20820ea9f1640f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42747731b6b20456e8f116693989b8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a32dd7e5ed7346f2ce5a66af13e71950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32d9600c68eb07b94964172d044df8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6edcc2f053ad9ed01eca53afa9782952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cdff3a294b05b67c0ee65913fae64953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4f2eee42275ea2487ff30ea109e15954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf42a587b6b6484289910e744c9f89955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430e365d5a120b2122948f90bc471c0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be5f56b04c0325bc962655cff051e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bfe83c9f4ff2885dbb1fb23df7a1e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82421bc5ab0d9bd49be173008a5480b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73fca5255a16a0ad5d76c3e65b0f89960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d472c73c21bea2db0c49bae858e8c4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a2c5444d5b5ca293e620e3b2972df962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb15b22649a2a36472932e7d15c56e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934112c1e512a186e9b9205c0b29a1f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a075180558bb2398b8d864d278a52a1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6640a41580c4eaedc27c34dde7957966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5bd4a349294f293fbc2de3fc346b4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836f19cb66492b8f5f546da3382663c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce299ddee699ae1c64189f163c055e3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d1ec8331f86c4757a4688576e4757970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6ca2e4e5dd879bfc540fee0083225971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834d2bb31e173492802e37d22641ac8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870498ffe8457c0f877371c806e2fab973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cb3ad40b4616c312cecc2013fa219974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb4d5f94ae53e544c66249cc8175d0975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5a217e5fb6a2d3568c332f74c41701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcc9e82bf3d8686cc44b3ddd39c19b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797e6aa9db0d7b9c586d8008b6c318e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4831f6be9559b51887fd71d12eb053a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4107728fd4dbecea6d8cd47a66e9d0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556b13d5865945eb921eccedf11b3976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83194eee836478c3058daed9038425dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5ec8aeebf57d989b96333a60a79328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b14984de29fdc0993a832f715b9ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9d44d3ab4a8197bffdfd44956f24110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449c9c3fe5763f79fb4914ec33e3d5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcddb2f0c5b1803e1e586bf6d2d3f5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db23c5fc3196960b5454862fd8e7cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591d24678898cd8982e7b7a948dfa5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da908908237d9f21ce15c6e480dd4e5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d647a7493c6bdb8104c1ce05531e31d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15498de417b109a0ecaa02862664f3a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bc3be8e860d776b7760b7d2aabaf718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a89d82949a4269403008d7635dcd719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60601917095c7a8fac582ea072d2659b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f91abec8a7e25e65d50e1bcafdf54e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f0969ac5e0069d1df814fa5235ff222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9176a09141a73b930d8ce5ea3756c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d567ea7b59e48e7f0a30e3c0d0616fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841012d8b75849dec8e80ffa773388625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f031806be9bf78bf869aec86dab67d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93900a7de2aab33cf69e25da1af589f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1ef8c187909dd06ce3f8c453bacc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce62f0272c3318e2b593ad316d249dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163bb7fec21a122a0dbe71fe544bb5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7157d3600183f13259c1f0efe268efb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1274722ea9feccc899eaf1273e1fea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d0579dd86b9d076e8568c67fbc4f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5c9597f2fb4533939cbc48a412e4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37c8d39bc3baaf14734495c2dbe12e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6557e96f206bc81ce88372533d9f8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7038beeab367ea9095301806987ad1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a597aa407c3269c448bf7b863b9b15938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f3c86c2bc39c8c5d1186641f0335939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f692918de5d165e85bdeb37a683ca5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fdb3363e487521c6e1a13e0a92e9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d5a32dd710ad7623ed2d546ce72d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623311a95be7f2166ecfca9bf8e4dbfd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714505c197c65475e3ea9b3171ad9e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae262c16134950390ba5e09d53255f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61c37af6373ae358925b4196978f7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0177ea9c548f432102b76572f6fce8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7e5e106829d34ab554dadc7293a6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d7ae4f860008ec761acb04f723c0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bafdb627bbe1033cdd6a208971ba750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71f1836f1602eef7c73890c5c04f6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d334d7fa6d5125b296f563b42bfe9cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee600792f0d0d24a5b87a03e7aeea153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630e41df78723d9016664a36f50fdb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789430d785418632abda65a3ca1a785c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098396e5ff412ca6132a7e914aaae3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1c79ecee74b2d46919a2eb218caa057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff6fe864495d1208372342d8e70b3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d611b079712b62cb6c4dd7d8d76173f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ea6390d5543c3dba8c6f39532221e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addda6563a3fd10c7d8ac68d7c33020661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49490a7ed68406b305d00d45ca4a310e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb46ac069a731e652fd522a2a9892663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa05c6a5a6a7781ea860ee0e4c0a4df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c172619cf0dafdc6443915323ae5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbf21d341875cf3d55a20b12007cf866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f0c946fb3af802027340ee61ae60e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06c4f10f72ac785758e1deb158bac868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898e8b1136c22e9a5ae41825007071a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31a55ec1abcf04ddf629a053f7f2a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc216b5aeb13cd5f72694e435b4f9e0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714c7023b78542ad075194a2ba09e7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e62643d48183a1cb23d66e45a0972073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33499529d558fdd4e9c9d662dd0923374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadb17cf84c83caa0e54795707a90be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8648a8d284ec4df3d3b1826da304fb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e932517aff7ab1f5df97e0f1453816877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f02a347d2f9f6e54f18f40b3aa57da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59630c9c480bd81b45373af7f380c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e88b0d469712fac3a20d89aabdace380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3de380dae2da9b614577bf3bb98cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb573f9751077417df010358cfb07082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6288ec3ee2ee57095834e729749902783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e34d3a356c62d280dbd6025e328ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28018f1df706b7d3fb379f7382369a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2ab3e7368ad2b3681d99490eeef2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4702c1eb337bc7abc4575147b1851387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cae436be1e4a70c2d737ef8094b55688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf64f8cb5b75159d68703932705701989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e514300a33b1576fceaca00a09cdff790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56e2d04694ecd2d7cfd33a8ff9d32e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ba04b4a4d183f4ea589f7ce45a85292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be372743733e7898372d199ef0888c8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd73ed657583b3099bf420d9f3720d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3807fc07652b6d47ecd8fea26da30f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e228cfacba477e903182e76f919780996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c561972596e9bf36c18f7dc528f1e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d1d876a87ee90dbb79fa6e49244c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d786576c6cd2303ca6914a0de038499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9979209cbd31854be20e43c35063957100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e210ec774757271f7f9316dcb6f4f26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f51f135e21ae611017d7dee58e6054102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e866f02fb8a18beafd0df196ce1ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb336130016b0d71d7dcbfc7071fea85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805687d10cd7bb3e1e8cb6b029aaab8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726384f88ba004e1f13d895175e25745106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7d87a62241549a13c55eb24371807107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3c70b9ad4d545b27f8d36fede2913108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059d42c17b5f45016dbce4ebd314fa6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86741a18e6f675b9029f059ebba99c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503008f22ad0b37befdc607385ac167c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e9d0024f0d8c874d132425cb12f7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70264fe97676362a939bc7b50b522c2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d09cceff912d40ce59b49dc44a437114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357894565468430de72e406518ff0873115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fbeeb3f9b45b9a0970d5cac0590d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d3c506aaa0c3a1e8249112487fbbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f336fb0a4b58d6c5d3b95e8cc966f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c6be855f28b0d4da3c4994a2de992119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca874e73cdca3ce7df99a4d92ac2af3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6726f3093820bbe7faa48fce015cdfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f37810d5978af8873614b0905a5f53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4286d087342f081390acd9641f391d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf640651267a47dc4f15bfd3902414124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b9b2586f0c27d953fa2dc53db73f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a616f1dd63b17d0870bd4d76f5e28e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c69be260068a79a6913a1d5d444b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf6dd873395c4930f366d56afe54d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae8b176364f77739cee114d4d9293d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fbbf4d5c61eb5ec8d7d082c07b9ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9f481e27695c1603c4a6b55c8d08c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f711392ec2e60f8695221e804eb268a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264b89ed8e93a1ab4e45f52d89cd215133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8a7a9ead23959f9f98b5872ecab4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b6194497b0568248a1237500bbbb9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bb80b6d1ca781f5d0e465594e0084136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a40a490b166626c5c084d7a85b1d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232cb1a2c3ae78949a1ee38b363337a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c57a67bdd56c80d60e7bb0ba45cb4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540da21d7662871bdb29f6b3d739179140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d2b8cb62b645cf3afddb8ba86b36f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99593599799d5501ff106bbd0f96e015142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f680056b28fe1a89d5f47dea73a81bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e4c3e305233c79e2b4f3e66236b6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84086ba899e6530988a5eefd65285274145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d3bfe45117f804f213bbfd207b21c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd638e323a6239ab09c816c051f692c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e276ec3447db6289f118e57be4915148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708505e07af336250b00858055cf1d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927ff6207e360dea4d061292c81486e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bddf800724fe665e270db7a07a31ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7eaca83bca5bab2bf96f71b58936f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714befd209df5d5951259af64858f102153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cb4e8d0d3f77300bf1c604db3967f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b89baa11e146c57683a04bc764fe1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bb9d2461457b6366af6268fa207ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44c05483a6ad72e0685bef5a374d88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec6712b6950be9e9adf2a1d44f7bfb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5ac5e3d854570ed2f6f6c43cc9a5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a16f7511a7c8cc40faaf455f4d8a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324d1c15cf696fc71a643556ef7712c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63981f601e64d5631568bd5ec9344303162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a73d5cb682f28e10579a7d1a058502163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df19b030da494167f5ec6c61af2b322164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2172896e303efdce4c1a7fa7f0411ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a70304528266e15243bcceb86dc94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295271a9bb077091d1354b6f90c06353167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c3ee5d88ece294b4e4d24b1187d3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8955b8d59047f142445292d45911fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3430b8620fa081c4ba88e4d4757ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8696334551a05439391b199ae5c36d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d37bd70580cde5e4befc6fd1408bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee950c6ee6cf574aeecd24b59c0bb30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa812ffd9197cd5569579be6cc8b8fb8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c2714b3cc5d3a5a78473ad518b773175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a37f1194b04922ad0ce16da60763c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5430dfd835fa9d3d31489d5022cc8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da695549f9494678b466bff25ccdd457178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff3e942bf3cb26ebdabb5574a98a51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51cd40a9dc22953bbac6d45343f15d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd781aa8ac8ad82a6477ffe0040a23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281272fa964d578177c02f3a5983e271182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752bcfdf60dabfffe189c7841008804183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf37b35a690a72a728ca8a0b305323184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d69660f67c63410e855f6e098c23e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01f1df64cc7456929ba0b241ea5ed0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe02269c78c8edeb0f3a387660e20e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052d7ad58d45075c03479e1e2f4d964188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345e7ac21921d8e92742a856c2d5fed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc90acae84fe92756bf9a231200083190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aded0400f6cdf369743348a10acf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2c7a8c98d611abc4955850147c71d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78905725488d61b3d3b3ed280238bcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f29072f164cb63b7b3438beed4aaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f078b93ee7957e74df584aa8bbceb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cec53969c7d0545cccf3f8a123b31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a9f1905aac5f129669fd880e3943c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70ab82ed3592f22002de620659efe2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956909e9ed38d4663df37ef7e4350c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47323fa628894d0b3341e8c91831677c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdef06018d48b1a6803c01fd73fed6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ad4f2f0934687394744bca6221d7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573ef866427d7e64ddad2f4ae7d03a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f5bd9f7d16e581c03b6c899e6d7f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d345a8c9a4f96a383ab7d10991b7b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac5f7c94458bf7637bbc884cf97610206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7a2d9bcc579882719525d07ced449207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71720b33ae1208ee4e51f51fc8b6e49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31795fbdc93b3a76a6831bf151ee9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7524a8f1c09d083f7640788f42a08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900fe6480c701460d86bddbbef4d619211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b869e57e1b3dee1d8c7ce4e465a9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75afbbe792738ed8e063074b63f2d44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a1046b60ec735be38e0bfb59f1179214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddcffed05f66d95bc0b4bf3d5839ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bc4b5d2fa90e689fb4622ef872669216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79abdc7c21530cf5baf7d985c0161a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2bad103f4c7e5ed50f15ce11f5629218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ede9d4c7ba75b3451d2d8c616b7ac8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bd76213deb43c301df2057f9a63e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d9f9cedd86e96bfb3ab4565977e38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cdce91037cf8b83a24e2d47017d08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c13086c928f2e9d64f62f1d74a204d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e571895fe583d483a1dc203087ab263224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72b138f94bd594133eb0e8f35437d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06e1a4518877efb52879e81bb5936a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7a63371521d34694890dddb42fc41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76b5385d9a4161bca13f2996fd2306228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f430eeeb79cb3126e2bda4b53bc521229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bafea60bbc4e118bbc52ff2a3a4b76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000327fc55a0ed930df02abd44508450231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c545375a7b52a74c8c71457b1398f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a2131cbe8134ddcf6bda218ed8c55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82114461a1ec9855ea9a1fb7ed6c2445234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed98d25296b2dab98a1dd0644d443d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ee2750c64e303043c591d317d822a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110a4901dd7d73e483d62adbf494eec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84331b8d04e139e72639f7da49d62bf3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d14fffbe6f4c27df477029de444f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997bd56cfb26115a491067bca96ee91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c671908dc159c47c5dc1d89682f4ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b9a201cb7a8207456294299d83d70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a20847c4db85874724bbbf89c5eb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64094c6f21705c388c6dfa47e4e264b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b2f53a62e0a03eae93a62aaa93348245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd371327d40ca739ed50f27c8b78e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bc3ecc574ba50f53a44f8f2f5c6d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57aba5cfeab95d940fb7ceacb05aa3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26258120f6e021b528d9eaa461f54d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99b978e3d0ef390391afe0a4ed7204250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102bf90de63f482b910f9c1a17e0653251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e474b69913426912d299de7c2a734252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964a2d58dc9ddf9b91d8cb5ddee5824253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5f08abf1e5d6ae5d170c0e4066e68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aab7418a750353d02598f52714b15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7112fc775df3a265ed9c0c88e2a530256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e9830c64e73469ebe5e02888f4a59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d38440b0bb1131e3069148749a120258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c310c1e274986a3b3eef4be8040cdfb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e03841146406b27f00edbc4805a6db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ec8bd2c2f1b28fddff8c669042165261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190eadac6f4fd54648ae1b48e9b4da5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736640ddb203cea30f824c1e90e6e480263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e1659612105601e2ddbdf29d941f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21385464383d433e71c7a86baa7ab85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d305983e89a3bc78191acb4618936266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e1e1dd738a8d7131681e5a5037930267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4118d30df24de92b52ca49cc6066cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f8eb88cad044a925235de26a34ef8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cabe0cbc98700a20594d04fd80715d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb330fece984ce9f1540dd4b6334cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7937db2ea6be3d62e5dd22b703d8e3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ea83ecbf624e329da5c186ce6eb6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55419e7a086f22612f461049d53778274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586db444ba5846325c8323609e00a50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121fd5fae9678700fe92bedb7c190e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0ed43c9d0540e01d7ed35ca2caf21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa45e4858d8da5e65958911fb23036278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9a66874279e32fe35e8e65b9a6d46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dec1c6ac000e4cce8b7ddd9102076280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3d0b94e27e8ccac52ec279bbb2703281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5da8f62423fde756807ceafc60315282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb497aaeaaade22cf4bf61dba8d6f3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efb2621eff8f6884d8e1b33a2546cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5be196882c8deeaf7e10295614f91d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cebb0396716e36602123cbabd2f16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2bf7611b24faf0e1810620c2254dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ae518ae2c3cd35910eeca9b46a655288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969b3c2f5237e0941e6faef733497b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093567e9d61e0f4d7fddb8cda9bb4c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a391aa0514b190c49f40907e4c3753291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5d183c872308b5e79bca4379b6dbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf993319aacd5ccf9c23d4c2efd00a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fe3c95ed5f47f4e4f0f2115db9cf9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b36db71dc50e8de7ca51c410d031e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbb98570720093843371587f5627f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b16da4945805daa23c283a6d02e30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cc05783acf5d650498e94e7cce81f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e3a07c049e9632bb00cf0ff858df6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8fbe44aaf6656c3acd32a4f774bd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd75908c2e77de5547d0aad52667b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e3d7dadb7a26dac2be48983b17425302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29ce207d2d68bc59f78342288f159a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c161b0ebf890c453e94b73dbd7579a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68256708aeec72b40c2dc73b2d119973305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041afb12e33ce70f5474ccb2137bbf78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342ca064c79d386b0b05eed438dcd75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2253585496f9a20a23d7d3de7cb86f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5c94e284721d4e25925c2b904c883309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e6d97a33c97547549bbbfc34787d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0056d78ac6736cacc520149254eca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92f8a0e829107c073b8d084fab276e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c67e6545bf25cfe428815d32e21d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6da1b3ac540cf2a6c2b6af3f39d2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb94a43429f56eacf18c8bc87c1b23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc085f10419087fbedf3981e03f8569316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcefa6cf2cd449839fbad5c2a02d0a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eb1178fedc2f4ea8c2ddaacf628c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d603ae433f66a5c9e63e1d9eb383ed4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa285bbef82071762e73953c4ebe9b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453f20dcd8fc4ae72c4ac1319a6870d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c99f75d476001e6d02872775114c48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1b68e00aec10f21a2af72f8c7b1cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f24ec16bc8a0d6f6d839676115533324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d06003eb1242dd747d02084a45f16b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f288f1c729e83c106ec5b16f7f9986326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8573b92b628f0d4f943d4854e7b016e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23090d8223e1e0f64f3cb9af1d7a09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb6a8fa0698b748d32f9343e685f76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701e0aba56fc11a6ec1274b72318f00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c0f2e6781acb07af391db041b4a2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698610ecfe2f6b03e93e483880f6909c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c2b898d12d22e9310adfabc2de872333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee62099a590ae1f899067c1553e387b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80f4f861a3ddeb50c1c345d352b570335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0e42912db75ad456f626a26138d80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225c5744cb7aef79e1fd67d7cac47a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbbe52e597bb8b229b9f421bd9e6de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da72d273eb51a4eb9b46c6eaebb4ed1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81174475786e25f0c4808632d0b456a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056283e7bd6da7710d885cdf1712c2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4983e794b83bf2ef58dc3f24da6f519342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6702b5976c848e99d7a5428da3ccb5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035d2787d89a16f11a0e0f9eaf0f8f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f9ad04b5965ac124c686eb9e4e673345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942fd0e383d45b588db0a5f1d68f4bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdac4cc2f334b8d523fc2fd0124facb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc784ff609f508b8c7edac8d1ff236ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25972b41d61b23dbcb53af93e2ca0d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013d3eafb861a4ce549f7d3609a99e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89a43d3a9681bf111b7e755601d31a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd784355e6e79a40a9721c24cd5f1ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca1fe78805d446efed8be6690846b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eea839e127c606bba8c2b9d36f63f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d325391953d68c2120cac31896404355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d3e6f249991a63355981d2b6a441c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564ebcf64e214b2f4849968409ad344357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81accac8469245ac8d5d9c40baf154358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd30ebb493769646c422de1c935ea1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d7b4cf2b233b2332a27f242043f6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4c36d7aef3b5fc8387c59b0703f7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35583e8464c8b07a696ddf1d77a1126362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a89de1de306d7c2c08e59ab45d2fc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabcd5c91d6cd5e41aea55253e59fac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d84120c20db882975efcca4c9013b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf85e1347b9e0fba8eae535661e0e0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ce5b4ede69ea1746cc547e16e7041367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c450af30efbd079d64934ffd72795d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a4050261a8768b37337f80361d9bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b331866ee28ed1eb9bc3a15a416b47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af81d0a1ed22f72492a7154e27de995371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885f9be8c56ffe0bd97ff8b6a4a4a3e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f453b07a1b4f6895ede9f0227c8fa2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655150685797a7d34895c776edb4cdd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03af7bafac6a06e0694b7f7b88eedf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6541a377b3f3df48f6b97c9a94d5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ca9877c577e729a5afee76d3d150a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9e471572afb0e1dea45dfc6176f8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ebdcc43c0dba518c0ccff4dc3c0bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb514a1151dcb426d4a6ccdd70143ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa7ad591c12c1a3f54810ab9540406381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae4152fb677b2829131f8c2df1c9a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333eb8f03d3d4da384579505304648b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17730d4e8c10adcc201636d9f8e040f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe6e9aee7f85d1635696a9525cb445385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108d8ccc9e3bbea356881d823caf412386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c5c25eaa9f66005eb06a26326aa4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da61a03852660a4e3b35ef983e894f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab01db64dafa97845f31190f5b689b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74ba7a10e1724758fe2ffc3dd3fa69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b4e4ee8b30747cbb1a8dbd4ad6abe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a0bf6c66458360b55b24d78337966392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fb205a9f01b432b57f491ad5e8823393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98444b0123360e125f12c14aa9ec1aa2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dc6b2a5b31388e7b66ae288494997395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cce89a3cce60cd3e210be337432f77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de7e4b1207c79bbf0aeb2eb9d3f59b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e73ea12e8ca05af34a933559cff7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b175a5e2e4d8956eaf8d47622d52f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff7ce0cab4bd10c30221f326eca3d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbbb67dd1d80868efcfb26d8ddbe41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7085999800059dca72fc55828893e5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c84443f24c1ef7be513d5b625313a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b1332e23a2c8511403335afe67b82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb816734b871287ae87a5deecad04a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2f829ee4d6e4d4f10999892659554406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc3d2d6d28e100ba3b2bb41f65b2ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb849ea295c7aaecc12b2fd419292ad3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53e3f42fdca8d9b5444df62669e406409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896bd552894c7b9f8cd0b2be41fb0fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc015a3cbff39e64e511debe0ce95b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245b100da4503310c3c14391c742427412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b954db552a36163ff295b77e886b62a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03363572b415c2d2a7008a57d782effe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367acba093d02bbc3a02891c5a7bb8b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c5fe69df4ab870ae0d0e575a7db50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c15366b63f0dd7a5ef5066bf5b29a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de971292e9544c0bb4c4ffbe873637418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4b2ba314c8e870650710f218c23d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad3d8e201a5e8800d7be168cbbf307420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978f88fb4062a2c3493105af6734536421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed44cb204e0fff620a7fb63870052e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093b6ce077b9e4cf96a2f38868b96e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cfdc397a99d19b7f4209dafc35062424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac409a711642e63123aee500a5b7e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ba99fa20bd8285fb775b19453991e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56288af0c34b06fabda3e6a2a4f1c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12de7cbb5bbf0d60c28d2a814b5990428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cb38cc11478fff6422ad0dbfe2338429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a32a0edce5c37b097d890fd9b7710f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3fe40a08042ce742873967d372ac5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03181b1ab54ec70e7408cd4ab7af2a21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6197318a58e334b6719df2ede124722433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbfe8988116868779c253531a8962a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f37ffa8031940392c9ffeaeadbc20435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74371bb9a978b43aaf2e4b2fcef74a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09d798440f7ce3e379e667d7ea0e39437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699a5c4d981fc27524e9b69916aa74a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c2aa5bdc1f92b56f06688f657a562439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faacfa0e2edcfe4a6869a3cb4e73f2c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b428e14f53327c0f36032230e2c1bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d849dcd18e40cbd19ef9eba9d9a926442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbfc1128e0769ea5c447f522344d00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c2e0cfec677d6bacec51951624d77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de2a0e1850ba7a7ae0abdc896dff9e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dc5619643714ee30cc2e376759855446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28e8d2f7023621c56ffba63efb2382447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39338c577a17b8fc545238bf6fa461448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9bcd349ed86e38b12bfc53245c774449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329d2d628b7e9a6b21ede26eac5c6f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14bead056b0794e802e89e61cbc25c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cbf58510d92a869752eeab3e9da1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c6b453ebb6b58af9ee1a089f684a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10204b3a661fbf822982f6bb226544ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e2948f162d485abef92bdf84b7cf3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba29e4049a1d71f65f04de9796b80a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3df61687b377d3d2f2dbb31426e51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862832db07a46a77a8d1e1a890d1938458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfb00c4c736a660549dd6b5c00bb0f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86594ed70907549adc19cd7ad8970ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7ec2b8885ed329780c70bf8dff838461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a773aeff83864feee0bf74f9407678462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868a80270f49d7f7f99a6316d464312463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a721503f07390312d40e89f169ba9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba213f8c11af3c31e7bdfdf145e223a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4cc38c8ca1b96bacb5545662ee818466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e787d1da896219881c21f4b4bc6d40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a9b3ddb53a03a4809b0ca0b997303468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca5b31ccf3f74d264d231777b34898469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06921205f44c5546e76ab294e60f51f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee178a09ed5b5ce1deffb20c3d49379471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358145d4cb1be1c48e2bb9fb8c15df2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc496fcfc3d0564b92fe8c403f1c7fd3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaf609484389d2e027172e5b4ff265474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58646b7bcd20b787c36469680d7671a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71125cb9948f9aa936de453fbe789ef2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fd5cb5ecc343e04563c72c6cb3e97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b7797872d0cce4f06107c7450479a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db89822ee8b595d5b70b4e8d11aae6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3d8a39e2fbd40d7b1ed430e6564e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9518bfd4451c482867e006fd995fde8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8f2c1bcfcfe7111fac42383109cee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14cfff3749e9e9ae5ad5872510115b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecf124f060f5bb87709dd4a5d892f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333ac83aa9b1d076ded20596ab9ee59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa5694ccdba3fe52c685b423abb38c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca359e732bd7f3d0a2c1ecf8118a7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46ce782ada549036eb59b524c927cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa257b672bf8c7f73a276a8dfd7108489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2710e0a91a00f1b6fda0ea6e09a6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a67c7c655579a382c37e1af110ae7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f269368b2913254f627c6325b5b4f19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe184b216d1465a61d5e17ad8b44fa18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa299b93a85f1022c8740bbe561f1f01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059da5ade918133189d90359be07450495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1424cee44942b70bed99c737f3d591496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76c8f43923789ff6010fa11cd62029497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250dad9e2f3f1130dd63fd5c013a334498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b616ea5d1bd0e0f5e4c9ebcf5caae3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5ed462cc6d42aaf78485df8a58f24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b384b69afeae1405c0935466e5adb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939515c5fcfbc9b6f976f092a3e39da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91bad44ffa4837c6668cbfe8fdadc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12403870265fb6dd1568ccfc9a604026504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228050e3a582d309043e56cfce9e9e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e7b785ad20186b7934701ddcff425506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf3c55a04cde6aa0eaaf4b4c73cf47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764fffaeba830074edef3ef3d46d468508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8b563102440d645dd0d8634f0f732509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fa4afbdc3c2ff7afb782e4b2d3945510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ce8292269aa8bc586fe15f0bf9426511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920379d1cac70bcd2dfc7927730da4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675fbef31d84fcb0e9801ad2c16b540513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca66e94b1dedfc7f6c4ae4a7f003079514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de45cfd2e618e76dfacbecaeb9e31af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe310333da1b94b81df45f729acd857516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc23d6ddf603593f37f9cfdf6a9a66517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b5b62188164c851e38a50146fa8fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fd0987fabb30036437e162699af71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa972f1e14164ab2ea55f0483d04ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1753980204619db4a853a15fe88d8d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f43cd49f39bcea3f707a49e8c3629f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586b3701465c35a1ce318d0601db8e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc00b7f73c4855a0e69b23f915c189524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7ca0b241358a023e2f41511bfb869525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2daf11f570f4e3a8032cd54053052526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191da4877ab902632ed172c2e4fade2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c46ca0358c9e525e5ba6765de157e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cff17368095e03edfa9908abffac19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c128616ec75f766f250df3eaa90d27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcf630ff5565bf22a336fe23c98664531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2436472b948bfed2b345c06de7d61ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eb11b8fe709ecef1e6c2cf8a0418c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1294b6158ad5df97963a8cd47626cb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c66762f5a7b6bbc829bed1f13cf8b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b807962a79f31336b85bddc684335e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788683e9d0b0497a740b72722e433744537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602e4bfa6f3894bee037523a3cdaae6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdccfaeac4e5fd8bb707900a49ba21b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220857296696d9f6abce773101021e23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aaad5514e57c46a1172e108364eb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881384d7751c226459519174f36ed23542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8a260e249756cf47f8fbca74db3cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457a5da34f569c68cf1bef47ccc6c79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9924d80d983b41b8786fcb09cd1fec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f150ea0e6aeed6f98b62f3dc932c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb251aa9f61917632ac3dfcd43d36b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533ed38b054e74f8482cad674199a30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0ce45ba5462646113e5a47dcfcfc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e321c43f5327e8f746e9791a7fb3ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbed3a49d03a70d93615ebee13aec57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e126dcd12a70627f13c8ac5f8f27471552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ad8288f921e790f8aa736e497c7b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad315489f37cf80da6d137981e9bd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcd07f47740caa9ce1c7d4d6ec460d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b847c45afc6bcc6a1ed048b7230984556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c92d3a82dc85fe084551ab00ca8e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1a024aafbb89385c1461177f7a9e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c52914a9f6179e1d6b498bfe3f005559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3063892bf2d1ded08c000e25c636f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f22e3854186b97a6a72574e34f0e6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e0e76d83c3f61f30fd14775c1bce7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907a1d12b00c0ab2174aef828649c97563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3a0dabc80f61060c85f77223331a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0378b7e8666256ce7a0d4e51a7e5411565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4023fc751a55a26cd2f436a8dddbcf7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad51481ba8340076fd49ac2e2632d1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb1ef4b8e0ab0f6cbb9debdff36abe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded5a774f856b3064d7f2984c4239f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b634aaf1cc5d159cad32bce887b845570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500abb26c23c40bb129a704cd369df71571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9b779bbc41104a5e95760c003ac6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bc8a5336df49fde920f96d683e273573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3487821503a33be5c40ea42978931574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5875df29e6c7651865a46ce99d200575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e559f2ea5cf5ef10eef16bb0283ac24576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b56d20b9363749b9cc4dfb9695828577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc97a44d8ab24d15055cc14e672660578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb52527162e3031adbae5ecfe21a2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b94218bf492c57c66ee27babd959d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c3c2cf2ec1ebea41a20ef5fce337b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78bf26f9821c7aff6639393d9c230c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28c605a30797b8f2f203846407d195583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70715e922f072ab020bcd312431ad3ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caf0aace6a22e15a419e08909b53ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3e3e50237753cd05c14a98967f5e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920fad651f19dbaef047a0d115888d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a1f3022466c3494c91f3c3bd74a19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9bf64b701b16c13244138c8d87272589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bd75ac020f79aa8b9f440fac18c25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ff8d0285a69da10b14400c79bbe3c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589a4efb2b0f1ea3082de7b5209c5b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7cb17e2bb860592d843ff2ba34f33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59922125b47cc265fc1c99cf2a0aa3f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651396821d7ec4961854858ed61b036595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421b475af0ebd3559fa6d1bc0e1bb06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0bbaf9a09ad63296d932c3c57d3b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28bc67478ed7f77258e614b809fe7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37746dd1bac8a3ba401d24d93bdacb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723d884e4f4130aacb6fc21bd413617600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee8150722892b81fff41cf9347add8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fe771c5365ad954295a81e37f4e60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb2f21a66d9286410893b94b661886603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24d3383fc2e92cfe27c64096562249604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa744cd577f5a4ba05f4890241dcc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a42908162174a89d2987af5ddfa2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eed5e6d1b101132082c4ee7641778a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb86db6e28a2849ea79198b7dff3aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecf68faa3ef91a4b20ec87fcda8e18609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da92cce6b933e679dbe1daa89a8d94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0122edbdaf6b954a475db3bc067ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fd812dee5a0c99670a7c03dd7590b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d0f14dcd53e8a4b88e0b0279b29aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4089e76c233a8e1021df74dca63ad68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2cd7353b54eae88ce3e832aebef24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c11a487e5a11287fab5cc5ec8705b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c542487b36c3538a88c2201fb5f203617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3d062c404edf8808e581eb4154aae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58691bb7295011771d54c38f416d9d96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de225db40a8edd7d1bd22d4f2fbc1215620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2719a3984cdc5a1253911972e0087ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf233255785f5a60f29675e97f5825622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357650e5c52af5f4865e2d49514aa7e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e50e5e2b3a866fb1d5c77e4f84c649624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a86c2889297f24c6ed163cb74c8af4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee33a39d1ded5c39bedd2734032d80626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc1b9b1b70fd7dccd578466c8abfbd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b8054d276834fc08af557e308716f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d9a2e361ce7d0b12dd48c9676fb65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700da5d36a4ddd847e6959d4441ac7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e49b6bfcdec0e3fcf8e8e4fd539ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e7ea4c14ee25fb041506f451a52d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cd5c00c4c2eab5165f10d3f492209633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3e59ffacfe4e5c2ce96cd62c73706634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d548cda31738ab3ac0d2bd3c2fb10d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062f5ada1a534236d45bd52382607f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc09befee8a75e12201ef09d3d860d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4bf584e29720ff26a5a7c1eb45f97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fe3ff496cfd92d6c3271d97a44426639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42985dc6385ba984021b100f040e2268640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a4494425f511affd8c95ee1ef964f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc7a8b16dc66049236b9e27ebd845642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d46cf068e85958287c06553b5c43cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322167178779afe4161147535e6265fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b6f62b3bec19032e47615c431a2ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577c9763614f83ea7b7132ed14d8da1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ed144a791123a7cff0a128933ae61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a67e94d62f8ea6c82e8a1056945a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c35c081f31e88960ae81a05be2e71649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44a35b2796b50530582678657ba10a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ed97e7476a2cc876f1dbaa849fc71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afe059d6f7e2687bf9a7c665a4c79e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615678d480fb0f28766ccbae819a3c93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb940cc8afcd0cd9b742d99758ce8ae4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d91121620a689420fa98415bcab07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72997266b89483f49d4c4ad6bb8e14f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f948fff44cf51bc13adc885398c145e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357414b90c290ba676c1e4027c48bce3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e0488dc0d35bcf13256c94056ec18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190dd39a3499a094a717905dfcbedd3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35155dd67b0e62f0535d4871f5744d3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11db3c76bc5e0aea2f5b4808665ef81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452c54d61861a2f742d6647c2402bcc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8f787171420d017b305e523bd5f20664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26043f05838e71658eca643cd7f5124c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0d04e527d2d4bde1e3e731a47dde7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4ab20920883f382bab8f14ada1a1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892a0970556f3ab24764383833df345668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b5a23929de6f57c91e8bc49529525669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d274597646eab9b7407c171cfec135670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52d22f6abd1e44fcc8e709f4b2a929671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddf70b1ac849fa0f94ae56f061153c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7c9d66d863c87c64496b8816ba1bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99149e3d532f67e47b96f28949b321cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403f465748e50e7c7d15d5289d4dd45675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6ef879d515c05e0e612113346870f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aa6dccac028ac328c7e3e6c717ed8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacced5790ad7fd2f07a91921cdba98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6516277e7f44d052395f3f205db1ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515511278fb0ac540ab95185d05c7a7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3523df624e75f11c6c44c928ac9d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b4d58b99c9bb00c9237505a484bdc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dff8e5982e1e188b8a6f2e8e4041bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d348ad664b1f978f1fc8de58351349e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b158763ad0ccbe2aa693b5625a07d6c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd702d596eed1be1112cf13123dfcbd3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabb8a43c54b7197085dff3b2e5e4f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7cf5a1e1bb8e5bc8f27f0507f4466688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6676383f748947cfc7ca56f3ec9f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2e0ca3bd527dbafe0834a0147f742690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abf4a52972c36d16031549066e76ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce81220058703c18c825b24ec98c97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242d665a283bef3b43c28676b59e3a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060a4ab69e91f9efcf69a9122d0501c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015787042b3f9ebe1f4d41ab65d2f49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f442d1d1319a916754807dc2eaa79696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e5772472fffabffe71f51df5382d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2283e2f007f2ded4df41aca3e878a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed197ea0ff282110197c4fd4f4df90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ac798c4c031909b92b05e1e0e948c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794c8738e88b2fee43607a1409f5233701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf284070f85bcb1e5803ad79a6888b5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b14673be1258f68a9eb1d9389098f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e9bd7ee3c4501e8725c2e6303a636704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe6c35df34c5cebca874a24f02269d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6457f3b433e78d7f5efa104d8ad6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08aa3348904dfff247960f338c9231707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b8199370194fe6863572d32f0d53b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaa613fef264a7d544448693835e14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec37ca64ec4b4838cc190b13127953710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaed6f6997f66c4f9b8dd7a61777af7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25033293a784b34ea546f43ee92c44712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30543edc2bda2c2d64f6bfda05a693d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49250c446be1b8c5becea7ab12807459714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28ee9a98edbb21124b7622de92c8f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f8ec719d1366b933808bcd9b9b066716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7803410205357edf336448c6af661d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7f673bb119f18f35c381646e67243718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569588a71d0f9fecd1439ccac0cc24c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69d51b440142b63f8b19525dc23686720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ede9fcd07561f8a365b19a36fcd23c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39e39fce7e16aac1879defde2c2b26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f092e2d61ced82266b82f00554e6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d648b70436fea98558dce2d9351c53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1962f7f699edd04dc750a0785559b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185a3043ddc6935bad325f915ebfe80726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fb130ad1906e9b739e3ffe08cb5df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f35cd83556b072ad8768ef30b0050a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8ad1fa2d261a66aa1ce69dffac133729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f333b40920d8ea4ebd7ffe312f9c04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbc4dc4655abd2ad810ae917213e4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885f21c76534862e6e05a030029ac1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39674d40681e5fa2857c2d4912578c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135d9ae1626c7278ff8ef0e04fba78c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca85019741e07589991de2b6218dc5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f91cf9c5328d90bc03740a505684f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cfba067b7decb87945c557ad4a781737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423340ccc8d7edb31e25bbfa0e5766b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c50cd2ea7a96f468f82a873f2a0e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41fd71d08cd77136eb15a77c085353740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c039673f9745f2819a1f89bf37701741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fd068474a13e5d4a8006c0f4ab4b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbe279d7a6d19c72546631022d14c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73130863d37b56938d27fe2242d106744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3098dd74d96022b244e7c6b4bbc9c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad501b867a460f03896a230f66a0091746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa0d51b7f15a654276538a9a44dd08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52f5492cded064fff5a67edbe5031e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15758f86e07ec7bc9ee4ca47b271dd8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6f55746931793595a2f2d42c346be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c0b05b2d155fbc4d8defe6ea5a775751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d706837b22cdb92a50d10fa136eb865752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f627eb8d67c6356da76dbd58220487753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639154aee7bce131a010829851fd0d86754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d9b3d397101774613eb847d39db09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847a9653ffbd7ef128b6f3cc2fdce6e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1817f00c7cceb343d00d89a46c925757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be69c152b72b0a23fc14867967b486758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03042545c74edec189e1b251001c80b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250787bb525733c6ea7cb79295f1b1a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e04949ae16266906aea8486dc3a29761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd701f754d1f482a43b92a789518ead762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd82e3d54d9b4b3433bce2e4ece149763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135de4052a0e3557e738bf76300a92a9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d919ebe33c787963ebaf553b09db2c2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05d8ac2be3db8943881f89de25b1fd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee54854754acd27810be605cc376624767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef10da2fb4477e3eedaffcf30d74d2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac194c4424dc3622d770fd8dd3904b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14990fe5aee4d80251a31f485761f58770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb10b277a1af354c2d7c55a2b67b2ad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55974735cc9be4a6912bd67036a1c885772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47b2b008fabcb2f5452726bedc7053773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78997e0fa6bf88e4b9f58aec9f95da93774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa0e0a04e1f036c1eab98d2855ec86775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c95b95eacc1d78e71dd9226cd088a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b0f95872d91195036d49127f259b5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635ce57a15de1a7fcf1d865260df945778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c570946e592d41470ebbe6dc196f2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972354aba38963efcb74f990966264a9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc25ede9441765b890e2f4dfa8364b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07dc76d5c5ecac0e6f0bfcb1c75404782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3c13afc4c50b702c289153a95fe82783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac637a27050ce9bfe9c1a6db0ddb1839784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d693d627c1bfbd589cc194476d1839d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9448dbdf3b5849ad66225cbf9b69f6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebc6cbc4eaa38f7bb93b8040a1d0e8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48b5480c27097da3c50d5dc9a9527b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550131546e05453c73f6cab6b6e12ed789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761631fc78644732bd857efb5028e3a8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a517bea69f9f03141d3e1ff5dd4f1e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc40513cca8debe8c2e8479d723f97792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27220a4e06d3173520bd6339bcee1437793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c79a445bcaa6fce791f35a20c2457794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effb39a940625208e875f650947c24f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104ad12775acf76dbd10be0690b8df5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc99a7fd8772f84563ff1c06d0c9a4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df408937956b398b53516430c23b6a4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b74d0d2c43d72ea60fa63a0bc9bb0a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbcc18e0e0870e04d3c9875ea33330800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421eee62a36fb1aa1d93ae1a39466e2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a966eb71b323690ebe9c7e277f5d73d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91384d3de555caa6d1e16de2fab8be81803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c07e2ca073719757b079dffabeece804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f011a3faf28685aea2dfa55eb326a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbaf18cde0abd1d009169bf6378748806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84413dce9ac1d2d5f91a82dba905b451807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9db44917f67686976ade1157127de808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e17970c5165add397ecbd58a271c8a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9b4ac5b55acf096c77d0e328417b0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35df55ce9542a5ab4a1d7846f50c89811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc1b3853c856bad899ac64528222b8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515942000b7e59656bba0602b1552859813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325ec7776e73b005e1971bc6cb03cff814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140453e7a19293b0366e115d73cc78a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75826a13007b6efc02d983512186cfa7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae51703ee3e32424048b3a0723923c4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c5891d0ea11bda4c7347570392c13818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667eff31b9d2391ad594be61f0b02d3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e86b7f063f6708367388708154ed07820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc336faa90e9e870ca43fb40185c1175821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf45894aac2bb7a2605db2e8893b8d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12acf0ba43fbdc02c1b3078c95fd43823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407391625dbe413898bb4b04c141c99f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec41354b03d318c852befc0bbe912f6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebba1965900d4bc2d8efe6edacf0b29826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8805831ba1fc3e556aeb332ca99d3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee470638dccfe2a07c2043c69e81223828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c97d1fc01712c614398bf9b90282fb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d4a9b48d0067b347341ae1bd28e6c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f71d36a9710d1ffb0224848511f1e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9833dc26511e195a6830a53c1eb069e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c2eb7d64b67a2be955e344719dd51833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2fd18c80946cefb50357aa05d614f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d849a05b189e24c3a803743d42f228835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c146d68f21c216c9bd1765d892b306836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e07820b3d4f05fd40bcd32c82b1f4e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba951a7be83f03fd11d351bbe15c51c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2a0ef4c0dab6bfe0b6dbcbd369411839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64278bd56e3b85e2315ff0218308b31840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e751f99fef5f082bf7095ab9792aa841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f65ebac05cd06566b85d7806c60d95842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa50f827c6c4c86cead870bdaf45d60843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b13adff5ad8d5fcd0adf607f10029844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49907ea3eec2dd7b9b11eff65ce99d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581e25d91fe851a66064b243272e163846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578e4821d146cd4ef0d690bf11b3c14847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83917eff8720f3495e25638f77b14687848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191aa3f90ccb9a78675d872b3804305c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcfa3897bceada2dbfe79e908f5e9b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d569cdfd29a92dc00db540d92323086851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408ac7d48a822776a239995a6fa3311852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d5c4797942b0a51b25a8cb37f1cb2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b6d0e9f512e5e287cc77efc6fceaa854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f628aa119486a8854051c65e65f6f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd1826e233305998f769f4c6393a44856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4d7fba7ae6715c65149b9d5810425857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b5d2d2b0c3574169fb1d6ca17aa89858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f8e6ff6f682775b52ee34f5ff82f0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29003cda3588ba53c3b9d157c8412d0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ac21fab904ec0fe163da65be838f7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa654227176337d1b05033f865a8c2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27ca7b3254be0098e055df1623550d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28ece6c70ee562aa7b2b26ef3c88f7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9b916b08f75baa0e4bd0fd295e6df865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a6b7ce8f4209cc59f57a4b35d8ba3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee77e58cd126291e2d3bc372c3f7e5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619baef9b69dc441a8c81c7c6853e26868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0c87afabed06fe0ce0aa87dd4d0da869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ba60a19f7904ddb6557d728145812870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24459a8d3248b8dc0dd05772d06a0c6c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94091637d52263e7ebd6e819cf6a210872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27258218e1e9e932a464a16728392a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170028df18573eebdb2c921186f7aac3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bb1dd16c817cfc68d9e2dee9faa0e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f7655c1cfe49795ec22b48ae3d20d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363e21a1ec182b81548a02ffbdc6196877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef91b574be7d671127acbde2ea7a9a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f8ec327e4b768735b475a6ab85bb4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d6cb5e73fba30cd5aadcb583d9f4a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec451aac80cc8f07df16d12b2f9c4cfd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc73bb0c1324c784d47bffb3f14c9f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545bee2eec3eba2814b855952cef0db883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80487cecd39fab21a160e43afd7a0c9c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a90b3e72dcfaaa5d025f24773aaa8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e110a24f40e279e229dc94fa47c2d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838faa65d6e000e1d4ad52d75dbc951887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f48272942cf324403fdfd2605b33d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4f08d7aafa45a8bd2d87bf3487d8d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39cdb506c8fe30f756f5e341671822890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091ee536c079c6900cc8115b141aa34891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d31660e7fedcb5506a75683a932fd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aebe5a2726f6e093752ff678310b7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655320f922fb2ae19bfdbd05d5e0f953894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb712d28a4210da94cf117a64c59a0d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb8beef6a299fa66e4e491cf0abe76896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f339f4e1e5d83a3d90049b5c364c32897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dc5348eb6aa61ba2a848125d80d71898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7405bba9cf9adbd28adef449c02189899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580d3d2b46c7666528eba7f18fd5413900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6079ff5f9523abe2a0b35c8d84eca0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2674bdd634d5fdd348d09486fc7ccf9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2e766dfca04e6669047fe1d8b8dda903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8431ce931a6479198aa8471228a233904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c5aa7fdaed98403fa07c0a1654a25905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90767e9284014be279901c34a27f07906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d2fc50f4795852132ca0a65c0f3a0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d071d11b947728ece9b6b45b61a716908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909790ebd82c28399a0cff7d7589fb6e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf95b887aac7e46c53391f65ea71e16910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b1dc15ac2190e46ab87728c8218d8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1d331b89f7e15c2918102d4ecd4de912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfab420a894bae17273607510e2fb2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c14e5ac6d8d74e869ad02d4d4eb0d8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a96eb8d53a6fffeeb257cea7cff78915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101424058edd4f05e38b6ade4522ccf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3544be5ef76b84eef63b4acf16737917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b90af371607dd763f90c642f303d6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186938e29976b5d79489f8823e888c94919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908914b7e76be86a17f005236aba71ea920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb25f08c095c1c47898ded3c153f2b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f0bdb9822205cbbbc0ddd5e7f773b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4f88e86a43b694070e0303ec7f14f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c43661ed170cfa28b95f61e1283b28924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda744f1d6cbc09432777e9621dbe06e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891e25874a247f81b0e4b629a185041926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693b799921c32df855161f8e3adebf2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb02ded1edc5515a9b2e2d9b53ebf2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2cc99c1f697ccedcc54f93c15e61e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981deeff65a8ec2d6d8f69ccf9db3e3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21087a6996dfb40d49276d19117b1c7a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ff0c7fcd97bf6e792d757d42719e8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e94776306392ab6c021f9f1c686f7f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc47b528dc4b7395e75b127412cce42934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe32ca88cdef0406199b8090c5a0edd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352cacc413824e996d917278be8118f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba215f1be59ba9a72ab132112f9c0b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0e3b9ae28d46754c35d40813ca234938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5f3cb799f2f716813fe293ba4133d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8344f926384cce928bb0576dc43bb4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81afaf4d2c02f9e093bbed8993c628941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbdf049fa660141eacd56af8bdc323942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c3637482d821ccb1ecd351c580562943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a5c1b1ded3f6bbbf9f1308242b0fa944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6eb74c0a7b32e7f6c3aea05926dad945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aaf6b14db710c5be1d4c96ef2c0b6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec4aacf5c1b5c953675d2fd23c4758947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977c7136266094cbff60f4a152c42b1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae464cd167618b217f54d29c97cfade6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4248504b113de09decf4cd3b2aed44950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c3541de0c7c2334b560ba18b25f72951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbfd413a87d4d069fbe858e3b13747952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a28e42d6d400c47fc95c9c914904f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23060d14bd04aa66b4fc5f310b183809954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5abaa71bd1da7ec89188a3bea6bcb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e93030b120f3bc3379b00d996acce4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdc41a780e5ff497a3f890a7a8841a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1c5107c7a7ae24775d8b181cfadb5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba410a95fc1564c395f5c39798e72a38959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a968ca7881b7f534e0f1659c953575b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0171ba5500e3df580d96ff7a71670961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c8a738c0051c9c98d5dae547711fe962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5449502c79729e9a4f235bc5f544e1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53ebea417879e3bc3f646b767afa97964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8d236c4ad6ff43d76926ec673754f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39287622e4111710e3e0f9d483a77e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3719e8571260e33000a1b377f034178967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88e7dd3a0d88c2e58967b4605df60f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b43fcdc6c35378bda5c679a30601e4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512294e8dc14645a6f92aedb08e2f38970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040186fa13bf20735c5d69b350805cea971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a2b40714175925dae8ad78f44662a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd970cc87acf68084642fd98c3e69d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b91ebe170f570fd312eba9bb7d72f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f32d6df0c09e57204e817d88fe156975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>