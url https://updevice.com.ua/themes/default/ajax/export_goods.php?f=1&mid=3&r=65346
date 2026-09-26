--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1854e9b249d794678e487f08b21dd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f22bbfdff93db224b613af2b96a10e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854835ea051e5e062bb2ac39e9b056763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b116e04f1401675d3392056aa96f494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49296111b3498052f38fb7d133e0cb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1249bbf589caa6b5979438ba02c653a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e498ec73f2d0b34ff9ee68197a57e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26693fbebf157d9d0e8b0b4b0b82498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9aa0e7f930432a152f384ce325d709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229a959cbba380ec07273f6ae78f36c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667a0b7379f74cd89d0654bdcbf93fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c1861ace2ae40c1e12931453fcb8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb90c72f7d034bc223b8a4a1f2a351413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ebdb21a5b5fcf05ae4c2853c6670214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77973a97770956d35306ccd440599b0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f084d041a740472e119cbb93b36e1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60229a22c8441dc558caae8f8db6fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1cceab48e4e18d7fc279b52e743bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f690fa670edee0e56da7e4db9836a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83039667ca2ef359d5b3874c96cfa0b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57550a4ae0ebe30101919edfd1653421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e948c4352fee0433889a04d60a1fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54379c7c92999a47f9a098545de66a6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d1172028d72a7c31b37f3d757be6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da7f332b42ac253860cf214468bc7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7ad555aadbfa85cfd7a8f23251e1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac30d0ec20b612db3d423e5f38961827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786155bd48e6d6e57f3ae2872720e5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9aa7461a30c1e40a43ed3dbec444629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820063e01bfd7f9afdd5f5e1066b40a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30f4407c400d91afc61b67479c91dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b3fd269dbf8143ac6f43a4750ffbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bcfd30720a45a5fefd6cbab85f1f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f3cd46144140576d5e108362c978234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621beeb3f2363e3a9476aebffe3446335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab24f438f95f0d9209eee2a48d76ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e05c5b1fcb02d79bd2a1a051349e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dcb79e92f77a611a283609616ce8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c211f05a75fed557ff4982800b1d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836b5f40a6f0ec4d8c7f2edd82ce03a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06c8c57a9ffcbfd2edb33c4c665b4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc899dd312f8c33ecef4e9bc4a92c53542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b66ff4de4783b79396f4303345170b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0c7660efbc417828dfc1b97aff0e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a382ae9e633cc57091c79e5f5a9d7e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74158f7c814607b111bdadafcd9a1a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961443e687fc1d49cd339ba86d2224dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad09cf1166f67f2884fd0db47834ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08478c4a3497df2fcf93bb12a8d1e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30a1023f27a5f02e18178c95bc518750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94cd54d879ee53d82a194dda9e0e1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ba8e0ae1fb9a268db834af1c5dd2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fcac216670ba408685a6672c46e4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bc28baed4af3e652478f80268711754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff380644071a954ebb267b63d84c7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4785e9f8e0cc7d6eb96b0c73c768c0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39c41af250c0c660d66c7f8fac1fa557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85e3f799a46f4819a285b16798ba5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1f3dbaa15b4a77602c12c85cb616859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073e899e1d1ba528e9d591e12cd22f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f602f3e4d6ed4a6379c8b27ea766a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1ea94d40fabbf798363908bfb0f5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd279bfda7a6fb5cc280d0faaed6c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bb29ec6e7d996273206018d64275d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da69b88da891fa8aa67e73b2de128c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f72e927921af763a40eba7fe24c1ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c25ac30ef4dc3da3b51ec2021f63b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c4dc5cc95fdea94524a0b83e3b4ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d90306ce26bf300cba665329f0fcd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad267f5fbd4db0c869478253490590a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2816e8e4df094866c381013d1d3d5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb7822c40631dbc3d181a6707cb1bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08644a0f33bc40c23ac00434d942a6d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0642faf719368f5bd324cea6e778274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cc7bc1239e8d398286c61c8ca2c0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761e95c1fe77435d3422202e72efa2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17092b70f6b1a96b71c190d730e8cd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd1e485bce4f875d2a39bd51666c6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471093d238b1f7c64acb847679d275e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dbb778d274526fb4edaf6207657aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49af11d72f7a9f6e0572d36fb44f3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba27efe57a66b1504f8206d45c655b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228583abc6abcf234088cbe5b0b920e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8988f30bfd26867aecac895d0934f6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f29460899b7fb464afdf66c6df3b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3470dd15385887b2e3f2d7f2215795286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf36e4cef4f0dd762b7639e72b13a8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e2e59162ea70a852292e08c84b69a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb355f9bc4b17640d4b287d171184fdf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5519381a65698635529129e2fa061390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20209d8e6ef39c3de5986c4768ac32a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09648b91f25ec29317eeef4966f6127992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e665add1aba2c161a4588ee6d419d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a4152a089336266fdd6d6a0fddd7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be22ae0a8d0ba461358cfeabcd1db795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3de5c8e7a7982e285806c56448608096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b543f0e8660dedf340c1b112eaa8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24033224667745244d3fba76ed889d9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073faf23f0e274b718ed575c53cc3dfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7b9981f39313ccc3484c8775c638a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0535f90edc004cac772ec96ff053d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff620160bbd0c0fddcbf3585dfcffa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a467b94d8209c93367cf1d9df1941103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040bf89a1e47225e66ab52654c24cc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d90d6b98ca60c2987f0efb5772b613105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fc062833f2537b24e0eba884fe611106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efbc30ab437f983e62929545490731107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6564a43ef1c269b7338d586b27917d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f2caae6e94563b1ad12a905230797109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ec630781ca2c04d4e63711ff4525c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111664608ff14f4d1a0c06fcb0795cb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d0832411cfce07569869612829b77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bb4067cc4e4f068f2dfaff71f66b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7b992c5623b2936d37ae2f28290df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d9b1b4d056b94088fae8819822727115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7997a451805792f7e2fc707236aa20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab99571ffb005af9e5e0cd10e9f82b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e93058026d5267391b06451b054f8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e0c37fed1c27a0d5018b524648d90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b75bf7b7c7314f21075e717ebb4959120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7897095752c805539fd1621b3048f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc21fe52f6efba3d116aad43426328f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056438d2acd2aa82b7b8fb26b8dd4c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916bb83717751e5f3c00f86a9933f58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dd95f9b086312efbaea45ee1c851d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837bc5a052a8e38e2963f7abd74b8c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b611c8fd11a8645290c2d920c56327f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e945bcbf689d6b7d47e88c5a389dc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deed2886fc54d7cb81b1973b0589ce3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb9365607588571db1dff273ece402130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8112a47d8375415557cb0298f7f4a31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b471f255391ebd476a87811141cac21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db882f82914b87b823464cb2d0f47f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65900f035e3522697696890adc990d13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bf9e27f6f454abfc5da1082ea293f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38d889a4977d86ef843645c91f567c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25eda7dab19ecda67e5349a77a86cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5cdbbb6493834976b894b0ffe5540138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b0529b30170099f88cbf3a2c98c0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d520d9b30eeaada63c3ef2de404556140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2da17e27b7e8933507ed9f5acc9a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f2f8ba88273707effa10a15696802142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd1742a127c5710549f3e2fdf594cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a2286351d57ccc2cc64416e9601c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14c0e7ad46d1a02fab143a2a39862f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a915e76f84d862dcb8344a2783209f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a405be520fd9934a91fbbc40189e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94972624cb772467569acfdb6683abda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76771b1154798f7b556940b4e191b22a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b503c267c0ee65f2ff613d2e68f7dc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ae4a4f0021fc08d12683926810c80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc184920b993eefdece47069f2ba95f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbc7c4ba6c65526fb165645520b54c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c4d1cf29dea91f7ed3182485232a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128c12749ebbcc000ec0f8307457659155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7a3e292f718ecd176191143918a61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff081f6f559cf2bbac31862d5d6586157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbeaecba02052ec96cbf15a48b7f26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b862a38fb5ac705a5a5a02799c4bc7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26a1346e2461a751d033d6cd9cc30a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177010107618679811bc71378e298e93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb1d26c2a0ccd97779c9ef06448b5b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bb369fd5c8d4b6cf8964724a2960b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8ac9726f36e62bcd0871a02630125164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc0c7fecb08951cb6ce3d75df5ca1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ee850dabf717b331f4f0cd8bf5dfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecd0cf923d5fb5398f96eb8a8c2f8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875aa8d25f3f60696f1f97f372e7b4d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca8ece3a294d3cc51eeba422e277b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba441002b2d55ef502b1fcfa6c439d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160a92ef8b3b21756cbd1a6fc1b0f47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1cd19df8a177a10472a01b281ddb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbc664cf5e82d7dc4ead6e49d60cd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64e11121054fceb524bd6c77f6ea0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f7260fcd52c461adbc504f076f03a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943140c1db40ff1cc83ce8093318a1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fa69670b93d8c4340dbf4297a5983177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16e74fed5a9cfa517f7700f38d490d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab428bedc85aa7fb3cf62a41dc1ef20a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14068c3c93cceb270eedd8c601c2ef5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf22e9c14e262b82d76692afdc0812181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd39af58df53c4548d14b5d5f3270d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40228d998183ee5060d74ff718273afb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f55e0984d922e7a67db44fd4382d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad462fb409343957b92409b47730e57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ab8b27909f546f42d8fecda1cba3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73351fc86e5aa9098ca8f2aa33c9129d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab309d0231c9ae73d302065225c2c258188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1186f4ccd163814b74549f7b5cafb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d328207748901ac102b3dc4fb19fe1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2c334edff6ca7478f011058f050cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a17e16fc1d6c45a6d49eaa78e25af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555619f78128048f7dfe237e1dcba946193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51257047408c1fdef67f977d949f953194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd785b4b5463b43ea8d7445d90afe94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf5675f89a42eeaad89a3fc4e07e98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081eab1f29d8cc9491f2e40d1aa25ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13173d81891ecd524d87ffe4680444c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c48790de1623b369a2530e00d8e46e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb31b507c985d47b926eb35ccd3e7a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256a8b0e6d01968eaa33880d368034e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97126816bdf390c04a8812cea76353e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb95b3e6e352a54d071638a6a34d9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb529a74da2589f8998e44a846b28bc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9315471b6e16c948c0789d511dbda4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07ab615be5fd0ea0f6119403124c5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daa7c5fee6926a0cb9bd4ff4194ca0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a3a64e20bb198dff99798822efaab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270efa87e02bbca67054b02558f323c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791b085697281f244e0543a0432e335210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0996f54a45f6d80d19a78078e8b12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07b68a94cc2de30ca874bf8c3848c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0ec27a4308ee5a27ba5fd3de52f6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d138b0634ec84184659a1e8b8e079214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c60e9e7ef710ff90bb3e0410979bff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6988e5d7d661f717dbbc66a3d84d602216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afb23674ea2e23a9b3f88627781f2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca68a589e1271e7a5cd9c777c3d2999218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d375ee59df1b69625fc3e51a96586219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b0c7022d3e81bc70a4026fad04194220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e351d67490478458e31e742e6f3e5f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeee22b3e7ef78f878c84c29b6c1cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89814b5dcbe08f3103313660fa3334e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca6b4981226e956cc8205f70c75086224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dfb4313d23091368493017c7b85bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb362a7cfd2094a580780048621cb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dabc036d8a8c30b691c2ebebfba5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d836fc66322515d6047930301496b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e07cfa1d61a956a9c3b74bc2668b2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88be4d5078a006791ab4da68192506f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4bbe55a54301d781c625f9b119c48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8675a9cbec035b543d0331248557e22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704eb65dac6f744adff6fd128a1b3ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a818c8686a23978126eddd56bbd7d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a8672ef5a83bce4ee990cc2dd971c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cbb44701727d31fc62637e191c8c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c94cd5bce99f7351230c7eeed9a9e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d189283a13706f92af4394bd398db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a6bfd5ecc351e224630050320e777239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db039d9361faddf6f2b8050cb63c5fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01589b31acb72bfcaf8a382b7aefe1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c885fe5b8f85ff444d12f1e9f571a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565745a96033ceae97c62e9b3c143f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad748a855c5bee39da75d952847e63f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c1895e84ec634de9701397d2a1f20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f01164ef14216c46256fddc2eb12b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777aee1fa2f63f36c9b3e64766a3eb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836edefa80bbe29633c8bf3a572688c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ab4c60390901f40bd95c8736bf78f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00408cd1b980a8acf143aacbd7520d48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf227590304069416610deb55f7c72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d9ee55669d405026d03a32f587c80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1b6b61d224ef159d8a9cc51bd93cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee9a66db32ceede2f50c9ad12fc91e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c8d2c6ad48dbc66bacbd999e18b38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eaa07baa8181a5825d959ea826824256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4b97713499621cd57cf9347c8484f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5db3df315e4765ca335d54bea06ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b8d3d357d9d2a38a11eafd01eb723259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859200566102ae8a9757ddcc54eb531260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3281aefd21ab7ebf7d93131b812ae80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f050b0573b8e3352ce3c4387a0a5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591087d32ad4f99e59796d139b5e3e03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0d7b4275cbbfbe9a4e0b0ef884182264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954c58d4597b487bc871f677bc3edcf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5c492249ee68b4cc018493aa78ce8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd543b735b0c2c60672581d5b8c0a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda75ff729732d69dba8b9478eeba050268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a17176d25336775a8b8a7a50ec8f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b12fbee0ec985062743d5fe8c035f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6abcd6a125965516b2dbbe3ff1d383271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de678937f312f0c7cf14bb87532930ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8825c9accec48f6254c342767eeeab3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aba936e682b26be662ad75ee2a3a4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ddc0700694c6f0b7288b74de7f95c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713f8fc391f7b54a50caa08098a5fc1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17c309a8b116b7e77ab7021fb70b58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab969801516e3595ad5180f7298c75e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16432772237eb775c6c61345a3276cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c797d815218a5f60406e16d5cfbb33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca56d89f0fe5756ef23025f052c267b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0adc04024db1d0b4feab2f54eced84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0dd52bbd8a0d048aa8540ea11e008283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f893f941e068bf7e075d1ed0d7e6218284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bf99431b91fd3e36ef1aaa3408353285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a204856dc5e28edcf612bd4bc359f93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ca0175b6cf20f5943b2846d87aa7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0861c309a37f20a900a4eef867b32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43669f0d2c6dcdbda904c643e0d6d857289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62e4ece8ab4778b5da1c44e996ea40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207921346a2a73f7146aa6d33b243e11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee3aba37419b22d88ac0954b0e8475292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54cb6e730fd0281cbc48016be416fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc39a21199767a22ec9c7f0262705ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c75bca81c4f3a4bf65f67580dc537295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3901a3f9ee40991dc4fa7e3c12dd74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9bd5046c20614842d07acc88e4ac8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f841e4c869fed073bf5c532aa21b343298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0cf3b97f13e377c150cb64caa23d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bb1033124fd67e6867defe1b83376300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81888fa80b0198cceec1eff53d51708301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ccdb418d3549bce55daab25a7436e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4acbfd1ab8299e5d88acefb9caf70b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9f0e4d7ad683db3c426bd5faa73c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad544236a96591c88757f7bb5ccf245305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964010465e170c60a36bddbf4812a77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab0f115b693772269c5bf18a3a6d57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761b764da9e722b16d8c3044e977786308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993bb04c26df200cf1bef0976cc0606309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f7d7e3ccda8092d95b6ecbaf6d818310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987440898881014258aec96d256ec79a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74928a43fa3180c693c94cd71730f67f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b206a3b87b8f8076977d8a0377d7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802407a597e886039ead61e7fab43f47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff548c2a997af94be8d8b0ec17359b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa593eeff749b529d64d657ab8abbc8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e1fd424013655c24611f4fd4ab5a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543128023e54dc54c50217ea7ab8700a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f789fa34d71dfe8f4edf120498369319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd208740ca975559852ffcd02b1b5b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924bd7e2819e934c22f0a8b9795b545321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea06b7edb51c42add72a3edb4b2b52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483552e7064205d0acf88cdd5c12ddb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52ef618c86327a1b34b5fd94184e76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72436f5cfd4ecd5177dc53eaad1664a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d215ef8eb28881740d5ba20e37cf377326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d558985a9de55d04f50ce0aab629ce8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65468147ec1d1735892e9fb011792fb5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4f5c2231fa7d534ecf1d5399e8bf9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d436276ca9b7e5655bc2cf121ab1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e55515654cd973eeb8967de645fbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbff350d308780351e05f2d59e11da0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d2fcc2fecb669b8f7b950a051aa74333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163d31d5740a5b29b70d40c8af6a19f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff7cddb402dd6aea88b00451cc5bb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a600605d9fee2908bd88c0ce2ee3b31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5b482a60336aeeb8ab00e63348735337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f48f65348355583a7fcd083911a7e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c659070c995a96781f5cfa9e3b0785b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785953477bb62bd3369ad80012c0df7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68842d35233798df0d90f67369bef4fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526197e1f64793649901c4583b6c673b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a70e7f4f126f70416c095883cd0be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6660c745bcbeaab921092d62a5f7a92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f9bc8a88e00356caddc07af6ac8ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6395b7e27d472bfb4660e3c1f844e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759c5bad7949f116d4a47a33fc1cb78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163d1078b3f89513e00b930dec23d8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32ffab4a3a0883871549286cb84c5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7543db24ab9a2b6d1d794f76aae705350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c09187ec7b4ed3f31380447bd2707351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff28085dc2de3286b244050f9ff762f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810f2c30ac7cc893ab02df649634d2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd9f1612b2bc20d60cf3a7576f20f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689f1ad8904cbe4959eb0abab4838cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a478412354a94268170ddac560cd411356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927940a5cf8d3888ef3d436865d09541357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bdef62d363246cbe86bf8283e029a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27158a20cca4e2e803b3fb080ecb2af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b430cfcbbe76dac1a80bb48e16e5a04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ba6d301b87be33a43543ea5a55aee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268f1cec85823a9cb6f6ad3f2fd595d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72795b5d3981a5d314b4714c6cc034363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dca442b5e6c5a45113adda9abcb3a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79876123e030b8a75c8de4510ccfbf0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5711bba0fb8206343865d9eb5dcfdd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da450acee3298e65ed1eb820597eda7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af150f71ec33d26b1c65eeaec1ea94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def9d71eb42d383d2527df5373effed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8144308285187ed0a441d8d82995611370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873a416bbc8fbd43c39af1ec4491e22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac29e5c1c2fa308e720fd29dba7ddf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2746190c24d9cf0282bde60cebd5e53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eff906b595ea08a34bba986f4e220374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d902da19b5d6e3887fc99294415de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbeb5286687a8245a68d819b17e61b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdf13faeb4ce5ff55313e9538e9403377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256d9854c113bf7ea6b99afddfc42ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52973954628e313e19e718dcd4da42a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1454110d0da3cfc9eb903fedf04b86a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fc38046ae98369d946f8bde617ca2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8d13215c75510b0c0dc60884fa36e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860928d8422b084554adbe14c3cbc99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4da73a20840f3f3ed43f7af02cb52e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bb8d5da6a220f826034e42e365586385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bbeb21345cf51335062eca39cf2cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a05b2b4b0c695beddae188d8b429e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fad05cc915a1a0ce47562336184b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6e6ae3a37fa109a4d47b93cb96697389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf838b29a07c34af68fa8fddf46e59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e626a5d691087d80e9c272c3086cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93811004d86cfbdb1edb2d2bcda7cab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ced085a86a653842c999766009159393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adc763e83cd3e0498f8b8c788c2e20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021251555f0acf08b33e53a515e1505395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfcb2e541f9c43f6b288da63e6baa8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71828e029b15dc64e123ac91aeb0357c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcef7047c175811e0129adcead29e37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b99867beacd095f56034f78c3e83f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264b1a6e13dd13de0bb3a0178175a8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad201c2bfcfb39004fa9a144f16535cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd2c79a9becc453e4059218a27b163402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8214c3590ba0f0baf11696928be23f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20356d795c3bfeed55c067672e95d64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec642a66943b81af711cb787bc0210405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c165458dd49b158f636fc6838705182406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e3982f3fb7fce92359af750f00c51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97123f2cfd30774d596221b44a260f91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abad6bcc171289af12f007266dc8c6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b70d5df864239d84e10b7ac470ac4d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dca6c7ded4008632e40e8846f9210411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905f601dcf03321346be5fc5e330d8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ee71b0ab2b3c415b652637f45bbd0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6f20ae5cf7b219f847e5c2ec37f68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef35590831b755f5d3247b7a786c7d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377c8896cc4a506d5b5e830d988bcd9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b1bebda6476fd86dfc7d86e14a01e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869ccb93ccaddcd76cc4781d87b7c46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa03a0f7a56d13c84aa1d48064acf8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfb2a6816f4980421e11afb0142a41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dae97df18327de1c04baad864a346421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863a58c0a0cffc79307519d637e0b1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ff573945accf380fbafbe536f5065423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10dfa0a7fbe70e2f668aada9a0ef06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656d5bc325efb348ce4d3daa761dd80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f9f624be18ea3379e0076fc66bfff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e0a4b1c45a7ed43a3acacfe31d474427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38827db38f2f9891a11805fffcaad89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85945545f6491e9c65c4ff728d4ec1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b7d820418d953e3591473f8996ac5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a79d13efa51a1a096a9561fbf308f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaac54cdbadb809baa1a12fcc1cc7a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d497e6699592c5f4f9d74dc02827b82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b1f4fc4c9eda39caa7b537103df44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0b8175245cf0c9a7c000a2def800a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e209a0cd9391475c2382e032f4adbc8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bbd9c3271db70698061f984f1869c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab15b6b09ef368aaa2388f7f5a3007c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4fdadef5e31a89b63f3dbd0c4fbe3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a2ee4983123bb0914985cf331652f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6507f04d02b58c68977744dcefc5bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c520944e96affa01d2317489d10aea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f8e0b1b27c37868a0f990f14fc51a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee8be72588c823629b6c23f908bbec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80b259752c3b968dfa856109b23883445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed835025c2e754cb405a0ad37c43cd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e014ed2136c6f207cb7181095fff3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b83c90b11718131ee7b38332bd51e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2188c3798f8e86ebfe721ed0b02d532449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f82f87c2334d100b69cfab839235d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b2384f79ff6a2dd034e37cde20ca4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf3007e8d5fe98758c8dc7025e02ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a7f6d60afb737ba479fb97e08c86c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85019cdd215781d74bb35d69bea0c1a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345447128c0450e3ebc4fdb02f36a282455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84df7f8521bce690741752f0885dfa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a8c53deac20f2f3ad84108f93a216457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173494d30ab0e94ef7af2c0d7c22622458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58de42ab06b46ab65f95240bcf4999f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c1cb40b3175f0a66aa33c7c5714c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649d1c9e5d2520fb66dde4a7abd7dbb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c32cd7f1e533c0a9594a7f123b8ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7286c4b76c8bc33dbbfa03ef659b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04340815f18f5e122bb239a503b02c7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76b4349bfefdaf3e0e90161f0adae6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731ed73245a67ad4d1a858c75110056466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eec31ccc8fe95dc3d190f23997522d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542640c1774fb581dc38bf80904b441c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad96d096ea32a3b9e0b4f898a0eb8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbfcd9d77e13406293cc2d75f2ff26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9917bc5bbee524c90ae7576e07427471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9571198c3c1a8b11c85ee951f0adc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fd9830bad288d59ec559216a67bee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4ca0dd9c97c046ed0b7c0483ce865474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4e7692f98d3c05e2dc02a1ae28bcf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ecc2e8b70c1af3cd1dec45c7cf7a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0edf6ef348e4c55fe4b04389d395cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8019269347c01198fa19b332e447ebc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed06e6c2a31407b457b91452e77323479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03f68cfe35476dc1845dd1f51edb98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4f7dd444ecf38b342871c0e6d20cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed595de71aedf6d8b49b91b1b12152482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53930827ae48ca1b34435136f75f2be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae948c76aa6cb37ca508f68814b3179484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba15b47acd2d59452c20d8260ccefe6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2944f1b47eca049aec3ddc6e5009d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd1505368d7bf7b414d58a3066a486487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e040e9a3960590529c8c9dbfff1b4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31d9ea68c0a6d48a540f4734660a1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9e692aa0d9b2acb4380d405ccf1fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f52a18e1b9baa2380d5f8ad3a3ad3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcda05b7aa443d2af79f2a1199e7dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f1e5d4edffade471d754ec36bf1de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae5c8e5819c1f83da899a5cab18701494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed81f14b612df9cb800632bd8696f2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f441266a19a133c8267d7eb95955bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb18112a61203d21590f145d70642cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9c4a74ce9bc7a331053e5cf9509cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b3630fe0ad151faa58a2223a12f2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c71ea2d6b307324594522d3980fd19500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddbb8222bc55200118655096668c7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7c71833e17c1ffbfb9e9343905317502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26597527465ea6b4fa42856a555c166503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd4fc28e660ae7d0510da8299ad973504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfddd9d1368e0a1cb4176c346314810505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd3cd0384a58cb4c1d9e0bf3d72f2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d910e647fa7e2ab716d5f8b0632ba79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c69465de414d17c1a8d5ec1c354a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70790018b8ba0d72e06a58f40c7732509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac8e1a01b75cf30c0705934fc6e646510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927a51b2da999633b40597ac308104d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11190879833a3ca482f948b69a9c8403512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bc9069417254f954af5404e303467513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9ab8d7108faa7dc29a9e2f5d04f84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e6c7c1972e503d3f16892df2b6d31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a7b0be009d77201de86fd4380a7ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be7c7c7a3f930a33a73b81270525a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca44ec10d7ee59685b0520f980e288f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af95afc358de1f52f67d0ba3561479519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e0958621a095c2e75aadfaa77847a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4ad5357c582b5ba0508e368909e37521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6295638ce4e1ee4dc81682de6d6818522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24514b815535f8d07072e15ac8a5a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbee8d7e8a6bd1040e37b2c0603bba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a97704feaf97a5aa1eccf493b55740525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66dc61730f0fdc5458d014012e0c34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622975d1f56d4e1cb304ef69ee4d58d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71168e45fa3f61dd731d312ca1aa2a03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a40af716cddac2dd322e61248ca9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020bb6ce0d475c010bee5ab33b90b91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f369567b63f7137072df32a8bec3b34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299f45c7bc07cc1661fa0782bb7804b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe202a9cc1a0d71da79a523ea5d8d7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc3cedf6f65b5624075bf45a5b001c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fdda6287adbd522f217124600f7ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca52197fadf38939658eb546123d49d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b9319ef7e1024e01c9d335a180cd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1fbaddaf88e6e00299bbbf7e6b7a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2ae9658c9af8379144d4eb2f30b9a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98409788bab17a974c9775f66c9816540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fe1820e63375df4d6df345df975e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed64bc7d43a8fc1016c2ff8d64366c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01271e9bbc4284360f244b6022af2456543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fac692028d9e50f9bd2851dc515a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00336fabd0cbaba3d6186c2ba3164574545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c8f401a6f85a963f773b22075aa62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a7a937aca27d6972f59ed945179cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604df267dfac67e8a957150541f1127548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ad45c7e293b3755fc502109a47e17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260be1d1d1b8740f77cfb8f1cb970d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37367029ed0ba65ee17c06497183f9b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578277cc6f582d87f32a88156440367552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcaacbb170305e0e829ee6e726ae9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1733121eb5a77d01424f3952b81f07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459e7092b99bb6ee98204bc12283af0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceaa3cce1324c875e9775679b1b561556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44cc7637e4be9ef0179327710c016d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2389f912d528cbe97e9cea1b00ab25558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88fd249a441acc620bdb80522d5661559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36124cbcee9b782202193a4e502b69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9277dda66622c81a08b188de6827be6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92813fe6c171ac28853baffc627be1e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1c53711260df7127a7f9129085445563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26a42ee5de74da674f4af8bf715d50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4629163ebfe7177ed3770ae71fd30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cfc931a5f3cab5cc1c7948f3bf318566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f47550ff788264abd27e4dd38b42d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2eeba15ce22cbda665f48ae90c567d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9f61a77dbda0153879b2ca11b3836569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ee24650e853f9e9e8aea67228b76c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34ca84b049a12ef386522458ba86ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5288d318980e2fca457bc85f14dbef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e203e79de1fd940dd7e4c1abddf7c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cea3edad8ea0b00953f40bef0a6e19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7c370b4824aa5c14ba191a3d721bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571d14129a2ef002062efa571832c4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c361d07a3bbfcd2b086973f6c1a5dea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a1971c2ec2df001984231235671d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6294067bd378985e0cec20bf614ca36579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc5e167ae0e900e7a27768f8dfae46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed1d38622d110fc0317ad9a1e7239a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b33cd9e008a8ee0bbfc27c9cc3f13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cafc5408fa17bb3bed560436c8040f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0033ef9c9fc8c7596bcf9886427e9e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376968ba3062469e9854b6ba2b19c9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fb15f473b3eb986e63fd1309ec7d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b46aec6f3a8e864eb75ff8a4311b5d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae715f7de0163e54468dd89778beee35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac14aeb9417daab83c77f3607e2002589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a17979730aa12698d77b9cc59c463590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549c31788e3adb391b8c61a3793d17f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ed1b54505911d49d2eb9f1c813a56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebfc8c68d056124aa4d00d294b9dd0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0909c209473c0b57757573f489211594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe90ecc9bc2555ca52749db705a284b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014f8f24d91cff0baff6d9212366911596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e03339bc8fed527cfcc7e404795d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffddea0317ef402e406bb2022262b3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb93040791f1ecc499eb4faf2332408599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687512e4ce8fdf92b32f42cf31ef0250600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d6f0a879093c6a86b79c21883f94e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a10c92d28d8958bcb1e0fd8768957602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5767b4071f616dfb642f9b1ceebfa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623f5ad202ff6d59bcfa1d1c1e99afb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93a5c4229fafb72e3570547c26ae57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc27ad05176edfdc41aaae3bd59fc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ed37dd5a53985ef1dacc7800303e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166f595d2e15a74eea9a628bf432f83608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53462fa923a7e576961a2e75f66b7f57609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83170a101e0d914078c9d9cda53558f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa7bf9568e54c14a930e42d6cabae4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4833cd8e344b326b09686263f1196612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b11bbb82f70b038a49a06dff993ffb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617c01d503162b7f9bfcb86f4ac8327614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31367b931bce2a094271f611dd708626615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8811554a31924b2065de1bb9973925f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f50c4c9dc854ea22ae2571036b732617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477bb8a6014d9d8b0861e3c0f32a257618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfa6db394726eb81fd4236f9b2a412619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b27366b639c72f29bd4ee8ce36c2dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a2a11c35a10ae401fcbe82043373c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984d56f900eaedd499d4c48623b9cd2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ab15470a3d5180c2bb819271acc70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae68249b2ab292cbf2293556abd772624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc89b9faf33623aab8fb8ff78f543af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16baead975f661a9d1e707274cc2b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ccc3e0fb2ef5bc8ecdfb36f715459627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dfeb5c55b7b08e58831f5b8fa89e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1324584d7bd99ec0e22e5248d5bd30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b8d0f8711154decef0db267b33423630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23849cf3dfd537239ac020833c40ceed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c25097884f214549964c302eecb509632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e7383c723cfa690c67d4f9993541c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e91dd0ea4c7564f476f5fe28da596634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd5a29c59226c63d56902e3c60950d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f54ac3734a1e2e6303dae52122f4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373268346be9fcb99774232675e8b1e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e334dfb7747c75e39005d98c8157a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc36f7c6bba23b984ce1501af410d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cffab1171ed87b0e88c3f0aa7d268640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700536848946b69c39fe2f01b90d4b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814280fd5ee2f011dc9a74d573853e6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5ab3913061c553c2b1d540ab5b4a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2007b18ec5b7bf2adf1b00d91b9ad4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29018c5ba9127a70e39df0610665f047645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ea8f817fc758dd19f765fe460f886646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652163a986166c31f53497f41262db27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4bf2a79b5e09ff51ecb52b2d1a89f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95460f33677e0e27d60e107829de05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82ca8152ba50b9a3004c917acc76c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331b7f5efa02c6cdc972fe7d4d32d8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ca37b5254b269814009bd7df7a7ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0db357c1fa595186ee1f85f9503011653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fd1140a3921e6cc6453d3ba5e0cac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5049ebe26567c149104c479c8e71367655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bb0a0a7ea12a56d10f22eecefe0db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a522b7248dcb3ab1442b533e5ed3ae6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65008a82784f923dda0bcfc72dbf4b47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdbc62d28a8569e4900f5dc149a704659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60253a7c18edea812a0a8e1a93d55029660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033f83e2884c74934367c68e8d60d75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8466d3dcd443cb3c3a2f77ee7fa4a4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc92d3c14377480b302094de5435fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e68d3e29c2f53a24766f04cc5b9ef9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bd754d61fd60ca95d3c802ae48d2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29323b337759174fab829c04630763666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc09c5193e02b33d13c85c1f8a1bce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573277ddb422dc85338b9d4e5b76f0a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcc565e8ecf9f29297ebdd048a468f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b30fdabf8a7376c21863b55284c8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bdb424d4221652760da672208af25671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970cca1ece38c7acd6dadfe501cccfa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935a41e3f8fa89a694bcf53da8b2934673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b5692f18a4c9a7fdf2cf19e7326fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35d56feb7823fe8ea6476921a05196675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f627cb624dc07acb1c1f3a35e36d2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880bb485964640573145d969e023db7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf353af520e7a937ddcabdc6bffe96d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762556aa1d2aa2479d1b3b8944ba23d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4dd5affc6f7af82cb508845ecb741680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6321769337bddc08425643f467726a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811e47cf54cd1877530b83fedb8e5ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48056fd314443c79428088a9922068a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414689ec4dae33c9de52e64ef5652b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957bb801048807b6796c367e31233f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e074cd736866d0dcb43141694037a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148751201748cbafce07d3cf94c05341687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea970d65d60bf5f21cc053edaaab77688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5839bfcc20b644b1ba0c9124953cc26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b7eff9fa60ff5eefb416cc9cd01c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e162cece0a47fb6173d2d8e745269a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e79441aeca5963047b1f30078aa853692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10a8c84bf9683ded29bddebabf711d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df4dae67120d3d866af61de2892c5f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4a54f9a4bc0e2e64eccfb7a8c1241695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fce8a7033d1b7aaf8d6533c791c1cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ed352e97003d02c1220a87ea9ff34697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce393ebeb0f6f8ccbba76e344f6fc393698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174699146abe30cc6d3d95529998662699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f42f2acdbc473af28ae1c16f875c84700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320a753a6330a4cad40c55844f6ddad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853b6bbcb20c0b94642648fa118e390702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03034f22d4a28b085fcf41df4eab9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924059e8413a2b8f7cdc9cf6b0c56a42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcca6b7ef64d0d9ad82c39e950cde4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dd1287401fd8d79d478dcdedd8fa0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f29ccd3b5dbf098d1454b9a850cd55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d7addce128ca814d0c0fc731da921708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219b6de48de228fc1507d7ef8b27458709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff15acea6d0eae2cca26aa708928eeb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1f40672ab9aa05ed7537074bd3a54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100ded89304ffdfa19cba07781763a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf4486a5a8d2efc8ba7027fb1afcc7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c23b34e08b1e3af249722e0ed90cce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c778a910d68595b0b2786f52d22fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b864a809324358cedd072d9d957e0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd850fac8e3c47f3a4cd9ee41ebdee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dcf645e8ac5aa8630610c9dbec3b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d527dee2e4789e72d00ef4c86b7a291719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999d24fc8631da4d79792fa826f4b75720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ea7d537278340eb75574d41a15e35721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba476cf16379dc36fe7a27bb35e6f61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bd0e09b278da79091fa346f4bba51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9947fa8d4fff91b0d042182bd4029724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea7b2ad77bfc774d6334c8e920a343725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a662b01c48d9c2e222f73a22cd08e71726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ca60312c70e1fd10b1b7d890b8ae4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c0d80fb356075ee02f0397680ec82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112eb45cbf6b9bbb2ccfe191c9f77b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a6c931345557f476b151a05d9bee5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ad65e16d186b999fd77b885cda6ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d122c12c6cc9562c81fe693dcc9245732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ae8a29b2a046ab101958b7ddf8831733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78403a40c9943185d5b13566d987c3b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27fc9fb44c8e6735e8503cc2aee0ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db00769763173d1446d772a9c466dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cde2ba59b523a9b9c9d7a187a485e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7a97dc42a1b8f482d41f7557938b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a30754446190b95c25798bb4423bb8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4e06cbbadc97a2c3a2e6a6da6de8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97f9189a43a4fffa824c1aceef65dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fa316f30a97681399f704b6873045742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62e405699e8da75ee268a419c4040a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d06f031263dc869d34db01852f926744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed880c59ff18c606e4cafe8f77b4e563745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d769f06860d691dd3dfd95b00b29fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066b85507efa5cb6a720f364dde00fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a3fbaa99c35b57f4b5d3631792f79748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca9c26c609167b94131498036cc9b8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632bf103d22368cbd8a032abd2d5f06750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309bb7bebcf84c18fe0fa48b833578a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6578b1dbe7436694a97d6861049873752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ba70f85f2a63b6d4092fddfa23448753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1498da3114bb084d9ada2cabf55e7db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d74fe329285af86bb26c97ad39d326755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999498106d90393b123374e3d2de8f17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd19253f5c66480ef87665eef5b1dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42be0e7809aea7033a0d3dedd594e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0aa94b776813dd6df7befc4891be4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab05aa756f91f361faa4eb241571494760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707be2e2f1b68b5f7a35e4cd56c26b3c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d9bd4927996a9b2dc2393b0483c71762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181521fa6f5075ec76ab019d83d1bac4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60e98ef9a6363862bd59b5cdf45f63764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78eed1b75fe5874e30af7f57cd9f5f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd679bbbc3663a70864f4d1586a9ab766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b073a862fcc03f2eaa19c6bcd57c1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2954d23409a0d2b2642b688ee727db768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364deb11866519a12518cfab1b48f33769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1236fbd8419013f7c46f65b74184394770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cb86800c5ac4c0c6c74020ab1fc79771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e950f8d5999a970fce3464ea741c9e6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165f5875e75462d06a769bcae8be114773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cad3f3f876525a170e89fa6aded31774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b71b898c05f67e4afe3aebfcf683a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8110725dbc686c5d329cc0d9fc2158776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f8a453beaf67bff9cada317a18af7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed27f74611e996eec16c04ea2ea47cc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf2b6096f0b44353a2f5aaa6210d92779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833b4988d46afa92ca761bfc817a248780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b7c5127e5ec8b37c990eac27c4256781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7532e680b494b18943dad59d8b9ffee782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58389f4936cfd4af837fcc0676ed987f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33152a5b27c527ddf02d722263e03e7f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52afb73da6892eea15c083843f5ae9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315a07b6238d6431c7c5ffaf8f0b72f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c02abb9edc0e9164060233835d3fe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ec53e13727daf89ea34af8d054955788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e13812dd7a2662e187dbda2a27ccf1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001dbef82ce97b2a36361d1a1cb5bf0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea6b6a32c0c29e85be9bb9f2ab4e8b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74d4ff99cd900fcac3cdd9806a5091792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cd556f88c5dcd0b9e007fa1f85d04793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58675b2684774b79861209592bdd31d1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb28f3a0a78caf1d3013c36e7752ccb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe74b820f6a6383e58d92431dbfaeec796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979f969e642c5b879700670e30cdbcd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dd0bfebb722558c55b4fdcdc56cb9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a83b7535b0f2298bc469749924a5a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6874c52a85ed4bc648d04d66c64031800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7faaefd9360da11522e8164d5f8c5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aa3b4787b893f7ea3a8fef2893ac7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e92b27fbfb6d0a340eb4582393b686803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b15288fa174187d5be39543e62d19c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da476879966b7140945bfe530413b7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51d8ae952cfe03c358c1ed13833566806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b9898d6e9933057eeae05bbd077fa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669118e2fd8927fd17fbd1616e1460a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ffbf2a723f054b656e633e8f1dc7f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b815cc67c8467e36a8724ee604199810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f9a4a870a6175f6e7296d0e0606eb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c3b1718e1da95ce2a2d97ed16c281812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed05b4340dac888aec35fcca06c7219813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b6d0a4493befa2fe6eb6abd898342814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bf9de0e4d14f9a861c2dfe47ff971815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7ac46c8380a022df9f608a5aac6cf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aebcbb097812ac2b52cd81d3a4ed6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2463de9079b2fa518fdbf0613d9392818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10d2b7139b12df164e937c836c6881819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8ec4fd7571fc4570b9d8edbd0165a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e48eebccde7fc09622dd0ecde39dd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac556bd2f284b7f6a3cb8a6d1ad35cf822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6dd00f20902d2e9d01608e7fd9c80823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19936b4e71931cce4301d3727fbe2c16824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc585a6bf0e359b5050d5f9a5c6ee825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03c64c9e5deac771ace9b2ba97ce42826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9f8fd32fc80af8fdc86f62647ee4e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6ad0ccb543c1b79be82701c245faf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabb1ea5c498a82fa66341b72fab09a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7b9fd16fd39c9cba45dba50151bfb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2f390f05e13eb1209e349726a4cf0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97f3655479f8a8a1f9eb781272df2b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb729332af0b3d8eb131eac77e7125cc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379c41ded973fc2af59581200bc1823834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c83b2b19007533610c295928dbed5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9222a7306612a96e11bb6bd0111ba06836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a83a248633f9e9449d1cfd952c4e7b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cd0364e538be26f0c68c966f7e03c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ccbbc851f72426d901409354786f2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb6613a2f2ba786e41b71b0d52f9c9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952196648dd56a50d720b008ead69627841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25d01dddececcca363fc333d5d44bd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae35dd7520275015f8c8f9a40378a8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f60d320bad4f848e840117f5802418844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766dd581db7d2800eafef5d053527af845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821211a1eb1b207752089d651ae51de846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31f9601bc978e327e54758ef1b4cdd847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76936770141ff7f9082853088c5bf8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a9ae4ad49bb2c9da4c9facfdcb27b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52766b6b57f8713e16b08e4ecc8f4df3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcc68d0b1a5db201853b7caf0e5145851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04681c587986dc8daf97a7a822d9a9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69f338172c5a547d8e5367e192d02c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee455143fe9f53a906d57d3694c5c6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4ecd214089bd358733ba3e91fb0ce855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f7563d91c8027275daa0f590715a4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1c2a7078e7b9b024bccad2ec86a12857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66403a0055b2ee6f810ad58a97cdf6bd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2efe23e32a4fa2bcca68c53b25737859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ff5ffa8c4f057bf532403077cc8a7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c3686a944d7ae6621efc3b0e50327861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964d2aafba68cfb9224365be1af826e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdcbc5599ea1fad205b32bfd052522863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55e4e1260212cd1887150e77fdb8a7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fa435de4214cc88b554b5df55c0df865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cc86dc81190f317b79e24b5b495ec866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282e3074a0952b7f875fac942485007867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf98d5f39adb7aa29e280bc388c769868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee8b74704ba857e23e9332165a92ca869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7537c0b715106be21280b9f1b19df6f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912938dc01183233b7a0c21bcd5371b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284fa58501feb7d49217300d53c436f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b050ef3d5cbe05dc4bb9c1a967683873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71026949480c68dd0b6589641fe20b6b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75b64a0e7876600f5385f362acd74d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e662599445cced12bc5c4a0ec9b5fd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4866c91956b1d39a500e31c5dbc75877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f4c242528d423cf9a31bb96b5c7d3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046b0bf20d38b66251a33eb5ed21b95879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de412275ed0645ac6245242d98ca544880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cd86319f1cba0a59601d5e91e59e1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f4ececd3596511f957f29d469c1d5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1645bd263c3db56f6ae545eb30fe3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6929d40d3a7f486960da7e32ffe42c0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d991b829f2147f5f77411de8a3c0e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945a9df9c6d9d342d3696c993f88301886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fecf734b643b5028bb739db1b91c9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd734e38f15b425351f5155e8dc0daa888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f472fa3efc9d9306b07b35e0b33ff889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4031d317c15b48a944c1f9620ccd6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4da5e7f4a6f0eb1c80bd802c94e9e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcddad347954f2b6853231a424769f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4f16f169c1066a73e23988ef00c1d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907b3fcc4418bf7fd155b6cb59e9892894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e85c26eb03731ccccdbe6739171bc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1a18043d728d6b9697e9ac3d469f9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8566ad342f8d9034e7f57848444bd4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e742d2e4abfcd9bdc14c5a0ea9615a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66dd10184946c2cf85a08e59c7dfb1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382bdc09619882c69dc948863eb3e0a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e16a5d78f344f819eb762c0e4fb28c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089ddfe63d29b3598f76a5e2060f44f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3c717b935ec34ae89aadfbb4fe8f8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5044fb8dd98c233f9bdb01b731988904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5195e3859df4c1118df2c4c1ba96362905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72df642816b36e7785f6f0d971466b9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5481f6dfcb64c91e5b12fb926e3de9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36f19cbf798cdf761a91518d427070908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aebeebaef02f2f61ca8f947d85e967909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33fbd8794d00c16bb4ca0c087ed483910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca11288525b302d424c999f92858a1a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7ce4bc10cf5ec3a57d2b98c7e3e42912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e92698edb9a83d4b1e36b5fa905c32913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd97b8b468fe82c6f8627c32dc5a157914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797899f4c7ea8656a482096b2c6c818915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bec7556505d4fa752fd48bc42234a8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5b7fed2f443be38df3075108d8997917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8204509e34eef500f2ceaae29c2149918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030787f385ed217923517ea6463a1dec919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ecc04357ef053dc121f4ee504301e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e642a70b7874951ba585512d4d1b69921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a872b590139d9b2826a7160c037bdd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7d0e349c35c76245d74129fcab392923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69bde2cf3e56c0df527011c3f35f4c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf8231b767a85ffa8af9f59f7b1346925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ee00801e2bc88ec6984b9bf3e5f3c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aee3c61076d994842eff893d9c2a59927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41175ff71cdc77521faddb110e631a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85a6532646d7a3ef2ccc512433afb2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79e9f3f9a0e175f58b607596f2a34a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e16b60e83581c040dbfbc249a8bbe0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248b3542674cea049b34be8bde24501932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f69cbe60224ce77a369d92712265d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba5d0d62d5e4573d2106153eb46a46934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e0eaa64c2caf1efa88f977d8bcf98935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98968ce9277c81c824dde93df7b634936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce003f5effc564fd7f1a2aa4814008e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f009994bd818c8e14878517bdb22d98938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb79c15d1de58a8f606096e61585480939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbbf4594600892c1a79f7db799b0f3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b3741cf1f22f3d42b55fe949e88a3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d9f926941f13fc0efb5fff2912405942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2833b94f39b3ddfc58a9a063bcb1df943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80816448552527213ac444edaa71d7f5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1480602ed51ad846366ed8ad20dcfaf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7dcc46b6a29efb363af592845302c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2f607aecf83b88be322cceeeb726f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf461f6ec3fb28b7b4320e9a8bc6cf04948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4aa2d88e00e2b87eeb2dd1807aebf949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9b245e3b1b89065db40a6e4879dc2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cb248c6465747eefdf5f30b97300a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f223b3a5baabddb7482a1bcdd0739c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a12b278c397b2085386d981c19aad953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79fc4bd7e7da72c394f7471e901ae0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97dcf994357a772137554eadfccb08955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06b306eca700b801f2ecfdd0c6dd68956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade50d2af28214f4e95c5f75b7facab957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf209b35f17b919be4f3f54bfc063a0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c60f6afcab5349da321368e307ba61959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babedc7ec28428c99b3ba4695a9fad85960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9abbd907d21d6ad4729a5fa6d7187961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e148cca8b82299546a1dd4130a7a3b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11731b93523cb312cf4f4b665501d1c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16976da0549b39866e1aa5e3375a5b71964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53691c72dfc7c6ae334b447f0943cd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eb89f6cf80ac8a78f19513e814172966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca7150ff3698e7ef3d329457d56d04967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fcf023120562e21efeb609c2289b7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0c627068c6525382ce12506c08cfb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d729b9ff4aba8e14a3e08732fc2db1c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db17a986047039b5a7f4e356e9d5506971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2afd83fac87cef028ef75499308b8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182801ca757c97b09ab59d2b5a2a83c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d87a1281961d8b71ab054c719c2ac974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc6272bb070aec9693266902fd36aa975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cb2449e225a09a99cf36b45eec12b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb64a83ee8987ff5c839115f7590ca0977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d605d662ed8e0624656960bf24581781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f9d26d7ad23ff4f8b871423245ccf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e00151646f914a5aafc9a3a7dbe93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3bc7ce6ed37d26ef230dfdbcca77c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb67792cc75b5e46373cc14537cdd5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb938e530ac7946217f5e1a34d5b6e546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbd35cf15e9a3fe54dce1d4cb6b9587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8313482b1cd1b79941896d12b7b6aeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2a03183b6ea80d0dca55a121c17699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c860791c01e8d9f6016d6a2b5f4b50a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966493ef5249b1ee53ddbebae192d3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9266e0c6e889fe56636790120fdba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a899a8a38908bd311725ca35337df4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473e6d5c4d5901a17cb7a436d3b84e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ddd36444e68b6e89fb6c46afde00f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fed40a0fc4fd8e2353a74592876fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e370a4500b52ec57f4c739af9009c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e3a93ca486692a9e09cb9575f73ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c86a718be31c222468c64e34dd490819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a449eb47139f78c752ff3e20550a4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a8b317b075860966848ef8ee7c7e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dec0265141a14e5f0a3edd8563273f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03e52f36dbab521273acad0fed3b2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540eab0f428ff8a7a1c79da90234f8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd19cd4882b6a0d699850a9b960d80625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc121272965ca6d176bc6c28756d0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888af50a82ea2d5b52280f5aee6484c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdc18ebabf6c1b3b3465cc6cbf815528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccab21129e92b538225dc7f0ca4f2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54728d9d49ab2c7d9481e419cec1ab0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e822d4896d528314a5827309aa6e61731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7a80adabb059bcfc3ed7c32ededf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725260feb2bb5633c1dbbb71bd7e11533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d1e708235421364bdb10e24d139de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d511606fb816508c1ecbc8b95721b8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755889efb4910e886cf1fb418c80a0c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92438f181e4eb35d5707cd4ce028e16537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37444a314598194fe0897cc5bb03ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3a7b4fb7e8d6b4295849013de73ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25c087509b9c5b34919270c43215d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377e3dc3270ec018282cb0cb71c225141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139027e878e58423575850b05363289c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc415766f50fd34160818c4a3d124643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2903bbcd694dd58b0440ee475d4183144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23226f03f08a5bf273353de8117bb35845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72612af940a2daa9d7fddd3ae914ba7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a4fc77d58da6fd19645e3ddfa999247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6585580f38197f27f813439aa923be048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a0e4cabbb1a837faf824bd12917c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714c7be788f1289c2189de9f9f4bee150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d4783ebcf4264c012e869e10fd79851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851d2789467af513ab88f227c1373f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a1094b7e519e04e9ff0037b2c089953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b77ba206cd542101320d6a02c383ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546be4b2720fbd5d41827ca6adf3253b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e1f919d37c26f686f9d3bb0ae200056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacd17660a1b4d72891433edd72f83d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1d7f1cfe602e1988145d6671dd4e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175992f201d61a35e4fef22e24e8d2e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b39cb7dff931daf20ddf4d833c31360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70458fd33f0d3a27a276cea06af2c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dadff075c51450ea92560560d3c44662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d0ca477a491912ea2199bdd49d28563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc12eb1b04d5fe24ece1626af9ffbb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7868c616dc47e6affcf9069720e7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209de4effb2a90a9b5714a1b1c9d49ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2536db607781f6ae2289e3255fda7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74906fb90cf6fffb1a7e5772b4ac0a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca821169fa3fb1cd3f024710f162d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5b1a15182df94a99da874c8573fa470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaec20e177a865c2accd492a24c0f4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebe1418a2718298afc20128d23cd2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41576257f458e8bc03a0dadde51d9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854fabd55769de2211f281f7e02acc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8ced6b65c1297e44c7c0c0586d50e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d041c0a01240e12d4250a809b1d9ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133e8cb9aba08f46d68fa8f48c2267f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a701029ad89a800f1ff5a5ac950d48478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cd83b1b53eb2e2cf746007368037479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399022a5c374be09da7ac7cc429f2c8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af958a6a49e4494b29f82ac7b8a51381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefb22b9f011603a35dc29f284f681682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8072c1a29275dbfa5bd943c697978c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa55a362f00535ca4bbe816692af9ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab49eb57e08c87e73d56b2e61b8f6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298915308439a65f8ed55317f26e960186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd68bdc2ff2b826d6304463499756087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4278c4f7605c71c608200322f08e3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e193d902bea05c99b7443e14aacbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5716726586277d8e1b8516e4ed1b3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74f228bc55f460696e12341a912c4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dc9f637694876d74568b75f93e0c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c83671fce45df7eb6104da9ce631a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d74af4c28b004b9f3251668fa08e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa82bbecd25c5f3e821539c16e2fea295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cd2a0b205aec187ce8516621e66de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98306610501e717387587ede4f296dc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d85083deae8489ac5fdfa061ac8ea298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790875ef6b7c44582105964a00dffc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a65e80e2b6a59e88f735984153bc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d07aabecde3a90afb7d6a12be6899a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c5ec3fcce7c56a92208df1b68c987102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a23191831b6320c3cea61acde9bdb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a5c8d98aa49e990770be603fdc0f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732558968968281a46e8a440b33949b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d0e5de202ba2dab4abc9db9e88529106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d647a604bc613ffac60f48b569723bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575817502cabe0c5803837550f105ed2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a920a4a7ecee1228c866cf00cb718f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eded76234ccb38b704c7d8e6926f689110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9096c3c96d222e15d439071a1720ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efa9bd4d8a470c32af2a3642829392112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8509a5ee749115310f057710e66f6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22764516e1d35b7554cce9a89b6ca9ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2685acace4563b5410d1ca681b2ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3aa4e639482e56669da39fc1bdcf4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b03a5195b35ce14ada17b7088b17c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9843d0d286be8ab7074ad943d8a26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25e81d07f1846682be85480bbab489119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c0239164b08b38a468545fe56cf80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f267117900b5bd11c98b6a7173c13bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1548276a8eb4ed1091e956654ab0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5b1472f18d90627f7fb97a14373ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c185c62d0d1a0d308ac7b751649fcdf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3827931d1bbc63e616238b97729da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed0b9185310a161ee24467eae92532126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582b7070d9cbb2fd28d01028f9003b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369dd681e0a205d528f056658ca5847128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cb1d49a138a6478a766c6b278ca85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822d95a99fe529b6903f15fdb6c1b8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24388b542d8140bac2161112d1b897f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6316858066bec6cba784e511dd6336a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78306d52171029e829c250df7eeb2c15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e479fc0fed35f209386e346e18cc7df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5e3c368d1880339deae56d2885754135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03788c3371505693741fa5fd1bc370e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef43f0068e5c1d01fa3594c8fbe249137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca04127456684f7c904b28caca2703f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a60b4a9499ea7e428a3ff514363b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0abbc51ee414afc55a27091fefc4a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb01f1d769fcf765f6f6880b7c5fc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2a838b3587be33e88281405d609ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb281e9203ef2fc85dbcfa72fe5cb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec65a28aa872ab0c779880ee6aec41b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd27f8a6b69152b47f1dfef73b112d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76035f026fabb35963dfe964987587146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4f69cccff523b9134180ef27b8134147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459bdd875000e89b32c07dd269cc8b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b66457ae255d912c2b63d41d4be25c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f651376045f75934a80aea504ec01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb851622f96d69a23b6a3cfe9ce48b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f808d568e5f52cbb5399ac3dbd7fb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6144889a2bfa9d4dc8e271a9cd4af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2f72b67cbf8f4e1e62b775e3b075d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aa15f46ec3cd2d8170496f026e113155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a019544f4913296e82f430bf64f41a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b22597cc9b51cba6451898678caa1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7772f8f88728a859892651ebe32340158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14d08d56d3e69ab6d9b38615efc801159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1596ab8fdb672a2c656c55542b28be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a75407c2510e10d3dd139d5e1b3dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d389aef39de384a07cabf657e31ab2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7afa90c0f03556b6f35d9a78761acf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ce555630368c89f48e5a8c6125415164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ef6105ac633fcf083d0900aeea724165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f3129871812462fbe6b52055e879b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f9206b28a98536c50d1fc102f364b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139b6df2ad93f3e7c46726ff2ba6927168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dd609cea3ecd5138c55a1a428d0fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7c606d4123eed8a5071070db4ddf5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41afd1ae211766467376035cc036315171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ef85719ec1d45a7f21dee5684ce58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de689acb3f059af33da78a0d84091949173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37136c8caa3e1569cb01e6c99b4612174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df5974b3ff7f74ebbae170bcc2af6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bb66fd459fb0e9ea4f6ca827dc4c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2764463f9678badc5caa1f075db2926177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6f649f904af5eac4b948bf54c22fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b287c3278bb3bc1797e06e812be47a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b1a8069542ec4eec46d7efd365c17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40702959feb61c29370d43871845fe35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cee4eecec84390bfa6821fb5c27115182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec540747fd10bec3edeecac8b2a5e99b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447c38394db683f5db40d6a61a9be0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18620690b528e30bd6e6153d229a5a90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974afa0594b098ffa6d0c4b361ac69a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b19a7c628d2aece9bde75ec8488fac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281df8b81d4c5c599552dba08b78b6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9191e21033047f54a3be55aa57324d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411be59ac7623f885db69ab85f2f21d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe40809d808a701936b8513e9e9b2f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2949d866a8f8e282d78573b9a034d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea53f98a179ff5b2f3dde3dc4944b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a503cf312fc624dbab13214e6c4b94d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ddcde972e9044d174f4a9cc62c5a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3693beeaeec1ab76768cb71cbd5a43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f397f32c555d7353d37fbf2207b34b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c562287276d6c7009197458383710d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db991663a3145da2e08cda3b48f225a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07079bf583df75b30f4d7d89be5f885200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5fa47cbb78125eeef4779ecda388a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bd1bf23476f41c8bac3d6e868d7ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dc520b178a6b9bed495569ca257d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62710610b52ddd54eae457b3df63782b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3be41e3952e7f5bce44ef43192dc76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c080b4589490d3e9e14b1b7ce926371206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ea25dfc2cbad8dfe9daa211764933207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb62f7f20ddfa779ad9f44186dbe16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddfd6f2924d494faf2b87827205045209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aef8c21bbf86cf33a6b01fc470f6be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a245ac9946700d6eab6ee8960b81350211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244bf733b7e26e619a721d6d92fdb2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aefa6b8e9258d3e6e74fc828128f18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455731c98f2d569c5c4a34a1b60b0fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dde47ba504d491c77f7f96e0b55a2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041da4160d58ce9a2ddc69d146de63e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676be83c2f176910b477a2542f7a6fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcacc2b618e7cde9f32fa2a70b8882a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372d78f07c490112fb20b391d97149a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5ae6d269267d0fde4ae78c3dad5ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be68a7d98563a04b4392691504f94f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2f1b9facde87eacf6017d5cc3d38e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f31332b6d0801920a161763c16c96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727f357463dac397a6498ddd18077df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765525467f41d71a8273543dcc16b3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f616f2e56cee4f73fcba41c185884226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b734460b7aa51467935352396082870227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319ac0cfbd2cabf162a54d491256afb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e393687d9c2290ebdf3cae347423421229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7079cc67da11871e71bf52b852a5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b03efe8c909cb6582060df8104d28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bc2559e42bb06d3d2db59b8d0de30232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ac28437dde5d0459c88f36cad0e5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1951df638da18b82fd270a20210ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17afa25b9ca0a45c23eb1fe84334763235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c304a95e3f9d8b02bf68ed1273c6601236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642f9e76f71ef2194e9489a5936e2a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d86b4b7933817612ac2ea57d2412e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64592d1abbc1cc179342332461111776239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cd64133ab90d352ea2d32dc44d795240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b751423991482aeeef42857594baf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11048900f0222b4f61d31e7b3d944bb6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476139f2c5cf9969260b94809c07042a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d603e2735ecc9fd0ed1464d81afd0f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d0f85373cc9292adaa0bca8f721a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902fa3aeaeed63f06f1dddb83373b88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20793e3bc8fdf6d843f1976504f9c7f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d39b5b8767913b1371df3bca350e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3283034292563aa625d91c593db681b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe22410342b7f03eb9108f08e2aa57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae750d56b9c5f112b3ee80180ad830251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca722edc688a9e9a712f6b7d3a3d0545252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca502e9367af41e944782184445760253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17f44cb47d7b85e36543580afce7af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b2a3add0ff434842452108ce9df43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bae2084d25ab4d26b0956bfa15d4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58018abd75733079e5da61a3d089114c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072cbefb03ab5b425c6a83566416e93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b0f7bd121d8faf8f9346457fdbdec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba2911c74679d34e47aa6f7e63f52a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cb9a0b830818d7b73c31fca3935fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d193c258ed930b1b639bef87ae390262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d2b98912ca3c9af4a28b0e81b5345263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef9e010b5e4f8766aec55233257a2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9236216d62f9ab9eb784cc3bcbb2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6787b8d075d3abcb3697f368029c66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab466c05eef067acd7bc1765d09244267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d641a25e9d5963511e4939b97824c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d236566496ec091ee52b1038ed1880a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd898272d5ed1666acfc06a3a29fc86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f5504b5e310e3b842e75e9a9ae144271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c9bf966cd5a873bedf7652cac5025272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb578c8a6f3262197b358c2b77459a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8314776ec0ce8094b8eb5632b566bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8580bb8081c77a41201b1fa1418ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8995b50cd8f887fd272127a3b31440276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e53805f7c1ea545ead6974984146fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4cc860b2347d9aefb320bdcd86931278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e9cc30241518dda3d69429db3e044279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b42fecb742d70bfaa34c6d367b9f86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5048052507f022190bc01c38affb46f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a02bbea9db986ec722a8f5bd086c22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73f599a4188bf38d1615e0d4c5eaa2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f90b27f5b81d00ddebb67012db48b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d26aea4f40ee39309ce8b17a2f858f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689be399383e5f4eee308d3bc8966188286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91e23885aacf3504b65554cca61ccb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138a5916dc468247e1e0166ec1f6ea2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20898e87c321be938c7bc2005b9b8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf87710663e6ec5f19bd4308dadeeef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26408a9f5aa2995b43a6a5fd87d7eac1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194284781c441cb7475146d9fd84520292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf07914e4fe23074f5a173dd85cb1e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103c2b2c94406aa0922d91237c03745294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d6ec763214f72fbdc52286817f00c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b78023031c024c7ba9d78672f48029296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1117a28363beb6ee55f5b1f035282bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4247f32ea53cc7c789262d75e72c42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d72cd30b8f0107b96430c11ae5107299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28728536b03228454740370ab4a28d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39252d681ca97ac85cf5c63b7a2535fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e83120d81cabd863c9b5188923dc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c85e531786c6b115af72f940290044303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8400a63eae696679ed4404e2243b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423766f46832f0201fcb4d9e8a5133c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6d7e6b570e574ce0747661ab3ef4c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf140f41e4eac1acd0e9645a2dd4288b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6160e8e6b8b1d69df02e62dd0232d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed03e9721b3983f97761828b724fa4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2440989fb80f1c60f3e75a8028dd5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06be8f20bb55f427d812826d81c6e13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b39f500f4aec8457dbb470e00ed51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d6f9daefa59df7483e0cd67d5c20d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bd03fe3bc5e9abc22f4474d005bd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc628bacd123dca545af476f99e407315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214c3b80b46d52795dbc9a82cf67099316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9690b932ee0706e363579d5f29455317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fac27c4844d5fe2e1e29032593e1bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1fd1412936fe7020eeb7b5a037f67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6dd807ea0978dbdec5f79f7834417320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc0746a44c3f148e95a34065dfe68c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe233d5fa5aeafd81010c76b19264cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3379bfdff5f7e9df2a93b8f244aac39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d01c1017038b9a141ad4e092d61c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68604c5c1da0b8c8d404899a078377b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26d498f565353bc9b19cc9de14923f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc695eb8c6f687a312ab81bb9cc75a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428305b186b526fbc282b722de472692328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0f551320f25ceb6b4a5ec8fc23e83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9044f801a50d847ddbe99236d75af3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f130a6e5699203011ed8d50a0c73f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a55333f13b77b91c14f36fe572f3a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6a953ee95bf01be32460958fa5f4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86c86b97ac1fade3fa73e4e17ca857334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da31fa7c045bc5c8176b0975cd6b99d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a172920613aa61264c6e593d01523a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af16c0da94553f11fe646f5fa968d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacb5834b28731f139dd570ca9d9dbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576d5f05d87768c6a304878ebc0f372339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4bf9f85fe4909ecddf1f809203b4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295d7baafe660a327cd633a119faa77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dc2be8740b2ccae8540115e69dbf9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb60beedc147c16f928e60ba32db1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca868e120498a71c407b811ba8f4fda344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31c32ea33c9c66b140929a18cdd87d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1d8791d1d60c2cae6ff6ed51647e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b1e242933dcbb6d60b1cac2a62c3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53734d61d63970efc4bdeb4770ee85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc98f1962608bc15ad57b696c6c3c35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fc82d2080f8827222ac6fc1620acb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b3dfdc1d586ddb99967d1c60655b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a819ec232186723c11a0b6a4d67446352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078290df8ffa4b58f8d48312c6d5565353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9880c42227389383065a6ddba22b4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dcf6c30ffa5588ae1acf1badd264a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d412a80c2e59002c8445bf7d876bdfb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a02266fa7e29412e2e02c5401d22b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afc8c8fd13d9ba386d1d894b5b13fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf4674d4fc28f8769bcf43e0aa464f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da71e97f5310ffafb40e5224390b487360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48d10e8c0dc5d1a5071f5d76a654c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f5e29f6784094ed84f8faa229d257362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d70321474b8c809992e1730aae3287363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a318a0964d71671dca218a4a81684364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0bff2bcb62b770b8b5632dffd86b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671002963919cd55e76f1952de17492366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c680cb5bc785cc2652053149d1644ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e0d045f4486939705fe5b8242fc38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abb677178b4657c49aedb5ca15bf22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243631bca4afdd7b25a02a066282b4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77849dfb90c8de5a9d2519de9e7472d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110840abd542e6260cb0d29020a9cad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021dd885c6ab23847163986528dd2fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bbf7785543576015344c1bd9936b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793b296233875b5de073ee2eb22b5ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf91dc30b987a90de676c87f50e3245376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908240f8e8a3788ca97db846f7c3bac2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11866d59e946585399c73091f875392378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed641f2eab3509c8f8ab54f222f62d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aece519cca6ece01fee4c5da0a6e1cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc740b520edb2ca091d434fdfa62bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b934e370f128dcb91c3ad174896d96a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf82868f666093a8e4dd5d0aab2c62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad86b483eaa859e320f9d77296145a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db299a76bd68d96adeaa9bce758dcb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fc070881dcf486981e780aef6dfdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dab26f8deb6a100c767338c241d2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360251cfcdefc9b8c1ba0935fe6c1cd9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0ffcf143cd085ff15c7f33b62a3b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00b4401926145acbe3fa3517f8268a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338cffa476ca20e564f625bd703f3a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8d3265db1be70225076774e230fda392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dccd2fc9358edd2a9e70b8e658e53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd0f14d4c4b11a08bc9544c18520f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505b979e1289982c9704c999120c170395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c3dd86dc360b5bd65bc7dd58d9f90396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44b42ef0890f3f4f0f4b396b8153c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f43210f5883c7ec7e96a125b10e3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593fa9332d9dfa3277079ab1db3a711399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262425d79ea22abb9b74e1a3cadf89d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadada04a0941c715ecdcc9f566e51d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccb6cd58bcc09f50fdeb5ed01f7f4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45344e67f6da690fa3ff2c871eed6fbf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d343849f544bbbf1ae397f4e779be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba49b3c2e0251df348cfcf2629f766a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cadcd8d5b994f7f4e07caacefa8b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620641a1b28697f951c7b7ceef929ef8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00175c12bb258ee518c9fe65906be474408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbc675860f1b09f586758e7aef7ec3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a238b074edc15c382f948975e961d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3957d1b3edca2de4dc5fcc95bd2c07411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b42edca9b2a8443249b95ff626913412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525cd87ed80da389ef22498cb823d94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d010f1f4f3ffe313e39e2d83ec192ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbbe8049c5ff63a23a56e561438d59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43487ec099127ee63ddf641f38b42f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbe40f9883447cc28d673e5782e6dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c902a9ec0b4e6f759529d17c82b2be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92c225968cfe855fceb702e52d142d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542014823108d79158516cb7c1bf9f7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9cef1df710b61ca38f10ea889a63f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db595fb586a2fa16dc42c3f5d894cc22422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1887dcedc614c1573c48d01bcdc766d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c98457cda30956a11485dd5958f6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cad9305f7d38ca36b1c9e51dc9544425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea380358309fbe7eb59cb0399f44cbf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83401a6b73b62038df6e97db9b4ea7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5c85cc8fa3f25549cecaab9df1bc8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42943df15243d53d6759eb6f32c265b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d543600bb371353cba7cc480a1dc170430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7669264221f64ec769e74dfa6382f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e9eeb2539407cc9355c03ffa0644d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e216048965511fd6156d93711ade93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975d3ce88c61afc79ed18e0e3fa8c36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad183c0a4fc4fd940a754d0aaac7053435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b85bda9eaff4bdc6d05fcaf4868c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631eacb3a8a0ec88de04eb9e2650fe0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4cd2d8569c5ba41cb5e89a2dcff94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc852fe2b3144a4f20898f7bd6b016f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0069f7cff5736f1bf7df6a611365a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514a16d6e0bd8e691344f835430927e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049f5e5801c5bbd85490247b9ab12a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f6bf05a21e297c4ad2b75cd54930d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f7cf242dcdc4c2ac8faff235981c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc91a59d84c104965714e011c078e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ef17894919982a2bda7b3d4a8d09a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4423f56a6e8bb38e74c448e9770526b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0cb71d7acd019bce27d73a06c1865448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b40f6cfb96adfb7258978cb76eb76f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585ec8d20018e7e8e3a00de0e939e3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e07a8fadf5115d498ba6b9337f1b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f32d0d38fc9f8b64d3a75750d7ab5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4acdbb403d30b81a74b3b14b914e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9077aff1813d8dc405f3e69af7d0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905bd3bb9c83993797406d904a5d246455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd32f376d79cece0e48b55dda4018d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83bda726e847ee98ae4ef6f830d9a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffaa7478258a145274112f13b83e28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a18b1ab821dde55c32bdbdef0ce176459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e486b9952983972a49c95ddf0253c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326df0665b4be8b62963c6d71a82f08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93b7714fd9dfb1ef7933c01713f6e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255b277a18e36bac15e73ee3aa9de9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147accb607a8c32432e7be3921fdb9b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49e84b86e63bd3460754b734444b86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a464c7bc60de32667f36fb5355a4477466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096780d4804b3129e7f797451efd6e29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f370d6cb8b780eb947639151d6595468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaf04d2de6235c7e2248733b5a5a31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07764e086c1b19a3bcc88ea2f08ba783470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f26a1ada3dcbce371df9569f4eb9c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b49ea4513b801317fe911a350a8a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9d6eddd97d4ffe7ec6a5f8ce8b18d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f4a9b0aa7177bb90449deb6f62530474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068b5c794247fa4d5d23c03846c5665475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fb3dd351ba9afe16758ec6623e70c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08596a7632a2624116f348bec28aa2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0e9b8e90ed61d579017c090574c3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57b393d3bd7e17719ace9b1c76357d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfdabc84a01d03a8fda7a9c53c362d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0709e1eea534643409705328374c49481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807655d45f11cabed2034571c3172d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4689a83a62e85352445ec08cda373483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1f141298a891a97e7b45c3f95d14d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e678b5b758ade8bfc701a15d44caa2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32720a66b562ddce38062b8bd0fb2d4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66b3d26545dffa70718881a11a4c23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51df286da7c3148caad4abc1a35290a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03957d7d5d71a73a0baf978e16c890d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d273611f47c6c73890c517b917fe3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27666851c8f2981d535d83cfe5bce61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08560b3de93cb3ae17d2370b1237bd8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ee168645e92debbb31ef74cce73a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6383463757b73c1b92df385bb25cd8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68921588d00f70aa5ef8a03cd08e32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04c76f3265cc3da42405366aac80b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b786dba360b16cc9dad4949a37005497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c07f519b05765672841f1277de211498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4e9b31ef16638bf77cf5a97b70bde499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029abe3e4cf1d4c29913ca748882429500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59b2d7887556bf415f01ff6331eac5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd9efd4a056b9a8a8c4ef23e32c1eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232fd341f87a2eb517916da0995c1bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef09312497724a235f1c65fee5456e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90d68014a6acffbb7641c5593379cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9e5fced15c1180bdcabd32e606936506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a23e067504481dce6d66ddb8bbd198507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261562b0d3b55183774fdb951cdecd38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bad89171aefd8038c6c2eefa351d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f0783206ba1eed6e9e6506e39fd07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0184645c407724299fde8026f89127511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733163b16c36354f125dfe7eda4f403512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe7888267b9300e955f9d0de4f0786513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c8304e5e19a6ea398b02d54ad55ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bc846983a30705e43125f0e099e3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1c1e5ebf28838ec66d6347e2566de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f343f172a3b94cd7546655b9c46505517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f778f92faf7da39e1a092064c4cbb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb76753b4bde56bedb31b812477475519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee47a34326c2404c06c71748bf91dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4d0feb0ff0e3a46bb679a10eb0607521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bfb66a8380e0262851539bec957e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407c5b82e896b0695b7b754f585287e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a5d49e3a128e1d03b409e746c10b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f5a162dadbe4be1b2af698e02ea51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c346dd9ea2c42f9e0e16f37063346526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e929dcb3979c704789c0f2cc6c2a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce568cbcc0487a1388321d5b520ad5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55045cc7a42ba19d1d655e7a25214c95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150ec6396badc7b0f505747c6028f26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e5ecf328b6f9997118f9b01bf6378531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f75457a2e297dca50efcf78b3391b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242b28cefa74748be132f79367128b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeafc5402ab96343e136c85baeef6aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2950853d6886e4bba48bc16519421535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258a18398071e87c13e43b73cf6b622536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f02b6bc4fd7551ce902e157356cf2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade551569e3114776a4c1dd13c37da7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2992f4ecaf17fa1a8629c85ab94f5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95088db31449a17bf7f9e075e7868226540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d63616cb2e8da61ba80265203d3ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6429f9b7efbff9e63bddf2f187c833542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffbdf8ee5ea2b4c4d5753f8a7f2003543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cbb9aff664a2e2f5c6f8ddcf3f18c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41755301b6efad53a832a5a4d51f14c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb549605797694a8bf2a002c1011ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc103768ef84602a86f3a445dd67127547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81467b61a86556431409b7b1c686ab4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772f363542ae1e5dada91f1f13ac0f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e819705d1c06e0ae1297d2733eed67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cbcf19c2e0cda2be938e3ecb338f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4ed0125729195db28e7c4586881b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656e1db94773e74998f4a0f99f6863f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef68c3823ef9f35b43af40e8d0d0102554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f65c96fdde0dfca8dd582c987a31e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ad62d84ca5794180f1e06f70b34db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f910e9ce6d1cf09ae59cb1ece72ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01864b3574c257a02f10ca25ba2afd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef87b461bffb1a9bf75d5f9cdf298e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac6c8f0290f1a1ae77b8c8daa8a188560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b487a793eeb71e6fa6239b87b4f5269561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f95d4006d8998ef631904bf4ee6bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06470fdac5b0729b64c49b368e957e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac18e2e634d6b400d24306ae20766b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6938c60edcef55e88672c5579432f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd14a62c73a3a29a8b23a38b2e5890566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e42e9af18ccf9d526e4ed2469cbf2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c993375b4b67e0c9b24f1eb8da14dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499c253bbe209b3e74b8b37a0c9a25a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ad7528c419d2ab549e250c0f6d9a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9ac79b5d6f7f577d29bf765053548571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b29b73a4df4a379a5168df83ef88cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed94ee9dc166f174a0be0fc4cd6b72c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec79e56ed5389de2e0347d007b14d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b68e6a17bcf69059800861deac86d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2ea31878a5e9d7c7e8bf82773c31d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142cabdd9c04637fc5fcc05d6911813577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecb6899d30488abd7da9018e146f10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8092987349a3fe931a343bb09b79d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206c4e5ec4d9cf909f06f7de1f0acdf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16005165d7f07d8987f5140c4ee5fc45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e94026845b06682ecdbb13d1d46e55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753cee1b6d26483d33f303129055c69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8e95dbbfe694d48dd3f28d3410f94584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133868a64130ecf222167567f0922a67585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51522f5439c7b62bbdd2be6a2016733586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feabcfb95e1d98a680abbfe26e51906587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7eca4c97db98e2bad05343a01ccf35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab4d60a36a1a00981c946afcbf1121589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41744f52641b46d0ea5bbd6f9156cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6fdd77c800bc0bda290403dee4deb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071db0d74362e0ff9bf8fc5a201d3ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da82fbb7d4191c017626b516cbded44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e1e6ffab4d730200279d3e94bccd4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7be82a6aa9c54d4210e719cfdc02a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1c85b108ebe0f749fe9d64f462645596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa6af3abeb04140e2c412497f9e712597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23762ce3c8a96dc16e167a8fb6b28e38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4a48ff52cb9cb4405c42c2b969962599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a5a5754eafcf7a247415d88b19bc8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a9f8a4aa66e866b7f8c2d312dcf86601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b501ef878cbf2318fe1b601a608da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c420a5d7c0a369fb414ef176ebf311b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0905edaeef2596d13c6eaf1eb8b8b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baee767ebc3a7ab1efa5bb782c0c81c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1e16ccd4fa60aea3f7589596de60a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586b640281eb3c4f9d22d4413d114f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99706e587defe75f1af785ad4dfdb1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca8e6260a5c5f7df5aec1586921893609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346db122c174c30038c928a71b8b23c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75382ab6edf2f8b417a03ad6edd684e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56060f11cdf0f0f66c6190f9e217279f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f36af9da91efe74ab89bcf86ad65ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeedf49379a99e8fba63190b6b69c02614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3ce5422b56be98180202e207a97f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bd4df50c660c228cf0c198f43c067616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c91c2031ce891e011e07655f835ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939727357b5cad3c0c0c63d7a7dbebf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108a152ff40d8724ddda0698a7e6708619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ab0abf772677b370a67075e17052d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b4420375f1dcfcadf3f695c06487f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776d60a395e772afd4b90c7092c6649622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535106acfe003cc5e809740ab3c20c75623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d23dd610d20e8040863192dcfa6ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba4862591bb5d8ad002d6dae189a0c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca03468c8a520011db52ea5f72c04d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1388eb89118d3d92e885152282de5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485f1e4abfe00497a92ea3ba396e5f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10799189834660cd05b8d462f5139185629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bde5adae3afff98a7abad37662bd3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8eb048bbcc6cb136484f863f36e9d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f55847e062b2a1de9aa335ae4c0a97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518d24221a22b666fee0107dab6cbb7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a9bf06ade27d26cd0a97aae731d0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822cc4cd8ec6f1e18d08f6f3888486f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7b3a1ad33fa1eda290ab6344d1680636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43031d39fb298360359897ba489ab6e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68d032dff85aeec7563419175e0347638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195db11347b6fb6958d79621f62538f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b3c94808f8e0f46cb5e5a12b3be65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80fd314203a53963d33e92a5d05c6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cd2aa76d1c0d66087a12968c9b0d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb03c574526266e8f82c116838509c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c765672291cdb87c76c185b772bcc06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013ee69447b342581c5a5068bc1ccc5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97a1158ac1a4cc988a18a7b7a4e782646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad78a2ae3ed9e2a41fe79532de4f57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75087b3aaeaaf8c203023bace44cf02648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac50393c292683d056ebecf8dd8417f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29ce881519235976489f25d6341ab4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b460fe67b7a8a73b49cb9661a042a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7cb2f631a9e720763f716e5c5f097652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcb51a45b7a732d60002a3126977eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed86bee852016ba057ede21418fde7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80100cb7b89c3b3121fd6d15f0758e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff220d30d90545bf64c984e281ad8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fc3bea8fad586c0c045826d72e88d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45431ab6699807e43af002c4072d7b1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee2e6569f171576bb56d331b10f813659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e279f40671486a9ba01ebf3907e76660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6be179c85782dc2a4f8b6271daf27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f69830aaa8bcb0436a42a35fba0e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcdbf2672c6fe8d18114bf4ec2e67a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fa7c5dd34230df162c075efc39570664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff8b57210b9fba2b1760107782b9a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397ce7bb38832497e34f84592be510a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f99b67ec3928f183ea3c321168b04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd89c41381ec49f1f7b2e1fe27e92d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16996a2010bff46a309d1c7931ba2d1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535065319842f4877303adf000a5babd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77805491b962da647cb8b6df0a584e90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe754bbf60c06b5fa04d491c020d6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a03cfb5e13eae5d063b396649cf0b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce65143179b683aeb8ed517d923c22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a009581babad7ef5e4aa86e3cf805675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07661329c81678666a476499234dfc1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4c278d8dad78921e44d60c1f62a86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a055540581c90ef19a29e1118771f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7099b6ed718cfb6e7581c783c49cf18679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90cd7b2315e6bc3eb0d469f9a1aa6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287520e417f39cb6a0f946b9c06872f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82e11bfeedf0e7d83d4727501f00c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb099635618347795cb7eed6c50b70e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f088f2d90038045fd0f7dcc10cc1fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c033f8b5440992e817fe8edf2d2ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637e1606b15a453216b1737409c48d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf4ecf37c375c7f86af039ef2b9913687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d2d375e62da7a10c7778b63708d75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06878a15974995a3b0a573ca50eff1f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcec5a290dcbefc6d57d42754f65a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91131fbd33f7808a299fc66f202fbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d570e1be899915d2bc76e0bfc322b69692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ca23cb401e99a696c44cd4b769015693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7319dcd9c6182fe6d780b084c99489694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99787e729517419f865a2a80fa7911b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2b6e40fcfa48b96bae0d257d422a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c21b6c9d7d67cb2b97791c2e0bc04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14bb87770c876e25c0ebe7d933eeda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470c0915e17acf0b08519a055b5ea6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e794d06a54937f1a8a22943978912c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60569170473656374d1e445441fd4886701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5add768a76b30b8662fdf6c92cd79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ca0ddb930707504c5757bdba0ee7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc268cbb323b58b330f3231a0cee2f7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaeaebc817918461b6e0a5348b7c88705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c0cbbb215ad41de2dbf68a89c1e70706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2130317b49e1425cf6b368ff9e85031707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0e2c1b528d4b8a1204d54de35b1b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e4149840a8d9c6d8bcef166658046709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28743b2b248e2adccf290de6902de06a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a708ff3504748e1af74493209f2a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963ca3588564eddf8bc2919d5dd1e59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a08bf15f9f89d1aa7b287e183858ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adae97d3f8f34976ce9ebddae94e14f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d2b5b9136394fd22280339ab0cf39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893c92bc46c6e583c1ae96453a63f69716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9153321395d530774b923805e20df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58e75cf13a7b5129fca8604f066182718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbc3f560fa6b78aa78837595c09184719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbcf63896c9636bc50583293ef921c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2323270112ab4560f51519aad57657721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458cf164b9ec3cb09cc15dcfbdb01fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae02362fc7c0e6c3c3502422cd9927723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84110c1746a11cbac4d797a6336391724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a72b0e758e5f94b1585eab0a36cdb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f1cea2ae883de1caa3508171ae0a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a52d0bee0cce05498756596d97cd0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d59050da51cb9dc3f8605fb47637bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87545ae8ca5b45fb24b3be7b9c99f8d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4107bb557d55cad248cf197a04a5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb948294495185d66056af8ead46055731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b110c63a1be21bec1dda7ecbec7fa9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cddd593c44ef7ffec6ddb7ca531ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c5ed5bbde44af4c10dfbe59b7e558734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba6e2f7a4b722a9847fc1153fb02ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0916e5be30fa880f03fc43ac9adf15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485024b175771dc315394b1523b4c2bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2c6c2624207a316c8ddb0c68fdcad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0328ff349edb3f16f32fe903732cb98739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb99b9d35e4ec689bf4f3257e69b3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9d855004b78a94cee0abfe5c3c807741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a813bb53d9e666038928fa86f7ab6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da469b03df4662f8e8caca29a6e3aac6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424aabdc9ec348a59f39d6689bc6b44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80463cb377adeef65e2bdda2fabe4719745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0c8dfd94422db21bffca1bd2d5d32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5760504785f43671723c4d253c0a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f98ff63a011c3c92aa6474c44ffda6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b78d227c95a4d3f27e3ff51154f57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f828c6e2b7b951e9a682f6952e029750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e386ff5bca502fdba9799d55afcf09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ec0824a638518a74c4b37f7c916bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765afa1a3b34a6e01eb0b2bba530d662753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ecb99c662a499ca411c31e90d68cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bbad4eda806bce62a69aaf887aaae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a782881bf7c2ebcc17c0d0554205f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef354f63f5b7e8464dda7e8872fc78757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71632530c33bfe2e37dcaf538b947ad7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61274c8c982f54076a3eccb0dd2874f6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a9c05e831913801444a51ce3791d7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0159e3e5ff7aad923860667af92fc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc313a4d185ead43636b704bedec079762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8496f73b09979c375b2663c65037e6c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7dd6ac336c0c5d1dc3b37a78e46ee764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dd2bdb2edd72185d124d423187499765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f848e9aa3e7ccc0339c8c5e65f71f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73aada7ed33fc8fd30368d0fa11120767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5047ec01363b41aeaad503b530fd3d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f7b9d35a45ae252e6d7ffb35de8af769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c055f106376556be42889bdae23ef92770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e9abf74c65bc1d228e377aeb51912771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766de1c1678f63436fb49315226cf3f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddae7dc8087e66e8d003fb6771de49773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4a27ef34ca3529960ec4b2f712fb2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308e89e432cc00210d864c4220b75e3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942c7d8b0d776b4baf287da1e9bab8f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97d4519173cbd8bbfba57ec13dc6d2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe10fa31c4207ddf4dc235df5f955c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa081e654ae0584e9cfbfe4418a574fa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b288ecbd578ab42d0eb7c32d9baddb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42286a63ef817b8c6d33b36ff730ab44781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe09d9bc691f7e78482e814d37c54c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1b866537c860f408b4213f4892e57783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ac30484c54d5e6d9349f275b6e74784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b9af1280bffb49670d8dd798a87f9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468efc9c694fa2cfe2c175f2a6565f8c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f974c428dfbe9c7fdc7eb5840ace6a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c23282ecec470e45af5242ae4426b6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572082cdbdbc3786a8f18291669f6de789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d981fe008be66cacc9a0d1c3e257b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbb999c586cda0095338fc9479eebe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a72f6c0f3b88edbffd8cd53b14aa4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08ecf0217099368a6db0a808cc8a0d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c4193fc66732a223d066d71a39aef794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f76935684e7b6e4e73e161e5ae00b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f0e39569d86220b8adf666d0b7818796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997d62f06262708bc0bc0cf06b685b4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7404d2f6aeda8c2b492d5f6345922798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850e7ce43a7f71dc64fe9e5de46fd77799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95461806fc6542bdf2705fdf28439ddd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a26094f6e1a9df1383aaf0a143ca21801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76446db48ce9ca5ac0a6ebb8039bd9e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a788da04fafdad71389b682ded2cf803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ed9f2effc161c061d0a04f00b6492804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9ce971cf4c9f3713f75fd52020170805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92b502fff57be4162684cc2e1c0b6a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cff6637249d9fc2e0889f707a5da4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753dc2f3868a185ca716fadccad0b65808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5543d30c9b0046935fd120f3e7600c7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65a75e69db885f753b5938f762abb6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c5e54b9c14231573d147a0cd29129811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889c48457639f0e1c9b1832d98afc04812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a1a58f7bbd157bff7eb62c9fc64c6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1a101facc1bad0d5053fcbdf1ff5c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8c7f1445d743ee40718c00108c058815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5821233f34fd61900a7c0f01e1c30816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67ea156998fdba8746455426e3b9be817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe589255ad411c8002a3df8d083dbd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391a7c87d9cb0b782e4d78dc16608df819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0e2846a010e204069a52b51a7168b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaf8291415c681002868eb89e0c53b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d64b1f6bdd17f7bcd2899cce88cdf822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b7710d8be42a1043d3c97b21b0b60823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef14456a3cd54d44f1605fe8fbb3264824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a9f82bcbc2766a52c7ea838f4418a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb66723610e823074ac2cdeed0d2a75826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe0a86fdb7d4a144e541ae9cfc8839827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d4fda30e8d1639ff9d4aec20f4797828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fc1fe6c87cf14ada52e5a44312d82829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cbd9facd706dcd3af76fc30e50799830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9bb47355b19481d1bf85adbaee68d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9184c7024226129d4151be9dc016475832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad5d3fd5be85d06874afb3477db8c5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509a38348456b851a5d66344be8ca65834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb88dee55f1d16f1c51941900b634d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566abd941632acccb008dc0c7c1a1cc4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcbe15eea2ba6646ecc048a4aa1a6b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039046a900ee73009ed400726662815838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a5ac1c0f9ef9205572b906d484640839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059dc7c361f65b176dd0120df268250840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d0032711620a49d9ae8eb4e7c037c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba44590d1eddde65ca98eb91746b92842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb799f922c8a08ad1c60449f74ccb491843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b81532d6a081c15c0794cae99b1fc5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c279504b9fcf30584f37cf3cbb116d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f590348cbef94dc6cbd7f793aa6542846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401ffdd67ded8555de41a0186ef060e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42629237f2ec6055cc15a89be01a6191848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba6ec6c56cabe5737602c0883dcef1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6e393a9fad9654bdbd463dddeae4a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd887dd01f809fc432be74de4272c9b1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa745bf1a800a180741ed23f126d840852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e37cdd558bf81e8283cd91b9c12c30853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff59d24b2612ff3ef0c451dbdc6bce854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aea2c26bb1fb8e72d643ea049fe21855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385a50144ae9ef3750704ed0a3836f9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f3893fe160edaef97fddbf46a25e5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f648eb86bd155c52817da86ecdf96858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9047fc7bf1941cecf272ecc4e4b3af1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db5f539904fb2888446dcd188ddd3e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7caaa9a5a28780f0dfc0a0fa1ed54e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d22ddf1446cd1336f32e26f98684c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac86f259fb2cd7694a1a874522a8a61863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd45996a8c1c637964c5ff2addd6cfa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b825f3adf9ddabcf8b76813dec49b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a2d3e89b0dccff55476330469e8b5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe94f9568d96ab0d27f033938f53a5c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e107cfdf85b221158b036eb78126b1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab676c2d82967f8a5b144c8155cfcfd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434efce4d13e65cf58900c670b43c53f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed4e76ae862d05b2963e3572920e09871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dafd5005c390db9d96eb3c38a781e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c568e91c3b26f2d303ac4f88962f751873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba74737a7fefeed680cb358886d6d0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda61dff088e6674d8f206f757ea015875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76886e9a271208db285b261d929af3d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1110088f78dbcf85313608f8e343e45877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ec6356348af02e46d91224d5dd9ec878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b55f19cd406cce6db6f5f636efde9f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e8aa4b76217703304423e06955b82880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358637ec79b867493e9932f5067357b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dd77e8991aa9e3468b2a49180d116882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53466d60469142685f97c8af29e987883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dea9292e21b05442f0048643a12be884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d5638bb1b1d1cd52c6b5fc97567bf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f348fa22a2abe270dea431ef8fd07886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b16d9724781dd58e99fa676ab7873887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e1d4e3cfc5b7efb24123f6197c4d4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6c50d02aba1fdb133bc48174c4164889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e75d3eabc7f83a217f692fe37c6bcd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7ad0a8d65e4b25ff9eb8e96a44669891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ec8389059e835d432159fc84ff756892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335ce39781e7c070154cfe7453d824a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31d838b85f626067806d7e1a3ee6ff894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462b98db2aa4304274fa7659bb239c4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42d290ae67a3eefb6e0c3ac7eeecf6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accbb19bca1e5e0cc66d9ae6c876a40897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89a5db0b3d0e9af49a967850e0872d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb91bd33a00f2d58942c11fc926ab2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5841bfcb59d63e7bb2b878c4698cf1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8ada935ab051d48220cd48f294fbb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4194845bf94c4093f21f9cb7331ed902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc81d54e6ffa25a010ae43cf227f1d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef2635c2d27584058902f30f9caa15904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43028d004aaca1208755f15e9ffc310905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba27b8a8c29ba9ee75cc99ea27f4f02906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719c7d6fbb2e5d33a7dbe83045e0d3e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eca97025e79a08cde925dc7b69ec4f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f258dd9df8b26bad4e1356bfc932b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8cbb61a27ed702f83faf6013ddd5a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71278c74ed317b5e7e18faad00b4a798911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0099ebdc312b1a1f394c395f41b3106912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047890bdad05b09d893d55f0df5baa2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28977c909940ea8fd90dd9b21b683d3c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f9b12bd1db53caf6c575bb455ca30915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17216bf7b081024f00f89a56b328111916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef305dd999bfa04f7b4d838b2857e8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8d4a139fc6ac3d5ee6866b30a66b1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231fc64c644917750dcfb7483e10734919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd430ec024e5d5a343d662ca5703f0c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648b6d45dff919c9669dd934506074d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aceaa5aa8e3e199942d6541b247c57922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56ee4b99cf1cce0ccb65466221ea77923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93680460b4e4081f8a3e39869b5fc9d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334caa289a4f205c9a370578c7785b1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e612e265df0af20bc75ec119e30bece926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083d24b41528a408967ad927086e24b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f3fa9f7d2cb0d24eae89006e550c4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3cef633ac2d8c9a1866cdebe402a0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287bfd565753c23fb05064e991b0b88930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8698a7d2693e249c69232bae8389611931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616d41130789d949c99a08a81b329a4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189192ce3562a2a4d8aacec255e8a18933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222538bea0622774af18c21e3cfa51e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237de1819b6f37fe1c704d5658ba851935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6273cd78d0f423ba91b958b3f0837936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d33d8c3b98e9aa84cd6bcf9dfc788937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d2fd1f997a2346b40262d3e8cb841938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfc7d952e06cecdf02718e6b3e1088939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddcdf9a1a78e55e31836c2de48bb26940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a60b78ebe67295c633eade5d19b1b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab0a02188646c36b4088985d6bed36942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22242f814a6c75efd59d1425d24f26943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3329bb089c3eeb49352411c8e39674944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77fb332c6977c7c4b994a772dfb84b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243141c78086476a3d80a8c45e8c235946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43619378b46c219e6306e460cb152a5e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9c71611d052be137ce3437e6167fe948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e58f396ca41839395063e0668014e2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1f78f92cbd5449e5a55b1322f0efe950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda6d4a765b067fb3193382dbcd483a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55db1d079d9cb7586a4cace8ca731b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d70abe009151195d994edfd712b109953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c73d84f7084fa3ef81c8727f57064954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040614c97354e6a47b145c0b29250fd8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f923f729cfb9ee58ec8fb006f33495956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddde37789094d175c67a647f26dbd8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fb771f16f8094b2755eba7eed3416958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd176aa047277cbb604c6501efd822959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451579472b7b1adc72a11038cad2b36960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b589cc4b77215deefeff1f300e87f2a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5b5d16f2adac8b94011a8d5fc366d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a583fc94f3f8019af4429c8c9003a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fd56ba06e6acf4e7791915076c758964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1df2ec2588ffd519569d5c424857c7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53edd382847babba466dfaf2fe49a77966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ce8a75962de249adf2f93ce3da3d6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257a01a4e3f46cac9a054103fcdab27968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042de37cd9746a77680fad9d96a8417a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a00df4e9a556099ef965f03f4479a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20340939b3a756e111fafd3045e39b47971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aece8478e408fe7f0e4857a1f6dc978972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6e73b75b113d3482293fb7f7e37a2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca77237f6eacc052e26c03a5df5fffc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e306d85f4b0e46e5be2d97f55e518975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eefa20a2c94ff6805bac63c012b776976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bfa040658aa73e74bd701f9031abc977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>