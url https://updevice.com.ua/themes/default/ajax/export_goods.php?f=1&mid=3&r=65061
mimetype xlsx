--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4be338e0ce51e50b8be21de428e2b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de59f644e387040641556cc930f7e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e037b2b9e764b7459857ceed2b6b6263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cb395490361dbb4592f957a7d2f214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462306a8b2dc002980d84321d9cd9c0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db0f7f1c3938f6d2e9b54955e5dea56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1a4489a56e78e01911fce3cc4f1047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72c99e5d27a83e37b2fdb02a537b568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a0b9553759cef8cc8f170a93abf9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdf728df6121bebc13bc036e37b13810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4605f30aee13d763dce373c5c79a8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595131bbba360b3c1abf031917d993512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d7f693a8ee6962a1251e30129bee913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad167c654895a9a3b5176ec17b53fb3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1f5b976c3d46bd05be75c9cb0e31615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517d818eea942d3ee8ea00f4afc618d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60e6d6ee959fec85fb7367bb6671b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863b12fe858c6d4871e102bd66a05d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e97161639a49bdbd1758e90351c6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcd101cf9df4dc610dfc16dd2880f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009c00a60790a260e09269ef0741bdc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d87816175ad3f6e84ee65737e86e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adecd282c796a5e83b6796ac419fc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53788f1b739c89ce0892bf8281ea2e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15bc3f0e28b8288d85b52a3f596eb625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89722b2c44f9b3b49a7c4ef8b6f47026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f0a6f70833335df291ccb04b3927c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476b7deb493a9fa8a7bd01e5bebfc2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8732013d7aa4f5af87656eca621c28e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dd5940a0ddc4f11513c09ba73d48330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538c33898a9898332ba4d8ae89319a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a81a1aa7c5d9d26563e5eb39e7ba432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47869e2c45d0e4860f18cf75a6409a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa0e8f1ca4064606b767cb1f3a53ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a257d26fcd7d1ac7be4ec6871b147b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee49f56e52f2bacfe3789777a9a41df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f54b4716669faab2b84b7be5758f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71226d1bcbaac09d149b7a1e0a2005a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193331b816d1ba70db43a772c961ec8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb73edea2f490a7a4b671241740b46140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f327b8be99846c18201de6b33e8d7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c99450df843522a2056169c9bb09a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33b968d87ea9fd0e4e5f5d5dce0bad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4c339b65d7f7342cfb6a336cf8c7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f719aa30153f127f4f79e741cdaa745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70425da6d6d615991ff03d0adce605d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278f1c1db2428b6989f8d008de2235e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad3f45bb223d29a6e96bb6b905165e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfdde2d7642bb70f852bda4d54049649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cda32ba571ae9aebc8796fd652fb4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce39fd178b1a81601f2f673394e53551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d17547bf11711c20bd0f02c5ba37152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589ef4ab0e2339e29396ef763a8f74e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1675165a6e48b21488a41ce656f5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af154ba058b91238511808d56cccf255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c790784d4f0fc21334d099c8dc6c4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f200326363123fa72cc5b53c7f4db157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090c9475c6abb50efde4a46afc3fc3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2bce2e15b26e85fa8b671a75de51359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3d5d24a6ff81ea85b0b0bbf7adc1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e01364b0ae130ebf7448f2bbdc2df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737385885796d6fb933cebdcd19f91262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85776d3f852d764dbc347c39dd0c3b2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb405b1c9d02a9098b00d337c1ff1b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101beacb0400a6ba2f4beca7a11ce2d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d9a1f1026a1a09f53c271d1ed4fbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518436ccd66aeb1a4bae2ee2abbeeb7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436874eec8e3814085816ef3d61bb9eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873862496c525bd7f83a7d0c2977b6bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fed8922416a25faee34813b53692070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e17e788ae441253348c853ad05e51471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e65912d70175fb00d11742815c6c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deab366e3fff840aaa237fe31e8a8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752eec1d36819d88b7203d07a6a8bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2c93f37ef3ebe0c2a660fed7afc6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ce234446152783e31911483f837ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea08a7fe3d0b080b303d7d6a1de30877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59233c45e3faea15b3e86d77917ac24578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cb6af87f6ada30109266f9183396079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cf60702267745d032a74bec0bb41a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b455fdc42d848b88f810608d0dcc7ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c715dbc1a20ca9e6b00121e278fae182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fccced67a0f77e04b08aa03f0e15283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7a8ceebd6023fa883e16dccec8fc084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f80b4fb735b840f20e8ebdf4950ccd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649bf092e099125667f932ff5c7a96f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104092c2b2e0d8cf91b7469dc6890a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c4f7d8d42bb2dd77429f62a4409388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd943d0b7edc9ecadb9f07fb4d981a0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f836c52eee573eb066b3b2ae519e9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f0ef185a45452e1f1f31ea0d8789191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed569b8667525d79773dad58b57d464292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682805aad81662ca744d4f4a459a61093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81678ed84a92775b56313aa2cd79977994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046136c5bf81e574f8d8378510c372e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503049fc69838d4ed96e1f6d11faf2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0938476ac7399052f31051de95fc2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589fa63bef79c6b3cebf2702695b04d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0ee0726fee00d87c3a723a01e6ef199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd8dc9d6d46817cf01f15cb9c1cb7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a299b526521473069c3cdcfb87ee4eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56969513815fbdc1301c81d297549bac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0347ce633eb1a3d93bec62667792bf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab09de7361b43d2336d606303018a28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648f86fa7248113b6762bf61953a98b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258ac4416991fe3ee92e6f5140873c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fc707430e4d4ef175b672f2a46a8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dd98b46035632009dd3b546962222108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86e0e44bb34a7b7bb2d9f1c72dac6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb5b2cc70c1c8295c27dd3437305d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ff08539d77ae42b559d150b37eda8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c891b9e192e4ee94f6e60095eeced112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd8b8fb1aedb74faf358cccf65d7dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd433a8ede6d5b3cd8c2084885559b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8d04b39c20bcbaf5a47215aa8cf3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14bcbdb690663c1f9488502a4fccbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7fc705325f01f412bc352dbe96956117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe95482057d7c450e2932b6787261e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10bee882700e8d21b1e0b7056d77da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185db1185ecb1e3c733b23bb9d8cd83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0762f2f4dc727cf0b9a772e7aff078121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860835b12a7048b6dd894a5c71863c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52a845865ada3db20ce9f4048ce1a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977fcf0578942f3bd3987c93840ebe8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af073a6e99e697f26b8ee026d847ff4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f03f8aa151c802c35cc17a52a9e8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7798e3547d489b1334418b75de232127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f98f1c2312fae51b37e266594b32c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de04826c3149c2d0353b8f8f845285129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a2304ecfcb1d44a339e20e7b592ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d53bd178d6295f744dce288aeeb2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d9cb4435f45324b2a22d2d5e0c08d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291022137bf78681e1ec999dacc1994e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e90a4ad132e58058a79f45f9e2213134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e5d25a212838d493ad9b024147766135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a146a990125cc1467871a5f3144a28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe231cf77ad76e1bef24900e3c6ab6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79806019da6ef3759aaa67064c62d8cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9279954c7475f98db91fd3f3abfc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d700445f1ab7c0447c794efb88247140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b421ce828d970ad9a314d6d791fe1e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89c13f26748c63dcbca6134876e3ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3448645bb808d53a6aa151a25d74c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fdf8308db47ff5177d565a842d4e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd480b1c7f41c406b9f854ff0dafd40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e846d74d00f78245b821abc109e0b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115fc168864033379369fa6ed989152147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55abfa292187bad7b7b66ec0bdaa29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc8c7a0105c92557aeb573a7e61bb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594580d7a8c7de0563420bc5ecde45a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e58819a0d57025916435b241e5f6c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86366ada94a5ad89322d10cc6b911187152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d320ce4267a23e81ef3e65280c4fb2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d0bc15afaa31dfc86159d7b3bb89a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9bf5dfd2ea36d5a7a742a26f7bdb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74820d359a3429db692b564fd2978324156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10909d9a654e19fc99281e093de5ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc6a3b3cfcfdd311968951ab898824158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c3af7cd590300be6a777f526fc738159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72187b7125b7dbdde290a077fa8fc6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57774185d690d3866875621239cefd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacca4c05bb55a3ba55ef01e03c73df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ef88b9bd8fb0dbc8b1909f00f4e41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a6e4562800a92a95fd71b30e8e2b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6634efeb9cdf4db496b71d4340f9ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b205dd132e3a9a0d7f14d7daaacb402166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc25e4e84bdf85b88fbb6390913df0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb941bc113c60c037b881a24c571a93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13e4bfc4464701df2d99a255603939169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc38c56100aca14dbd30535e3fec93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5439da11ad9c1e418782dd056558a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8f51d717937d2f6b616cf0900ceb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a91936d42bc06044f85b8e040275f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99150a273b8b5b8f0dbf3a88e7b5c387174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430749b4f93850f2d20e567f67b8adcc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2a3ce53fa7805a86f71ad12626b6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856b7be644f9728be4198085181eac5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ff3a0f4fbcbe97d2722ad7ea0471d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3231619677e1a9dc1ecf2b3d9d661179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2389cf149ba885e7d70f788aa4f1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de466cffc4ab62905ce315af048ff6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3be37651d7417e33ba12176f368cab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbf19853bec1588cf02c330a0492d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331e62f00cc52819b8c6415854c7563184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd6857cfbb93f031ff8c0e228e0d7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e419b5fd55ed1daa5ec57d4378b567186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38029f2745086e38c7b0ed39b2d1512187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fba0ca5c0e80e92cdc2cbabdc895df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7508ba6657363beadfa90e1c4d414f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8c3bb51dd00917860b24277fbcd15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cafad6659e1e0055dbbe30caf1ac97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b878f6e0074fdebfefab09c5cb92800192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7284bd94d18a4a93ec1eb8ffe8fdc5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73059ff1bf3cb58d9d3167099abb6f59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55648d1645059ea0149252057c3312195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe1c137425c4c33e66b43376af2ee4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e545b1cd4425d45fee4f01a584083e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33029e9d53f55e413b94c2c0651795f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54133bb3280cb2b8fe32b0722d93e72a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcee757d2397630029768bcab8b0b2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96c531fbd10abd3f26c103dab36f2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa90d323daf2162367f5e8c658099b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a45fd995e0563a254c9686e2282b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65e95280137664e32ad1cfb7eaf61d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48f696537c53a791db6353941c4cce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ef3290fe1e4b2db8d5aee052bd13c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcba1724ab90393930bffbb55b5b26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349566463bef0759cbccd8b7337cf38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e015a048cf38b5be14f23ecb9794215209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06787601fdeb81340181dd926c860d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46067259128b4c6ff78aee8e4c68994b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6ce0d439cec599097892835aee2c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ed1d8005d46404e51e6909183c003213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa093e1f6f184b4ba45ab59f603f911f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e92bd0a996d42497b8551dbf5f031215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12254330b6d8858b0008abd531e72d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4b75815904337403b1c48d481c512217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6e7139f8f1dad86cad23cb38cee7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b2e03ea5f2c263212873bd09cb2cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efe9597ca226eb68889a39b88beeca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134362bd760e24f3a12baabd7936e87a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce56b47660a9cfb0f629bc931b1c4cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56be7cf23a8ff56c0f1858feef03498223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1a78c9875f7b3bcb61a0fb1d30c56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e4f0902ff8d3f52dde9f103be783b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6e571bd777ae694c0bb4847f22bab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8db432ba39fbed5932d2c0ff6f2a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8608a2ba29158670a9b3d081a3621228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596a69bfc6bb0e1d89675cd90477cec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36da4697a11e7afdad54f691a4eb51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a2cd74e5abc793f97932f737040bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd494b2ea4ee064bc21ced47767540af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ad90f0bafb204e75897554baa8e0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d0e20b4ea67b8471346e25e625aa4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ebc4d60b91766f9a2bad9f61faa25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df2ef3b12a70b5552ac6e2e6619a91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe99f6aa59dc1ed4e72a19513aeeaa8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e29c3ba0fe2666efeda6d531242ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a42a19fd6c0323c995e0a182332d7a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacea77e51452a314e000a5502745e45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e748352d4d2721d1aeec22de93657241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364709765b70123d9f943e32c98189eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778dd85ac6fcc49fc41424dc687a5d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73303f4b521df70d0b80eea6991d7e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d6b9d074ddeab93d0050ba36cd0be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a327dd87028e7ed74ed573e0af15860246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4b936f1f79208a2e5452ab57fdcf3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaeb19582b64f8a8d4109456c6fc40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c30323b612c3e26db67ac34b7b7de1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339e8d13097fb515be7f0d2e75c5c10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cca581c048f17ce82180739822e0d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2a0f90d1a57bd10234e98492c73f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418f7bb360e089a17529e2f21fb5fec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4e627f80164ca6ffce4c0a927672f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7ad253d9f093076e552bddd76c90f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d903035fca4c0364f40643b1690310256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ee5333989f57c7aced52e191e2477257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf811e7eb75cbbe161c28676f8003b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de92b186ef6cc6431c22898919a1ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc81aad1b3f7102b22ac83d2c1ff7c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2d3c036a3f126e9cde9a216724a95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736d7b98f59879a18cf935d18045d09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059e0d681bc844297718de366291685263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca5eef94ee028af21426cf7f11e03c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95e846830fb778f4e5dde2d695110b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7215c74071677f8da49d98d298033d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0714d3647ea2ee7700d707a6acac9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e402db9e2fec8225f89a60a5cfac4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578cb3abfa1e417fbee366f17413c26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d37662422abdebd3edf5c4666aa69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2110fc6254cb3113972cedc7147b9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eee2c2a03835fed7e14643531a1cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a34b8f4d5f2da52628c91496abe89c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb859521ffe7f044f32aca906ab046274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a8f8ff27476d69a39ffd685c6515f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe7b25a0ee3b96f02965ce1f32f168276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d905ed1e5cd13c4e3f76a285a10550277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58125767d9f0cf30cbf11b2f6804ad5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e1db173a91ac123ea255d985e6150279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278aa922f5b68023c9bf35390a2ba1db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08d021c76f09bf12c22f53a79064ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8343787e47a8a9cc6927b59134e113282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708014d03206953ba4d4f221bbb4a8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f1a4ae988684761e340077036b605284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe68a03bae42136b501074d88547401285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26922af43475ff9284b1382d4dd9a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d05cb928b3f8df9bd1c66be6d05b2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ac529b10931e7514b24edac929e78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccae6fcc9db3db027dbe18740e4440289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca94904d0142f4ccd1269c27d43b67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f7757989d348ba570bf7dcad2b53e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32785fc229af17de218ce29c31d435cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540a8c6e8e3001afd0f05b5fbe19b5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed34146087f7300b1c9b01243b1bf0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb78569df37856f81b9502feddc6c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc030efc73e5c9d1d87f1cc7f1ff46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa2ed2796a690a4a7fca91ae054066297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd71a97dfe48766954fba7983c387c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e04f94e1c820097a675233b10f0dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091bbb4ff9386e76db39f285b746bb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d6ce8b4315d22d1b6102541c5ead3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4617032fc3cc7b5f18d7027c3fa6fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733f6099ff92da686b1f19d83168b41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a120738fab48d2770b945f5fa19b35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9910987ee267e274221c79bb4f47993305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf9b6486dd8df436a7faccb42da98a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f588ccfd9417ceb800d1a944d846c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac53656c266fd4c49b06fc0705ae9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5e84ac3f7043ab8c184590ba954e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7106f7ad8a2e73b9a7833a2ff1e8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5cce7e0e0c2b4b593c303f2db2bb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb3b3d6e7a8f9c69a19bca57ad04d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649188337da47e70b803219ba5080305313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ec8f79d8d1e2ca112c0d10985bbdc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35975a6b4aaef4b926b69060b46a61d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e34b8b5d803aa73b0937f2169c36a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622387c99e8e48e54a7ac87ed4b0ef54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9e09f88de628cc8544d9a7ede0008318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823a10106339dd0bf891d0733be3bc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b78250707359710b93d25e39139718320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839701bcfbce95caf42ad23634394a21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec3d21b37f0e71bb204656002d8dec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7922d8b96f128d1bd2aa85c330063323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52675c3c8823f9721c1be4896cc9b3dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faacd7c3f83354442b9c009c535d8bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fc1397c1b8847a72f1b741c46cf10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750dbb1fc80e0fc86fa6b4678f3396327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c77f9533d8b3d34d1cb8a8f0a370a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558332243cf8d7d914280391d9f2d15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a25c0be7d81dd69a0bab5eef222f22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c732703493d5a561d0db87627887fc8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc74f19c8a415dddd4a89d72847a95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f61dd94000a953f8c21837f317bcc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83c5b74dd9e3b409aeb19140b6e6fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33bb625a6143532ca72b06b883202d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443aadce3f787a0bd3f99fe488c1f12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f5e4768e80bfad315d68abf0b51be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab444d8a03a9aa3302c73bf1ad7a72338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7a5084e1f90e0254ca973bbe446eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aebb4261794ece4544b23c10a8e3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cbc3bbdf1a47fedff28e4de48e48d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315ebc533680adcbdbe0ce6654d1fc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca393542779bdd226a9b140c0e480087343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61bc742162b6365a2020546c982a2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2387f256396880dc1e47aa65cba59e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcd8400f49e9825998e8aadee7157e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0d0acf3e98d1c541b5c28da236a30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60784a78d5df3134a6633e1cbdb6f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81612a54f341af88f8e11ba021ca1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6886d2b82aeefa08099202b01d691350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767567938b1258b58e538a458b70fd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadad86fd7b308324898c69e7c45300c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4353079d70c3487fdd81d433f854a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829b1285e7bbaa20f9c0b5edc4f319a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aaa6aa195581fe6ae6e818db6e706355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b30653e2e8fe34fb1308d61a4fc6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f0e7ddb232be6a5067d78bdba8342357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b1ede5e8b99b085f4de04f80c1ebd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a1e96b67869fa41a88c1ccdf40dbd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f60cd07efe0349bc750be40d25a84a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d717918f2a5395df54e7d8a9f61b65d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235ac23084be6a4fe0e75b9af2bacea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f858b526676286826ac4f371e845688363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce96f54ffab5ac7d099754fdd63fe5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd6e1d59fb915e9e933f5d27bc483e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7c57cc1b4f4631c20a13f13ccc719366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb09e5b24d4d53bc7f49550f5644f86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e57b41f3794414ea29885bc577f819368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3892ac0c97d0a38ef3ab27168455b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c092236cce200787c612918ea667b30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1caa6b4fe584b95dfc07e283cb5aa9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77e1c5affb4f2cb4338829b0e39059372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adfc2d52be09d3a03db212e3a25818373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e136b672a22a4ac5a49906e4e0c2d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d28f604bfdafbcb9f94a79e0c3739375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb588a82eef4b345be4d4b5e13e25e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabdd2bd25f3de77f12eeb74a61c144377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d2f4dfd0d7356caf93e8943ba757b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1174a2ba51da18a38f39b7dffce14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682eea9a6998c714849f68426b88e63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa63903537316578b22e97cfc21867c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64153c3ff311f034c1afaa3f16b0ad63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501eaabeb22cd3a95659b368aefa141383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443dc9e6115a394001a701accf567f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72aacd99318fa2041c56672463549f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bd0c0df0e9c87296590b0f4fcdcd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49ded78b6955330d436e16b730577d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e414472409cd4de43cd57b964d3280d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5dbae84beb669f86ddd3a74ffa73a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30eb4e4bf8cd9b6e434c1a43453e15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3414727beb08a2b451cd586016671391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff80e76605ff0efb7ad6f031f2a990392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d827f45ab610a91136129039e23e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dd57fdf6eade9ed6f035a50e20d8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5168a374569f8f374b8265200b1132395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098bd3ee51ce45417791bfb51a91022396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafb58a26198518123b5c49cba68b0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c752754f2c7c0aaa8e6650487765b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4561f9871468cca601ca75c6a2a2b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd5334554d0a40d8ee8b6d2c2dfae9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72684105f01f5c49a8bf63797c3f652d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1247c6d4c9eae9657596bf50485ce05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92a4f1f5b62673aa91e37a64f34f5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b8e8fe5bd184b56e77b432cc8e3b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba7de54a757a41359f65c85dfde9a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a851a48a1d8bc2bf6438778b92b439f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b5d19b188abcba8c8b6ebc72f91f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aaa31c4ee0f5982d3178d1e5d47c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ac28b600a5cdd589523ebe9adcc5e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479e0913a68db072e4a35f6efd6839f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d835be31a9f067acdfa472ed822ea45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a9eb05afbd88b5073d3a5080445eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8434ac8071c4836d0cd1f758cf9114413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dd3709097da053e6df1f9f93c58c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b57b3d673b619f376ae855d6593290415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3fe993b77a2a9916a428b460f3c38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9571239f87bd6585bb2b54a6437d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe68db99ca7426e70eb39e4e38379f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349dfc5a61211edba04d8f8573815d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34043cec49a738c5d19ade7b2c0ebcd1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7729873db4389457dd72fa4144a6d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6021f26f7f41f949388b810830721422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7a58d9e6ba93d7f694a38375ff633423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bb091df8205da39d0cf1196ee9341424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54018717002d8050b1fb9c28c3a6cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7745fa14b44376bbb00c67d5609e381426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74157f3cc2e0328b099afa66c0d51d56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f69982870500f9e80e38c0a435b300428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31818aa52ba6e5c339ce986dfaf569429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb4475c3186269c410f0d8c1fa496f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453ee1480209568bd6f74365d81778e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3765db051f2c0f6de3bb513e77cb1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b71858c86a9f0e5b59573950eadd43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf2ed9306d2df8187debbcc9ec225d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2b262d1d91c433b185d64f391401d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22a0702a5a592241f45e5005d9ab79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d601aa632385ec2a9b04454e1644b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffdcfd9d36e10dde64eb6aef00b7e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92c88a8681168912bdac4aaa0ea9f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbebb16c627f4d4b2a87a02550f991440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1d9df99d1e670547bccea0e036fcb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77852fbb4e58c56c8379b04c58c35a4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a39863dd8ad482d7608ea835a438f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2713cc931b4e218840cfd056c7871444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b36ad6e04ba548600cd446e08429c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f2cab0114d44e3cc887093cf0e73a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecf614440e9f716d325652b48cd79c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ad706063e70b77a935274f4204a51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279b3b7d39d842bec51cc4df653db6f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1cbc4608a6cf9aa0818be137aaf31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12915e456ba3db40bf5deff5806fd0e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624ad83aed49574dbaf0f3648bd9d40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018754e32935ece0167f7400829783a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147dd72e0e87cfba50277aae6833c94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd9894b558e532efddf755f7dc77e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f73f03fb84d8ee6ea83063fd136bbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed667b0760924aeb5b8cab6ef32c1995457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cb1f8c0ec63c9bc789dd77a280739458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09eaa8d225de7fbf62a9bf76c3c5a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273b6b5edb7bde22ecd0e996ad53ab1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0d1cfcee0bf47b05306ee8e37bd08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1c0cac7e683e8d89a128c8a816b43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202adcb9bc74c0c29a42cced5ebdcde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba1212d10957bea3872b2e65e8b26e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3979106543136f0793565208a3b248d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f02dee419dd2a020e887b3b567ad9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418400ff88c979366e8f782d01c84fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67c4ccd4a00490297ce17842dbefce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece7b4698964aae0d5702691e7ff7b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b519da6c80198007c7459d0fb506ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db36bef340bf99cd2cbbb8ffef4567471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf825052b19c3c5e08ad884662aa6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89997b1638ea99e72be567581d6b2912473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afa8b379f39aa32277953de99bd5e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785637f8167a44cf5fd425108eb366c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60c12867cf209bd5d88402452871e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa870c7ef6b63b9de428b0c332bb76d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439e4c890184378a13fc80da755af97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae0907b0d708821a1e93f265e1b88b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68449542f4b1eb377295564ab8b9a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73b87ebda5d0a8d7f12048bf3bac91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a434b091df979b7a869111c565eb40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09af81f2bf0aba414480ec3793dbaf7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b9248aecc7bfc113df58ca3e4efe1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf5cbf23af36a67c43e592ca61ff1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ca15783c9bb31c8b0466538797b60486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738797ba88bac88e2b6d3fab089d9e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38bb52ee38ee030a39522e5692be1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99976c35e035cf4d7a07c3569b3035489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469241fdc8806978d173236029ac8c4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891396e275938b3730c3024009fb8788491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758785350bc1ff9cbc4fda7f3131f683492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d5650880027e34f8888dab252c827493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2c86f5a946e2352bf939f431738ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854fd3d0d2a1ad1bbae612951bd8382495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e70f077fc667cc48d19f2992f43b07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f46a2c8a3c5174ca5b28e2b5981afb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a948cd054ca858f95368324cd79ce45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001552e54d688f9a4e582a5dd9e1a96499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d878b32eaeca6b173f00ccad3aa48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c48cdf66169196067da17dac6d36ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbc3e0a8ab215db5d0a4457cca67f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b89cea760663995706e3fc54d20de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29db5de308aaa5f76685157dbadfda504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbac02f2ef0667653207f57417cd5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d762fdedac5edd85e5fbde84694f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6aa8a2f9fdda29211a5a832ecfbda7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45963f58069261205d65e1c998e239508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2857f419538bddf5b2232b55abcabed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9f93af8719d5796750e8eca549cfc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed56f6bf74162d248364d069b810277511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deec69b23af3b244368b60e744a9ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e504780d96e8e96f460f089cbb722513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a56e399e9c37f82ef4b73fe735748514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a404a77fda181d07ab99c885e4c4e04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05866c8c1b661d8773c13f03e6b6a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779770aa9887dadcd2a3559027ee8d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70871bee663f31b061f33ed1c38d5984518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0e3d4d39b655d33385b9bc4696f44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c023c07e7b413b98c6132bff20fe94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05dadfa68f240772d1f467ec5255fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13de7b959bc0242e8f15932cc6e9ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bb4baeb0437af584ca8ceabd30327523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b4126e64ccf806a49c752c899091e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329f6ee9d9eac5e53003a999a436f65525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3b8ded1fd07daf108a794912739ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a9a1ecf4b3689983754c09311e843527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb715b7286e473f88eab38dfdefd562528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1b20b11b25903153ffdbe24fac674529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92cf201a3b8603f20f732bb766e379530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597e1f0ef6260a4b4a5378c39270ba8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2f01ee8126a5eb981a111ebb62c72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319638dc31d233805226fc116090347533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33202f6ae96914043ec66d207570b404534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a491716832ef3c515531c47be620e48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d022fb81ec84e278e026ad83a9f09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8cd7837cd9b484856688814c885db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209c512519ddd6064f7ed6751b9d0b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daee86906ac59b081ccf2feb77e6a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54319ead1c467fa941ba1a546af5d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1e6a50f693f997972ad792731588f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b3281bc8a540ee4ca1e9d2cb25bb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f877906281bf28304b84e1a71bf359543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c0ee5b2e66d696b6da6a87d0a1012544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b56605645f044c590341565adec78f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54479a40faae3114ee62dce844f2be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87688c46232cc854138ae2ca988c138547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6db410cd14d5df027e9a65153aaa0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e22b21188d4fef78f1f49a5fc2b13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db8f4100ab1024ff044a10211ae0ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdc35b021f0693e344dd95798f9954551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e5a3b118612c51615cdfbdf598ea5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6587cdb848d56b60aa5051c0a7512553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774de5ecfc2b1004a6e91c0314e03c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef57211ab04dc5868ff7329bb2dfa7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e22832b5855cc0f716d04b7be0787e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a9d128244d81db4b1807a241a884e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5754d763128970d277420938a0d22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cec667149644284ba55d158d034e65559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c09ae5c2434bccc7717b1d4b165b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b488056795d40d49ec14f41e73d0b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360657f077ee9cdd2907e1e36ff75607562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fe37205e8ebcae966d38768195a3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f014f4af9558d858d35368415ad2a5a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860fc7312063c80e864fb9b8f23b825565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85025bd5282935a2816ab4183f541c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda132148cdaf6f7357c2bbb79130161567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efa4569fd6af3ff3bd49e7e216d328568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86665e5f5b242d1116deb4d74efaa25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853c55723d03255043ffc0c3d534c01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a0cb460668e2a20895c08c257fecf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e0ede51d4e6e5c410b8ef2d909740572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4d1a2af1c3e216b3291af39f4dccf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74acfc39b9f03f1d61381b76ce8186574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef4ed6cda04937c98e1c638d2ca4e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f68629e14ed1ef8932b710f1c60bad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b10469f4160ba04d05f8d1249457ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc9780bbf88668f9651f672d6b206a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5459034e9210a3bfa9b8858662e55579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c713d8fda7b0f1215b7702b7183a7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fd83e3ec4b22be554fb26b150c42e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809312bb47dd965752adc4e1ed7ddc1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfee20a40efe0f4018b31ba4f02072583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287a9538924a13be435c64e9fa8795d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab46c428e1b92a72ecd65bcb2b1d5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9b1c29f98859315e23798239f0aab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c421321395ad829f339dc7a66c6d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f54588152497bce1f6144e575c6088588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8b317e8f53f6e2035dc630e2b5488589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267992e5fc085237a08d8704364b8461590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dac677183085d5717bcfdc3ab6508591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78deb26ab05f6e3ce771d7dcad3b6ce8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eec11921411274f8365b4837105ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d48cd3fb1dedcfb8400c0b50376a6d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f2e07282b6ba0081c1efb69e9aa64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c046e6399d507411218bd8a8a0178596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18f0fbf43e2dad2e12d0a4dd4b50bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57eb6ed61aa3a856fe88200b068e9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad89885e38b698a2cf6bdb82709fd2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aca608188f7cb3a2aa00ba1d93e317600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d85b9a058eb1648d2356bcbe12b060601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0e8efd40509fec9e779cd00bd0cbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7add8ffcb58159649eb5ce8f38c13ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1e09056af5afd1522e8e03cb66fa0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd80f2682f35c88917585c075f5f58d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e960d44f9ef8518c9ad54cf205a489e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68af050dac738dd654ca9c013efff12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad6a19a243a6a7d6107ffcb751c7f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5adfa447d29ce28fbb9a9ce844f1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d3a1b0c3fe0488215e25818ef6412610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629e5c2dd17df4c59840f9cbdd82540611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a0a94b3bcf905082fafbcb93e5e77612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eacd58a39925a5b691a86a6f160bec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dbaf23a7c36f432c21d999912ae70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c757dc28368d3b7b6380fa84705e3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3c44182cc956534a8447039830cf0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88700352b04ea1d87c9ddf8a1a2e20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e99b5774a0f23bcf0d85e11f367f96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850be4d6c237791095cbf5c8b43dc58619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d97b97f6c758a4de9e41646a53b79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837b299fe256b6df68a3a3d42dc2cae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a46b3315d1feb539baaa505678728622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e83c32504ca8d9c3ed2fee577345f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d917e1f7f2ac57790ba105b1bd241624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afc85309b6f9cde539a34a65f0c8d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdbdb787087ec0f5b2b7ab46c829a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff279094bcbfdaf1fb2fb594bfdeeb9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e089cf7c1d58f2a98b4d60aca5b59e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e230836b70ef7261a6cfe58b232080629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9206c9c087519b8547deeaf6cfb9980630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b04bf87fc71087c30d96828e5f304631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7ed95103b6c1aade715c2bbafab9e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a28bb3556b1b4601c439a1ae51b34633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb882e5c0b40998eb554538223cd005634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95982a0945f6799aaf1071c6cf0f81d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a8b18b8d824d41c75db4205e7f88f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d606a2031839c81f7c12eeba630fcd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdf06a487d28dfaad9b867b8755f9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2868e494cb2e9095d7895839460f85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b934dd362419345f845a9a826e2fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb2a8a52a52513b5b8d0c14b1723db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d63c6f776704426818e055ad91772642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baedadc9713ce0bd4f6357001ffc7af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d07f3925cf26ca949783d98d66096644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3815b89b45bf279d8129357df830f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1a0c25d6067c422a9a9fa907e051f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbf353b7ef0dc2043a194e91cde644647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53b12dfbac6d4de5d591d430bf52ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6faf566cc3add4cc86cf2eaf24ba1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8c73eca04da22e00b80de6aec79ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2c6efccfa5a3b0dc2cbf73e8922cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0969ffe3e525ac2c678775f324383bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bbf9d90c97eed7a403337e21c7bd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec89026116132c18b56c2dfd2bd64d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510c20aa2561ef510b23c539c143e15655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d44e4ebb32a70562923ef993145fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682138a7d7c4be25631e5bcf23f93524657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f871e784ce61db7db7fbc4f1010a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee625226314a3fcf7c567160dd134b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43fec2b3907138237f18f0459591d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4332e8a86e7628a5fabb717d4b4ead0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e8e15046de4cdf394be5ddee8c1d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab420b834272167d77861225deb1ba9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ea8a87f6de3045aa59049b51f4dd9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24f2c2c11cf3b5f1b70fdcc6f7c583665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd8a43fbb78778889e35ebe30c0c02666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe6ef22fca739d26d0ac7b92903352667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d4ec9820c9a3f89c41bc0bc98465e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a95f787534d3dcec36f1d8fa39fd4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3676fab41e7bf92ee4a7d3434f5107c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea462871154def4153b4ec3b866206671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677c2cfb402b6bce6cfe2e24208a13c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6fd4126be1d3385d7b9b85c0e33c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443128311dc63d5926056526f964f8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262ebc00f298417e6f67884b9d5536a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c02d9e90dfc155949cb793d7c8306676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f9ee5a25791d26f7fc338ac3d96ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963e1c311a4c163087de177f8fa6a4d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97274f2c0a9d597b49e47c59a95c213679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca24ce158bd3328aadd43400feb987b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e020f7197391f3bb0d18c504819f22681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39fa91aca69104a13a709415797a8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d47f19d98d679cd40a0bd334705ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815eaab974662494bd8680f3ca0644e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440cc686d8b5b71d46efc1ef131a830685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279879cbe3bf8dd7da6ccdd2a758640686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41fa5a4e5cb300fdbba30e8ff5c5a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053f872ee3ff14bdd72b7c67d1fc330688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073abd8d949fc39cdc91fe395959eef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b155146684c877814c32cd9f3dd6a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dcadf0477b1b06945431cab7953f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd8abcf269c6c63193288b3b749fc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146072c2e45e5580a3ad6e9677a5be11693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11ebd9279056ffba5fac423bb480da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925b04c6cfe0b6ce65b1d5f3e0526bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910874cde50260c6d74605a4d8b1a80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87513ba0a429d3e0a7df8259b686dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c1f69e26ecde16d2602fabfbd14c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe51ba144bbb358c277793c7a82400699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26ed75ed10bd97f3456d4af12541b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754ea936dfaab913f2fc76664adf0e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aff16778a040123a7bae3b7847667c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f81a5de89cd98b6a404d64388135c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd51ab3cb9f78e10913cc6a9cf913f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b72b22740363fbf6c6b2f17571bb9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f0b8f33081c8b97a6485ea12cf15e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bf6f3add15d49a660b3ea48366901707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b193ed8f154a628e01c466b5e37eafa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97550f128f0fedd7f102c7e175340194709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbe6bfd0a93b862eaeed49937b2e1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f0cceed2e6c9fdf8d84933087964b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646423ea5800a98c05ad4c11a9a75d3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc6c4d5be2fda2776045244821d436713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08c2a74a1fedb3d53807cb7cf9df29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802e993b319100055f7af92b8b38c8d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4d1cff0889062e614a2de6015d97e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222ee5c8c7828028f8da4b613c19dd8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6158134a07f52d9819e97966b8bd3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1099f3b6d834992b4c85b346a71ede9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0adfb545b8daa01a82fba68cb47f05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b043e85e3d183e5404a2351a9c7351f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6d992a31596cc38c45599061832d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e2e20a80a2e1828b8ac52a4e888c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e637b9b5380b997301f5c8a0d9a2e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b2bde7977bfa167fc07ba2641daf1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16004ff84103b6b07394cedce64a8b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14add4d78cae81e35456b45881c7c32727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2e937fcae22a858e1517a39ca0e25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16127ec6046eeb303963dfb4c87bcaec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9847ba4a282a3cf5e4c7724823d8fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a35081885da6c4e043c2606b7b5c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fc1b885b993b81ee8299c88cab375732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eab4087a9e352ee3e18bc87923f91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abaae461193cc26ae4eb16fcf7348c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8f79ff520601b00c83e80b9b5c5a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017e99869f9c52037b68e4925a6e88a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd97fce4dd8b21a835c6357c393a9f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5612042e1ac78c48618af2c7593d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5179600a636a7aa17f737c2392d15ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233034fd58b12ab5403e4645662059f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca40f4cfdb3fb5603641d6db62c4d85741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3752fa4c7bde953e594174215ae70a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf6a77020a486b22c1efcd6b46e30d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a476a800e57accda9cd961c3f20926744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3503d22c797db0710d5b293c8071bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d765733ed8b7567cbc2af4e2dce81746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c56b442ac92e374a578a616d0fa6d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d27682424d004a591b8740882a83c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655558dacbfcf83ef7dad2efad3b1e5b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728042a286a02deb0f4ea5fa4751564750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e396bf2a9d441fd15426c670513ea6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140726b8a6a20756e49cd11185c64d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1257d6a71080f929bd36d6ac64312753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81013309ee83848961140b80437a7a8a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485be7c93a1c6e36ae08361b11c37898755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724ae17d6c6c29d20080556bcec228f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf77a6c81a33d73317ea62b2ead3f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808a2635f9e83141de8cbadfef5d326758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48a4e9fcf9f9d6eb15e3a1a4bb514f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813c781aeec0b39dda89761ea74b0b1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa0d32191e04484ae1fea70424e1c4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00169748df5feb197f8a6d0e61a77eb6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfa5b3d1f3c04fe7a09f8dad7f5367763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c23684d358dc9432dd5f655e97b22764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a702d2d0c5e9279736c682e5045ba765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923089f64c5a368be4554e485793b94766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0707afa5546eca4634aa8859957db6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0676ec3a1dc04d9dd362a8cb9d6429768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24b49e6e2b376f20c5ca8bebeae661769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832842cc5fec056ea56e5d1066d799f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a1d1618a1ce34e0b8535bea4ce51f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22849ced383bc819d5eb7e65c6ddb3d5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0bb683e38af5a8b1a14d3a1f27354773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bab8db8bb8c534a7a770ba826d1129774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfae076eb005e405a24c4985599dd27775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea7b83afb875fc8ac4f83af2042a2c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578d448a507abaaf3ebb56c69f246c9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee77cd2f633c84dbdf6ee25d9a07746778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d74f07a151812b5d774c6d96165c4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccfaf929e626b99895cce8a8380c65780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbc99336fccb1021212fb34963616f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c33e3efea5e16b24779d5d1d07124782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e11921a647bd188014ac81fd1d90a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05053a8410817a2c9f7a656a9844eee784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dee0df7f20cc3cdd9b67206f6f9254785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6221b04c604a60ed40c9e4f52c8a6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25f5bf56aa98184223d17e7fdc84e4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dda2bf5d7c6f215d1ce04b3487235788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c3566dd49dc768ebfffe87bb8ae35789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bed173604e0641a3742e81997eafa1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b7bdc944be86f27e6572c6cea8822791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de776aa7a1e4f3e0d0434f8a073efa20792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81bf967ec8e7e90d47d2522ba9184f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bf07545072406d26842e767b534df794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f306033821ce4b8de655a13825044795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763d43698a116f6fc721d3db4ef3b93796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031bd9b5b8a6806a8d6b164947f86e2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75b962659fc09294eaa7dd681d1c35798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caa63bc2347ed5d5addd5dc0a156dc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9188b0f1254dbd5b8187aa67294dc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102438496be4bd33257882c08771ad34801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bfedd012d11767837a19668063029802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2dd2f274bd0345be8b627758810f1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a7cda5bfd8245c574057932788e94804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ba9d86e3d395a567b48587e5fd503805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d18f9e3205eaa3cd18635a6f62968806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe00a136c35733ed1e08b46043ec90807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fbb4339f7cdcca37acffa352f637f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2998e3005d7e77aa3a03582456cf3c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337903a880161f9991904961bfa1baf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc01ca258d3e998f8fe93c06dd934ec811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafafc2c7e8c36766dcf0284a3e271f1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdfb55503dad41f21d207f90122a41813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39b22a3bcc9a680d2be2a3ee52a089814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7696293813cd004d68f86b0eee9002815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374ac790691eae681dd563bed136508816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f2d032fd73daed3d372dada8f8448817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab954f50860ce5e6c126fc37664a982f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a176d73d0a1756f17bd1876d542558819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21be0a6fd8bb55244591f7ec8a71b5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0ee41df8b92b69bbc7781934e3a65821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51400f1bf8e65fa7f8522f9aee023eff822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883b43243dc1904c641f8ff213fa232823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93410b774d7a3c97250edcdbb59ac05824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b07fe1fe364ef338c416a20c684ee825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767db0c61e776781a36b1fdae0b84ad2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3e8678cbd2c1504705e57f2e53185827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058831f88fb20eb5eff18ef5150d89a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb4c532c5136482589b55e4538ac86829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6456dbc8954c445ee9acbff9d228c9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175a4647bc880180773202b2a9d110d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5785ec71ebd82bd303e3566fb6b944832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cd05d32e9a3eb278c81d599e5e49c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640a0f88a4e18150cba6621ea24eb8e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ea91964af72fc6515491906dc4d3c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b7f8bde806cd962616cd67fef8755836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0e24f757050bf970f29340dadb08f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb8b0279fed400fbeb2cd746efc3a6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f89aa8cc5c33440e5da45e30147bb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaef7711c2d44e1d5743e50abbac8d8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcea7bac6b5fc5a0dd971eb9e50ca9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e865c669590d502629e1a307132e5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1879eefa34d6163bb923f522a8a66843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bb26419817b53473f81d8ce079a2e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970c384b3de34d756e24685fcb82ac4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df651ee595654fb7433cb293f34fa9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053713b944b17b50300605059ad3fe4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a8a9f491a6a6bfa163ece9b5ee644848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe482b6cb62acfc663d31cb8dd4b3ab849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d485e04cafc91c3afa3749d5655c847850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4160e2a7b6524f70bdbc5ea627786851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca49f0af3c137045a3dfbb052c76c7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d038b781a0cdbd5a35016cd1a078aae853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1062c76ecd9449fc89411716d9fc6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75508e5b0bb8d0a3cc5f05ee96a58fe855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36435668a48d7d4207a97b38372adc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b70b8a42e9b9625fb1e309b7c51e5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5911bf9560a6a78f8b28376f64b1f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b63c9991d34e753f7a61de20b5d8b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933edc9671c1e80ab442ad82f4ff106860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36391d76403ae5802eee59100e1c1621861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dc1de595e26342fd0271890e83904862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d235199b1317edd57c9a8c1e05cb18f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5088f32b867abc022edd619ca72c096864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036029ccda3c3eca838370728ba61012865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33f845c191494e45bf36b3c111591e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358c9dc4b7e3d0aa21cefd5834c2f7e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd58851d13f6bcc28cb5befa1b4bf4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9a8f4b1f738b47d8a61f2d1b681e3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca9c690166acd1e4006b54f344eefc870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643448aed8ac3341a8c93c9b7ebf830d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e448eb0802b2ed402a4a8a6b97abd51872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e577e06a1d491178f3d53aa70ba742873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc923b52c529f4b3a931e703b02308874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ea2826bd86c3d3c5f559d831e9875875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a258d27435105e92fd13b4d41c34cb1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9e05d95aad403672cf3b8cb813b20877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f609f7e158709c7869d09f24cbaa86878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2420488b2eff3489cba3e69b5dfcea879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b945c24136ebd315b8aa22626a915880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520809479478aa13076b9779da74607881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125e3e25df29c840240f843d7743c37882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29f2abbdb3bf3b891485262dc1b018883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee399ddcbd39d7dd1c94c2efa1409f9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99268fd3b3372b906e40495b13cd15f1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cb44b934a4a68d695b8e08323cd0c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b2fc578d338d54fb85bb27fa094f4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8043aedf97af3d9a766bb82116e0f68888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98663b76b85e0e5ffd9a2f3bb5bff72b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eac49e3ece2f897b1fa9423856cc5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39b298c8f3479e6cdb5622d2fccc13891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97b5b1c7612831ce70fff723abaaf4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da554102234bd4e008b2edb0c27e23893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12e60065b8f54d574071c0860f7530894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f72b101cabab5a645da365ec7f9dc9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da336dad189d1e77bef7361f2a048e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f09dfa4388163f9ecc1ac2df5cf65897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61324e90b225042908476643ade7ac68898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ad3569d7238e1106d6feffd19f641899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c2723b19312400eeb535a6de40b32900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126248afad0d8eb82bf9ac6ba17c248901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674082bb45f4d1e93223363e9bf1c65902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f6a6be3e466f9b7884aeefc355e25903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f728c6bff1e0ca2bdecd4314f36ed9a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec43dcfb933bfcca6e32a2ca7ee513905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd270f5f5908a12b3810b4006c33cddf906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51544d35c3a07ed85b1bb81a39ee9a6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec599ee53997c5928dad149dc0f63212908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b46085fc8df04c239ae3e83d1f448909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21ec0912c1940b3ba302f6a9194c04910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2780dc6aeb240d9f2519dc88df6be8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770c8e1805f70ac6c910a6f360312b1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb405c0135f3c93bfba7a3019403b54a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1123cb8df13dc142dc1c470fae01e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c0882e420a00c7abd7eb4acd67b13915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c72cbd61bfa7f207e8e5a121b8a61916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882f28296995a626ad993b04995660a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7a56770d4b1e1797df9d8de69328d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa69a94d445b12baf5dfb30fe59144d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a9151d64ced0c6385679aada2d841920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c3df3d4e14054d9dae23b979f7d38921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4df52336e3ecbb9c9ee48faa77547922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18914846c9150ea6f03bea37ddad1cd1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c527a54c7be0a16beeea88c7c5fdb924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd68dcf191444fb8b654f7eeee4f34925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7521b85b34cbd418db759a472309d61926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90335bd8b3df392180fd32b507689bc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6a6a741bc8e9ae30dbff3bb48f01b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be261b8de8f7937511bcc2e71eaadac2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acb191db43fca99386477b0256e4c5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e59a7f44b72e72cb6d79619696570931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bf093b879ae5c02c4538ba6b06a32932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc81bf0814c3914c0033b9767e3f5d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b51522bbd4d0a0e8a287032994f6a4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a5a753112a95bf678817c5ffa08aa935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efc73a999c73eb4996391a978536b5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226f1c40d388390d52032e9384ba42d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f5807202df6d16d33c0cc5517f3a0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87849cffbf6d1bc965ad229b5e6848e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8b8f496305adb39f940d138d48836940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb4ef2676456340e875dcbc06131bb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6adc3c3af3ec904ada95d2cb1cc01942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bf09f88a8e5dc51d5dcd197b19a54943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdb2970b120f38b348318e500f9ddb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433871e2e07ac84a3fac2bbb395b80f9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eae678ae0b24a318a2d18963322373946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d155d5c5d7ef7f16ce9ac77f8370a2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb49396464a171242325baf53b7510948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21fb298302e51af62029e43fa6b405949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f52eb50f8205c58aef4ee7d0ae729950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b953f5e91ce882052d2eb0bcf3c7ca4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec56ed50bebc883bf66353263e93ddc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301b3897002fe5f78b851279c6a1ed5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7211ac632587bef3ab68c64d40db401954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6447cb7ab0e59edb5491272ca1580955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de5834e5ec3032e33e9c37922003c3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5a6194d89fb5100b03e023efe1e91957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dee70dfe74ba7086e65a5d67f2a3d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575b6c9b40e1671766f3e978be39832959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca82096e1b7a536ae8b597ca8cfb066960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e58f4f8d55048d574d90cc895355d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48827093dc916cac2d5b001cbc300b93962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a900841c8406c1b88870305ba998e2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82572b09eefb5333951806595370337a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e30cb8e3866ddddcd76bd32e004aa4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cbf55d2c8b3e2778bd8226863be07966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560637e0ddf2cf0aa663bdfc35788a25967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf162d14ca3b73a89726ffa71d8aed4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07015f3b4ae3f4704ffe622e5d2bdea9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de1103e1a240b409b2698ea35503e4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0e5b6e6ecf51aaa618b3950d1676f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8a22171431042d3282ad2bc0067f2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e106cd1f5c0f8d29b143fee70c15d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742eb482379e632a3e74ccb4378a36e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcbd7025587b00e30398019d45c153975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5295fa62d7814eb100ce704a7d5ef976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c87f94accc1a6c2bee5551c592d438977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b52b2b307101eb4c8a206e6afd9191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e921d4881401c61e6c014e3782b4382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a816543c8d04839200fd85199540c973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19f1317f63d6e35295182f32deff154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd923c4cac0a092d650eef59d08b01e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620d2323d3538a88026cc5b6cec34b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ed621a4cc4dfb920ba0d32504efad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d8af8478262570bb80150553b6f228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0265fe6d7173cca2bbbdff499e37909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe0f0fd57f03fc2cf7746bc252dbb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c51b4909fbbf349601bffa40399d0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6483827b3b5dc6eeaa4e48f565ccad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875525b9b61f775aafa16e8721d91c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b6b20549cef669d9c01bd1cea246214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917185bb429bb36612daad1a15bd15915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3424ee4a0782ac52b192be3621867f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b4f4ed52ee3f6acf27b44e22b7dd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c639c48173a931f82fb4d202aa8ce1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4fadec719c6d725e527543bb40cb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467acabf2a6addf951f663dc47c75bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a270b9317c6b6ab5af5fb82bd758d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd87a7ff9e5d1c42a613f236cf4b40122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f73557398ac46832c2d14c06d09dc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712b4225efdf4461915f5ce5d633f2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936ab3fa8d09b1285f12bc4421cafbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e444b41cc1d10237449867b98b337d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c950ff6e90d7adddefec029a717b9bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9913ef126a15b4d51c50a641f3df128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c77cd4616bc523e4b09a98e234867a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c552f677c3dbad4647129d2703faaa530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dd637d78aaa9f8272d6b9733dc3a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58cd2fa1161ec025ac4586dbb7cbd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e973fa912289eeafe47c6634051f3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733f36eb7deab40a120a59270962d7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafd75c3ee687809f7f7c6304e8d08935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebec6133029e4e363a124a7b5f55ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff726cbe15989aa7091d2829ba0e5ab337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240593bb16567d0aed55a6edcbd7009838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bc88ee681e3e87eb18317ac18a95039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dcf25f0585261032f31cdcc5ac6a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66990c39b2afd768cb270c38016c28ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083772464bdbf6ebbde3c923625075ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dd1c4f99f6a2bcaa213a4f22961dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb8da98f85dfc678a991f9c8d2306d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c4af44bc7cc5fc5cb686e6213e68c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90014382e883230bb2e4a18346fc181346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333c2aaa7375066f996e54c82e4cb8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5cd5e378b1bcf611e48d8bca1d0f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed0e635bb3950955a392694191ee4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a163a1e05cce1da6ceb6ffd134b00250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d783731dfca48e4fd614c6981070da751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd953ee89d0b19987a9f1da283497b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ffd8b369721a4ce6383386c2f1f9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b786fd0e440e8aa2a4702cbb8d04c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf22cd8d0b7461342777ab301e4a18855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e510755ce54a7d87f29983651582756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6746e2aadb8283f90ced0ebd883ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42f1151d068338f2fb953d2b6e3a3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef23daaebd32f5ac30f756901315c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791096515278b22fc94f21ba6994f1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656200e357752488c87a2dec82ae51161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbc096d78d68631d85e68d4582380762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3d03953f58435f2f5dfff3befd9ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d37f9b02f6d4508b45b6baf69356864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff676cc77a685077e4e70f3c6f23dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b24e4931a51b3d490961070ab3ad9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6fed40a4f1e05da55fe9986eb55b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b60c7cd12256b96b0606cf82bab42868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59f709f01e0dce976377c2aa4183c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26231c06095722c79664ffc470607570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b704541f59989fe73495ae7a990de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ff42cec007923d4bcb74861efcac772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11517dfca2194dd38e9b0a68bef8bf1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc6fbe28015b9278e9c944915dd23d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fe15b09873e234e3b4e1729b4d37375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daae60cdb9f0da60f86dd8c7e99e6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e549e68db35bc1627af218bf29a27277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e4f312ffad4e6078523b0cc1936f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6da0f73a39daefc6c8f8cdce3e07a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916712b17333d9677154f6e4891eadf280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfb4016f43711e60c5f948c882b2a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3025e2bea23cb98122e555d629639f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c5002f76bc15c8f714e1ea0f7573e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105b0966e3efafa3d408e22158b06bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83262f793c102e1c1ea2ff31c2464a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4095e336aeff8645e133cd7d52eda5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1ca7593c67ad494d0c20b2b98839c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac898b2ded931547245093d7b3eb4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c663abdb9c6a633ec35307edfbe7bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b272972ecf77eb055e413906c50ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c409ad84ae66a3d082c33a768078a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5befe287948855dee5ff958dd796a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dc1b7264185570275d7fba22af8b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b130a5c98ed47128520967669df3e1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69df606d456d23c562a6c69141ba1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f681634ecd8731f53367ef7b83b6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ec2a4243b3c56fe78b8bb08b6ec8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74c1c862ce443ebd776c50ec9f24e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890236b168c57eb831171a9e7b15ee6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3783f44662cfbdb73f43952936a333100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6f3c5f4b967aba4541cc57004b746101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b017fdad80bf6bbd2abf767bb0caaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141dd46f270621d9936d0621caf0d52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e20d0e3aec263a9b179322faf09fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f817e232081cdfd1640acee0ecac4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71971752ecd8837ed112d0ec2b72981e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a555f4f330a4145c102eb6bdddcf2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d5d33cd274d821db164aaf2836c3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78adb583333d332b48c973d4abe9cbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2681e1cbd4a4cde4767ea0bc1f78e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcff7f177d2399a1ff46cdefcec7baf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fd3df73044d63c65f2377ae7640ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5129fbedae40ada3e7ad5b92f883c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520eb01383fefa093792ecdea607eb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c1c1b07204c3660317894a6ed6be6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945983e6f98a8b5117ccf0bfbfd58724116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366498c8b8e065f5fcfd19b8aec0939117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c961f0ae72ed22ad2c8ec4f6b4555f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e78cb20ffd37ec2e8fbd9b04a5520119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395de2dca538858307d2ccb47d288695120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f46da13f339ed0c5b86e3d769c446a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d118071a818f8948a9046610491b12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdca9057e13b523c1a3c2fe75f74b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1974441feaf79d34b14e43ee3c2689124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf43c632465828a3d9d720cc807400125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bde7c1c9b60060b82d862bf0c82ed2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979823dc6bd2e0de72e8652348b023cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8926baad0632994f29ed1b84ac7ade3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffbae97cab001172e1cdfcadadc718129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87a03bbd170903bc9895fda30bcfad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aefc55b3f5029fd23c4efb98c9df46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1afb47874f98e31e7312103b0fcb83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041e6e5c1eef5c39fa07f499db55d7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acce5741896b5336d046988ffb468b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bffe896334aff2b019f45f9b0df76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d057ceda18eb5556ce19d664f73df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a903f0f18ff1d45d30f75a83f3780a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440fe262267b1e0c28f16edcdabff4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b4492270b37bb57afe832a6ecfc2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7a7159f396a98f48b3e1ff916555d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f956c9840322b1a5f76e6a7ea3e31c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275006f02d6e752f01e19472f9affae5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10320a296dea639ea13ad0c1b5512bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8d83f41fbc00d2dbfa3663cd788cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0a9c8e42fe7a1553e1c88e84458c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952817d4235392f80f45dee947036c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd32b3427aea1b0847cee051caf5808147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e365f3719a6240f31c7911f48cce4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125af4f2b8414424e007fc242da6ff35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc2c2f3e4864c7e48cd93322a53e20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7b57e7ff7fd1ba6f3dfd20cba1c14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb875cec75354f3a33acfb6cda0e45c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f2c88aeb46cbabf7b2aa1896266f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ae87ac4847a244a09aabb9beb9ca4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f92a573fd17b3c5da7169060fd4085155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d566006c69165ca4c62666206d0c95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12619072083482e66345a930f9f745f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3d49a99093f037b62b653a59e6747158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc41a77ec4130f14ca08adc14d0ee9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5825d431dcbf00f6ef595157cc74d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72c7c4e407971804b2822bd994819f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3490a5d52d99f218a2883ad3110e319162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d84ea75f01c45de4b44246c261185163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02065770b3567fafe8b03cd065ed6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd06a8a8b1cbd9d571af8d41e46f12f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37134b4419b8a926e53d78f94cb489ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903675708eaa308c681387623f07da5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93c563a9f4b85c83ae5f013e251658168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8075e69416088131ba4f826d72b18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7c530e589f468eba4b8e24c13394f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783f63061dae93abaa4a8bbe3d23f84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323285343590dabf47d02369a9fcfe2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c87ce75e73cff60d5ac047cdd7114173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9c181bf78c89af3a356ea99fa1afa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16343ac0d7ef6b9a40d87a1d9e9a40c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3aba0d510c21276a3918f6b9f62b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aa2dae252fc00ef0bf617b78f7c2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d2cf6fd09c896085a0f5c7a9ad0a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be9448c0c13d77e758423be7b11b19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a8ea6827dbf0ea5f819f986ca57a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89b18bd0a79e6be16d3438a1586fb9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b4a86c28cdf662d28d5ff55e46297182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19143c8b64310cf990fb2047ae860e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2388b140e302f82078a9bbe766a311184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016081366ed7a1fc7d318c856e9a5e7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702cafb459923ec89210407b24bc4f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c827152736424b4a89d69803a7e9c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885931ce61ede288af425607847340a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ee15d13e0517bb9605dad8c27f9ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459535f6f3ce008b96c9764deb18e753190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204bc8832b6d298e418953548a94a1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6cb6447ac4c8dc07b1440a76e55c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edea18ce6b8f3d0443d7e967f72b34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105121bfa752098ee2f1dab1384311cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50438e9c0e315222b7913bf31f0a9f91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398e8e36282ee5ee152059734fff1c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc018b63b5868a6f194889612dc528e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914c7bf424ebedf1a83932d67470f74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec41d550b3af159483424b9d101305199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377b71fbfae810bf19ec7bd243424e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcce531d369b4e8845ee1417ca7097201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba482ff999173b2d8babd2f285c9b71202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0385e29a784fb1d3728d7431d68986203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f712656188bf15834b8cc039f55bb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c68e4b98aa67b799aa8829fc2feb1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dd2a2dde2407f256a6c8dd614d538206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f6e770c06f7f73cc68a1268b22c61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38822cf7a0ef6bbceaa41c6c04253a09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161129afcba7590cb6f0d538ba6894cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c2b542ed108b12c68bd54b1affb74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8ce688f871cf85dd12ee682e73200211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee31b82cc3c50b10a1a4c0924c7e139212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6522eb1cdec13db8db003053c17f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0e836f6690b4f2f0ec3dd6a942f16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d960742be5d2d9dabe55463203dfe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996c25d68db79a02bfba1d4913d6aa9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2c6e7e590d1720550f5a6888de843217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b3ef6bab13377cf1cc1907493b667218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf09a609425adf81f017fdbaf04c6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4582a82144be415de58dbe030303ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9dae8094615aba64dbb328e665141221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b4dcdf20ba08373cdd9f74140957a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfeda3aa4262e146ec8682d1375a85e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82d86927e93f4afb76b6283a89e622224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c8ca976961235099eb28eec8eade0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd75d5a9fb5a2957d9a8dbbb4d56b3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a926969e0c6712c29bc2383e8759019227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662388b3aa02b3fb6bc9047ae7900c76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f29dbc68f2de2e43fc6258682db2cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864c6fd503f3f38db01972b7b94305e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9736c3a86801a0234698103e42eb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d809f077a1efada7836c8f65b5f31f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617a805ab3dc60f4a088b4d092b2247233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc312d0f254219c0dd1aae2a5f5e66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c62842fe319d9fa8f117dcf461f0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c593cdaaf3dc104350ce250b84f4f69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf24abc9c7ab041a41b1a7ee202c5d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c38b9aa06ec88a4b2bdbcb253a82d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ab04cdca17dfe85b23fbc1a123438239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde9e2be135c2a72549e077fb13ca23240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b7a10eb819432c27ac6cdb95c4cfa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f272f51c6a49f322b87400120021d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fd619cb6bc6f3555f08cc3a8a7aa1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200390f1a6b2569bf18707ba412243a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b0b8e2bb543754605e7d85f97f048245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac3ae05f725529a5e74d4df02f0bf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f72b938ae10c6991524196cc8a1e09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb138a319c74ffbb1746c25beda1dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d941aaaaf0343c7504f0a2f03ae048249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51e2bf0ce25b7918f74ad2195f521a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b0220820038002ca393e617a417af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4159a0307e5754ee9a64884dab0e1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda682d9c1e33efc9587a5204567c23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87429ccdc929ec0242b2fee05e4063c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03738dfd5a650e87fca993e36abb45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e461a0d703776d7f547b7c823d2684256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe41a01e4aa01c0cfc5c8398c44a97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0b359c23bdc1ace09248a44032594258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96280cca96088acbe396a04c51f9cad5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53eaf5b15ac5cfb0f54232c170e43e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012f7d7a21b729c3540ad4c42654976261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eb9beb6d0411b2e4d1e5d69944507262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca4142a93ce63733ec69baee9887c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94f22e53f5d746d127ff6d155a6da4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1c5351509e9f1299ab933b40bae19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084f12ff982c578b3de519b05ce4d52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97b294655188f864b620ca27793c4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73075aed5eac14bc3d7967550d2075d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a5bd0516d5e3346f828ab1a41c155269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e0be79820aee17e4641ed5053b645270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f41b2b515a753dc46ac83fa69a832f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783082cbc2a810133bb87c7aec99b7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbbd3222be07daa93577c5c205bfd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad22f0ec5dd4882f004110a49ac50f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af17fa76cbd78ffcec36061dbced7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650f70b20d4cce83fb30cc6adce0abd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f4ae2935a8a07c68e4a99bef4760d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be994136a46a881b1d1fac4d6c72c78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463e92af822bca0d7a3047c5f7eb965279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccea21c2d9d083b0a04f8af459b3cea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2e0679f20f6a56205a5777602379c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7e5c22956a0eb8c4f2166291a0426282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20040aca4a3744ecd9d46b7c0f596a58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeee982cf925fbb1e486d4964dfa035284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f925274fb47f0593a89a955b504ad0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d527ff193a09473a8f021820d33af7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9644251af4f3a2a811bb4a6a4777c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed056134a41aaa8cf6ac0c87f9869d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306e3597ca0ecb2917d6a59195e1aa2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7dff69fb20f5a0cb66827ddead425290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a88c333a541f8632cbfc36365c7e3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07086153840de678efbd441b61cdf7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701149eeac83e37d6b5e3f6f71e003a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c0a7f605ab2f7e2bde0f642953145294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cef1da6741e9e3560c76166367486295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5cea8484e6e152784730e55077c10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5480e8b3517642fd7697680b1fe4f64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fec87729e275fec81bff4613124b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed52c5f2d318222ab72a59795962ecb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67605b42de30df0f8bffdb312e789327300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a540fb3382abbd4bda2708a24b20357301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e49749bc3905524fc19b1e5f71045302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0f109634b31f8eed3baf940d27878303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832fdf81d8625f9ed4f446b60a87d5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f290e53897da162b09e3a9bbfb1afed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707c42d803bcfda313bbe6f072f0618306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95e8a51c9305d7a5d46515c0b0528c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cab5446d0d660ccee125e5171564c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bfc34f23e6c1caa381b320d34d952309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b33f1c51188c3285e2ae418117d70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611110bfa9b6c46bb98f9cb7ad89a67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541035fc8d772f2896e18aaae670eca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f230a53e9ee10e4dc30be3ba6add2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f98dfd4658f1744c3374afce21a62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656408edd4bce964fa993707c1be2a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117224962a63122ad4a9c484c4a3f7dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fb1c0c2f7534be16978091382541d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d07d15dfc6444a7109a788451c73df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c38d04169ef6098f67af54a4b1ac4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d969166ab960a00382069bf181d5866320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11417dad7bf931d76dc1c35fae158293321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9027e0aa43cc6ec93fb99ca5934262c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0839211d63b2fb9affd9b50d3168ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6294535a710bf41621ecda56081d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960029b13fa464e075abd906edb4b907325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a560ed05e2d1c91b11fea15fb0517326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd8250e08658f1d3cd571413e173d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896846469dace15e848d819c12a37f14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e878d6f555f87253c7f872efccfe0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1a338c9f3ded0be647edc872d711f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6826d3ccb65882ada3f99648436e82d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f839935b16bcbfb5b8c1c46828099332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35792f28f5eb6a2a474357260a1bac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1a477701f7498e0f9fd452b228b17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b434fa5b5abc9b58514e76d2a6561335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f18bfc79b1fda4daa084af29da10c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37185f40c5adf8daa25b8fc858183fcb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331b2a65e02a072393eff1276eb2fac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e67d8b09afc6f0b73e90cfc4d26c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3538a9d1181aff46a4a80029a1d0d7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e087435f692df89251c3217ea99643341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affc3e2ce5fba792a2133387e26ef7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e04bb802f4d3e2da32fb6b1819e3e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2866b6601f2fcca6c4ddcf5d4773a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa25baaef144facd48626caa1218ffd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df42744957e7a7f5fff4ef6c3c76cf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e7ff944716426db9452454d47515e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98a3664ec5e22ccfe8a2cc33b635f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805603e40ca4809b25a6e4e20da22f76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388898c446664a4f32506df227312ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ee45cc66ce1a4299da3a817834769351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd14c33994344aac714b5a01cec903352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38e6411116fa6cf656083f1ef1cc68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82820a5d4bf01032a4e1cac7239b942354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe459551e107b765fca14cbab70247a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdb4b00b30ec89909e1fc9ad58b205356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8188d319459ea005bb38f5ebb06f66b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb7650548f8d9f0925c519629d7442358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d800a34be9b2d574d41e3910bafb98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f267d8ff054292484ee98fa5007aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a1959523af5b723166ddd1f8f7fbb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76ac46e90a36f18a1ee43c8115a191362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84c05ded514eaef5fea14b1327c677363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafd8ef3c18654f3f39465b4879b295364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d49c61af4952d5540be11343409ef5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c73c574387ec31e6c184820d270b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4163866b21d7a302d0ac20a4e0238367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc578324fc56bc3472030395674e47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e8c845a94b5d261324eabb1db106f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168600ebcddd4cc0c123166fb7d7008d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9f8ccfd167316c4d2ffd0988b9517371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357511ae38d8d756438235447fd193a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc14598a6169863de25a78e8a5aa393373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1d0cf859fd677d71f004547b06cf7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0702d28e7dbc6cb11e4af018bf7060375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3700e319c2b2d22936ae44757ad9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4b941a8c91531ffc153a2cb20bf39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dd63c52e625e4ff664b2f79844cbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5b8d908d1e37e99efaec91bd36f36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0460f14a851bed6e530349da821eac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25885d8f19d2389cfd02a7330fa104381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455db3fb735cdbf14689e03b3248baba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b4e2ae510c6b7147e85a87b37584c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aefae4ab023171ee4f81ab66d8ea2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cbf8be1228a95a1cdfe3ecea114b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dbc88a8c0d6b842c7e31d40090e5d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482f317ec0884c35e5758b847fb42a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4d9b347e8bb0732f95057a8ec4133388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208600c75501d1241f14214d5cf01e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc52a79106b2c2fc272da72b6244644390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962eb09202c6ef5b79292581180a6e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311af1765033d39564084d2fc4852fc8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743a81ed037a4b203d61632f6e84648393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517764b95f2f4fb5ef2051fbd99cdcc0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bcb0062271b04ca310e2fa73e465e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4f20e7a0ae4b9767ea37b5e7294bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42024377159b7f2c8b12751d248ae849397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7240976f852e65e91025990597ac6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9822bb09e859dbf2c76bc57bde473399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2215ff1fb8f8691d0eb26a926f777b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aba66a3f84184c547c5a45b003aa27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40490412d2ad4afb8efbdb3aa450fe43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a620e8e69d6be403f3f97e674f63163403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d4668cfab52e621c1644a73db7db9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de24cc6b7cb255a19a716c5eb826ba1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012290f5f9e98f3efab9b4b40b5d6968406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c92efa244d18d40f5fb40c4aba5aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca85a1c349376707502613bd9c0fe71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564e6e7c6ecc0eab55bac22b9774a7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f405bebb29d8b8c592b8a42d2bc1b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da570798a2d81004d4086056e130193411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27a7bac1f505c5abbf30cb3fa37657412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a95a0b7ea0e04e1f9948d30c8a681413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895e4225ca90425fa2be685d9326f6c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3198cea2e9e2e83186f41170729511c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20c61fbb2a01099c0634640421e5c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318adfa96974bc7f0efe1dfb66cc89e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f460945f9dd946ff29c595c0fe85f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc30d7f99e6c5f1abae7b1f8a4b0b1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454378a13349294faea6e627c313775d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439f7502cd3b05cdc1aab32752e0590421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0879de4aad1bd577095df124163adfc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb042e4bb11623cb8b7967578a1ce8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfbd5c8e92ec14a9a158f9457f06cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520befc2f695c723eb71253abf47dea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a8d0b17c4a89b8e1c32375414a574426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f64b3cd7e938630fdfc45b3d02217e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851201b5606dd3ac1e36db655ac0bc26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a99761310e705b6c2e9c4a883d159429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb00cdc77cb801eb7191277fa38d3b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4b263487506a193a4f6d9a3d29baa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7b4f12506cafe8e37990568623b79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434b0b95bd2587f62adcc3e9648d521433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a28d874824eb30765b07fadc1f5f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991336a87c09b15aa391f90a7c87ecc4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95546230b2f7920e21acf5d383e829c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec6f3fbfbbd365481ea82bb748f825437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325a9e295f03a2e527f8a648f818433438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97071f527402ad316061d6c4a3833b26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496ae8bab09c3aced4456046ece569c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b02d4f34b63e3737d41cdefe873db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57566a8639219d809e1a942477b9db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1c96dc98346a967e0cd7c87c5eddc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4e2032c587a706a3cc40b96395add444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469b232a7327cddb2f8ce31cdc805e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e35783544ae62df1efba1deb9501c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab95f22a68c3e92b6bc0e0b6d10ce5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebec8a72ec9cc3fde550407fa907c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db633dea8bc32bf5b39e8186ab692c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb44886a2fbbce8cd0f1772cb3d40a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde21432032b13cea130817c9dbb5674451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d112adc2ca114b8ff384cf9b64112f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc0c9cde8051d4f6273fe10db045c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39857164528f2f3d4a6eb587a874c217454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a4b8a9cc4497f2add20c7aadb9ce5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0542a1bcfe4b1d005ebbf154102fb4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74bf65a0e4bf371ab1c27d33a12bb0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fa36a333ac458c9a13a18bb32dfb9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758620481b7561ecfa33bba622051930459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0a5171996606907f1d66eb33e358f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba532ac287aab137be7db95919432b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c45419e918808d9c5cb4a5843c0864462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c571b660a2cd5e31c535ed281cde23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca9bf01db040cdd0cb0b5c1cbfa059464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c3176d2d2af7103ca7d638a4fb0cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba814030a3ed4003f4787864cc536d40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8048622ed9647d3b3cd78e0f91b0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81c970f6e71071b79b7f30a69a44cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cccb6f4cbc22fbb16b863bba889b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7af7df7f715b3f87b484e4bb2ebe08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a403e2d9124b3aef894213314e03127471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23e69ecfa7759f6e3e1071388f7d88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a5befae2c1538ac3a2ed4504ca384473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9deb50c1d54acb74c266ba5458ea39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb650866d2ed7f4f616b9da947bc0dce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e28af1daa98a309965a201015442bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247df1ca20d8b2db8d88a8672982fb6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcd77ad5f105c2d2fdcab651f6a078478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dfedb698bc4b6507c226e69b398da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a974c9b7e52da0986833fef656f06c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fd1378e151160b24704fd0237c76b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997f22c0bb7b8c364338f4e8d38e691482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b575b8cec2b3e561c5b904c6544fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d68d42d0aa55dc8a34c3c7a336715484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eabff1729250d7f9030cbae2ffccb5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5b78a21709c4e9e60a040f4d537f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832fa99e9503251ae168add7d47e532487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f7e3aabcbdae7d4d09d58631ae187488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31361d4568f35679147783e4c06e3d18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6158cc39313dc097ac70fff5ba4f3c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3485a0fd4a3651c311ddf741895e75e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70eea8f2cb9f5d30a483f6d17cf087492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441a5df5d2a5057a96eba1fc73d2b47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b24264c1248e33ecc6f99c0f7cf0c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cde318b52ad433af9a77efe1c0df6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b84bfa4a7f962515108271f5d25525496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d0b8ac218b3e722d050007daa1b35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defc9f39bea882cfcfbbdeea28a01a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8febab6fd50e483fa55eaf026fece499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5915a2b7479eb7b2467719a91c304b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4175000a11b25f3942162f6ad5f69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a98bea83b0a5966b5c26822596ca60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6a3f65feb3a96501c2c174fcb2a4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df093ae365c7c36668543880c09a5c41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0bcfae389cdc041be9ca64565e663505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5aa80414958a1f2f1466e0aa61f4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff46d89c8ed9a28acc6a7cdf5e3efe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c24d7d3ee1ecbdcd18e47bffd438d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287543a2b511790d1162690d5dc39e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba0e74bedcad3080c488c86fdbff2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75e9433b2747e1617a4ed85fcd78bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cf340e60e55a45ece75cd617c8ebc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d77428d3418770cf3988cae20e62c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf3acc0e4717f443f731bb859d3228514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabebef4efa245a4fd7d77e59b7409c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb5c1b6ff56e3fbc14a90e485c689e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e53fcbbefa7b490e04dd5412f7487517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d176a8ab06440946f460bcd6d122d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953309721b112f687f6a430e90d6c16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed2ac84837295ffb4bdd651a9ec185520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3263158190d9f2124360e978d0cd4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7d032898dc4643f42437416e25501522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0eae04a3f28455797259b8e8d70f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d14fe0c4f8cea532e7e00cc3e5195524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612a22f8c4cf6654aa2f61cf729edfe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb6bfa47d727df46f1bdbcbd3e1b7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818006176fdbeda08f81d771e7e118e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966145195bd0478f5e2098b77a7e3f0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcbdfb456d2af2b8dc6164def686d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a86ad702c2d6d49adfb84e2f49d0fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb700ba6f5140513b3a8ee5eee476d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f55d7872e7d5d52337f49a2de4a3a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0326c1f5f4690b100ab85f267e8bed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e9337acf8fb0908547a7f37dabfaf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffada7bb287e367f5b51918fc38494fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4e237da2498017528ec422f447f5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fb33c2e556d449eadcf22edf701da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d3982ef7fa06ed5d719e03572677a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b87dc1f0e24f25cfb8192ce9dbb148539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94482a2436e544dbd16698c60c704c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c46b12c33328cc9733e33aa7a881e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3793a30c15d6e1321264abe7b0f4cd6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ca5e32159d195d7e9909b20722a1b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094546517cda2c32b717231aef11d4a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fcaef2bcef15d65245cc0f6b85305545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce76ee3e90149c601b66051cb7ba79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75cd97a71d36ecf85f8140d866cd9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3711cf1f34b0214b756aedb653c78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94031a6701b36a58524f5bb07f441a53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffd6a8621b9938d40c3c36621a8009550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43517b45384f8af8d2709c8ea6c374a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37eba7fb7aacbb5182c7f395eff71d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619b44bb4955c79ad236d2292644bda553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eeac5798575bbb68e83cc807b8d1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada094519f5a158e218f8c3b374c77df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9d56cd30b04b0db78e137e5566be7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeaff0f6d82cbca10d68020c05e13b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831d087d9671d22a12d7fa8744d2b57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632911e37d79d6c5829b1d1f609c5a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fa9385aae7eba00c4f07ef780814b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85812cfd6fe43b78ad2e232de3fe3802561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099814e9d79dd0402207e370f77c09f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf785b9bf0d27be5d30306b43e61c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4276a4ae3c8d42aba3e83c4f00765c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57997f948e64804889cce57512483be8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836dcc93ce7b694210130e15dd9e3bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08dcbceea1b3ed28bc6c8a939e4d20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fbe9dc5da2caee51872790db854a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc933701a35015fb82df7ae5687956f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834c29fbb6e9bef5a8ac265be9e7101570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50e55cd7a1e136a793b72e78fc289f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60f1a54d4e481f66b7cce166109db4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec11ac4c45e5aa7ad4748cfd71a0a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef173637449a6555423690ffb0eb7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d4c2fdc685ce0c0e921d1a23420e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7086145ed1e74ee7eba7ab6c7a683576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f56dd6a858514d9b3799cd725b896577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192c8eddc4ee95e9726e896d1445aba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171e1fe2c8cf41772c669a746acfb2b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c40e48ab85be04c117150cc09fc081580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539722737a12cd3c5ff19992d8ac8395581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c89cf96332227afb66691f2c37fa8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff7624f1856b1d815e873fcf2bc1e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846410827f8f978db3a43b1b166e521584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0656c58971b968f896154d8ee352af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a77bd288c3180b8d73e127e7416633586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27063261cdd50b560a9cb5ab5bb0c71587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3c62fc158dee3769d0abcde3fdd73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549507712d995e96d70efb4d7f33399e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24182b89b04fbcbecba2b4555376f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f3fd47cec64a9a84f837ac254823d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d17bcca5e458d46a87dfb547de166592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd92d932082e21f00cb8ec01eeb98a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1e356e3c22a5f4680109ed8d69385594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006474253d00452a81b0525bb8a6a150595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530ecd855f9460b86e394a1d8739f7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27a2c61cba789bac6e360b9368b3da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9734903faa4b3fc57648d508c41f4d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc0da19227a3fc169853fa2fcdfde1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ce5d52ad1f058ce863c508a13b4c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de633d6a12d047a17ca184179faa36af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc98e7de74585f158ae0a715a28784602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faa0262eacbb11e31a8c945039dd98603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f5596afee2a144568657b330ace57604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebe966f9204253935bab3d063a0d4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf01474c5a32d046618974e01bd5c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f74ca165aa358b0fa87cdd8133913607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdfc1bfbaacbf3ca97b08444b6c2cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce679303efde9d96b9bc55c86e2f5de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599b788f08e45caab346638edaa65cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efbcd1b74d6f29fe7ad131ecfe3a1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e28d3be8eae0ba19e0a454a1b3ce76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e80d0d9f8c23849967f155e7bbd6b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f47e45a0423115583aa3be8f4938d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db064f414ce0d1f772235626fe01717615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482196f0cdffc651b5f7249a8340445616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dba1d89ec039df286e716abf160210617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b530332d003a64ec0283656dd2e3f60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98724b0fe18b1bf7d9112d0dd73ea3cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050ec12031e0f31e4d39d49d0cf8d0d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04375c1ef89139c970df4304777ce05a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738cf4922839b46234ae4e2c30f4c02622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002b2a810e0e71e2e79906be2d1ea9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a64ab95dd985ae94d68a877cb3fb0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe689bf68e61ac34bfe7e9851056c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1579925674d529171bcaaadd7fceab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af29c88da016740864554e99aea575627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe673ea0ff839b1550c5555e3c63ac83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d11b57f0ef688f02b884696806e541629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8991b72b3ada280f64eb985a0d48fae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68168a31d95fda00b087868c362a426d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7378d653b1ae307fa54246f10db325632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071c95786c6f1274f194037527889a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6ba514c7160955d91f48d9bdf303c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386de8533374ccc59af253081b2c51e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113838549325f600840e42256adf69d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cd1acf868309647dad7cad289dba7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cf4fccc7c8d2f1bb86c671d71adde638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bd768afdf58cecced133744f6638c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef346b54a3cdeba956d938291e9b81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef15cc651df50db89e7f2add33a157641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770f6baaf7d1b049710de43f26825c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36638a8db1e22a28a05371c215df9de6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d92b458fd398a728e30b825c28dd12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535da7dabbac79504638fbf91af6f7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e449a7b297edf7d5f8cff823048b8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415d4e517553aa7e594c081de3364c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb362d3bbeef650b65fcb0dd5b525f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2a03e4374a1463e4267c8248d5ef5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018de8538065463d9dd2f76f4bcd7ed0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7746eaff5c6c44f1d0d71d71308351651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b34b9de170a892e9dfe0d722119a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d56a339334aabe5e21968180696f22653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000198dbeababe903d24dbf402f5e82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343a3c58afb25492308dfa2b6a5090c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fdc4d52ea015d827aa1f4eee9038e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fb3e192bf4225f699930ecb9c8f28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd82b41afa7a1769bb8657c49d1151e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bf01c94cb1d89d2c81cc4d84d8dcd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1c220a8c6b3451101a92775f3df03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50281a40124297b8f003ce432bc582c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4920242a96b74bdf33934cb05e192662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daee6ea8e5f37f0a8577d2013c92257663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84046e23061e15271b477e6c8fe0c4ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a2b92bb1e16895adefe4b7a567191665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babec401d6ab26d25b20e1c720608395666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f169556fe420ab91b7a0a400a2a60667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e030f85adb993a0f0b024cbe8dc38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1884c9c696c887338b0170eebee3c95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99993c2488da34e7bd989bb8041677670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303c31d467109e3795625bd013f950a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497115320784081e9a2aafd7dea3c844672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40c04096f86f4e035d5384a3824a51673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ace4eb5a84cdebcdf8741de98cf57674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66998fa8cf0fc551d1c65f45436146f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef0f12c01b6d2a38242a6262558762676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be56cdb237e333f97c98c52a7357321677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fec9e990087d907d7b1826f1a81827678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36395c5c3362d3c2be8223e0176d11679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0feb9e86b56b07a2522a92049d644f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212486f24e2f3ad214e4c144c5607c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ba19e45cea41e6456cc3710a35a48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cf704bc86e955ba539982cd694897683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c26219cdaab239e6d1fe8ef24899cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60b4bde41237e221b1110121403c1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940746cf8b2c3d8cbad6c1f1dee8b01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6735bc6297f683ecb758e36232705a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f6be92d90e26c76c33a12e3f4caca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11f3ffb1967f75448fd6ef1708db74689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82306cdae3b5711c47c155d2207f4e61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179af1add6dd9616c4e87e0c5af7bdce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaf94033a00f08cc28afdbc0ddac8b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff8144ae1676a58532fb8bb2a2952f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f50fbd5fac91ff2c8a5be0e268db7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406937905435ea0a1959634a7a5de6d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab178dcfbf6bbafc4466ecdeb4d38d8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfd79e6682b792ac828f6c4bc24e36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36060d58d7461ac373d9bde83c88f75c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bfed1835a524518f645e742b1b6cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f593a158a73c8319b341c6d94ce21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a42a061a80e30bfde54c06e52e80b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea199ab8d3c68f252f6e8295984efea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19de8f18c290d36cb6d00dcb8997da4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb920c2c06a7954ffbf32cd763abf4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d11f8be6a19e843fc95abcfeaddfe2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9200c36f5bfb7ae4210d5188a9e8d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d962b9b0d7362f79e37bf16544bd4c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf997030ae963c29293a86a7043145708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffc72f4eef977761407f77b538e7f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc30bfaae26634664b71530b6b2aa84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba49ddf65cab6ff350fe0f54772013c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844a58142c3cfa4ef670f3609689ac3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5165b068952d115e387bb9212cf2e70713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f56fe215057654dddbbe586aa5d49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e51433a6ce648407a9044067c07ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce257bebc6d3800c0b684dcbee5f4932716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad135765f2525655ee12ee36f5d4eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5e641c1c0e0be08ef9a3a6b3fb87c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a7f7c318c90e8ff1c95b298a20c33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bd141cd5d57675f5c294cf46e28d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c80ea5f552110bce1bf28383ed80d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90044e24c38127b14ead46d248684d09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1414cb6d0f104286c2be185625cbca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8441ee7a92907eee51374c8ffc116e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c44a9c294c35e11509d39c07a2a12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a94dd42db2b70442071efb28804d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38628676d3788f3af61a2ef07473e298727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e463e75e52a89b2192d8ac21dde9e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa654c00860cb41d7f9f0b3ec42225729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6d58f5e50101fb9c28c4e4e6140ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2312d8812bf55208c745a14508563ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087bf7d8046b301f0d3d27634b3f03f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7eeb03157ac3e0e9de26a18012ff4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefcbf420f5f605dca2f351c623615e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efe0165dad3192d536044222ecb7ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1ec6b93f223bcc46ec7c36fbde4ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29cfe95b646094378897363e3e6f3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ada95422e1b437f518b52d45672a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3890f7e985f6a9ccd2fc961b4df2e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79993d1e7e6b66eb7c6b503b76db72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109049a6957bf5f733304d628cdedd8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89c87263285c3ca5107dce9473a4c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bbd39ec55b13ab3e5ac5cd36f0786743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced32270ede0472b9f7e7f26f3e0751a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600eb714646ff2d6f40ef8598ec7229745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edef782ca572acd8fc0d9f3095a7d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e554c8b0703dfa069ef1a625d9b8a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c72eae08dfe14b3359b2e00734bc2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847deeaa22377d9397967c0b2e48f9f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245e82eddc3b3d5bca74feb2d18ce9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f0e968868e139c6f5a3d1d515ccc2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2199fb513e1c5d8a2448175167b7a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd6756a9b454f2b997868d0ea5fa84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07190a86a49ccb4c9f20d3aa8cce29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0642a38961ff8a7a1c0ecaf53bcba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd286674360fa25646a2188820bc23756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff62b53c456edc6700cd1e7aecec51757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b878cad6b2b7de6da3771ab35d183758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cddce085d2e52490c4ee7427e8e5a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a34ad503f203bdf92c1ad7641015e1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352578665beaeabf896b668f368b5b93761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb343b11576b078d769639cb2f2bc53762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877def560e49316ddaf5bbdf6e0dfbbb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08042b7f1190c32264b45b6231d1a23e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb80a392c47ef53f38add3ef7ece87765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516cd35cefc3cc119dc5e6371b66889766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f183cd9109994ba5372f0bd018553d0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201ade09940587d8df67f1aeb52e924768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65acd4c3a9d08c029cc209739db301769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba025e91f7002d0dca84a13a4d2f1c5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb78d7ed14dc9de9f403c57728cd795771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09baaa0bf9577d3057c2ecaf1fdb224772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cd2b238b7712384530d7df2331862773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed65c4e64b350728307e410f986180774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405710196786d30571f720ac832045da775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a7229135717540ba6cf79af36d65a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19067bfbb00f845db6c015ce0223832777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddccea2d248596596d993d5db5a030d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e6c63d9648c63e986d21baa536c0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7a186df917664cc571b24658b8cd7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c306f76d08b9e0d0f9e0ef3126258f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f5f22051d9a4214b61c2d7156cf51782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0feda8e2c4cc5f7bb8f7336c14cc39783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81c1b31a9f3528cf1cec20fcb44821784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388efb40a44152c81a67ac1014e8b0dc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603e27f50e8272f78fee104f1feefed786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d085766e53d03bd60414646cafe92787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c322eaa14e69d864f3ec95476d5f8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b855bf2d8bc582295b05b2e4fceb9e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e374b57bec6a3d06696792c82ed59af790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd17e2a8caf88333762a5d7969bc526791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075102d85790d554e32c14ec23d2d6ab792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a215f4535545dcbed58c14f8a983fa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832f12ca467f831b47f741ba1d095bc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944ec3b2b519938f9be6a9c995da3b5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448f8ef5bf1ed1c2ef6756c87c91f0c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b69af07cf20f7520325546a323d7f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576894fb732615a27b6b89a7914bc4ba798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc32f72de4e082673f98ba4761d1b1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fcad8dd7d26204da4fb31c13ea928800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fea66f54f2de187cd474151303d85b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acc6b4462e4a744aad0cdc1ebb72a5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb93430ed5b9eac27861944a5a2ba08803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1151fd1bf1271bc72be420bd9bff1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9e87ed6112de7a3b23988269b0aea805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afa903b7c9fdd6599c432fa57ae6e5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ce6e737cbb1da0624b6855142a7bf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f2cecaff8799f9fdbeb86ea5acafc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94719077f322dde5f8e0f496fd750f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f1b4c12c678415489bf7565e2bf51810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd455214c669d4f65c4df4d64a9640f5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f863f721a6d0679196e5deba52c74812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8f7b9bcd81ec5855940309ad2de7b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd652e28a0fa31f032e045ec58d61b86814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55e42e22c3e0f7fc7f5a2f29fd5025815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba65a27b0fdd43fe9cb9c50944c80cd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e34e373baf5dc0efebc4594c16f8e6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777d15370729a48f9cb804d46b4e4fe818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a629825b6004decd746d5981c80adb7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdc9e987c288cbc3ba9312106c32f3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21692f7c7b100ee872f8731ba61348b4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b385f6d25c5df1c0580653772c61c2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb6fadbf30463cf149a3ec711b4c67823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84259757d0dfddb3304e9f9bb2f143b3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3f31172fcdcb7d643a9f192cb491d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a673c707ab8df10b18d734dc48726826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb894a3349902668674d390dd1a03e8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859a1f68bb471acf7b9ceec285e77d6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea5dcf1386f52d6ec3565d96ab464a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a4ff54f2af77e490f939ab4d2aca7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923100ec897957b203bac2f9e71a1db831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80485da521a173a2b6092d3cfd8d9223832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc79368260246f3bc59b054b6f0e4d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9da3733153888e16e2a92416788621834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47517e57ae640e266f962ebe113e46c5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3367988132ed8716b80ead127277f6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a5514f92e53ecf70af293bda69ff8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873916bb2a7360d2596070b2392c0d6b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b6f616699709cb1a4f80cecd99f77839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef15f863ba5e33e24acbcfa0f287e6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cefe771e60eccb402fd1249d60a2e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18bf50987eb1b940ca3c06272d3a54842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004085f37d29d4793b92ed37f77bcaaf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2d789a0e0a95d0b917697fe8305c3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6fc5bbd9b83dfd8bb343cbfd85224845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62c083eb8f4ff497ffd3eaad797984846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af4161d6d2c9d6219771206d14078c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31084d079079f538c0d52f5f7d514b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa54707d3298a6d675850c1191920f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523b191fcba84f5c3f4f5f90d95052d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6b5d93d9bdca0e2975aacdff02f4f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a648d05fe8ff01aa602fc8e77ee9ffb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2005bd93a9603d32958460b346a37b6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a04589618e298f7fc8905d66559ce854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884447ded40de6ef85515fdc1f98db9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f60a742c0ad3dbff35e2531b20093856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d7a81fab14641783f8611e40e764a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241cc1676527e42cbbb314b81990639858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47b2eabc9f96e1cbf7a581a4f24b65859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d5140e45f135ee8021fb584979eb0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fe96faa4f68554cfcdecad31f9a39861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa63f64769b4d52c49ff1cf2474e1d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93baa686294b3615acfeb075cbdf27863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d89802e65fc55e7a736a549837040864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f9d872075f503c978d2d4f00f507b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6caacee2377ea7a0668fbdc1c09d74866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b6bd7ccfebca3bb3368b1cf1510dc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebab83450a8d732a2b18fb33e266852868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109d245da39819ffb80720d3c610dee869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa1fda43a3c17bf59dbc1d6b9d0b03870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9345011a589734b16b6d25bb080e1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021201abfcfd9beffec14b5b5f4b9f1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a709cb5afcd2176eea780ad795329873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5611cba9a3be9e84a64982792508b95874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1a00d28f01fb0299aa58c7df9eec5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a1152f5fd50cbd0fad55fc09a8917876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a92d4a6889e564d146671e1323499877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d295bdb127fe20b41c7d38bd820c534878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfcf9c59c302e65671b1907fe66ef5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5246f58d247d96bacf3835638c3d21880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0319dd9205a9b8a8596fd43847a90e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a636816d42dda69be1105d780acc100882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a109d9c45973cd861ff60d38630ac883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd51792097a815620abfcade8966ea884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b12ab8cee84392df23f940cc57f2b7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c1b15432d3f1a1d214044173c3164886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d9a838ba44202b8d7ab0fed1119a8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d17f9573d5ff20acf57a2cd6ea3ae888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c66767c5ef5e1ec26269f5b528ad0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9530ce77b3cbbdb840cf7178f599e88890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e368ee1c495d2a6ffc721ec4871dc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250cfc34b203b29a23074279cc607cb892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e8a2be923e619ef5cd58bd81140fc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151ad6effbf0b2e3c7446331d523897894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726af950205627cadbfadaf9c7b5710d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e81c8bf6faa1b39fcf9733aa805c8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeef49566e01277b5b9f0ff7e51a3b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5027382ec188c25c0f1ad3ecad9d189898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213300032d7f9b029034e35f5ec58567899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1c1717146f7634b58ef873e6591ce900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d2ab02aebc6ba5479e5a7de8d8c8b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e96d214d39ae0cc041f5be5f1f5b14902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12659f89965da350832869ae6a1e8c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2de9a4e839dacf4e88a329f1c97f7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d62beb24bbe11e72dae297a8aaa29905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a5c3949979c939a2a3aaf191da2d9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb26c5465b8fd76a181bf1c5583a26907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6cdb193347a2767302829ef07474c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da783978646f601d6e626e8ecb5512a1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7552a53c0cdebe3cf570cd9322a643910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d82abb05400058abcc24371ea13ab6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bf05adc4da09163bb3c62c4efc24a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3fb926f8a6e90494954ad28c266a2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7f8d2c7900a1e76177e9b7e62602f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56b014c8a7d684a8278e2ec5791a63915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1f23b8e69bdcd04d3ee2e4d0f43c2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ade58b4eebabf03cde81666f3aeb6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b73f7d207e60bb69b0bc3c1c1f688a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f34bf76df95d3e37a8aea5db683383919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dc37f6b1848e5e6d6d203cb335508920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e6a11aee225b020f1424ccb85f07f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f30ec9a6e61bb7bb4b5d032b7114a7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ec443fbb569498b92c779121f7191923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dc3eaa3850edcfc20e58a09794531924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37756c5714e705a73d34c8b94d2e04e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c239601fb70621a8b13dfd1ed4ad1ef926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20074eaae4153da6b4b43cabd0e5735e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ce8262978c4a507a4a0ad91ea1bb3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d67de9990d112f145296940744edba929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc427e833995a5944b36908439a367b5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b21c15e89d52f94480a2cbd3b8b559931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176a318e37a1b484361fd18d0102f5a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b8a70c56811fb09ab2146d3512664933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5080c6ad3c539dbcf5f6261d8a0c9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373482faf67a8bd330dbcb2e1aaf708935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03287d21caab5a6323a199640440c7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3670f16be00e568ce85ef3bab209300937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5395eaf511ef8a861445f59c9e3089a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88746a5de74d25a399d3a3788dd9b5f0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca79f91b4d19f5fc8952efff2b6335b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c54f20fe845e8aa4fe5b0ac95d013941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520785e533e576d021450c0206c7a738942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549c0df4771b958a59607c4f562d69d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3a85cf4d4d104db7ca93ece7b2654944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e17d19223aee6f8157155506f5066945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c092c25f044853dfa1b23b92dd858946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd5689fa07392272a24f993638fc23947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252987fcdd65002c0dc577420d66fa06948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d5e6ad193337578b3fcd68e84ee9d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab6624eb3d77f2462654f31cc6103f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82e0487ffaf8cccfdb4e4156ce9cbb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d47b21aabb0b2e012d99265a92916952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77316934282ae19b8c12a2fbd0d9c1ee953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22842cbfbd9bda75ee7b4ba41a5d667c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bcac5a6bad2da5ea2711a1ad6c242955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8641e5cdc8c4d18e588f249e0fc19a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836677369ba0726ac1d3232a5f570d6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f4873c27f75afb27c05bae7225316958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608ca05d3fb97938824912340bc5726959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a3edc40f4e7f02abefd6e26c22b34960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd849152922c743e1a137b8b93ef3d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d16205e98475c45b06d4cbe1f83915962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93273afe91773cf404adeec1bfa3be47963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1507fb3b2d68bcfbc1f36f2c4952c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf909c191acff469abe187de45908cf965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff33c4ce79de5ca61b79cfa26ebc384966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a203c45b4e706ccdd7cad253039ec3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a950110fbea34782fe2a661104611c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef286a376759c1b59d2e54fff298c366969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726f10d9c5dc4f7359fefd5b784b399970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcc030d16f7ea37549f582733f213e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acc719b06e8495b5fbce8116176e00972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef147bcced1c18ed9f160df8b28c6b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4998e7c19ab332026d04575edb3b023974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397db4d2874c93e31e408bba5d60768975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151ecb93b763e5ae4b5e545a6e10a5b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95103c0598b85b4f7439a90cad9203c7977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>