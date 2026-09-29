--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5111aaae6a2b540e38ff8678e84591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219308f11875e20133bd89c65d96b3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a6da9ec45edb05d332d0ff87c65cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f847c3b4010916de0b28b5cf870434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4ba419b97d0dd54399d0aef10170e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac94968f29a9e339507e0bc397804e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94289350cf52995720d473b8343a4717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cddcb9e5f5b98e73177499d01610ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc415f1103007152e59b6c85e68ad7b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747d92ce453d575905be3e132fbfed710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849efd131aee6539202b4d0fffbfdcbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039d20fe7133e6a2605c57eefd722dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814e39a49ed0a940598b5c035a02b4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a3d5ba08c74d08f350040f713869214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966ab08380a593190c51ca5745bd2c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ce8ddc97eb7dfeca0fbc97dbcf96d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8ed1de3cc7cdb21948aa1b1a0206817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b5611e4a5bd2bd37ead71b5b2921c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f228855dc1ad0beff04b543c0962f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d300c19acf5d9465d31e0ef5b177a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963c5fe551ee27022b99455a49128fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29cb1501cb7dc38e017163cefe00ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82d2690695897df184d1abf7014c6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa87db76a6f50b4c2a792454d32b1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4b5908e1c43ae1ef617215820873625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625eb7bd1755ccc572254aa691e104af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edabf4a34cac868eb210ba49dff043d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aba28c0ab6fa51e8b624bbeec5ea5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abdaa0ebc3704945263b63429448c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078bf54edeec6dffafe200b04ae172830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b86831fe87a5a1b23b61b507e2d4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac397e1ca614ab90909cfdd3304939b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b08a789985ef81f2d24552a447fab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae616ccd7aa1b2b94677d9a2fa8c07a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59dedf53303994f86cda1f649f98d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ccaebf0d236feec85566d2e6a48a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2f9e047cf0c5a0d629aecc1a6975137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51323a855a7da46749f386f03e68117438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb259e6b459ce2c24d74b8bf6cadbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4b5f828e1f44c96b7a74c1973402140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356797ba3d7f5bea3b18564f6e0fdfac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef935360b1617874eef4a15ea6c96742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb573e9a2d06ac4d19aba74fd98932cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb311d963d840bbf39212bb2a2beb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653b71687c0ccb0648391822aa4ec7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca2fd4ea1f73fca42df4693386e30a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd8030b473bea83d607675a64b5a8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7437edbfff8edde3fa1df02fa42a2ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f69cffd1a834530e5b7e4f16c0afd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8300220d48ad642dcd55f01b9500b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609187c34eafac65302b85cdc81016551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ddbaee3d7f4595d5f586bbb7fb01d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369d837179b7f4f3745528a057e9c2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f423ddaee53968ce0f2e6230aafd69254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac5dd9fbbaf19f548086aaaa2da06355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad3112848d8c188608a9ba3035602d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbe73dfddc2c50797cf01dae47e3f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13478845c94f7e5a6b5c3226b73c3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541fe4a8a75c12049ed8b7f5de41de059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1c30f30fd22901522a2948b9cea9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780ddbfb8702ed384a0884684b559be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a98a7c4ab31143b2ab7dfec45868f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b265b9a6edcd86439cff09e2ff3826b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439a095586f30edce589c3fecd09c9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da4dfab16d641e8f2618af13ae9b7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d493bdfc5ef816ac1b224979a7b7e4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc455d9311cb0b15e3d8f6700779c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa75a82e4d296d44aaa86b0299825368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962aa19c812384e4e6d80a09d2263ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254a3c206f5c72078b97a45a2c6d78c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba48f020cbb2310716c20eb411bc22971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d47f89e064f8972057a230624fbb5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993d882fb110932439f513352d342a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcd1392537516bce441a533cd46aad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda597c12ce4069c64cd851055c0d1c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49097fd6b3ae76d891e6cf0149e9b52476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55124b33ba254824cc0626b8d7db16377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57afe73cb3f9d840ac6873dce3520278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426d8a2ebfc0dcceef0e21be665cbb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9151d7b53078939a0bf9e036815e3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fdb2c4754a38576481c9e5605ae2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4e5b824b7e8ac6cae3f4c8a9b7f8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5121102d28082d7dca4f9b00d601a7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5290a17b877198b55af80ba1806a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dd62f7a4737e6227f057a51c29f9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909476fde3f8ec9b303c9b575b0dd4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27068106bd5b1681700bfb42e2af7ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad67d9d04e1eff18df2eba6da734f6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510519f398c88f526f405456fcf1c3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2c5796917c2b6974933016863518890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4ec515e8bc0d76bf213cf020a5a1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b0d502743d5562a13916c97af347892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2a2a7105362367f55e2e35917e8cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f271983187934b00b9da9011eb804494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e360194ade4810229f8bdd15fbff5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d77cd655a9a84b3a472c82ab63afb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613178ae7c4fbdad779585ddb167c6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c5ba9ae83f046057ce6b7d59bbd2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a7de34b632c60bcbd4eee12a75ee799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dc18451b1912054ebd6161ec64e77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7436e6805168729a68591912a747c8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43864f3f2463890b3789ab9c61be2d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fba32ba5c1cacde18767170133789103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3774aa14d824166d2578d274d7a3024104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048f005aab9989edc2f358040809568105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091601b8adfc9c9ddfdf912b216da5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c3d7e63658bfa219053c1cc34672b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845038fba98308478dd456709dc46beb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485144e7e81cc2e51f3db0c5d222172109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60725f2d56336b3d72b357e08b0385b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301a8d1cf980b199fd6b1c6f7c62256111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdd6af2e8f18381b3576d2e8028138112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dc6a4d3c2d2879fa0d4fb72f0a26b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84286d69523a3d7b43d78258af05020e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a14d30c3d7fedde61309b37627a0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe292f59ff332cbf4044edacaec3416116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7053200b5e671e6ecfbadf3ff2310f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f19418d7e9abc891f2401e64fc5f32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a52a44b176a1b0318278604029eb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d51e06b30a05039382a11008fb5eb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363568c3ed26c4aa6faceae06bc57142121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d2e6d740823513943ddc4c2788f04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbd9e99691de8163bb0dcf5ac3cac2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080776051c4c48fa0a0af09663d08f75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274215bb8396f2823c3801fb76e68064125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b304de87472075fe89b1725e5262f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b09e15a9b6826ba13cead3bca83014127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dfc852f9faaa52d2e74775cbfffad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147db95c93c5f3f01268da4d884ea7c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0397c27c73d1df34a854523da3bfb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c702344bc715a9845bf6a29eebfadd7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc08055c4d36eb38ecafcd80db9ee01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a3fe364e1e236ae0e309d0b89760e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca787aa450fc365c89c4c62d148dd41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82db30c8cdc9bc5b2139abf74e5726135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594485c40dda6d3638e2016e088d2bef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca1c51b055c9d8aee2813a94838a5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c479ad45adee69f13a80b543c19f20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e146b93d57db992eecebe21d09644e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182a5af1685740dfaaa3f86407fa71d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35513b783936fbb221d9506396f588ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd38f0fe1cc74cc1ba216df4b2be41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c4b4a476b3c2650ef8b7f0f34c147143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d2f862e67bc09eb90ef28daef34df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97673519254978fd185676f1c7384d9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21877fc57b0ccd2897827e5bb6cede6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c6af2ecb883185772edcf0374aac8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d173b79181755c32cbee792768c97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342287622f9276be2e577fe6327a4763149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95d5539e9fe8bc4a67db4d8aa0444f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c51f8f2aff034ae3894e8b73aad18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a697ba5195c2bc7d31e1b745dc04f9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af894b00f0b3c7eb33e1074253ee639c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0d83f18968c0e2d6f6bcd0cfb536a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f281a9fdcb85b6ef541ee0a839e37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d236638d066a43dc0e1f6abdb14fc5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a1f2f5adb2611886dc51d817d6a01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2007eded063b38def62378fb691ee3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4084a01de710e5f0c61d5ad8bc8497159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0080452138aadf1954c3154bc72afe3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0d5dd728e135c8d9d2082a542471c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6292b9b3fc22b24fac663594968a913162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e15bb0bd41facb2468689c1e8be5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c8652b39862ca36e7892098367183164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad18c5a4a846349017422aadcbeb56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93c6bade3f039c464ae6ba619eee47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e072294ce6de94dff160129b4060d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7bab9e9b55627c71f16cbe6f15db0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f828a73f0b117254ab5f60fca84d5f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387a7fb676562cb59c6c509a52b332170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dab53948d734f31b0f42835cb9fdbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccbc82c6ef5ee3717eb0ae4ef10631172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d15b7d97df3d5682c65fa1db92dde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e033e798c86f9a2c821256d93a8941174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1755b71a9a8e7aeaa2d58f1b3019b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b8222e420515a2180b45ae423544c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e90dc6746f8db73254ade8dc13c5f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5180ee41215bfc3b2baf425019324178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a34e3f86bb091cf0ebd7cc662da8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310773851bea0527b6653b6cc6218ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4c524e8407d9cc222dceedded0f08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c067ccbb8121259f7aa3260035b75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2bb5bc070dbe0325144feaf6b64cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ccded01be0b719d14b395b685239b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee4bdb300cd9065551f1c556b5073c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d585ab3e194529e54c9c60b7e392334186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a1b564a2a1515bf779a3b7aff775a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c639bbedde86c944474cda6f98cc7f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bedcb9eb0bcaecfdada47955f3731189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bbcd892c59f6ee592bd800e807106190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ca9cf806dedfdab110a596f21e188191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e426fe35a510d44ba3d6d3e42b33d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb93943ffaa2c5f144341a656102a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1058d4ecec2355413ac057681fc7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c590df319bdeda02849d1a9130c1a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7741ccf8215278201196e23fca4af77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61216ea72b54626bd56de9410466b10d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbb1c43f4954f6b2717c4d82fc9b56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20f1134ae15a846b057a96850bf61d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427d60e6e6c0d999be046ee31c20f4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9108d00b45fe5303b943d76920e379201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69919690f7d97f29d15632b8c04730202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797ca4ea05dc8792df5c84bffd1d443203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89e2077f795204d3b9808daced8990204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faecfdf00afbe1f43655819aed87d46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94dd8e59cc86a0c5193937d53d9c88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4f60b7819d52b74f311747b06877d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e48657c00f1edfc4dba525e5030f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199cb486bd0c60ba9cec96e45135f77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7af6aefcaa0bcd2b5e3219a5f8d74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01068fb9aad88c416856d342601081f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c08217f2ad109a1a8f60f80b2f1b08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc993b32cf18ed3ee8e191379819102e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a40cb58f7a8c42b0097b751c0127e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6fa2d5cb5b3d17a6f58531f6dea2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461b6c06b0b52c3a9893191a6aad63a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46660812ddeab201c3d2a9c23243c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3b42a941ebf01f859de943aa1459e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53696868b4f54e65a6c2e52cefb3ad7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f1df203e9b1de269d12ac4e40f42c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642d3d477331f0e110cca8b30bc5aa0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c80371463f4a0ee66cbf6aca1691c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6f5a8da1cf89f27b97216781a9fea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fbe9837ee451aec2a485074cc54c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475ea691546d9fad1314d8ac35ce49e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4549d3628c693fcffee15f073baf1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de4939b49449c2abe45c400399c1cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a0eeea67027a61d7930389ebc9e66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddb8df427fddc2119f577ad93ea3c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceace5bca47d9a192a8b091fb547e4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaa886d1f13fe47b8590b924e4362a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc34da0c3b546ac61f8e032f143fbb4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77620c50cdc39aef98e1638f92a91fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9efcdd84a250ac42ee6b686921bdd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338bdb90a76976d9f5f58cf3b5dbbf2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105ed7eea6da9f5040bab4fae3133f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdf2b9887d058ce407217036b5b2bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056c7cd03d28da3618ded4495ea84cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78eccba7cc30d89d5ab1b3fed1691c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ffcae42c289915599b75444885e14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d221f7d121af8e915f521a6bea0cc86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e387a09bee9eb728a7f5bf5ed0112c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce17b4070bc305d58f44ab2ca0bcda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dc60c9efe0bbdbdd7d6cc383e5458244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba15f13928ac40c8b5b7e6eb2098bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964865ddf80560a356dc9d25e6ac9cba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7dbb9634b526de1609afa067b2b9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f271d37c18c3d70e340960f98f84bbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc01eb13861292d2b0641c2df430dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee0b74f50e08fb5547e7414cc2ce11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac7afdf3d5d0876dea419817950518251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dae15caecde2ee3ae55f866f73139252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf728b5a662b2f54ba6a3902a3af55e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc1f230f96fd25ae2e88bd610f5307254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94934b46bbe21bbb6e93a7552fcdd9a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ac1f992b62f37501c8a3599e2486c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21fd2fa53d5c4bb77b8fb709db8695257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b08a9307f6956245a08e60ff201da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f28a0befa14df4ad891013148de946259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b4400ab521c02e8ab8d6a04a95909260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aef879c014ec7478ae9e7b61182160261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029967954cfed7d81d36bb2692143674262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3e6fa658b1f0c03b3db900535db8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878226f6fcde9cf8922ff6edff628367264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f52b1149a5548cc818038acd2f655265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b973c8fd252f70403e61ca1fc5096266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eb5c01b0eeeea52a0ae748086ef51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f8dc4581a3669562e3561962a9dc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab96edc6e33d2b57343e8e17e3823cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3746e33fe56c11596f673408094ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09776d00ed2a340b7e800461d03730271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19162fe080d5057ec2288249fb9ec805272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696b75faead495655785183073d7c5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ef60f1ae93e4d81c1b31d8c545995274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122aec4c828bfe3b9308aa60f841dbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66c32d5634c2487f935505a5ab81fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34885653b91923f2f7b58f3ec594c498277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80631e2203b4f1de1b1714ea8edcbb23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ec48cc12c85da28dd4429a10d9050279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d833df04c3641cd42e0b6cb6b22e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a446bb17042d46b0ebb042f13786e51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fe14b5e6bc262f3adff43050595b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d46cf1096468cbdf3e92789dcdb26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bedf2674557499a212541747c7fe7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95188365618f3d26bd8a3b2cdb831e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cd845b489b8eaec890bc51ed23d5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c9b967e4c5bccf47f9d4927586b1e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c05a9f35a03c3c1ad9b7d9e0f788ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7c5da47d9bac4ea2cb40821f5741e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befbc1a902a88868f5147110bbabd82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd118ab72a13a88e955850cc2ada0098291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d397d22eebf7d050bd1ca759e78307292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d657278d657304dd8de761f0308fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a9e1c6855383ff7ae99be040cedf7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a97817ed105561ecf0c8d6b8aafa5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3944e0364ae78b21fd35c01d6666e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cca8e7fa86ede6a520128adad18806297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099691eb57d6c6c3997de16fdf8d73a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e1aba9b5fb091aff9013275e40568299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2df7430db86086059fc6b70d8a00c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7355b6478e3a3ab087cf54d8e08ea5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa1be03141a3cfae6465c90ffa9991302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1612bac803cd8ed6c7acf5231c7109e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05614b157056008020c75f925e452f1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e52e87106821eef968d34bfc68a54e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f42dcd2d6e530bf87d70dc3703c99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ebd1bf49a994395bbc2a98dc8e040307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9df3bd25a2d8893edee630e625378308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2526df44e1678dda023cb7219bc039309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed08733113bf7701becc814ff66254310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3b29a7b73f0ad6edef002c965a33e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6e5aa5c5f1f6ddc30835050bf92b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884ca0f4bc989d898fe4c5be064b31f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f51f25ff8002c62a41601dd2ac26c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ae45816f0cac4b5167136227be271315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f6d1ffbb071abbc11b672a759f614316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f07ffe07ef0173c917036df15285fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a035b498c4b6a6eb937bb2eefee77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b690e0b9a9eed02ad5cda7305fbcdf1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d7170c38f96583620116744871414320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de62ccd3d86b1e873952be4eb6260d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23c7023f1531dcd3bdb48c07278ddc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b37d755f04b2caf0cc8d53123a9b14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bc43b76574e6b9539dc9144cc29d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729037011b269c3853e96f66c16d7667325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf37f6f14f0ede5f7401cd776a40279326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f05a8dc38b798972e45b5f09086ae2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186c0ed6a3e5993d72ba8a7b61996b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d76921a29c5ceba62b4e5206cf2f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e751c8e4fd29d65b9beb912a4c6be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dc62c900250ccd5478aebca017b72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637e99fda78c0c4d10cc6b08b7c23df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84a463e694e2314f3d97338f341612333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fbbf1049e5178b70ccc93cf8fb141334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6df1613bc1af8c77fb9c3c96cb4b27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445d2ba6d20c81446bb1264a414fb6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71513cc53827173ed746f6fa9514ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2354311a8e941ed4d023486edf6b96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc18218e5b0a9fe3633d9386a660dbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7230ca7f91e7280706064d664f972340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913fab92f442ad1d1dcfbe3ebde2ff9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082596eaa92c7be5dc7160dd2e56705342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06f3c7113aecd7f2d78a6b3cda5843343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7b8faae5a50d6ce2adc11e4447d07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495d7dfed5d7fd01bc68129c9c4125c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8fc1bf0a62a59906ab6872d77daa7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f76333a85c9aa2a26e039dc8d3856347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3fcf4ba9140f39bbddbf263c8424c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1349863d6b3053dd4e7e18924da05c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec772ff1eb9c60f80708c1b2b8a2e2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8034ad4f7c43c032ae596d5903c6f4b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f36d8e8bdd737c65a25ab0ba889b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfbbaa7c7091f867ffd60960fdc089353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e273de1fa94c9b75c9751a3ccbe44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51393f7f46d7ca7d7c80382e1c6dfe0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc259074438a6872d0cce22218b26e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c0d053e0d2dca11aa6f1150dfc50f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9aad43c8494800a4cd3ee45be91e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cc4f8a6e457105a79a4491f172c69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fa7f23fdcc2c90a7b6a65a527a6f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d95b4f59d4dfe6fd1bf63d1216638e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83259d903e38dc2d19e2f28f1647ab33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec1595f13478fed86aa865594f6f10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f67c0087353a08241b413beb09dd3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad592441b515732ad374c3d401f965f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09d30fab53c37fc66939d0e41f3374366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424319eb0e3e20db153538447e5b699a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960873cf2dddbed8b7ae4fabf9909ab4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9caa67d89271afb73fc377f23f874369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9a354349e0b303cb6d1980d151173370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0df1e37849582c42e3c0f7654f93f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb74f55110b5578f219e926308c7328372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c8e2f3e0ea33fd1815dcf67c96969373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a33f00240ac8b7531181dca27fe5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78401b25c45770e2cac12ea36e1dea0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429903d8b16d9921309e23e69c2e79b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e48e02a1e3ccfa3dfcac9b629532fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75329f4201006ea3886068d5a47722ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bde71339e91ebfea119f8e7172153379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a26107aa56853542c89ddb14769d34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9831ba9337b172626098467b71beea2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cde4cb487280566ccc2efef43d4ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b12648b99d6d9842e4ba8eeedc1515383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511b21ca47474615270d441c45f4229384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bcfa5e3054ff283d44db3d5b60d57385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f74859ff894cab299e5ea734971541386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b9cbc7625eb410f039650143f8bd8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4957602aec35534a6e2eb8af0a4638388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae5fb2f3bfddd1ea00101063282207389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3240d5474fc9ad8043b8e2a659289e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdda6478ca86c633d24c70d2d9d3b80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a5515367f436725cb4b411d166c3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b40a7d761eb3879b57c9fcadd9310393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f465b5cff187efdac27ab72f83de1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fae9b5bd219c2556eeac373f22f4dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafcaba8b446e3cbb7837d46f6fedc1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804600411f2104f09a1976d9a60dd8ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303b3df859fc4c218575bdd92316570398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21b737a67a25032669689aa3b79db1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d85f11987d6b97e56fc0834f10f7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dbffa6fb1654f85f6bea6a799a270401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aaf459536de8c426367edb98fd6cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a37a54243408d5313aa95f3be57a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e0aca926b82a9136de873985cb8ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7f658650009a7219c1ed660370481405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f13b6d7480eeaab02b153685554a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbfea64b794d0005df6ae6316c11b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c177ea1ae4895894da1f35e74a9d12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea657403a48475efda29e2b01d5bfd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a00722e610caa01d7baa47e919cdb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476d5839d913ca852667dbe8a6e8249411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d8e57b4e538e9160e11eaa50559d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a6808a1b3b35d002e3c98d539cb85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22333141a67d48637a55ee57c02ff9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce83a369be6926274426b1c96288b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a35125f468bd526951a446bf443d83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35ab361920a2db4adfa86c186ae70d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97571df1651aa58093969b659dbe8d2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f25e449cea4840cd07093081a5156419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10cc5d43442abea96ad15b9a4ce2a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ccd2adb4e3603d6a2046289000420421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2fbde30712f63455f45389c549bda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863abf86407f798026c37876c11c4e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cb0c6e4b29a16fbef5a38a035f9d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e41097c4da86c3c41126795c4e0b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c807511116a60a06302d085fc016c83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aef79e5187e2586a24ffcdad2abcf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1567db7a5e6fd971cd7d019159ad1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55411c6c2d4ea513a5f51e86c42d361429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74f94fc3e53db7e0196b92ec46037c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc99d5f2894d9dac4b7931bfde148f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398c8e54d67ee03f37f329dad9f4490432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d6aa867ad59d742dd24670801cc2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13feead03d68e0ee04abcaa828b09968434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bcafd105f01e3240056c72ee4dc60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592ade01086de8af3c4b11677e6c81a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaf971ffd6f3b3bc5c9a3133b808b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e339049d1a6b4844c54d681a87be55438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a4caa3fa19b42393dfdc508cf30c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fd3d89bea56d1292c44403ca4a8d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4089771ef20873a7613cef72c826c0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7e5eaa48b5dfe571d76e0bb6ee0e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b756fb31a471bd27562080bf3053242443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8b16237d8012aa7ca3235b7a7b30e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749cc335dbdf86d35bef26c41b40def445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437e68ec6f64b5c2b57728d56747d68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced53940f7fec725c3a183a43c0731f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5ab56124885e62ea01ce6f2402219448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc07d68600353b89008abdddd837cb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fc5f1e2cf92b9063d22b7395aeaca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2bf6b0b6f4aa26115d1c58bb5d755451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9c6df241ec63a0b22c5842d244574452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc7c45873eaa89d1bb5b585be0bf89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7df0be0f1835841f1bdb29aa2e19b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376709666186fc414c881edcdf8a0e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05071d07272280aa6bbfcd029a4d13d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d252c56ffc3371979dfb6d389eac1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7663e0b2e70bd26b9cf72232d43dc88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa6916e641dc854382e342258c41dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fe9886b1541fec6e4c565a419edde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f902c4afd7235ce4efb4ea5bff66c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edaea8a342271a5733f02d2c318bac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ab7e2bede2955f81069b2315ea68d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d804058117546854e7af144f9e77c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cea405708ee99b47c8c2371279b5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c316d038de4c384ff4366bf628aaf31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52caa07fd07abf4b68150e869d631e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac47e94e844350021a735b81c8bc0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d25472fcee265e6d035bf79336310469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa1701e346cf1dc0dddffed346b713470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f29081319edbf66feb912588cf1a9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7940030a7363e93ea27073c448297472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76d2ef178ffe7b560fa9eb3737d719473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d00633f561f1a3d17a63de69a8e888474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0601126e474592f29d2b67df57c75475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375de849f04a96f3689252f0ed9e241f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b3d407dc1518dac87084181c951cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95cbb856a096c3207d106dea6e29d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4f019f3597686229e9d69874c5c9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365e3486db46c9e0a016368ddc4de22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb49fedab75e25d240e7a7d98259f81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c904a88e00ffd6e6f84f30d8b9d9b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17a11db587392eff6177b9a91af230483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a247c8a96deb4b97500a6193552e36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790571662df3fa1697a2422ee34980b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24248ed1e744107117de13cd4587592b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d18f1d537ed020c624089d263a3ae9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a4299f51fc70298919d7838f20b69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40939b7796f19181d851f1be11978f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077435c80cd001da6be11048e862373490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d06fefe4c77b2fabf767c29259f9c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967412561eb5894773ceeddc59209ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaccf3b5277928f33c0db081b4d4f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beafb295ce0fbdcf1a42da5c716974494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dc7e12a38ba7d602ccf2fdf7aab7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2b9e495ca49050ce6f8bbe43367c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5a9be26eff71551b31d8aae4a8f55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6fd4dc63259c966a332ea09816e6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100f4f112836c50035997d0441d237f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d8b57dd3abcd4141308e3ec1cdf6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b4ed98cecd986bb3b34fe433fdb6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707d494dd815beac9ef4a456132ed62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cf9b665f74be9b5f0c7978a0c406d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb378eccf46c22a71b87c461ec45b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834e6d2568b9bf051f83739c8e0708d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6a0fd7bed088c6c9194bfbdcffc50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2a720da2f6a56d137c3bb95c47cce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fd70ff2b45d5875e6dc1dcb24542f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a344243464801af5852ea89a389060509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f5487c60dbe10fbf0642d4a058755510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76699a79a1d943b38f36de991d5dcc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288baabbc45f43f94d274ea893fb809d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447b7654743e64d6d30d4e3c49fde8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f5c9ce81aace0159d388256210613514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071813d70decf85acf7f9f77a538735a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7caba3e8b166a28b3a1370693bdef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5af4e0e7159ea47bccea5e1fd1619517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2199d0c23f18f7c93ac004e7640f4e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c828dd53b6fc03da72b8e0354ab85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0642faa474d2c728c74c80121a3bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b568d0cb54cc2375bd07a9b59c0d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306bcdda4b342fd24b23cf6bb7f1006522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1153b529fac4044a94e01f5541b1e9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a6e7b5d4e394b28f7fcd9dc7fb6bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa952c072672378be6920b25fca431b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385277586766c4d03bd875ae5390ca4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138979ecbfd3a74fa9ba8d5cf6dd4ec0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b325045db841c2083f879af4766a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1a26582cfd050a0631d4b53448894529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1fb816660de7681e98931d90103e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de23d3bee8c306061977522f64a57c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16651773f2217decd05fd9471952cac6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3efb1061e92a9d72a71bac06c6c2b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d074f951ac5721495600d52006f99d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74240b3300edef4ae060bbabee8f315b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5762bea42011aea03d109c0bb32cc6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4adc7bf2725f572cd9e003ba39aa4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8306201967bfc6865e5aa33ebbc7ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c72f99ca29ac503f23e0ce21d7d08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07255cdc60d67709dbe797a99f1fca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0d2c4c4ae011240c95e8302ad3653541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46914e4c736ddb5e47ad12591c55ae07542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c406ef412fce4574974678be020ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650d15c61f3f564100a6622d598b930544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc565f077ebf021281b533b822ee23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b46f9bb25bcd46d9c133befd0291e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b67080c30355563ebb3169c82e06cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4d2b75a51f2349ef6994e88971bf7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a1f983ee1eb1d5d20236e063ce434549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a7193aa0a97399c495ba7b45d5f17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ee21655cfa4b607da76b9e8007422551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7361593f9bb357ede6575a242836b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdc394e303137ba87e06b72179b650553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbef7088dba634c0d943b380c4d24e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b49cbde7709cb2fced50fd57f292c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a20470ee4ba1aabb8173fcf42b6dd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383217b496eaf5d71c81e90b4e45d8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41eca7a90e6b19bc1ca5449d4e8aad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a5edee210414941922deef154bba7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e1a0a5777e46b4ff9f5464fddad14560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4699601fced07777d12a16b87425826561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f791908c030dd04debf666e0d128253562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11027721f1816cdd7dd7a2a8311ce86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d5aefed939c8f3dd84a683ffd71ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258380a726ff1860606ba49c071436ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d554e66c839402f7dbd3af635f0c9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b6c6bb7c6c5691f3223369ab88620567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a309b2fc61a8be3b76b4ec8aff4a6eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d553e1e8f00f23c76d6f141be3d96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011390db2efb6be83e4af5e27a92e7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67799b0546ba89c0a75cbcb07dfdacf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b275fe61c3cc3f1a40c9f10380e2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b45d6a31cf7130ab325d54de1fda9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4aaf6f50bfe8f92114446568b7dcf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e26b62a38250dfcdb70e737f13865e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e646f1df9dbb472b0a10d45f3cac3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664d8b1906d22c3ab9553c69b5304fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95829de4b19a1f1c2062308a5a2eecd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b30ceeb357dd92dbe327e020a3dd7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c863d0c06cb5d1e7424de66009baaf9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a792815bb113275cf9b6a88722602581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9fe3c51e941ea5acf5eba8b39e1fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1f57eab4a18ba9d992f618dc6a824583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb3d1b9a7a89a650f16f12d1ccd818584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f734378b66d93285b2a74231f38ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b6e4392426a2f2443f9fd7e01c24e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe521db58d5ab7957a5c909a6c4429f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f66a352ff0470d69b6249b028f4c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c73d9a7fbb34d2575e1e3e1d9f1b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2af65cef4ecedf27a0841c19e789d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba48af9462f228ff5ca650cde52da81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fae8d4a9f95f0ea05b247a3206a34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba713bd1af698f8a54a80599e132787b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731e0a3775e37bf94b23618fbe31c90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a148606b8349e9441465859d7b6e35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8664a0164d854d3a1cd09dd3790849a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9fb91dd4d179d873c883233d49303597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c714a17bd1d1a3f6ebdd08c2618da2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c71b3247de1ece9e717bafb7484bcf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beecad9cb30fdb11e70a9dae1930c8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2b0745fae3b0245f6800531c07a0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49f6fbad0fd8189d49b8b4a6a27379602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd423611c209a8de1282539e7ffbb71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fa826fe2f4bb0cfa049c35eb06a20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1dee2b8f0153cb5c2396bbd2ebfb7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c464331122eb56c3fa0c3c5aad7404606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1d678861d3bcfeccd1bc5e4878653607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc966b0b28e2f8f04d2f7f233428bfc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4ecc39f95eff2579f768a4a90ae70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b85d974886a8b401779f80b453746610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b01ec59db398bfd3aaaefe62c55f10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918e1f42a0d1016c7a16731b521a627612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136d8d4a6909ff959e7a6b262855dc9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8c69f22359949b03743a28d961983614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e164618733a6851054a10697b1b5ad8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695c3eda0fd39249fcab7304a25d454616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61480aa62de389f24f3cc3cd8c9dc05d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654c1df02294b567d52d14e425ba366618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6b6e0b1921d5ab862c8bf23d2e033619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a786d1996006d6082d9d57ad2ca176620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8d29054e2ad4da45946c5ccee13e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb407319ea328a6a987886710d90934622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816351a9334dc81e52b2098ba6681abb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a48f9af25a24b5ac6c1077791159b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882b77e48fa5776294cf787e74cbfd5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813d47e465f867cbeed122de43389b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789643a6e8a088d24d9c2dabee571b24627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843d3e31178eadb6a05706235137c59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7b4a9316ad73f2dcffd4ae0e14190629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1838a22f2d8f50ab6fc12c761950889630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68b2412898ce01945a94e949731102631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42f23d329d946519b38ae25e474bb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dc455d992ec2da321737512adde7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61963b8ae5c0172619845f1803a3cb7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cae22e9a840f7274c0ce20307e1357635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ccfde0221cd92f83e88ae3c7d787c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bab60ebe33a03de98e81096e6c0ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1128028c80058281b1fd9fcded549638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93699cd2bd39198f3674d593d98bf26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4a2903d128b7957141bfce2acd041640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686f78c44d8a49e977e8053a18cc410641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dca73c2a6edf482a209b90cd4a6be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3228ac71934439618e24b56382ce03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb3c6ea4cd7ee4264b4585a06a61ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dee4816fbf9d99d7fd5773b05e305645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fcc9856ad5a2cecc606bf37dec9cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed1a04c2bc69b06c2bebe4db2ab9e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5114a95e75aa9457db762a51234570648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc99dbf82d6875d825255856119c3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954d6429545234a6b4cc93b37f77fe8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561c9c91df32107dc817db29755aae0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d1e2e2d021e6c0fc2683501182c73652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ca6598c6d0778981ee217efa26f4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db026cb0afaaa746137f11c8b9a1b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f169e37081d3839fc66667856213d8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe31d7674ac84f94840cd8faf7ea005656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d004104df36d1a344a97123c958a20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1466b622d9b69ce87fbdc93ce9ee1d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee5f5195205d867838e967c440023d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c29af6cec1d2a821db751a516cb1a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b19035d260509de99dc98fdf476efb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98251ed92362032800913496fb7f5a00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38484c7a64181f1a04d1b2e8a5ffc09b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3d246c256c24bde7f4c5087d7ad4d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299363b3478029d51a69f754d8adeba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfd981bd780ec3f400b85019de1f10666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7ea38e12e4fdd8989f2650bc52126667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eee39a146fa4154c7cfa09c53c737d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c25e7bc49dd55d629126a9c28106dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d09f086c3c8b7b70eb6b648298477f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66685df13bf3a7271f063620cb1c723a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0daaff6f17b131a008accfb30fb4c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2f11ce663ab2a509d6cd2d29ce09f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f24644eb16404f700e611641b103ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11658d8596069efa73dad01b7306eedb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ef572b51c550df0768f82b3a3925e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5367f8a81af81664eaab0d8ffa6492677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a55f5089a556edfacb674ab83f9d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0e3eef2896b9c1903697bfcce570b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d378a267fd72df392554e1c3194235680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5bf8dc862a2320e1c84824e86a725681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0555ac31fef899a9ed20b6856b93d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050668585b631e9e826fdf3f3103e92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca34b629c914e65ccda95199495143e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678d51e28d4e48c763c871717514950685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081595511e5a7258313de9111c71a5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861378d13ae31eecca4cd22f14a5a28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3004ac33bb392e28e5de45deb6df567688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be43ecba79cd05298d4035568aeb95689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cd0118c01c2029beff93fe2ece9aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6b22e2cd578ed11da15fb404626b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce571ba8fa857ef03fa0f02a536ddfb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cd69b9f870e289dc69871dbb8e07d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a835a82482b8945175e8815d3d820694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f96b4ec085c72a53ff801246b3d191695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef10e1c269a1701b7fdeee74f0f7e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d9b2a2a167fb75cd10559894c816b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5608d6e7c3dbf6787d03b8198d581698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e5f28b01732aec4345c218fe7e807699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b264a630490452e129db4d925ed2e86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e893a9a0c348ed01d77db8f6d758a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54371e865da49e6a05637dcf422607b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ce48041f0cddfdea6448743478462703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b015c44336f5f106e1a2f0cb12c67cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263977bf29e9f50ae989661dace68ddf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c560b9d98620cffff0da146f5d5f68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01239c67c7556a9d3a13edc4339bf10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ab11f08da63ce5061ec6290ac1b6e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dd473d35b0228132fea19e38bd5db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51250a196ea5acacd5f3ce52fb7fb0e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888cde04d97e5f5041e9f7da2f17595711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88883388b17b30ec6644038766ab74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a77eac0eb1c9cb6bba4bd46fe1388713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e036edf1ef244a51809cf9b7ce0b925714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f63b71b7e5c06111e91ff4fc34585e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606ae356274adcec5564dad65e33c28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90bd889599bd6e7ad60b2e39cf097c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43f8285a262caa0faf63c4b36728dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97124771b8988718dddb20a2042109c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a20947ca5fe2ed4ce9a16b3c496003720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42662a1747045857ec17b937389f71721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a5450e8b822ea67db799d74c38b0d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6406cf23ea4dfa3e61ccd0df3b557723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a132f587d421fbc7994a20673e9656724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0904800cfa2fc3c56ad4388e95c656725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dca4feee3bc99c4b2f3a27446fd382726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c226d3b9eb9a9cc1fae9b5d797652727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ba1c44fc7ee4999435075b503ee6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa6b046324a904043988b0518c2476729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b060df36cb168afebb4c754f6ea4153730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403aaf129ae32c521f22c1d02d741d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6519686a36d1bc2c66d9a1e46a93940732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fd2822f55c2a479e2586f241f2614733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8cc33a52ab42441e5f06da01662d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868005d30b4b475775df5cd11715472b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea479e23f61ab59eddd3a079aae14f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21a47c75d27f5d7df2595a8cbb0263737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bd1f274591b4738c399422a70a876738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef60bb5cbb7bd06408d1ba7af991ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae17f1b26f4cceb4e685663ec07bb6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5707942bc13df54898a6b336403d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a45513454de36b7dc29b3e76481c9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8839156e3f5c78c021c1f54db2521aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6b52fcaa30d27e7c245d48f50fc01744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f3182ee7a183bdd92ca29193ab38d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c751fe6ae3dd07adf4e706b0114a5e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29f929f6281bcd45f7bda77d153b1c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cd3a1784c0980bf012945d8d9822f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd32203c7f36c64ab3e6672d210159749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9037154026efa95e0d3f5d1a56ea4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a019877a500486d40de72247fa048751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692eac055e52c95fd8538c1c3de1c08752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673623eea7b0f0a8d649ae6378343db0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75150bbd9ac4e90d305cb25ac22421ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ddb60ab837fa9020b64ca875c9295755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f3873dab0808e329b74fec26cc7a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65b23c1c934f018955b5ec09c14807757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228b45396f1a5314bd88cce4fa9b46e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca0f74bddc283e5babbb339ba0471f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a4260f9d42f317313adcaf0ba63cf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5dd213768fe9b30f795c5960857e2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1a55bae570d2975e9e50a9eff126f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf255867d6f0555cb76c089c6c056412763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624414186f882801e6b17ca799ed560764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6906c4649d28158c1c8716f6b510325765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927759919744d1cf27a98c38c6355da4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49114d0b465a7543ed36335df372928767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cee513781facbee3563c92da26c281768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84509c407295cbcc854ca265a3d9a84f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7461781979377169892ce58ea4a4d8b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729592aeda3acc78c00263adb83950d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7a719ac99044c000a90d5f585c45e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3156330b8e1404acd75d98ac7fa17bf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dfa9e0d0a58762b7c24a1173e55d7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f82f5116f8cc3ab5473e4e95980c79775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab0a84ad32a9d82b86931e208ab2e5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb893b8fd0146db8441e3561c2950a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ce9a914e6c75de7c40b4a60ab6a90778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4ff5139200b2039890c5fe6ec5741779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b87366212cd1a1db82209a828472b1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469172803b570b830a8d290c5905a4ed781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c503e2fa18a60dd415978faf16bc2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f86f2e84a42903ee0ca5605b10c9c6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87303eb6be9a0285b8a76a2d9a153d70784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17271282e90c126bcdef0f1ca774b44a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1274d0a77e4c27a5dc6b4118e602543786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527775c911686692f7d3b6fd10649215787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf822b8548822a86e314b19df7fe5d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d798694f473314508af081b755c1b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba047131e71529fe41bc2d29abf0764d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906cf55ccadcc6dfc2d6ab5d8626a68791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be8c0d6f1342a1c2e78ab3d7f3fc7a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad5198e62cf3f885cb3dc7d37e5eff793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789d5e3c18121bed29827de20b96242794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924fe42d0af31d4e080723e665c02e2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7307083009a4c761d985cb64d950363796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d567b4b8ef894b14cf012d276367c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d82df7f2c9f7e5462f6fc050225e50798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efee5b719112f11a69dea28b369c96799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133355bfa3eccca875e3688ce513d84800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c8d30f996fce4379a16ce28537a27801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e020094be82208474abef777e0b952802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c422cebe63608d755afbd4258b663803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39ad5af5cf1feda399572b3fb8fbc3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4f9478b3d7c918ef66eb64dc721de805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cac4cf1041960b68f1d0f064b2906d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0c5531384ed346e119e102817fa47807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa60e1b062d8a0a80f0664dc09f9a20808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162622c4fa4d4873af3efc418f4db27809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afc18939dcc7f7fe473089872a7a60810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb894d46ce953ddeb689b153d2cf8f87811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431008e38db2db84ebe3f93e74438a40812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe572f6bb6f3fcceb666cb726ec9d337813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d13026201a5194656c369ca82aa0fb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6d9bc0c188fe8c89fcf23b3e6859d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba77a14c9ef40d43492faa012bdfb30816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1792db4eb5e520d781a5a185d2934817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c993752d3e24f5a9886880f860034818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bfec4241798c70c25244896a5608f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a240ed90fdce00af50fe9b123253fd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049afcffb2ff8c05f488309a807aa3e7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa3c8916793891c25de9a3c2a3c29d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d342ce16ef6291f87ba1d0012e0a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d11065852d826006bdb3b11e9c1b2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83893ef61ec75452a8d1db693a89a153825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0881e9b559f494f3b4d1f80b1fb0f1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e1b7b7573e4e1f1d1a9b27339608b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f258ad9f8de40f822475ab3ba765c3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69948a7bfbc806919eac11fef73a90c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322f5e443acec4ec15bf733a4f20756830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d77bdd24c8e0c0092e12e5205b41e8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5eed0be5860669b955ccfcdf13ae81832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e535fb1a3a6d369dbc8858573cd23833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636abee6f293c9800cf532fdf4078f6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe627d7f9e55bb647533a8db5006a9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec1f3af53e5ebd210801249dbc70b5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f857a877181b94477fc1059a4e277837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9dc5daec6f54f2c939610d529e6b1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3425a0529648fde994e064d4eb9b8e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ba8a6c51debc9fd7befb817a378a9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b558fbe2c7a3421adcc93064c715a0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7093fc000e040675c881ced62b72a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03809f91efadfdb40ff629e723743b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef0819b649a099edea583c2908e83a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab37e43c5a0317e50246e07c229b29d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f4c6a02ad14a60d8871ab9d1600fd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd4f124755784abc730b14623cfc2c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a44c5fadf3e2337acb80b58f73811848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff00b3c196e46895a36a3b5de86bc3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c05206aaa759ce374e9b394e776a8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db998863d9641edda451c230ca5c59e2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dcb8d84005c122f54d4d2d637a367852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc11b005999cc95a26228103fb31ba853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213f1b9feed7964a726260925e43fae854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b79b9488dcc26c0b388ea4eca30f9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ea5ac49631f0721d79a7e3f72a833856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085354af9fb215362b9685d467b821c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca63a53c80c16bef006248a128bb44858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26658aafc38b940f37ca9707b3f10a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ae72e266d093fb68cb74a15ac2985860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd81b33090d2727568c9efd3dad6c6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d58752bbffdc471d96b7d239ffb815862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fdb2a5f59d76f3593b27783953c7d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b5b5f20a58c09eca9c7298d119250864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc419ddae3353358de9cb5bfb7c317a9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f019b038f4ab4a0bcb3b80a75c87f4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4d715a23d4b74e3a336e58fe8067b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff06a7eac737beb1e7282957fdd770868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c40e40e2ea5125ff3c10ebf5a08ba869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea7b2afd7ad216caca898ef19b8ce7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370713921e1be0001ac4593a8894285871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7268480cc8b7ce6078d77af24613a3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38504405774787c7931c2c6a5f67f0c4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4000a656c449913542448d60d1ee1c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfa1aec19c2ad47751a61e33ec02e3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea66eb937d454e80627917fb6e17f8e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80edb1f2d908fd85c657ad74505e71877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6fb6ff85690d3343e8b7b47b21498878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e3e40db517ad3dad242369de2597c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1dfa819e5db97c2f7ade6dcaacf2c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fd8b5b0a0d7634727cd8e4681c107881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90064dd84c175f8981a08b976a9a5494882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90218c21a6dc8edd5c217774f83d5db4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b99f2edd062e1a61b8993be8a7b46e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99f8fb8c749e63d29069526c36759a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fb4113c4ddfc9a9357f7d73090164886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238780f7f7a2e7c8aa1f28274b9f7453887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e05902fdb664d6b986b715d858eab888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9960cf78fa1b0b6cc3ba94b730cbc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5efc1e07a6679a8c0b7b859953f68890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0975cca0dbf3c01ed20482ac4c6cb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb37e882d2b5e94e13df371f46204c7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893cb6cb37c2532ce4e7c78ea869dd5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d80cbde6be5437c03932d011cff14894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87ad4fd1259bb328b54b07b93020e2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a85c7e818b8704702fd1c79f048a4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ce2fed328d132da831afeb932bd22897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e590bd772f9df742c6602465e5333d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd35f4271dcc89db1ec694034efa90899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03b7392d707411b9131d7e7a9ba3f0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d912216fe9df72f729d624a2e8ce23901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f22986e426f3fceee1141d6cfef37902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a57bfe5a09d5f25c5340ebafe0ec85903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d0c4fc02fc769bddd90c2c793ef9a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073977069dc74c193c952c4f36f15130905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86d1c8a3eaeb0d4ea873c10fd4efe5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0157820f23e7de51ae0a53177337763907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5943259ad0ed4fb3c692512b7f6bf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da13afc78c03a4496f50637363d10e4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699f55af0a89ab4a8d64badeb0595fb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92d11a3114a412c4b1e68881af9328911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f6ae70ec3ca39226aadfe339703da912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e10cfdfe25a599195694f2367c522913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2b3a43b069166948e69b3c025c2eb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509d95deedaab739a1ec0cfb92880e2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b92aa1cc9464479aaf054c8f3d6b2b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaaef1a7ed7e02d86640522be4953b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e67997c0c90202bd267946f68420ec918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b270f3f062065c122e9e41c72f77794919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2e6c465c62c6bf8c8fa163b536718920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2f1566bb457c4dd5a12cc5e590650921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dd592240d9cae17cfc1302364e597922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636c35ed1efea892bdc95df6cabf49a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2772c1ad07e82b3833b1bab0a91da924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f828bb63b684566cef5286c85de3a6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a44bf7e176d7bbac740c2aeac1845f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c05ee7c9a9cf789cd378816a8832a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32dc4bbfc9ecb57deb9c08bfd8e78a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e42787724ef198017145042de7a20929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d122e9d3059481f5541efbce5a09e8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04b306d540f724bdbced500568e19c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3ab8eb062747e90506868542740e0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906693f5586f85488b3fe677037cdf92933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f4c8dfdfeb8115023579bf58b9161934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191d6b966f2bab5244fe519f09450d8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17a451ec64f74bd548eb730d548a9e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb60023e03d8b7d2390559d6f6a2dd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b688df6a18b9e574084affb7809fb95938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4085ba49bccf02dbf1193c52f7c15e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679b858192851f627025f7aa334fe98940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b223cf081a4760197c4ee5ffab35298941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4054041a00082b2a30281f005f4e25942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e088b1f9f405b3b5d64c3062d26ba59943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8f1e09ef00d344e22b1229af1af6e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df936822253c751f8dbb5ef28870bae6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3319944cddbe6295a55e9a6185ce4b7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632abdbba55d0ea3c3f11fc54427e449947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1829539d51fe4b12777c0f7403822c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301fe29172412987a50ebacbf650d45949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb614d42a8d1fcdeda8cee229cc5867950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb1548ab70e0d3c84fbe55dccd6aa8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b63b3b512ae1c7fc5f9c73e0ce72f7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78314dc9bfbfad1bf5627e50ecda1d06953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62e3ce14eea2eef43b9112867e54f9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3011f736df8ec9a362c9f36a930de7d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331db28f3a26bbd3433a87b870504469956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeb9bd8f8e6ec0322c49a337ad926e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847ef73697256bb127e187c7205d202958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f961556347a842470b7cef5e5fed13959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec552d417775430fe91640a5415a900960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f36315a938b23d1db788b654972d4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49395095560ffaebe02f1cf389e239962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fb06a9d1caf7d6e751b136c46c8a4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8308f6658feb680c3d98395ba457c9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849e72333735f0fde056ac49f3fdac5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9414fefde32258c8ba1dd3fe956ccf8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8e17407900be97058de1d95127fc1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db106a22d21ba3d0abacf1a08c0112c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bc2aaf06dd333d75316a2c929eac9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7def5f4d3cdbe14626fb5e2d659c71970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2da8b0f85b2f19909271aea929fcb7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea2a779c6251c96a29ae725ae29583972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f4e8d4b8ea3670af5a810848f38f5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ec3321089616cb4f33c431cb29c06974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d2fa8a86393c9138725df84fbff19975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f020bdb14b8fbf20e8b371e49ee62a9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988fc3eabf789fa83f5628e2c09f362977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cf6f2f443a16ec8617807934d10f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6e8d842f0aadf984435f165be0f872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed265a9802c703936070da76d875073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfc2dca5511c92d0d77c191a1921694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b51f7be1a69873c04e25351df2fb975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac05d7e03ade5a2466b4841842adbd56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe70c461f52a90c967685c1b8c7d7b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3902df74143585c1a2e42a0750b098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55e6d3fcec104d01278cf7681558b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f46f8529d553e4e7aa4dce950cc9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2bb3143fb038bee0ae47a3cdb680511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba214bd492238182eee7b4e380a511312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853afaa20952dc113745322c0b0d439313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c35aca944e754b9910686d52eb494414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63748c1d486d42c0eaadc3a0142d6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3a1088b3d05de31daa5145b5d4b6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadd49e4e9c4d09d1df5262567cfcfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af245947b4c5389eed4c76fbf966285618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6cc803a2ff5ed96c9ac5d19ccf7c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2cc1aa93d739bc614b4f4f12bcba420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9214637dc6ca2c2c18a88dffb3b65ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba1e22a8f76a9ce96cbd91f836f2ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22beed7f45e6d005e442711e85f8357c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd844466281efb34541555d8decc0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15381c2848ad28daebab5c9220d91da825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4862c502f53ec2189d7d29a7fc98fa926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a47b9630e5634b600c7bd8e78e315c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731db7e65f903d630bafa13ab159b7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904b1a3eea3c3952c0a57bbc6d2468c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4ee5b232e5e6dd38caaa62b1d75df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c5ea421e04e568d6d653955fa849231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87efce49122b4569e88759502272b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e383245ef6d041da722acaad0f695133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7c6105e6113864e56acfd24a386e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe9c5a5c12b22c7f77c371e959f26035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1cb1ff1d27196599ec9b78f345e8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256839db62d273a7047e8b74322c508e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bb253998ac7041c9e709ab71963e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93e5af323c57d9d945fc4cf56e2fa439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a975d8a58ddd0690d944253bd67faa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c072aacd214e1aa11f044117f1ae4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02eda6af9c1bae9db87c6c168cbba942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc114f9645650bb1d5da751b5c5054543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92c8be76e925abdc73db31e007252844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b395f311e9c70c3167476486e8d9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb57c3bdb0231c7587b5712dbd2e1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae700c55c7ace906e329288ed79f0b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d260b062892c180ca419ee938379f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87651cb3d2dd43f03d5617f0ceefca849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512c71aee054ce1cbc3ce3f209cc9c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40f45948cc82ca6fd59275c1730b1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060d1ff93ad9f52c5d8be7c511d0fce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a162dbb5a05145c031e23256fca24eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6e7976bdf4eb74157cc07389081a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d00a078310041aae5b5c28a173c4e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81231b5b8c1f4d741fd6c28b8bd1f57d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f97d191229e1aaad35b1783cc4d06857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd2b8e7c98ea6c0927bdb71c472b5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488e33e1ad02f54f3cb834a96fd009a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44f35827bc17f0c02dc72a95bed70060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea9be9f9565cedf08deb267cfabee261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab340436f5bb3ead3ec1b7616d0f84f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ad41210c1b8a10bbcf0814ee274ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7038f081b1d5ac23cefccc85e706f3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52580e39ea38fbf247208a44122afd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a2c6b844c2b82405355f472fd8c1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c40bd70bfae7b35eb30173f39e6d7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f65e6f697ab4626b8b977c210abe3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a907de6482a488741d95f4c946563669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e136edb7ffe4c75b8536b108dbe5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac206a62eb8ee5b9ec3d000ae26e1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d4ad72653d6ff5035f995a32afdfc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cf3ad347f00b33a768510a1f0bf3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3606ec3d2878ebe2d09ec6ea67e158e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603cf2cadfa8bc6aab5fc00f6bdda9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a921e876687578883f7e7c2838f2c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c27551877ace735c8f694df4e0cfc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a3ca816ad365ae0f823122a68d39678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1ec348a64bf59f5c42ec487ce1a2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f9a49614bd34ccd2c59d48c6e9f8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c8cf4d5d9c9bf76ac00553f9cbaa181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396df16045e5608f31ebd8935c3d53a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd66f233d0b6a0d9792a90e2889a45183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0536cac5dcbf10f9e93fde38ad6455684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e1c9e1a87b75d2a41e1f5ea93057b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85931a368abb2ae0520aa6875f7af1f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80f6453f5e1f2c983ada3e31194f8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534d5644b6a92e023cc8ad652a3b14e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc33e6cc0037a668e8a270f0e78dca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16102204f5b87ac90e1475b020b5c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1782907cf5b4471beb66a81d7e54bf591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a87e55113448343ef6ba2cc7c0eb5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926d31d4ebd2050592f75cf8e68980e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670890b44526ae64df1c5e3b7dd5b1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a7ce8b61addb6b35008f8954610a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419d4e60e6d8306ec713bf63db1fbcc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397ceeda97baf830be4299ad63475db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd047b7d6c62fba5ede6383320fce798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b328027ae3bc3d8a88093e42573a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360d252fadb297c74a96bd8b572def1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb65d48f97f433a347c05bcfa3016c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a619187cfd257ce71d286d235978e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4b5739b4ac8ada616ae06d5422b0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc60d74bbe2a9d2306f10eaad61d41c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedcd565c8ef8dd66a9779f20712eb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35d38626c4d82f395bda161b5e3389106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae983c73111b2196a0408d9aacf8462e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a925f88a5ee257827f9ce810fde86fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f51be0f8cda2cf723a0453dec764cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62969990499563e602902d229d561612110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1940298c6ae65bfe430f34da2daff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fc1e4b1a71a32641579b90fb1c136112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec58fabf053ddaf1dab26047905336a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1245bf4faf5cbe6c8a71913049a7439114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38680fa40778d999ab4c09b574d8dc2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f46723203d4d77198daaee0f0b4a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7357ee90b5da30afb1b84f97df9e14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cebc0953a5f43dafd91ce3979c7e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca800a5d87abc603274c57de9ae776c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c291c1a878645866165d19a3170a160120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d838480d5ccfc5f5b6909364f3830121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc733ecc269e339c1a16f3d156fd8db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401feb0ae6eea867631c0eb75f9083a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862e42c0dac6dfca60af58a3b82a45b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf1b8cc04dcbbd5204a04d591c4f64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ee99dbec1c317d50af7dc396f4c2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e7521a4c0a4d1c07ac40249181fa1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf5b2fe760f571b0754b7029ccbc66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3cc16c79d424eea57f40720e4fb05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fdde35928367fd12e5a99657da7df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ff2a75a2be12ca556d9d696100e76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7131dde44bf2e0c671af28b3b4c7f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb581ccc636a19a917dab500d61229133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f60260fd3130aaafb99db0d1e1b2a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48901899d5e4eae29e116faf5dee0f51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee5e667076718bd8c4b4491b015e14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4a2a90da4edf3dfce45e27d254b06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45937f4b827ad97e042e446637164273138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef98b614d7f895908a47a315006aa6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f7a2e0ea1064f179969b05ccb55cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524c5a75bfc1b8f34e4a17df17a4263141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcf0b0b10af7d0d8be32e3caf5c988142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd8357ca126957d6e6dd75cdb8c3b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27844a35a2b0fe9389dab577ab670283144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290218780a1016b5d6e7aeb225e5859145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cfa0bd6c2b90e76d7bae14f6c8044146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fcd56d0aba7f60d56439372890805147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3952c5b9939fa4a450345db5272140148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612c968917531376eae2e4887f7d29d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fa8f9ac2d69740179ac85e42bb3f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a33d07a77793bea34b7ea4b66597b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738b8168bfe46822da2eeab9490da73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff3c2b11432156074a954e999356de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c1a226b1b282b3d338c7abac46c11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9058233f87a3ca9ac835f1f6958d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a775e79cd746c950bc44661fb786eb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97542b195c191e04b0c3ebaff0caff55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c88353b858dd427f64a92dd277141158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e55b585bf8bc1ceeea1bdf5d058195159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9378bbe9f87d9771e6fb39d16e025160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941571b6fe8e6231c732409bbecb4b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5089a74be7642a461d55352054dda96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd867a0554a57070e9202d02a68a54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12878d8f55d62a104fbe9366b19f720f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219885090636816540b612fdf0a5af1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f2090bf7a6469a8cf97b3bc84e256166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00761f73d249c78d6a9f97c22f2d2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9add25dbbe2f444004f5f61bf2bc73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be29722b660668d53e5d6392b41251169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc449895db6807fcb473a7ff064eceb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4786fc4f7aea6a6201056e313f8729e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458281113f9cc6432dd6e936c1c4c04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6131ed81a077159ae2c2af4f3b03f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adca5a77e1d0a1f86f62b3bac57f08e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fd87ce03f53071ed3897a0e74a9ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf781cee5f37154f40a3e105c4c4b1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa722528fb8fa7b69c7f71a33d9480177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52c6c248422e8c27d3e420bbe6c741178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aac9c13aca0ea8879bb0397d597b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d1acfeab5fe583c8bc085f1c3fc19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22443185ddc3caec5a39bef4c038e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee386ae5c91f1c4e8764fe44ec3a934e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ba357eb27f14b370ece6dba1f11a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b59002be234010c7a66cdd6fcac58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b7a03c2dfa1882513bf62dcd04452185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f645e126c56cd220c7e6e329e719a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2afdfacba798ec31e544495a23733187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498c94228f2e5c949397573408a7059188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f547f8cb8e07b1c75703a7fb3cee132189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f0be0c3b2d5aabd82e42b2bdbab4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9e667d8ffc70f678b0768854818a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f55fe005ff0de5c1e3ada7240f9c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f465c6a057368a674c19354a20b6f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ec8dea0f15fafe8bc70d280d6ac19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0edc7c9786c73f1b94b5265358ffe5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f9ef0ed9b81bf0dec89938254fa5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82506b4b1d6413b55515c555cf70947197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde23ee1d1446443cd87236481a5719198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcb3a101eb1b839059e1ab8b3f0b1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38126438abaeed4b0f31a84cacbb665200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f613d580c6daf504857d93a8d7f9958201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760a96b54c6b9df367aeb9bc370057c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd543ff59cbd813ee5ee6ef45277f8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050300a6e8344686c5befcb0446a4b58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb026c4ddc86bff3f040fa4763050c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67309ee22695a7356b62dfa10c1be487206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980afc9ff8aad33b1ce4e06b81ea808f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dff98e7cd726820e2e90f2e2f3d51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d138de060cf443b009fb54406307d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f41f19a124174d848b031627bc7dfd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d38d847594ac8c912f7397fc60625211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964068b33f0edc779de107315a43a96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b261f3217d4f8d5308e7727fc4ed7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c3fd55fb2316c2a16536797a9880f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab653b09eba794408fd11e8282959e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fbef0dbfc3b2a6cfaf19f49d7d1f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49984c7ccb1d25e94ebf41f885a5b559217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d188a73683a15ab7f6459b7687f2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd3f5dbd72a52a0f6b6841876ddf70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea0a7ead3ee70a11a9b3508b38e17a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9ccde7c6e8c07d8f449d60e5795d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c1b7b11b4d3e01b89355284eeee68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ee02e30cd65bb9baa9a257ff4f02f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89838f7b6da41f07f456f1441bd464224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69f27327b7505307282ebeda2ed281225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9527e7fb68446f93763e77ce56fdc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980015704a5754c639655e8b87407e3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0de1483506bbe2e115f31f43284d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd042626c1823d046bfccf22d395dd0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceca05d0f0ed378c6922c63ea0f920d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e6bca1fafd517ad55b03959a7d769231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebaf5844c1a63641999577a326fa69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea547100dfef43436b5677190fd93fc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecd3a517ef02ea0a6e94e289336894234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d651c07bba3f985125da3c285f403235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baef1c3a5bdc5fb3482e1ef814c399236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b293f31685108eb8890c7f7aa5e8cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f450525a70afef3e95b5f1a1355cc17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a1dac0a48197fb31042f54309f7a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168597fd42fe998e25a30fe52818f8ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7985ff4b8ced2246c8d2f0706f3c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6941d4ad76f81a0387a4d979970c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cb7e410c81c6860d99fe2706a706e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92c519a221ea5a2a4106e793419f9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfce553350b30a7bb96ab18a4dd2e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bd4f1cbab0341be23a752abdbd3ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267126fe124fba017c9202d5d333fc60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96489cf496f1b9701378262f253b7c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a3be02301e0400b0c60985e923258249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a915278f2118ba42ac7e520a2d0b5b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c16c529c51a37d574b3496e3e8e0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fdd1c13687092db30ef370fbd3d59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26527d67939e07486398bf14e55635253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37060d93535bb1412a64f8fd6ffbe2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaf68786d17a4b175d4ec325151c8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e62abb73efc5da4ac0dac4b1ab7241256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931737517435ce3270df28a14adb223257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dec9a3147da018d121731f6d4b89f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c2d9b78120bfd32e58395a5ffedd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73704f68390cc18bc0c603c497c91b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fda1e03181d9fb4343f239d740b762261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a06b4332de82c9956bdf6e4bd07a58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa45fb6debd95b49cc6a65a15d38ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eac09f95778f3c4843cc7acfd7a45b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edb7449be54a3cc671587719541de1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d8a3d644ec9ca8253e9502e612a07266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5637003f543f2afff5c8efc3a56ade4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ce7e27abd8bfeb317d22488417040268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed759e3414b8706dd9b5db11e9f75d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3034f0c6cc6e8e3e049b66b4d2ab57b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1d958e22403a7f57e24acd8e8a8ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d0b87ad87c833d1e21bd5311dc3d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4713e8dc9acec1dff186e14e09500ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55af78e1146420297f20be5fcc2fd38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14337db955691185d6e5ecd994cab96d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a29e8957a77406f32e49aefed185d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92d3c3ad7fe6cbbfa8218ae67150da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c28301a5196a103d35f49d6ab766ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5d5b90c2f9ae79f29542602af5ae9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0683bcf154bebb2de059ec902de6be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fa011b3262aece99c15f7fe9530d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed59baf2a0f2fc15f9233a20bfb512282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5aa4953048170d239f5225f26f919283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9c5502ca43209dbd543ccb58a6d3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e419d2026d36bb4c798ad8041cde9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd92937afbe8accea299f9d22e08c88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ea26012a083df06664fa1a110d925287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca69675c0e73ab52e2f38d0253e2a09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5ba8997f16be3ef491f92e00420e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7e894f2d1df2dd3f3566ffbf7d3a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4341de09cf7162750708dc52302a37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feab63b1524085c3abd8305958a10dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0932ae178c30dff8a1e6772f3d1f4be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf12b5c8eff983f4bf86856abd7d33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a084d57908ccde9692440e95fc2a7b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573f2982718d97c387272c3102181b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22049c22aeb5b2ed14521e82dd1a22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3632452a27f8f9ffbc3cc8cb5218468298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0ef3dfb1aa0c72cc964fafaf6b086299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f4d360199fb2c910d74bf429bfcc6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501759f2d7f0fffbe09a386937e4f6c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c603c82d09e2ef2fb36ac338b90fc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be01a282e20fdbd4074ea2d725be0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70043a2396de263571e21df1aef186a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b8b852077a9a7c7e14c109b27e3a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955581aea0071db47752deb53c440d9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55e7f6f2e3745c0ccdd392dd553281307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f25945dcd5ff4edfa805448680c0cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75a6f2a5d13d5e60a9fe57f9a1e76b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e217544eca524f012260f126fe5ecd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78d6a34d239eff82be9402595ddc46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553ec440dcc2e6310d065a04d7e66f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1d411f864d3f9369d5d0bff2474d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38bcb9b582fdc3a14b4d2736f6c0c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449cc18c1c22886cb9be8712f21d836315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fe797c4e4b40a80f10b9d0f4fdf77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19de15c36524c3eae3b23932af492fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26002037850db0ee0e8a0ec4a8616a1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661f88891142971ca62dcd87ec6eec3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fa307030a4f2ee706d15073ebffb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004796368620bc05596a5adf01c20193321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67d7de37ad08a88b43138c9f8f37e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e691a0d0f8114999779f6da810808323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eba86ee4ae24c567d1cd78be0a142b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f4244cbaa9ccf7df8f2c1943a91b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd41283d3c9b9cb8b20be912d51b61a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e81124a4de5702e43e0880f337eb42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269b2a4fa87af5075cdbbff328c5ae2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da0056047e3a20ed014b8694ce7e33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7ee72f8133fb1c097448661c880f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e41178775b87d3cabc2a591093331a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89313e20ea90f411c5178aebcc0afb02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39403c6ee27af2722b43df54ca2c5207333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6561d5a570354aefe3ed4f0d849d9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a24574a2937b6e69755d801e855973335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe73e14fa8962dedce654412943b0b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7fa6945e6d9abb7a837acb967d6af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694477955cfed8d89b05fee46e0e53f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a21067c52b066fab12226e7c22432339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cb83c15c630d2aecf29e8f0cac647340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830a6c5fec28cf290e279cc8a273940341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f139cd37ab59e4692f2619bec7d757342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aeba0b4f3fa0c4eaa1077ddf73545a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13145b36db0b38c366fcf5711d33cccf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a14abb69e70e6b57c90515cd81fc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1bf644a7ada9a9da319e77168ed9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd2c58b4f1e91a5a0a58d2567ed2a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c0da6aa704c3b01eff4b8f5c537e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394dcd86d85763e52ac81622a3779af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3432e9edcf86f2ea818775cc963bbcf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3e3978bcf70c9ee7dbc4106e12c24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ef5a11d8cfb46d8c03266dc6f37d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de13e185566ca61c5b380d5930a8fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20de911b1aa99968df52a9705be511e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c554aa0c558dac98fb786b39bb6bc39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b8670501acc7c5b6e5bd460396339356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63b5c64df633795e513a46f821e9d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacb22c4cd6bb182216810d9444b7b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a6b1d905d6d61e07f90dda1e8dc7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e24e99ba95b4ec125ccb48f6114f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f80c881dbcca6b78dc2cb504abb375361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971692a9763ac44df10b05b7574abc78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a012c14d4056750ec9c502b1dbdef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf310b6e1913745aeda25aa1fe8ebc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9936f3f3a747055a224d2dbe1bd8dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576840442cc33a50b8d07852520bbe0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d01d38dcd1441c4158cdc95874f9bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4bd6efd4f45f8b8e38eef43a8173d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f071a4fdd57c021104e71402ff649369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69901cf54b6b693edaebc8ba2994f7ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c022b8f6d7f23669534b5d9e639b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded77d01406764209592b040864e8737372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6492f38bf1fff676011ae4aae2ea80a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b30debec348686cdce28bfa0da530f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b801d44b993c8ab557609d5aef06441375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac092b45c6c43e31b086b9e1d6d4d1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63c712bca962e80210519706cc1674377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf2710b330a77d58e17a5bcba0ba72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ec40217dcf9f21e1ab463993c4ea3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74943fef2534d10e43860cff13ed3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee077ba64d9aedcd71c6ab0cf8cdb929381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d09cc863ed091987d07c1be0fe0c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7a0f7ec93603ae0392ccab5415044383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84950732d5368b25243eb9a1f142713384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191db37d0d5a3cc7a32a6caed3e4fe2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb2dabaa5edacb361dbe5e71e76f9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0d1ae424e5b17cec06a290ea9fca6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432e597edf06108f0dd0ffc5a140a8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31af583953efdb25816f7ebf108ed04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33d88c3c6c7816378f6abda08c99bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2bb2d11227f604f5074a71800f3b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28087e60269e5410d1775c30000ffcf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75335e3e67ff22f4088177100458639e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3adfc06172ff859f634417a5556b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace1826823b0fd4de9c044347232c2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e72d4ef4d25cb6f3349db279d89bd3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d4715d22ce4943034fe25babb77a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8f3d7fa013fcb905a969da404d741398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01c4c2bfa4bbe2dd93c73aa1525971399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab07be0350ec2221a75914ce1001cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf96b589cc88d16a1e143a247f96066401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfaec1b1582a499a353994a7406397402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad8faf509f07df08376695eafb03f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa900df255754c8ef069e4f7f36e25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c5c8382921c925227fa8dd88b5cec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f2b8222c598a178ca84cc5cfbcfe5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea74723ba71552f2650181b9dc553ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5d0801f71f5476d712314ff3e028c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8900b1aca5830dc133cf8d75a04af3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6f55b70f245277232a9e520501de0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752528c144d213990dd4c29ef99c8302411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b173510c5ade4969f4fbb6135d3ab1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfddfa31133e8caebefa659dbdca1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cf3c26240fad5ac21763c77753bb7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef32391227f2c26ae5b6d251c26caad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea17c19a9465957ea0250d4bb26f4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca80fe867d059d48ef0c29d0be0d8a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7bfc8602a33167b0913d0000c6ab3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5986eefa7c2105ea3bfac6708ae06419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921f8e2ca12f3fe94d9fccb7a53b648420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4997a722c5d5dbbec4ebdb125e408421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b6a33f4f4c9e100bf887e896ca372422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794dcb25d5e5c7403886b3e6b76367a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf839c0f021065b7390d4bdef884e2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c12d8ee131f840d11a642fae7f2e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e873b1b4b138f0f13c7fc1dd8423c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8347cb66707575aee07e667c14119f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f255b28c5b1342dce9b6a8bd330e1e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a9cf1148da0d720893a53081c20a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee447cf74cc4c9d0ba96aad3557a7c04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb8f472b1e18ec225158b6f7e4f458431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d8a07a233aa555e5ea3b087f81d9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3006571ca92f1bca99d494e2381487e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c976595c634049b72425aea53b6f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ea04bba1f3daa58243099190e34ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a4832b65e0b93d68fd4c6c22c8e4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e45a185bf0476400c02739ae5cdda9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429555918f13927770e3b54a451c2c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15506f1360fddb48ed385cab96ce49439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acccadba9cbea5a2f1e426fb8495766440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77936b021f6d4946cc9afdb8bbe098441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0562283aebefe11d997c8e3c2ecff4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87bbd0d7e0465c5dcf3dd1650a1313443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c552fa104129a6b6c848ec4ec0351444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbeaee74769df3f8a03d400e07814d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409402d0375b0350e658049f5e07061446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75effb8692c959e7cd523a92423115447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308b1e6fe9bd3baedc235f5dda449c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ef999c41880b31878e88f4db0c50f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c75529aff42a44ff5cf7231a727ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea972574bcb1c4b98030cffef7d8ae9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d0722c7bd6f0f6e7ab3bec9374e2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cda025c29e2351b90f7e92509cec25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb0f02ad570a9f01a99d400192ac0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf54e9e318320b7fcbe9238152f981e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168184508793a81c55340a5274b3854456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db15da4fb2aa77cf2f56a0b69e8208457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66f48ffc3408de01f083c6ddaac7eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ec2ef8ccf7aa85eec6c8921a9769c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e754f2a82f0009d4ee04a4403f289460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b583944343a59bf6f7868176349b73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35686aa0943bd0dd38b7990051cd2675462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80090729caaa21d15770e48bbd06066f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8bf87195eef0bb2dc5149e57c1fb8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed42b73f77ccb56d083d5c8f59f5c4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479bd08474bb9704386e0f8a3beac0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1405f5e1a49ffece037d33cab60677c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b96d75fe69b71d2ecf35b527221a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a533418ec16324da9520f8e820ad8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7e6e1c8018c23ff7a39f5676ed375470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8e617e64c079c9d217e4abcfb9479471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58902014828b7b216b4c40ae2f55a52472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f8595e91504f720aeef007c914090473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a310be7e440858488fe39329ec06e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679b6187bad2f30d23b394cc3eb4fb6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0c904e7d473d03dfad6df740a1a15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0572c656c8c84775a4a87578a2fd98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedd57e78dbef49632f0268d86801ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f147d01b19871b3472a2f2ec46aca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79af48eccce36f8f1b25d97ee69a8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df762463b64391f749da65bbd985c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31b2ea9234c8536565d7d78dd42c4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca08d71f4a3340e93b345f19e9dd5d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdc029133fbc8aadae37fc6ad6cf81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67577b8d5d43d47df8488c72bf021b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792e7b2f3a54ada7ec443c74382318c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adf6aec69ecdda6c69b0003c872625487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9c2817733db333eb11d2cb7025425488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac215a6a86e187050801ec219ec13e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2131b7a4aefa354141a3eee99ceee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9520295e324829a3a5dfe101a9c09491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f8a3f445302b6b90ef50f04a9b452492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ce9d23e9c8328f88217acd5cc6d2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e86620c3fa6e7f76f9b472be85ffb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41fb3eba68bc2deae1398e8107891d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a307174d96a2ab8162274ce33f83c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4361462588c6674853191a701b5e3d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8296c937557ba989fb2c030f0f66635498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb434a5e9a9cde5aa019e1b8acc94c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbbfb606e73a2212b2b5b910896b69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d41fb1a0cbfdd841d49f76f8325e14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125f03552ac3ef93b8a5ff4b9dba7cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8ded0ba207d142dbf682b255062bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4dd22650468da2f0e43c2c71b5d77504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556b19c7d3d30bb4d05febf9d976096505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931967e5fb0836ed257ae947fa6bbf3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52575520de113cd3492c3c372aecb9f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb7e05cbec9c2581d24b5cc500f78d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f033b0273f526ad525461dfd12350e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625cf67d4a72967ae334e373633c2fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081c020408b6341eeb35d364a1714b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58180f90a7c6ddec0d79b8cedf48c54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014082c190c4905dfc6001861d679db5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc11f96e31c8e0d947d8bee446ed58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d8efb7d998ca1e6722bb0246d2710515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f2b2bc96520713bf7f6ac65a6ad0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd1aa80589bfeabc1ded4c8d4ca2d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d1bbd85859be9622f3a3408369083518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32bcd03cb53998ff06d0f33b110286519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8ebde5d7ed6d7e2437d1fe2194d4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28d5a32ada5ee8bc58abe53ff9122c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f826a6a423b28aa4f03d98189cb255522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3662b4a1b5f3f6ac94a73e37967eb42523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caffc252e63e12a5a520efc9a63575d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce31894471ae71f46b0db62d2d0175525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ad1e32a04e4f26e0ef010514e812e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def1790b4b3b6c1af7536f994546e2e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0800342458315e14ba07af4b4a200528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5aa27fd74bd9198b0737c15841b22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bce30ddb74de862ad4e1bf524f6b3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497e3110d004c0d7b13985625fcf8e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36443bcf7649aab4e5035b0ec200ce8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef103fa6ae09014676064509ff91516533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac08c5b50540a4535cddaa3087e75c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220104d664d2be5efcf1cd880bb11070535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e5249c2719b7db4e41ebf3b752564536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a03f98ee00a73a890d606470c55f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2313a17287e0e14dd21fb61167a7da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447d64f9570a6bd9873283443514de2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75a5da50b8ed239826ab5889ed0aa1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c982c678be85b8403c06861d2f971541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700db0158cabe408fc673cf16de38f27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51518f1f609fa3e805fcb921e75b56c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0a5821d934ae6d86bb5dbd88ddb54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7af8dae524b20650aad0c3b71cfc4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175498032f4ab8693c4c100162bdb513546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4863e104c7226cd131823e89a2ce0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d647d74f85186249da109c4d7147bfa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf9650810bd145082c0364ca61cdf0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba46b1a22181c15d77e52f0987ec679550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8bc02942204a52429023f23ae3e8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be99d5f812ab5df93eda851dab7b70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc779398ea9e4c6ce6ee62ce5ddd5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e52d33a3f3a3770a4f9ec76cee2e68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825697034e98d116cfd8e4a0ae5153ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166c849530afc1cddd2d780c2454117556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b50ce90706e9c0158c8a1fccd1ffae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b717e56c8ea6e093e9ba46baf36672558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137c597c524840e5435d1f2761b85b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb8fb059155ebd3004830c013b6e6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d75edb7a307fc86e1d66182b23b29c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129311121e620dc320d2a55b2cb2e562562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6af82ecc6680388ec4d1e4387d075c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e65cad5b6291d66587a4107952c557564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3edb86239cdd6f80689b5ed513f2c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dff6ffc29512e7917247d8a451c48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59548b5abd31f4e4021a6ca6df091319567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ae84dd47caeb2b327e529ad584a82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4b5f2c263b95db3991ad7d26e729f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc6e42a76d9fa7fe42514c7a13595d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640424c647b592e868e89380c73be98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f18f5254ffc713b63a2fb437048c16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875d398ecfa69f2a0b5fba0026c62f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377bdb9b5e48a6f3aa70959d476bf96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a155457ede620c5bb872342a8d221575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ace3da562c210664e2b9368767fc3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351497b122d11536d986f60a873ba140577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967ca1db542750d78770067a80ebb84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab00b5c83545fa79a72520e994d0c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aa84b98c0e98ad1b97fad9620491e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41799c09b1fe6aa0b67337251fcb32d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7b667603ce0b604d3891b9e037c51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4923c1d56b94de91aef60fea824a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bae788621cc26e1a81add0295f3861584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab089d7124851ccc1323d72f43245a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd56c36cd77725790d5574df440cf65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40832f711d834602c2ef12fa4fa3873e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abf88913c701ca88a8ff58d8a8a8e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab9518961874bdde7ae7773331eb13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d7975e308926d1bcc57cff0ce4215590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61893fd01c11aa8ad7552693306fb5a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7d294d7e50a646b09b28ebb87cd96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b07756898397c4342d722bea197209593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29253c13fd9cb3be7de21702abdee89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03387b7ba4da8f7b1cb7d4eff9c9d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc35cf3731ae248f7d91710c2677bdf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee92f50949e46d5797cdc40dd8b4c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95712cdac7c6a63fb52d2e51b25cc8f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d59411f966e11a23c3a41c7891009599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4ae1968d75c278c96f7b7ea98b907600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfba9cc2c272fd839ba29b97a212a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef911ce1c73a132fbe920bf9daf3d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0be2800b441c92832febbb07d820d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a4a4bf72a1572dac1678e9983940c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e83e30038f0538f7bdee455f831a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17096c47ca0ac0ab03391f672fec52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7728b5203638cf29ed2386b4aa546607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fa6b87c43d8f449393f07cf928fe4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab9626a0f1471305719a2bd70f89f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a673c4f5e1cdf16c07c3f0eb3e99c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed94711e14bb4b700dce7256593d6ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374e3a1daf90e10983ee7f7515db5c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60687ae348034ddf8268481db33de9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22494372b024d01e4e73ad70bba321b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80023c331cd1233b75b516933e5f0b89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724f7d8a233d323f51d53a79af42278616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b2b7fdb75263b06aa201745254256617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f4c66926ec5132800c59546690f0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7829de84a0652d4653d730175daef3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254be92a80fafa5c5470ef25336180b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76e6de9d415fa858d6f9a5b81d850c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7515234dfaee7cac0d42724fdd333622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee97f12b0cda5760b2045a4900a9e08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3f5de80f7fe83dbdfbd70b4fdcd6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae979bee6cac830dd6033be6d77682b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2ebe927867565316c9ed60f2c6367626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cce504a6ae347cd278a2c7baf2589627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac2c9463c09d11f3cd41e5fbb84a1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d70d1e81aa6ef4c4982fa9f717f6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc261baad9be6ce0cb57d9655768adc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61db11096222be27ed2daefe12cde14631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6588e7b4b09514fe5d3fadc98a70b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1f1b8b430293e2adb0f77cb235c93633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1eb6d8a7aeaf93f95dc60418f4e2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5a3f93e8603a004773384b4a1d51e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177138386325797a3b40d1ae2673772636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a96d47f96ef0b68c09d17517b3446637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e0d9fbac286f15fec9dcf669f7193638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b1c4b7e8acb35efab43ba17c796b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037d41fe786e68dd063706f9346f53d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de117eb6f15045fbda0feeac395e5cb2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6874362dbbc93d47682735ff05651642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8367d230aee278e84c2d4018a4c2382643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d073f1bd6e5ea14a4f6050819d3168644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278880bd2056e305446115da2ce5da25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608ba0e78a8a8a825b5f4b113ec2813646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9455124d10e293c9333f3db5c2580647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25500171fd3997cbd5086329c7ed451f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e8d081d80ca1643d9740520bc6713649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271d4e3588dbb65827e12cc3ce984b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de73cec57bdd204d5eb31a9c17e7791651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db30fb46ee97814d8e3e962d21bdcb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb952257985d11963a67e9aff7bc1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c50f6bf6b6a351f2d62adc6c7f6c4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527ba58f3e1448ef6931f9f0bcf52b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be270b02c9e40e66e16416b2b72f63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c60775a233a63cdb79301281ff873c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d42ab888559709dbf2c20b1442ec1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c390a9d47321d34314096772b545e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05efac22184e389b0839c8fe3bb6f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529ff67569abd8bb865b3e0c97e7bec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a567d630b30c1a6b9b7c9ec8c94b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f651ff1ab3aa55ee02fa7386aa01c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f1b948ca32706a323c0ddebaeee8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f95fadc98c3533da53cd7946b7a3c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3619e8037ff75c7ec6372f4aca095666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460176246c6973f4ca03ddbabeda3f35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c316d8587750a69189fbafd13bebb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088d88c17e1a9422d5fa5674c887d67669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65df721e371b7d92c53b83c7f8f06bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312fcccddcceb3d700708eb6e2bd49e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9ed40d78d0dfb21fe44735649417c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d188e02e3eae95cc6f16a25d7e2b0c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3fcbc3c35758a36e791f548d89392674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c946e7220ecd0f8d88e45f45808fd1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cecee251bffb047354c784b72154b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73f3be3fd74d95d39407dca46894ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8476cc8c57bd4a11f052eb8679aa6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b17fa3370116818ac6a759b05b6898679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf8f54badef4adfb9bc02614ae6c0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf157534187d88770f83ad04f3aa1ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8db33f29ccd7501d2c8ed1146a28e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbb4fe8c15c2411481f8c72d5a2114683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022f1d439be1546e16fba67f5aeb6ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdeb70dcd90b5fa264774963769cfe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5c387b06352d6b13aea35a41b51b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2f5c852e634f7ece8c1925509dc5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9549a60ab523da7f8983cb52575f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77017cdd6db2c9be31171c821b29cffe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e7aeaecfd5737852d4c1238825a40690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2b96f30c80cf21bc88c180608c564691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b001fc9db01605057febc704faf62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49255d18de178a18f403f55626e4215b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1190bbc6510bf829cfc20703ed4ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85909983cd025c8280bc0b6fec1d390f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a44c510fbb0c2987637fad9fc158a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc90de3cea26cb011bcdc88e1a5cd63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae588f716c8938bb25ed82491a2c13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec326e3900dd1f3f49100a9a3211a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e18b7010cd8ca38cee1284b09a18e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a5c944f8dcd841ab2376b511d79a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a8e517230294c4023f7c66a4e820e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcae55994a0937e45bc699e7d7a584703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e90d811598a1fabe797d2c6aed637b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5baab108165af57152b5f6f7c2ec4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b43509910caad291675cad090a2d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7036b3290f81a2c0247127bad1d6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75312c566131c91395700bd87f9d5aba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6223a47d62bd53b53ddcf35bf28664709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05866f5daafa40bd230e14ab71ec9980710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfbf52794d4b31c0974d9f1ac7b34d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72feeec573b244f4626dd663217c9db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04133d3b41379392796a1f45c6f1049a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029893834175cffba06b294dd10b9587714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80029fca37e4fcff74749835182ad93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a24e72942a1714da03a60a69b19cb9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fb428828a484669a1b0ee87bacfa3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce9f5dcd4dbd3c44af5c0856b2ceb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ef8f583f0b5f3bdf11cfc9ea00371719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0713fd241fef49174d43d81e5389613720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cbe12769b1ac46176a44333e498b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d047a247e47a8ed69ae68fd47139b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf523f73d57e46ffbcfb09101ea438723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f08f5097272d916432b6f57f9aba5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27968804974b8d3cad4b3805bc306a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d65259b3b02143e0444eeca0d6ce83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e287ed237ca8a6d69f7d7352eb2ed4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a96c956e56094db2aa17bcb6fcee7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b576dcb7cbd1d57c9a9959d73f8ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd98be6218dfce24e609caf5634cbc6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d082588e0ee5de8b6ece3ff72e60a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285374a2fc58bbbee30c588f75168e87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2707b4529307139120409dd9e931bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4be10601db48d805df97e6102c205734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d09d061d9bd0682fa1b0e4c7e8000735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63220657b1614b35842ab3ad5ad25ae8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d96cc0969881392d1616ccac202730737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd3bd2d21d0cb9d1d74e78ad76e5f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02adba96e80c37c24c64f8ce363c2e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6752551ce9db40d1ffc386df785da06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119ab87162181d3db6a9f6e03ae5d7a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af3af05c03e2020bfa9ead0fe61318742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806da7df92e3a551b5744154b6f4f9c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88393dd21e5aa771a22fd7bdff8e34f3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b9d8320d429bac47ec291189dfa56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc21ee7c61bd754ab2d9ccc33f0769746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78d7ab87685f17226ed5d29adf3945747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936a282f815b99cdbf89b4b098d6e32748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f648ef1f417de09f6704ffdbb2f3074749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ae4f064ab243d21ccf5270abf90af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7de83df327a82ee5f7ab909593c286751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7b766541644d3b9e1d975a5425c1c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c14a4e6d9ba3e728e95f6d3f7851b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bb9a733ccd2c5af3934f398411adf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3164ca284f6cfc6dbfa5b5284622281755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170efef35a4855db2c5ca55db630fb62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81176d6bcfd7ea0b0b859da2ba29efc6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5584b573827dac1b09e6c609af4e7c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd111232ee3abef47dc0c89d7f76419759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd741d80df52cd8b3f4224ed3b1b25760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bca4924ae21b7fc67598f94886f5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907d300441dcfd736517535663c2c34762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe75cbda47feaab4d15f6617baa4269763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7f8056b80a7aa221afb324a0906c3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cdf1bc80bc741264aa61262e38252765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6f6f75190e2a95e43bb7f2c2653ed766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389a1fe2837f64ffaa29fbd563f709f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dc217ac5062d4fc9b6527f4f16119768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27099b9ac4c8539ae6822d3aa360f08769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dca05ed9ea18de82af9cab3864e8a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe495429c1338ea92bef2e1d39f8d6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4604d87dad78a7b53aa69b567ffe07772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1afd266f6342617d8e7bc2f6b2e66773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4aa612a42204fd2e165dc9d84e8ee8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e864152e970365ccf6f3f884580a4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1c5f4dc2da6c3a8407676299e7938776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d44316835a6dbacb510ba2760b4206777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c16504a1b3afc99c3f2a4d8c82539778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8272e830d97f55f3c18fe55b38b2b8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a792986730d65134bd7e1ab0833b8f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fe3875028afbca710090c8d8e82bf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a241bfc132938d04bc647f9b2dcc9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6df44cb0c092d355900aca61241f88783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b41378c849322777de4d471b1ecd0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bdb0942912d26842396aac3761be8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada90c8de1b217aca7aec0e15050768786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd7ac66d4a2444be082e711473fede787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62da8ded07426a95f39f1dca0d3a62788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3df75e8f2503cf7b43083d575f362f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd697c14562c6e5628f2af85d2ed72a0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dbc55a286f5138488bc170b54129b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5777c7dc7ab513795839d40e5f8cc78792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0e6bc82bb88ba340f731b5ae52b97793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5378d654f9310aff5147ab71be0249794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9d55e480579ed6a1941722151e4fe795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87367689d45b7c64b18c4b42d56aebfd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bf2bc75ffaa60f720450ee6270c43797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4c3badf7836e1a6daeae29f3e7fd3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66d6b45ed032c526694d28567ec45b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f23da4483230846882e3b3fdf3f554800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93408c50828d0577bb52c18f283fba2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7967cba9d2b8b5abf344af4f30a70e9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca8dbfe435dbe3772859b9d39e2d3d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d74116728f312bd5147024e23feee4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d6f1159abf7544569637333cf273e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15494ae60827e2bffba2b0dbe291d0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8e7a9a71ee544dd9f7bd7f94cc1b2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febee604049223d4c44317a74e992839808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214399979cb766a637be850515336c1b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ff18bfc016c030f63697157f96b49810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eab09db093a3d2b6f04b564381b1a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992cfd6e9245ecf5a0be95402860d64812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0072eb3501c6b897a27ce5589cbf37813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f96ceb684ced4d3826e01f71a58f7a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684002808f9d082e7d055482a65f2e01815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b071780d9cfec5941abf3fdf6f0eb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40910c2ac9a463678e9cccfe0c64d6b3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795f2dd9e8390efb93d55fbf412fbb3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8284f5250c26aa28bbf496a76219e7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff980074e613b8957cde505ce4742fba820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82178e3464d7aaa0f9b683c3996141821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059db0316c967328ede3e8e9e04d7ac822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a495157b2095c1962909114db5bf38823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c978fbbfd754ff8aed36a96dd642a1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690b017b39f77e181a0924f528bd413825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad654b9bfe5b3ad68a8ddb50ab4514826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d747fe91b892d91cb0ecf929e1fe36827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1ab4f858ac29a57a6094d0398e00c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc734f3278702392929e6ed38fa63919829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f23da302e1089707912e91aaf29d1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555f84235ceedb47b1da6b913960020831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf637edb18afc44da529c407c3248d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21086c9f6feaa70f4c5d5df9d8c973a6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3b63106457d9640aa870cfd8e4dec834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f3616c2e9d19ca30afc6c8088e35e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297164d4c618111a6a680928525f6156836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e25999edbc05e3a1b350693a39cc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c1bb4165af6421f7f7a0bc775c4a0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb20bd7410cc784268ed2eb25f15445839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe81b57f0378c0d1cc4c0497c61a3dd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d882863acacaef448f9bc457aea3f07841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6d755ae5c85a888fe220af6144090842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe499a3c945488039f99c03899d86aa843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d7e094ef1fdf9ab146e646e2c12d8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b94da70da9b78af687f9252940b24845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50be872a759301b962558d5ad8a132e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9f90698013c91b6346d1160718611847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28ae0dd7b203fb17f7d2501391bd09848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c444b0d55cd6dc18d884fc9b46defdd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bab4432f6a5d4673e0696b6b740ce3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24972600a61acaf2e7093568d10d0fbc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbb80ca29754b62d1b0c68274070ab852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61388bb0daca6f15b8c7e1922941c954853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d45132f3f774dfed7954e0dae9585854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9591e8a12c20825422c4f5918ff824e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b024fb233409b9a8ca9d1bf30355a81856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d918e94061f744df10ceb09111c269b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d954fc7d5b6364eb9333872a1247484858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb883d6cdbacbdecdd8ed8cf5af6b3dc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e879f4788cd9eea128ee51efc2c06b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e709f848cf4767f76140f638900a4c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c67f6a9b458ebb4726b7652aa41ad7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b287268e4caa470a0f91d525a8eef3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01be378adef46a187840611cd4ce49d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88a9ccb867b278de740107b57029d9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105c9633aae6fbd4f1136cea291f41d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef34ccd25d46f8ddc3d9d56495908c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4e811020df5933691154dfe73159d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d8b651c39737e943eb51d07b8673f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037d5708eb95a8daf25189ac59becdb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc86b4b8859e68d26b81a19f8cd3cc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45293a4a43c0db420358339179702c30872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa80617db501d46adc2e50c8cb63ebd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f8e3bf6cf11ee0a7a105e728816be874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52365248fb353656bc97464ae76791875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf8553e1e5400906b07bd8a920f2b7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7f3aad61f3febdcc238120747191b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97a00351209d98c21b853b2b2a1bc1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e365cc260a4d6cba4977968c769fa51879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa09690a742617bc9c2ffaa9e251e3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2d11a72f27c8e4d2ed1aaa57a4653881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479118a293057c7dd651570470fbfaad882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95100c67caae359d8e116899c12a7a4c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244ce3fd490272c396f547f1fa9996f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6a7317604974a8fa6ea3bed6cce66885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820851f00a588f621629fb924eb31d7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8b65544dc3e21166b741f7b7c5bc9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3d61a39d60b897195a7e4990a2424888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a907c00c7e1c7f02b4b9ed4593222fe889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c9451c01681d8f25d5e2b7d06d057890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef557f5db4626a9125025409151b0e43891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5c171f39de9c106fd1eae0e299074892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca3efa65a9402e1a28f17b84304421893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e7f863392f2983e457d1f989216f1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be42d2021747f599896e36202799bc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8723a9932962a497610de1f8b7af28896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eea8a2d4fceef6b71b21f8449c06c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f86475e2e19c15428a612d627f6cb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac389933398e8f4929ca3c1dede5920c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865b83b4f096373071c807618950c08900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26107a4293c4a1b39be8a2a0599db6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34532eb0301d450f0964609f590cab70902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bdf9fb72ece851810a4c2f58e6cce903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed270d58d9eb97da4d0b212d96753b4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273ff8d027fb8a2226ae162b1fdbe14905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5d35922968720c7d0bf9c20bc8bcf906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851124ce6f7cf08ff3b639d75bc68387907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08fa7f005e46564e22f6c4a85af506908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9e614499ec4bf02b2248868f2ff59909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be92f92b595e3a2560329a9cba0b609910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20296ac57db4097be84e7b2eb39bb4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10697e8d66a4fe3128a2d7805e5c9a4b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d007f4e986f199221889d7e134340913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c3c65a4852dcbacc22b292109e4fd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea6cea35450ce0620dbe9b90ff5c74915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0ce057557e5621019282bff2e86e6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa800717a51679609d36bd6927ea0ee5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db31258d481c50ddb860f38efa97964918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc9e755539a55cc38a0426a84af9b3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161637b5583c87291c7125ca96135fbe920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ab0a11e2b484ae785cfc017602114921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6ae0707e351e0cd671a77a912c35c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173af6671d7549f2b352c7b7d0d306ce923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452ed0f5d9bd76e0773c1c8af205396924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c85b9aa673258b191c0d6e7ca18660925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac7a14867de6669455c798465e8bb1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1cd2ef86556ff850f09bfe0e2fe1d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6790ea0ef7e6127637e0a88cf80641f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be26385773ca572be7450b45a9c86af929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442aebdbac7ce4026cf2550d8e3be97930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c56db7e7a1881f1a25104ba876fd7b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c90e410530b42b2ba0dceb8d878a05932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6bc3510f22a74961b70f1e39a6f65933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692bf00ea96fd7214665391700974dc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74a24538931798cb089c9066cd42bd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d204ecab475c49c5db74a312501a5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f8af2c23b331bbfb3ea6d77efa2fe937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95051961368001f1003648f707c442e7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0766781eee2d465d8f0eab93c4d32b8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2416617de589c47accfb983dbca3c59940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963abb4f8f76908ef5ded0f21f53c86c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b3a1e35a3a5cc53b0bdef03ad577a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604791664a63e73f3b9f53e12f01ba1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9cfe1bd9cb9c8d750896d421e08eb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad0aeadb7dc591a617231bf6dd96a8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68825b9c96ab17729c822d67c1bc88d2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d2d1a239ee9bcb0a25231137f886d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d516fb6b8da1007c2c46d40afbcd6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e0344b39361539273e41813bff738949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a994b2f633b377a4c53be20b6bc71950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8f7125026ee8c512179cf0379b8b7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d88fe7aeece78529606c80b0b40681952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889adb5fc507502f757f16b3c58cc865953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443df79ca18f57ad4c2759af8c37eb1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a2b901cbff5cdefaf34329011cafe955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7880caf12fb3ab1f4bada4ebb2531c0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bd41b35a2e05708091a8401b9e24f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8b6ce0e847c2c06c0afe715503240958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f078a7a88c09da32239c05721a7728e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392170fc21a97afd00e21d4c96a992b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699a3a22944043c6dd8ee958b3f150e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774d658d5013f99057ba140037497e8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b69823b963ed7f171d87021b00985963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cee6b6a94c46100e85db88012e277964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32f12d4170e5580d3872d7cba57f0f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af49d8f83440f89cce638d5025ce6e6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382c5f7a4631b12d277d886c485b730967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970af8c165513142d2aed3e2f6fc5a4f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e607bc1a1a4bd591ab0c90c362f03969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1af193bc99b7d485c7c6dc4cfcc958970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dc0e1004a57eca0c7eec0de561f84971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c447d48f4969cd6acbcd3e44e35015972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9fdfc81492112d022cb92e20ace88973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494044627a44f10273c66adaa4164c7c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe74f36c1c6d60d571c6b944c4021d6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f162d93f75b740c84e74c84340536a6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63789b840caf814202a5a6e832c0ae977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>