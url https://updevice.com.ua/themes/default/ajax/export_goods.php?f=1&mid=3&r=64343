--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4cf9d02e223bb9b72401a3ee62fb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d68cc58b709455cb4cb97e540deee72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae066f484ebb5ef9928e3aa5eed1f533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa78497f82e754ef9970a65e56678f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa2f3a9596fdbdefff98429f5f94625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caa0c76a7ab55cf46147b4f6e5edad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2528ef70ac0220e0a212387a4c85a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2672f9732f21d4d377a98ced34ccf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decd6d3e5d9c3f587be91092dd1b5849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec9181ef5aabc5d215ce61ff539ecf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f197067a927ded701d34034f14f40811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfd0507616e5bdf82f07a580242f0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752fca889ec177f14f13d01a51be0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce017e4ee468d65e73422f3cc8898f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2846164866f1006012ce012fa2cf815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a662045676c1dd4f31b1feb0a416a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9f079cfaaf340e0e2a41ab3f4c69017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190b7bbbddcf2fc04c9364c9a0d8ddc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bce196658e8171ec4e5363e1148d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca96c5c4ebd1f7d0c9c6677c65e3b7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396bd058291bbc363703caed60e6ca321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc617c8abcbcb17343b5f9e3e8ccb5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab656d58256186787da683f7e7cfcc9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b52b3112eaeaa68e7b7dd709fe4ce624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58157c950a4302b5e52a89ea19315eab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf5884df3e795d3d9fd191088dc1ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835321708ff1abd4fe07fdda227b5f9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8fbd89bbab02ecce6810578cb8d6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7a18b5c0984ae74dabb6cd57fdeb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffc54fefc550af958b89f6a6f3d58b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6c9906e8a6c47d5f38b594f4fca7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362a80c751b2c116ddc34b30ca4e9f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b963a58770c3986e8036348fcb4c08b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd44a4e50d17c867de716447deab32234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3212b2c694fea420af64953727f9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1853a031244573c12e1e9a1228ad8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432d10363e0eaa00b76e4e13322686337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f08068eb3919fed11d634579fa67a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e22564f81da276c0331ba11e5d688939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc17a58b80453419b941b2c541907fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15041cacb08f87478b71015ab5e7e47241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfe3ac877773d897985da56b33df3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a93d2cf533b6e24e7fd6568654159043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb06f86d6879bfebfb9685a5000640844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba6d117c711f0d2d2ddbf945735fe445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace74dc61c42f15e1646e9da43c8016746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1623e2556eea0a1eb362f24eaccec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cf4a8f12ea465c35d786885c1a47d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ab05908258e0d35586bd8d03828d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d6671062dffa3b795ddb8b4835b5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba760b0f0e52e4cdfaf7cc0b3d422fca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d640c73375d3f8a254e16d14aaa2f0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699cb2ae6fbca2992e1d3a3b653c3ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4a8a526d1e03901ee3020f15ef4d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d39ad64b0968b4b27bc83471f60b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b78a64841c805eeba6281cdd9145b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc9d5881da1fcb7e96cde0d463468557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca30b46c1bcd792e00b36a80e6cffc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f16f44c23ae003fac5869c7194bbd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a037ac7d49e4f782b7676fc4af12ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1014a428eb48e6860c1bdace6e2d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c5691daaf09cce4342b4f8f117a7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf4c2f11ddbff43399eb434364deb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b4bd1aeecb1fc87877c252672950a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e691544317811d2f86a668c2038ff8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2dac8f666146506d1d10736d53e0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d603944f39b2d09fb7ee6a84416c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a52191cde5ad6b128689d06aacb60968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d7a213840727d1652353947347fe169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b737d19f13543225cf878a15ac9c2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a74da03e5748218cb6a748b3d5e87b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11c0d85c4133d07eaef81efaf4262d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd240d104b51855263a060cdbb5408173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbf6572d9e336c7efe697000cb655474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e286fde08f07b119ef72349909c68ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efd25182e6c456fefcf7ae7ffe36df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417176d759bc5496bb4bb5b476b5488477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a854fdfd3e8e0ed78e4ea9cde344278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507deac1e7dd2adfefe08ac81acb73bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e2efed2901ddf088c80d7da1055ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cfd0527c8851dd48e295d6250dcf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adf7c47368e4d60028366d7c30215582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95940f9c330ce49e229eef35c8f5b38983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005c975136bbac21a30077b9f61290b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ee62b9e708de3bfbb527589f0326c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504fcab6f9a400f1dad264c0a282aa086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a11421eba00063b6ffa86858cad3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4de63f16c6f4ea69494696b4de04688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba282b0e376883dab3383fdc57120a2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3588d5081761742f72ffb367eba8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f3c797277831140a04a823cd65e4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bad0a0acb1dce7357e10631eaec80e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ba0f833aa07cfae763b656c31aa1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe3ae43508005fb17a3db59d378c8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdad793c6e5926d10c84b3a6c0a875f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19375565099c3dbc49f414f82ccd583396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920d42c1291dfafd2928c306b552da797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bb83dd61ba766a9f7a26a4e4b22b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcc87a201196affd1e146c6624122c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50268835095bce746ec563f2af5eb76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e13a0beea9e83d0c8bdf8e71a5331b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024b9d4397bbc0ba7d197c13175f416102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae99e934e7eb740e504eef84d9554c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7aa03544684ebfc6c1d56a7eae210104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fa0a944b730e1eddcff8c03d5ba49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de319758698a867929016f6619d861106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f280ec33be15f018677ded2ca22e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a61e5a71012d9192443be51e41a33b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4f66ac6d8a971f2928af886c620de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18137533f255c9196fe256a102d442110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d97d41a7697638163212edc9ecb98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f24663a9a16b58e493dc3deeaa35d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff858cf3cd1335a233e6d7870707826113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1a2ff57e5cbfd0d7369f6b8bb9c1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c0aa1e66b30ea11556227db0d122c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7102280d232f4b4e605d4422de8db42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9d237ca5ef9866a266c2708bc4a25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e124954944f632a58fa38550a282d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a48767557093387c76b8c72083256f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6091dc68032d0330f3a844eee4a58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fcf3811104afcd0c00563f37b2e77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b984641c125ec18e7f7ea6ce9d8b06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7da51965b8629932ffee5188d7f44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb14e0c52b4854ec4872f150430b001124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a182a56b9917adcb01349aa986a70f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d723cd50da23e332df75b057302d127126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a35aa5c22979081be106d8f9863183127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe250ded54ac70ef3c832f91311a58b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9467dadd20bea362e87ce7c1aed12d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a2a34e1601672b9841a0eedcc4e57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d70cce686b669a86298ee0c57ab8cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dd94954e29c611db160de5166889e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399025681ca8b0b6f7f221c74eb66ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547113344046bd59b9a0d15eac22a58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59454c9d32e5b9f3722edc5dbbd8263135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccacef33de003c587039be4d1a894c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd2b14d005b1c54fca0828153eef6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2b284e969837dc820be5dd1f612f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bc441d12c4c1bb1922e490c2828c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a65d6e754f113ff6fd76e17d711e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaecc5c0460ffde18e721089d6271e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d100aa66287048a3747c18e334854b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18172c652441f32ba92fb3f19489567143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc8417d6119b3f486667efad37f9c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da585b034550ecd64a2b7678cfc4ce5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c3fc3cbaef4b4a27aa5021475dbb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f961e8016543c19a202d1a36abc1a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5bd427a2a5ac6df064def395f9af2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1043eff64ef84735bbea0d31d7ca68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a5ce36f9c79158a516f038d6eeec6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b665c95f46ee73bafd7b1ad8c3b91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ab010c743e2fd8a161cdc867b7062152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa6fb2d07ddc7a7a70f54f303b38c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac82bcdb9d0dc991cdc98d82450c79b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d4cbc706f47d880cb8e6326e3cebc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aeece7deed54f86426965df4d7872156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c168162aac65353d1137912943985157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375a1ee12e8f416a26582765b9884d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6235c75db9951e50210f24947a6f989159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ff73c13411f13d4b84f7f56737f4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a5b09dc15a4d5897fa102718e0625161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff06210d5f09001e76f072ab11ac058162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba318621db2519900a33e1df585dd28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0a98a4cbc97c75afeeb380051f8d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dfa9410b16d9bdb15352088b88f75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6edb7ff429f30bd03ef8d4bcb59c72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f2920bfec48cf22b1b2a6cc23ecd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a7f731ceea70e461d37a59f132100168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4feee14b27e761fc79bf608d528708169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b2b75816659d0c886cd371eb91b62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a8f60d6702867d17c35c95d85c170171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1537d26c38c9f062fa425e44c14f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c09efec7c7f716b1abf7b99238a19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41db1893c662e80e9fb1844a7a51a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368f49cdf228f2dc604cfcd085c2972175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192367a0a50f81e1600b49b0e6962eaf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63a5fea1af4ce57c7598eafdc31499177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5b5b3000716de8cbca1ce9bfc727f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0016ff1ca48c264a94c82ccb7bed38d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c13943579ce73228fc812dc7dee2e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99b7e890f24644eef50565be1ee94e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead39d0c7ecdaa0b2ef1b90f907a8794182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1dd89a5465038177c4433e4437a54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55b3d5f2b3e6b5834cd5bef2c981a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66050646566e89e5319d221ff2feff27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4278e5bb4a2a7d332edbeadad58e5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da415223b0c1eebff11368f6ed0a6086187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efdd5d46a838fe3a4b0bb49da2218f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fd85ec0fe1444fde6c72588b6ced6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46e94e933c484f95220c5e62f91981190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bf16d04b19e6aa2b02706243c0002191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba3e8e2dbfee3f9c5502531f68e306192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2961b07c773ac97be73d659ff7d2bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c76294cd27c8d9361fb766a910f54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d90a0dd7cea158ded30419b4fd0c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccca6bec4ea720dac230e84173719c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab24a681f1dafdc881a3abc88ca98f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682784b57ab7180fcf222d21ebcf89f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c9e69eb6e06dfdbbf66d3a258f2cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc359a1de05d07ebf9f7218b58ac61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11e0b170a73c2c1e2e22ea29d40f33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b125f6d4ecaac52b101d09b76cec59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fefee23451974045104ad7c4b70f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c283de257284953d67ea945ef8243b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940af0e045ca78f1eb3e749f12907c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2332700f6bfcac45aaebdb5c458f8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff25ae0707e8cd126dfca22889326d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545986cd74116c4d39f84d5fad57e702208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a28894ed48d6ae6ed0f71b8613beb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a78b0a50316e354ecee2d4a1cb63f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ff4a239077de47941658b97004c08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f2969d00f5cf9f4c4d965aa881cbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cd046df636ea959370320e83de9ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5db00c43ab303dbc8a7d9b70b285a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b653c031fff582ac3c653d5433cadb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32707182184b3386877d5c97141e1b5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa84e43556fa519600b3b96a33dae7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60207d8d4f844580170794e102becb26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0a50af95f364f302af0e9b74480a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445978162ecdf08b80c3cec42a02a0a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5f03693fabef0786c423e28a6609b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e70cb926a0f68a2f49f2665a574c5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620bcf6a5767d9fa155605dc0479da7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8a41f9ebc3d86c07cafaa1c85ae9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb7afc386d030cf663a09dcabb2998225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759e7cd1b2c00984002344c6a77447f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26024a765b27e9ab6aa35d15925f0fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1db861b7b439bdcf89bf390c346455228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fcac3ab22ef0dcd335e888e9794bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ed3073d2002439fad0303edb45f82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54499a9eba8833464032177ee6c01564231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cd86a39986d7553c11f2b18efc232232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae25d5d6107390f86dcd2859d42cac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b0b71e9ce588ffbe177daa0faa503234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d2a01fe20556a5811eee2ba9a059d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71095430bab1900e5cc590aae89651236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d49790ad592d69f8fa0b2ca5167bd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8643b704f4d6e06ccb147077e40fbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f88c8ee7c3333f89bb8203c7946271239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2055d8a7e8e8944f3a81cb53d0d3bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa63534f61560e0653d3ca8142fa92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671c3e47262eec5502fa10c2e84c95e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396e50e899df1a8fe429cf2f1f72489243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504030b4884ce882def33c796171416d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239dd56522f2e1c92c8ff515974a5ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb87739087bd689db8573ec4c3b69a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44334122a559102dfed81e8783bc5448247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22346285deb870e99a008f3d3883bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fb6883ab985ede2f2f1010c7929e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821813ea66590ea64d626a9659812da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c155c7d51c0aa5155aadc703b7984251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2012764220815fa8c694b7d055f3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b543d94c21ee0d475ac93a7ec8112253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7b974182c1547c8671afc5142b34b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c7ae6c6c84f1149b1c7c8ad1b669c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f551448e6ea55fba40782da7bb98793256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca43ca7dc02e73182b6db5e314dd38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defabb6f85f348d405e403951d9b2307258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609785744441f485c33811bcb139571a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552007f075dc3482e69d210050d2d70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8ccf6459f0bcda3d783884182bd23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d68248fabf52c176a3113308371dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f01169c17dcbd9b5d7687e4b2b9d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce940ddbd72e74201de861535d68b3fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b63f071fd35a79a1eeb02b8f124827265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10ee040bde686bfdf91deb3d3c326f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110955b1c78464380425f72efb61c099267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82ca47630a1392c98680cd3dd8b89a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fff7ae296638caf2eb6d7c5f03021269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8834356e570c40b77046995319daca8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070a22dc8aa39ae6331b01c6d92d5a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfebbbe362fe1a43a7a0e55d597b696272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912edafcb3d3f1718d3e6b5e6c2b834273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d0ca76ff4cd3ba2f172089f08629a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b5dbae7070b437fa8e552d5cb57be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b305eb3e9d5b9797aa68be76cc32195276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9f61e25dfcccc291489bae69ea525277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f15a21eea3bc1a4571ff3763abbf1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fb965940661ba20376801c5adb4fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6351a23022dddfbb7edb12e69832cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73b372c2f029d067ee7145e6c82c5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041ad1efdc4c672352f5380db70e7ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5f081a01fdbb72a4dbf04e702346e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076aefc268fe09180fc7eed0aef4b1e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342658efc9541bf0a8b8ec886b48f07f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b2e5fb4f9dc72be9220d4e4102749286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a469fffb054a3d0a8dfab030c4ce9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a1e00d0e7dcbec79de43adc46d73a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3620a78f9fef61a8cf2e5c80a00d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eea5920844ccafdd6c649ee03c32f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699222464ef71406342e6cf6bb5a4583291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628065b4e969a3e416f71227d3e2b501292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c6f801d92fda09cb5ebe1bf078e35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3231a17ee46ab7777e40f7b977533c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed2ad0b1364e9b327ce0e4f9ab871f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278b471aa591b80a95aec8552d9d2b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058082d52420c5e8c433e2dabb1460ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a99bdad2c669326979d30baa6bebb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd975198801edd4bd7b09656a068b1eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa65e1b6f0a1aeea5491ccdf5860451300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfe244d03429c1e9abeb43635d0536301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a11cbc407457a9f4c0d82d6e74e96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3758e8ad2222ac85f07037cd2afc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8008c528ca1c72448a299d80516f9b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed6c559b65f328a8c7496b1d63845c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa4196f7dcf070909d8160bee99e74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcf397d2925b7b562e458b96f661de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff24388768820ea31c6b4f825cdb3eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071fb28650adcda9b3303b0a2a847dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08fa167abfd390b48bf5bd6ee32cb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3000aa57e7cbb0f64df3f930a05b3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b1a3362f955059b82084ec46fd911312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef431a3a6c129b9e6a33f8e67ef466313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119cea57404041f3562f1300733bd17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafb08dc1da59d8a72ca69e0190a3fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc6391c837aa5d67f498125ada172c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2112b9ceca5feb0ae81f7dd03d52a44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7537133e30493cb8336cbaf5db12480318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cd813666dfed66f3a70f1950db6d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d65eb2fa5fba0708c6426dddff2f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f335c8954aef70cd3849ad9de0f0f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483a9befc0fbbfd5a4627d6a3901f7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c7db1e89c60f1112aee61449bac2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47375fe0ee95afd453601a13ded1c980324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99ab62a4d54be731366c8657b1df12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91667ae5acebdd6f581f434e9892c331326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6c7ec7819447a822e9872ac4fb302327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec8dbe38e0d7a2c5a34c01442ac8ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894047cd5806ccd14dff26d58fdddcf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2ec27ab898c0c9a8b8294bc3645b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0a213137fee42de288fc672807aee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918471d9d1af6ddaafd540e7e7cc3caf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfea4872755aec7d8894a1455eebf2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a25e18f91d166b4ef0fc84d0be258334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b879ac948636dde687038f7f6389f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8816540cae1dbdafefaab1beffe1789336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28f9edb61011d353b6943cb4cba305337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facfed5a45bcffc1c8aaa418df2b341338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadb648d4f3d6dc54faebe8b3a1372e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac501e4e1d4ed41188f1b35ad509227340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d3b2b055f0ffcb6ca1b64db167c8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250bcc6c501b1f2d1c67cc28e9b496c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d70095fe3bc76849bef30a4924894343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730ba8a4fc6d212566e1654eb508576344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baf09c7f38be7ca6a4e394fa86583a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ea6ee6c0f0e5cc34b8919c327970c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409fc8b08ac6b743a9e4eaa03f72e21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0860b4e1ae84931d32849b1d6ac78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cddc9edf1a3731b48af720db82d33a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26888973ee7c0c5c6d42d8a2c7b08e91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c2e3fd823ff36ddf1629b08badf5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4decc2450d926aa41edf482947350352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d2563ecbcc5bcfe0853d8e4321e41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f535e85a299dcabcccebe3c93515f43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947d1f7e5d642faa9d25ac8c5237d07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d68ec50863f7815b3dfd0baaa38bc9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a1951ac44d31dacc4f6ebad84321b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f89706393279888f847c12046d0984358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16004348af304f3454015b03ecd69c61359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad733c0d21f0445e01db8b0b3abdbe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e4f2c9d7836f74e7d0d0c5d485ee5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5631be435b7a9237c663ff6e9ca87af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae424c701eacaf82bb23afb04d3c658363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0484479af1d765a8f3010fbd27732364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ffabfd4b0afee3989b8b47544258a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c7607ba2e29410a602753a5bb0eca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bd5456fe1c4907e13d428e435dba9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6635e523873abeb388a103d8bb525368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5da7fa1013fa28199295bf93ee672369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbe45945081694cc8c69521d67f2b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e952d129b431e52de3b6880de6c52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551c229723034e9086188e0c9c9f5d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f45b1ffb5e616364658b5fbdfc700373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f7624b05ccaf573cb2675b1e09c34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1127f454f34476b21151052c59186375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921abb3ea282b64a62fc0d1579090e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444f85eb1be9a6014491a799155d754377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a2a603e276ea029249f176c93ad1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c751af3bc4f6887de77960b7ab5c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7153727134853c5928ac02572220c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b496565fc5c9e13464612b74488c05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ee631298f5b063c335d08d8b4a918382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf8d1be014a92c3a8d5d8942d0bd56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef8cd70f2ac6e9d15bfd2ac210d531384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f7cf3fe0aa07e1341f01645282386385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e664cd8bf952245104b4d17f91f6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341ffacae79b8188a61cc809f3fc33e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700d1d75fe07d4a8d18cf80b69529e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f216fba110d0d9954df980e0688c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d71fe3c1702b397738682c925181d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e53c7a004a3c437557149bd2cc76a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67849be1e6f69bb25a950eb29173338392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a816f9a4ea9291bc818220d1c05f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519eb2d16adac012a0dea395bfbcff3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd4db316e8eb16b7337a9bda992cf8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889e512a5f87feb156c7a3e541bcf0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bcecb055943597286161fe1d98cf9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f3a64e80a6b06ead81d5a23fd1ecc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc19ee34fb4b7bc0775f5e1f21e27a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcb31532ffeb885bd531ddbf7740a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0ef070effea7b5f0444cefd343aef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784269c26997377ce3587ebcd8a3ef8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee98a1513f4b70682d3c7df023b47f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c771e26ac912e1a735aaee4469833404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84fa8ddd89bb2ffd6dba45d44dfd5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc959bb6b1be2d52e2899ed79f9511e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a61194dcc30e1d259beb7fc0319b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d83961f99ba86e29f14f8cb395796408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6ce6f4f674c628fa455485fe88ec6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4eb86e900af99f96c01c1908eacf5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad488f0ca7a068537b20ec218b2a32f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61a5cb94f68e4538b555e67dfa7b84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932085ac7ed3a7e4abf7302056a5acd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd79d35b90270eb106d0a5d39b3b33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2cf8076642bf3b6bf0fc0f800f5df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da4e6f0f8ca245b78b28bff808adaf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71882169b29b9118d0679045decaa79d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff2126d536f16b1f28ed7f8ec0315d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a64ad09a8d5da71830b736366dc1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f70bce291ed1f51c231d14716d3d9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7c58e03ee233019b0e3e06f691253421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e034177ffaf5914285e1b60b977a134422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b95f725d0bb115e0c62be7b4c878423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195b49c085f31570be9a71151a4e0bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe53ce4523d041337bf01cbad189c73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efccb5dfdca3cef691853093c946c2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6afa51ac30da24110754a68c70cfa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e0985c8980b3c8146d1880812fe28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a832be866470c27faf0b44d71c989429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ed0f4ac62503b488c1f81d00bb63a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2d1c9e2c9e858fc0e97a847d27e50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38ba93f586d04889b39ad936f086ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744cc36b04b0d1a8fc335e624e23d11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776becbf7da118820fb4f3f4938f3cea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34112742687ee46309e52d49d22e498435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ca385e0c2bb1407fe7ce48f9ea939436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a18cf5ab187f985278a4930d14296437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153471b01168b1643d65818a311baa7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdf2596371398e723dc568477f6efb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10e2072b225263439311ba84b7bc73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad38ec629586c3e0d008a22248c6d85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6563dd2fea825bb3467e341d5eb61a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3483782a0802474ec189b63cc8d79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed766ef5bf6c65cc5ec914153c8d2936444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6086c91854545232a68e14cfdc9e0e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294deaa77b970e9d9676dcc681ab707446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea458cbbbc7f6415c98cbe3f8883fc1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3584e45f21457c971ff2f59a9e61a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627505310a683bcfd0012857be99df10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca25ef66a9228be6c7a4158a548766450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6357c32a86c7523a196d1c74b2adde1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9111cf5a2c5542fe20ccb5b4c9c0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779f2011bb31126c2c6dd914de3ac87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326f97710f13bf1f99072418e7c6c29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48f5509a49cd69adbd96a39eb085de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24916ea2b6f18e62e77e8381ae1c68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ef6df1e469e570a1ebb34d905fa85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a42f7f618538e199756494f38ba8f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fde3eb0041539b29e1f3690d0f5c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4213b777e007b6fe0aa419c4a1942460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86d1a3f7226e6184c90801bfd25847461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d429211c6b6be703a3cf7a8f375591462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6922cbaaf09539105b556bd99d22f40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394b8d4ff15a84706f16c8a0d7ee9ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785315204f19a8903893cad3d38425b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83214d91552c39dbcc4923ab54c7850466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15121c9bd1aed20dc8602a67195e53467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776b82ef85693060c5bead2d101ef61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710d6477f949392a0f43c12e7759b00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427f9a1c04b58554f3a4dfc0513e70c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44306e4d8dc59df0779234095cdeb9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2bb334ffd29786736ef5c9a9fe97a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abb7a19e7b5bc5f7aefceb5b930e42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12f926ff5a4ef743d9995cb6faa87e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d1f654f0d54e7a010b3570f87609e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b834465a6ca647c23fa072146a11bac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0731df43acc5ebc423465fd9cc22b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6054aeac700e49d91e05b65ff038f7e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935456fbb590051972486a15d45326a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c19df46ac1b87403feed6791072ea8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fb789c3fcf3c3aecfd7ba54874bf0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817e7a24c87d1649846dead09487939482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e93c4e76297d535c35554154d5b0b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44f7a009c30a4c205fd3066ce91d78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765320035e3788b7c49bfeca949af142485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f712fd895836ded62bbabf908e4fd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dbeec4ac111a3b907e50c0f36d281487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01887e36d6ed22270c98d5a3d1c07507488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7bcee6fbf8df82b287b0c3686eff3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873f368866be22d7d2603a4f60f55c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bf2681385e3b99899c002987e37ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918461c5de825ce057ef72e429e89ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fb796007a2b78dccfa58046fd205e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934a5be1f6d929d3979dbc05a932644494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dae64026aa6cb079d2b4838157bb6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e5831c2672672e084eab7551fb769496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb20d27be002e16d49c5bb1ab71dff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5756e807106d00218ee49665da0cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf8d7005b82d4f68413a2e6d4f9187499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b320b08a9f23febf0fcc1ce7572a139500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098df78d20b28833f16bf55968f541a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297c39184014101c67a1a448269a1ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d032e80096ba5a7e9872fd398fcab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a75aae2ca39794704b8e6ede769e2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e16a27bfdf6b83830e5068463e60db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c08d63d48a457d4dd3edfa8ec05c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966591ffaa5831d0321bedad4b8ffc5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8590a232681c24e5c90e748a815a19f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544b45d93da5d00880516717d0a7ddf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c80bf75e2b442128654f159476cd8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2ac84210eb84f293c03011f1f05f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8a3f0dcf23f5a8f6c8d33bdede5a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d472d93e32d3de3aaf5215b8315cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10099df16b37a6314adfe6d7066ac74f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde8004e7b1608602976b7b92c0f727515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e8d0615480f6146cf81190ce66ded516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c08ba5de6b8cf0d1a5a0ffb15661f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabf42caefb564ee147220930472ce6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7deed67058d4677639ffe2e8da698519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15e0639f699c71f0a2849440199147520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc10e6e810e896812b91f95a9949d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69b9a770b0ac81e62a20e2fc3a3cff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa9a0c2803d5f4bd52463176a895f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22162ce9b568e888e084c06379adff9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d90a104105cf6b6b894ed8d6338742525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b99024116154a35c759ed028b81a90526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b9cfc1a8bad5fed6d87d9df685f0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b83ffad52d664d01a74e5e3991f8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965b117000d606fa6c21f8b75aef139529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41868563cd8eac8ed0baacd82fc5671e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d1291df0bcdb1685263d9fde95d4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ac6f8c74a7f027fb945d5cc170a30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793490641e4585e946ed834e568f92db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bd3aff82dc548e0e941e62b64ac85534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454cd65f3ba1b5d0824db6e0afce886535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e882aafa0f1b059d68470b0022631e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2869cf9fe8c00c9b1eca7600ecb29de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3d93b49965442d7f0807d60d1da4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7398455760503ffe455c624bed71f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3948d8d383e10356dc413527ec9ca9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d5b924d2fdf3e668f7bbc853452fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e9f2f2d0c4dd12b3d1792e60d021c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11477a5e0e755f8c2d3ce059ec9a547543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcd9b925eda3c20ff77607d50e63eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672be93ae63a3c090befc8f1ea77dd73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16768f1ba946215660c64b61e0e40ad3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ae879f78ba64627927f45ef6cbfb2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda87949097eb3dd8e7a376e5d8f461548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842824fa496c2d128012f922b80c5f23549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ec0ed45b8078949810dadd6c212c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb84b3c2d89ee5c01a29b2e6f23bd51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743084eb742586e511196fc1de08fb09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfc708e2b381280b5e3131e2517c8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28833a29fc3046e43a425d4352635201554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d772b10c6492635dfc4b3920a3f78d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850889cc723a2c7becd0940b035ea374556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1353a770400002983f81282c9621c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008f26a1c0a8e5af7e7d3c1299ab70c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc197a9d65baae29b46e1e8831bd2f2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35f8b4caa28a48be8f418f60ae79fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1b105b226946f98dee46c3bb5d9ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9609ed668da1f2b78675d1a31445c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c15f516ea29d72c420be68c5924e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134a43becfe692dfb5e8f5fb531ebc7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9307214016376b21310c2ebb7958f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c24c2ecfc92aee279f7b13f2a76746566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba93f06f1a0afcadbd629647458d66c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a536619693d7e1e60c096d646f9393568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39458da7b86782f0412cc93222a180aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c87712db8d6c64eff4f9fd907a7a1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855dd959de78dc6cf623b676040f89d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64ae0e4bd939b1af15ad3129a7586f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21757450bef41108441c8a8e3b67db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e4990e0800829d9a346c7c07cf3d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d976cdbe630fd939e558a16b291336575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abad3abfcf959fbf3a1c7647c96930576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b853f234093986631998ce67822551e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebf0f6cedb71b28730a961d38b8c42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6eef15e0e8e0db8b7e9e153373f4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7066f33933e9f5409e0ebb6eb25c11b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3807f32e033706f8cb80baa0ea1074581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cd59e41cb28c8c8d7c71d286ce22e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4a1462cf4729b8182b776e053651c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde44eb91048244061f8d0449dcdda1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfc883cc2dc4626ebae0f6693314ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52e643adc11d238ccb93e190d94787586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5095f2702e74db8a5d4680d1153b7ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40298158181504fed6364e7bfad4dc7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfc5319ce78d4f41a046af46d011aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad49d73a407360fb4300c3faa0bc733590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975afb7bf05b4eaff69bdea072dd54e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8e019399d22515567753d155e4300592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33639ca99ce1f3f5ed28d3ffcaef10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16cefe14c088e219f5802633569349594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfcfd31e5d4b1470306364c87c52d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbe6f8ce078f30209ce9df5e7bcd70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb63a01f1b327612cceed17213d953597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3de8dfe83e174c80aac1fc64c63cc6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410b1be04bdc9713d629bfa2ce45630599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666e825761456e8064f6f6353f36eaa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5102bfc8a4b205690f7e3409af06f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e46b7ccd96368bc2929249b25be57602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c309c011bed600b0c865ff7129f0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1b1e408564edd3b1c4a25aeceb8c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ec86458b8d9a45aee4ecc6a120cce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8ce2245802132fde435b7a2f3768a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a6d1cfb838284c2dfcb3a95e8d4fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2519186e6f05576a90cf4875c9a77f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0915ffbc93c96fe4de44e5b2fb29c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fed895a04c17956b1814ebcf733ee3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b870f023c769e7ba257c1f76aa5e15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d887b2f19275a6790ce7848306c1da5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138723ee6c5d5d9ad24b69ef42f97515613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04ebe7383afce08ab54fd0c6bbfa6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f1db55d7d6d6172315be7774403cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ed68b56a4c2886fe3aa10780eb40b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15db29dc2f928537e6ee3e8e8126b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e2682cd73f4e32c5913dcb53f8199618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8c0375fa0b3b95fc37ac35dee1111619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af2c3b49b2417e009d9641f7a48e65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b251c08ddab4d19b234f796e5e5b0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2776d2de8846bb25e66937222f9d273622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74fda478663e6682280c70dd2e5603623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20ce65f0b23753564adeb4adada952624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca681191fbf9ea5194bf8f7319b9f682625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368fc12d9326dbcf1e2793c9d45fb27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb461cf251fdce8c75de009edae27213627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888ce06237c6cb1f47b0855f69ffff7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69715bb4fa111f481bded8367480fdc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f07784b056e5ac13672b4f1b3212e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b79b44c5d31e6988b6b3cd040d6de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b371165c85ceca77170cc0e08b5731632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ab1ae2e6deffa88b988b70635b5ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e158191e259eb359ab75f189275fd6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b270ad3ca06796d6967d84708eab250635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03bac0f6e9839ca9a4073c95c1f357636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627fee23a9e99209f42ae2a2268c2bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb48e08110e6b10d4e3522b6be8c78e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247f4f710070a980300d25fbec3532b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3114d6726384e69f27f5daa0f1f230640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d49eb1acf06d571b3bfce3a834749641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bf202ba437c1ae040bf3d24427a73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d50975f95627c699f8ccfd3b749567643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d60f9c94f6fda026f2483098cd291644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470ebc7a11817b74c1d0da4395f6f07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c32a7bee70c5912c5f4cc05a22060e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9498e17ab622a86cfe72985cc6db6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f198f498c98fb8c1c9aa1e9b17fd94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eac7cd9c075181b321cdd888f25e09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714699c138fd55f0620a516ff04bf22650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be1a4fc7adbc6bfda49026a33f4a34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66ade01e4741968df0f15e0e1b9d49652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecea60194d22c6496230218c335d9c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7778afb18987ebaaa40337fd59655654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d945607d08f83f49eb21bff45cf8dbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c26e335964568789ac504648549867656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999317c262564eb8922ddd9afd0de5b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559cff16b87356e2b5a43d4bde34dd1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd076e8fc208843c7ebcac9ba6ac672c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d839bd8134fc3f6bd1f7d4e7538f498660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebb3a6245edddadc4f566a1cfc2542661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d013f6c92aa4b5ad45dcd03ab9f0e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758246f3b94b15fbb71faee5834cd38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84984d682f9e46409c69561fe1281664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530987391510ecb72faea2c842deba0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c23f3f7d9ac0d98c0854c8071c62ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2e8c3aa7aad873eb92844e534895a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e04b5a82cfefd66b1ff40d9d0cb05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42409a8b1b1a796b0508bed14f625bea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abed42a547dd6305fc23667ecadcb10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068192d2cebebd39a757a3cf5ece796a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73ba55003bc8434f097822ad5d5cf2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1cb03b2356d0cb1f55a5e9d54d055673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf75251147ea60bddc3265abd963f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae159b74013bcf870522b921dec56b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e74cdd0cbeaa683b1e6278fdec1ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554e0ae80390de34716b22da9c51ba2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcba14582eb975fcee5ac2d3f523f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabd7af60c005e5a32b62ff0fa27045679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ec0281701e7fc392300e707f7097a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25240b3b5819ac2a0f2352fad177a7f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438f8d41595ce19ba471bc2ebd53232682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6d5babf93212a163d6dfda8293600683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92543b8d2435d0792bd694ce3cbb9575684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da5d65776a9f6183d82485b90eb16c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5377f0c415c02b92f67e777ab50b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af4325b73f781fe3a39bf918eabe2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f477b6a9cba3d4957a6e4fb48121a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649423c3321a96466f3f3c127ea98260689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a437e75385e53878bb6b4f710c40d54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48958e24cf3bea3c4a1fb881bff41f71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34899a6f14395007da6ef6e7a692aa05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d218cd993ac7d09a2b9e3e665fba5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92677ed31170d9c41ec8a044b15dd9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dc834d7836034b4a63b668ee4a218695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17809b5dbd5785ee83a10faa9ad01081696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0160f63cbe5d6379896a6688e77ac24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0be1821bf6a8ab0d7fafd20ad52a4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5187842b0e4f2c65a25f2c1895522699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d0eb2d13401a87492c88935c22813700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cdbd871d7c4e6faa5b0bc2b97c7de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ba726c4967646c8d0f7bbede4d590702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439bd2ebf4cab66c600f988e5260152703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22c9c923f258c0bc473b1d651e8b25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0a351c326c9df20d5a8497988daf1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9c6a3447b6de1b48fe2e8dcf4bf4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beadb504dfacff566e973c1bfc2ff4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c79a44bb907bc0c08db1181da3997708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987370e72751c5b1fcbe9f2d55a34bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743062075cbd3d9c9e840bf45963929710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0630d2937c7f38b287d12a7cf6138711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c88874cd3ef80595f7846e94835418712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bf0c148c302365b52619f83a6e3dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adc4b2a09607794e639ad0e3a68e50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef05a7c5631d83a55c46a4ff604b31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7734e75dbce2ed2eb41f3a7f25dd00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112712d1435be3466a8968e7f8bbf7ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf207a9849475182bcbf001faee3237718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926757dd4a3a811c3872761bdd98451719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66c1a46f57bdb09a654e725671be2d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dd313a5cc73cb4441dbb7808b2ae6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880dff32b31ba856e7c44a58bd2f39f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9e7e26f85446e6620e7ad81bb9f72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894fe1c0f7ed636d75a854d8b2df763724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869a863a10090f051b97f296e5041bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4c70d011dc8beefd4a18c8d5f7575726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe284f16294842884451da9f7862c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bb6950e1edcef777fd76dfab0aed6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3f03e93e44af794817c4784e856fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee1a64197a9a30856d93f1bd759cf0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bc4f73d0e0c1f60fd7eaec685cb2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3546bb1af486d093b567b1df80c1a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544069d534101f9dd5d64734bd56313f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea9712643c693d484863be83e17592734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639873eddd32d3a76eaacfd2586192ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f55d76a7908ca77181239aa580940736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d2eb2e05de5c04190be6df8bbeb0b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b56c4cee6eefc25c5d2f9f9633a83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5ee7bb621f6937a6dee6354648c92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f16030796e7135120e40cdb0e52ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ee5134332604b3ddc66560dd57d27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f91f7547357f67412c985ee9af1bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db854ce92d63dec9263db59832a3d70a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e397c9523837c6b72b75579289616b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4da782b6970e8dd3575d5ecb296087745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186c782826ad4912c2b2e28a49cd9e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8f6597f8f578120e076f3c9b343cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a07c8c2ffbe6201694b12497b1de0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc03892a78cb4fcecce5e2bc0cc43e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03517593f97a4168dd9e1232a084104750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055229f03661e77aca4b66973d39ac9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ead1062a4db82ddd7a004f4e63da4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b50cef72eefa3b9f865f4d13226de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751a1cc332e918dac0b7a8ae3a27938754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bc96b3dd8fbb180915f3c5db75d64755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f94cfa3ebff6b872d644b81f8789a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc4d87eebeca8e4594b0cb9b67f87757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65b15dbda09bcfcfcda434c608e90f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16548dd8b14d08953d866040680d302759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7faa49fe25be8619076c49f35813f8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43841b823d2311da65bc6255824b0d35761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409aa772fd4a8a5fd7a30e0e4e851f4b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593218493f9c977ed52dba94e3d6dbe5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf950f394b126c953546f91a475b09764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76816b421bf876b88a24e9035eda0c90765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78b6f4c082e363ce2c7a061c00940a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88200c848233af6b9a9884da1e2f4b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252da0035094c5fca9a6489ad4597c1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223307448144982e604d7b18f19cde24769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196662671bb524b36273f098035e4032770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02db7993fa79e05ace2703a71e55081771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385da84b3dcf6084e50aa454d70de5c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ff81130fa271f6340a2e645ec2bc5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016c6be285b1f14746c146b4e3c9feb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb076817c9f4634c3c017b46a41ef983775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c1cd8071da1d9a1c293625c47f83e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb5fce021fb530c97c8e2cc14915a3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4c6695627591b50212f6b686456b0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a684dc90e18b7d3b17b8b9c9ffc66779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a3b11bdb8804a1b41faed8a902583780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136559d86f1797f78322d9d8e4aa4ad3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4fa16a68b8376a1baf582af1fe890782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32185d1ccb0421e7a4618e838b20f7f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db07e299741058050e51e48d0ee5676784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6988af60cbfecd1ac609fd83f0ef33785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846efd2e49dc77c676cd603d57970fc1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f82a8d65c18e28578cd1d48342786787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271e62faa9cba34f5763e57f29c8b4b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872e94607c739a273e025cc1f12255b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37924d9d1ab612bcb194a34c15e9f796790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edecd87689160047a30eb28b5b470f7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840b0854e0a9888d72363fae129764d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4082cf0469ec7ebad111862d84ab8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ccb366d8f714ecd8ec53c7212ef25794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d4a1a5a85bd657f5b82a23c9fd655795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419739a9ea7c052cf73a623a23947dd0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e627b48fe430b1843b50dbc550a311797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5c08bbf9a0f8544c2aaf4191f5ae4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2f7b2e07b6b635886ee94ba9e750b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03387cb252e9ada7ce8763524633db800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deae882ffe3c550a4fd9e7d9b5719a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543b9cdf6fe7d46925c654e5669057f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31eb7a7f6fdc1485d4bc6656babbf1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95e8e8b46e9edb50e5652b32c0ab8d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f44142f7e8504472eb2fc3c45cc24805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918470cb7779dc5c81122058a362e241806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc041e4efe0a484c616aadabece9a7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96c0ad5d3fa3fb7102d3f095ddc313808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af027d6cf8fc9c6f5e0fbb43e0c0d66809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8b5e7cf18ee7fdbad2e07a0543aa7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396cbe279c87b0287464f5e3a0af186811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdf927c2fd30b3b47b2c8e46ff02a8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f2c5c2343a7371beb91b553426e3f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a47c8338a3d2a4c5a02af11b8aff86814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f501393f8a1bd4836b009e2a4cff5cc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0d572b9c30982d7f9088a9dcd2377816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd6ff5a0a3875f38327484a06b5643817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58245c72d7047e283e939d8e4084717d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa48b8e22844abb8c4f55874692a18819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24aa66641572ea2b37d69ce6061731820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbb71d92764f3699f4566d061b49ad821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f90a00a44ade288ed59538d1ec3db4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb3e971d6af702e4a6e9f693631469823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876c50e057aefca3fa98fd3baac8436824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d4e5ac19d94b93eae13e3c2586003825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc992ee05a5925999e63ecb4e4ac9a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2a77e19729989f6c121ab87c864d4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d219f3a22b421178f5fb387e791e3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf25d328e2daeed7a9db7b74adaf54829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caac2f5d49dce0e37b4c135a3f7cc4e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b4667ae9741f39fd6dc37e9ec8917831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d442a55efba7512d73eca4d2e2042832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c898bcd8dd6d97292e9d968972bc5a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0445925b497c171aff628ada656e090834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c4a3c80fd87a338a584d048e6a1c1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decacf66eca631e62911bef9dc263c5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b33396a36a5023d709f6b9b81d9e25837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844905e2447465478a068d108044ab1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2f40405e1ea54f3e2980d7f81914d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebe0e3da30eb3c39649f69bb969910840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc3bd3e0d273f2b7a35b61d52b89e2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398d0cf47758e9090a4b572d098ef5b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ae83ebf5c05a68364ed39a0e05700843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639493248cbe6bab66362b9fb812e55b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a210d7617c21accdd0d952c21039dd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cdb1f8de474885e1f1b5c81a54fda846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b226814be89e05b4efcce51bf9049847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da301af7f830d1212f92d136771f07cb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb370193dfb461d3edbccf8cee61071b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014edf8a16880c846e688e4064d1367850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617b69b0e348c70c67666de993f0077851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaf79a5dbbc345d1bf222f765e4322852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff1f2d67a9f717bc8d2806f27fa8c1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405172f076091232051ce1f706daec5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58d5071e02e9a382dd077ccc5f6262855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00909236c0dfde2f6cda202ef1edeb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d13b13ebd84c31e9d8736db54122d0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e47df3b48622f21bc1c497bef7bbb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16fb1885702dac5ae847de46c0f5c1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf20b9cea7eaa0791106d22529fefd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a21eb05e1eee0febe57328221eaf0a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa28e67e5d2c934def4b350451f6295862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ec6ec6bfe263ef150df74ed92f2f6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a4082edb846e72eccf2c0d70de7b9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850cf303dc075e0f484de2c5591d61b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dc9ac74467b71e389eafd6b1a8557866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3156f99ed832aa28e0578ae93c2e012867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69593ef2713c0afb5b11f45804d25ae5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4baa8fac871f6189bb37984396b98869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b0f0fcfb28dcaedf661092c0548b3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889693a7d5391a5ccd4abccb0870ac6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db1fce328654796ca3fb6cd9aae413872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11e84ed1b6c956bb4840d1848147db873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44204912004d6e7f96066ab6f294e577874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bdbef2536dc90fdaf26d1cc754411875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db347b51446f27a98b0315c936c563b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9830aeda15f5f9111985bdae99bb18877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009daa523b5441cc303ca0d8a47fc92878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb6f32bc01beb4981ed575ab5af1a5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e658d38397096b159a731ebc2bb8ac6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3115c73b2439496cc34afe92f156a5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649c22833ff522e9a58f9fcffac722c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f468051dbe3ecad4077c4ce0c0a1162883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbc6d3daadec3e60a2fa8a30d4193b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2e1a53396d27758c8b76ef439d861885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465192271bf698a38626922c285757b3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74bbe2052ddf6f611ddc738731518e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39be402fdfb1e34c6362d2ebe71b8e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee592550c9eff243001b938a28a735889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7d594ae3794a8e5d7003551287da0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a96d15b484e5efa33e0395b4000896891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc25a8dca025ccc87e25f095b04bb8e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307f6f4a9e8a498dc4fe8d916e96fdc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5330b965119cac6261d641ccaa08219894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34570fcc0b4c2754585373188261034f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e1c42f05c6b58e5ce38114fded890896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49c64e29e03e18fe2453bba837083d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e219b8e50d3c8176516b61b5649058898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cd39c64cf5879e13e7c1b4e3859a6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd33ed1c8292ee818b9b9f18248d154900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08dacce185fef6a5d0dcc945b2e607901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218602518644b2ad6974b12baf41ea54902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78d855ad44d77777ac1b81e337344b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeff932b6162fddc5f45c00bc2968e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328211ef2f43874fc56234f6089cd67905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f0e7e49972e7fafec74836a990988906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0fb9c7862c9b006fc25813f85a8d8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f860001df798e00dd00f7a1dea5dd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dab7158dd93ddac222fd2205d76a0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac199b532f7c5206b0fad70f19cd7731910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271dd731aff38ef3117ca9a8005f329911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee1dc47f17bb0f066249826f358d76912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe6f7e63f66a93511fd532452cf32f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb39335d92123f593f1e9e77627a5d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed3da9d6850aafbc6b37f9c49731e5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adb4d8b41f5192ffc6affb54331f88916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7e87f86a48dad61c1a89999ca27ea917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a54db2405ad156f64620725bd9f133918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7347750437f8e475e2f642232571b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fef0c1a0bfd5e54d1bdd959e0bac0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bfebb2a475490e0da785b23840447921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabf800993b2a356b81e738a307f53a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d41723ec437fc34cff3aecf1f5c15923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff32b1e1301ffd753e53ce1c3389221924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c6ee1fc94f895f8c84d0bff43a94b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092841fccfd47aeb9be0df5759825a3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42563842cbdb2109480b3df400fa46dc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2a50c173b946771a215882790cb0a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147b7972e4b18b37e5cc49881dc3cfd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d0f9fa899e16b73cca1b15350a57b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa9dd9b9491f2eb98c2282cd27719e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbac234bbd7de549fbb2aebb45d686932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f3ac664ed13ee0bb60995039983e0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ce456f463ac71fbf617d729131802934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716435a5379fcc7f1be6a321171274c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab956b3ebd8ebd8f53f742f1f802d179936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30585461b48fe04b4ae6227c2c3626f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df9881861c8439a03b4a3d046ca57e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b33d610aca533dd1b004463e3ddce939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0a9c2841f055cdcf17a300fcb77b3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bca70045a56bbcaebf38386639e80941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677653a35e69e65325666e1ed5307019942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3780dca76f150fc10bead1d2e31d8d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502c050b475404b4df57f3d79fa6fce944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a024e9a786ae56efe7812d0b9e8199945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3fbf7d2612a7ac346a1da7b189728946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e5d66cf934ef2737aa18a18f224ec947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9025e1d4f03ac6bc61ba0d30be0f845948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a226a18451fba8e9072a697fc576a41949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6599bc0e99fdfdc578e03dd33a14976950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8980f9ad18e19546727c738df5d10a0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1f3d290236cda651429f1e5392186952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031f2aa7e7c9adf9a5dffa927467edc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa29d543b9005ec567b178e45ea30b6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bc5053b7e9e1daef9f7e6f0b343a5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833a9740a2da8994699da1085ffbf8a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e84f48100d8233537010fe1421a07c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e62c01e192c21bd41ab339599b31c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ffe890da28f9077229ffe77709484959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010cfd633087818ca09d32260cba63e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd8a373df4d51f5e4e1c66849a6ca8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75973dcd97abe0f67627b2f5ab15e97e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e142c5c1a1b557e81992be1ad3afa963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf1d5d1db43b0b4529800d64bfe596964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a597217611aed428358ee1c9c5bbca3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617b3ebdb4af5240ba2b0cf3b39d213966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b14996755da845fad964f71d48591967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd3a0267e16ea833ad80caac840084968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560dbc2bc1a47a10085e6642d62c152969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638b627e72fd827dccd585d26606153970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d43deecc78f093f1ffb753c6272635971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356635e0466efec6b4648dca10bd8a2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c25ccb1f35823d4e842271d18faed3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106245d747d2992d11faf79376659cd6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bce67046d108eb753d58f73cdb87ed975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766ad9571554494d55e071388e818fd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1ac90d25076169af87163a32df0f1977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfe8ea8a7e2bea22630479645c08dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f234bb5bc949033239e3bb61c30192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dcf6d023f20100a153b367d9f1a533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62749273298e7fb1193595073d94b0994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09488710553569ba15487995c07d39d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e039d1ed10044fb2323b155b8b2a5356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029fcf619912a8104f7015caddcbdc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa4598f1734465876819b9fc41a0908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ae3a722c66188522e960d6e8ebf2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c4c31fb885091095c67a19d587e9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d948470ebc548ed3fcdf51b4e89c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e335708df80bc72f5161fd4916024112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9ff18c35a2d480339a3362d6e17b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91fdfac36ad239c1083042ddf00cd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e2b105319b0791cf87d06057f06d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabefca751621df45d4b4ffdc8356e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d04c078347e5fe944e6b0c1d74307817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26f0f6dade48cb70b758f371cb7aad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf543437dae261ae23e543a250f226cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea13123ffbf2a5313c81b58643e2cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bc243a8f374d16cfafe6663693c8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b87f585b15584b9c91710a733028822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136501183fa10608751fae7c228b3f4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9006da41992303e006caab6a31b043c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67982b840757d64d21f60a5792b75425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92f18d423c774449383917745f45a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bf1a9eac3f0563f13a42c6098fec727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9661212712e6dff6e6bab43c8b888228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c7af1b1fbe53b3e5c32b08ea73d3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef919d39e38a001743c7827f43262030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927b5404b216359c019824fd69c066d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13121961ef73b0dffefd07d3ff8a2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba92a408fd66729e68ea5562d09be8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeb1ffd6f6c21c66438e6ff66f67ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7ab15c6f924017f6ae7f3d6f43ec535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10946291ed63ef7bf8738b8f44c0e3a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311e02319dc436db03ef628aca7616937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c77c0991a8934e2318ab67fbdffc238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7486f660b386e13def4978e17238239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee73bab48d46d46591fc53920417c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d0db419a82d70a215e373870a80ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10183a5cf250f036bcee8490aad3b27b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fe860c9e06a39a4bc07f6e2ba531343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e0c0b7b9402d0a4b54e05bcca591944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa22c2b3a7dbc04e24730a70a7d3ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57f696c50dfece6de504594fa984d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798212106ba93d740de444977b71fe947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ffab23201291c8adcb5389466f6f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d37aa6a63a8c07e287e48004ae4b3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e194ac35c562d42c598db6b640880b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6ab7277cdce46b9c28a698249516151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44913536c196c16205989c3519b6b8ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994227c7e0347fbf488f504fc958dc0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fe40c8c9e07de75d919ab97b733bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035d009a927459a56250d6ee27c3ee455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2eecc70e5c7a8a7ecffc767aefd0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d5718cae05cdce0bcb0e0fc144c7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57873dd0dbf0d9bff1dc492b51ebd5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c9928066350b008ea94cddf207ad759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9362f38365418c7c55799d7007a626260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5690041babaf0c13fa54c8367c81e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2749b075019291f7ff9b35dc92e4c9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089461cbc61d0c4fca7655a1c0c6b1a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ad3bea88285fdb16c896f281cf2ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cc111ac3c357ef29b98a81407825665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28396155b3d680f21b7382a96eff13266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b774d9a314b93f8bcb1aafa987ca867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad3fe937dd1d591469ce8a752ccfef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eef31a16c202c369ff12bfdf61cce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519bb8b8fe17391915f5c579bcbabb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82de9652b0ae8a8f0c745833d8f70ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b282de7230730a385853515ab1e36672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8eab3a1857b19c2a4182c77c37352873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08cf91f3cfaf7a422e2e960f3c1d7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0f06d1a42e41116fa6069d13fd9e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ba919d7dd4f93c25f6019c17d10be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a726b926d59e20089510e0edcebb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e84f175e080b035a007b4e115e176478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c582ed5d705f44bbb54c426dd31ba979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe9b1dd8bf2564d9fc54461b9a2ab680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26af73581f0d0e00b52f7068883f8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e81353c3a1febd35dd5d001133c97982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5f7ac164721283da777539a853a9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9958cd6ccdeb432079a8f888a082784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f57cce2432f486f2b7398d0a7a383a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef83df6f4941cab7326e0c64878ba086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe084aae77dfcf698edb4bbe5a571b9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f452e35fb42155f23ca0606668e808088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ff00fbc0494cdf68564bda78a073989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9969da2ab7bb5c17df3f6bdc21e0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842e3e7e8840a620d643e27a55313f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b256c5d4a264f3094cd223036c664a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aef09fca5b8cb3a42b2b660122a65293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7061ef49d8a14c4a1230b51fb459094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e7ec6b301aa6c757b59a4b388e5a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225dbce4c644b347fd572c80b697c7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c222c6d9e4bb84d2341b6ec6b8fd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be1e75ee1c5ee7243a1efa24b1b6ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e9d30bb6f6a48126c1d9fd4d7298d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede30aa60575ee49b0ae14a5cbb4dee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf40d6e4f5148057f171ea6a39ec2a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c0d9b4a2b4eb2a276084d48f2efb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59070ef8f5a120a28ff9bbeff44ad53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf8048b3a7f12a75fcdbf224b38fdb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf94637f990d06299790699ea5fd7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd126bf60f58af0fe97502410155c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acb6e53f7ccfd3c89475f348d7478f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423c213c2075f64890879ba53ca43e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647f4fbf507e7c541aa96e40731ca01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900c4c385ad937fe22f154709579383110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cc2f99a15a6b79249731e3a4ce050111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e90022aff09b0eb112c147b7d6640112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aece537f3eb9ce94234727d562de1ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a453d1221859e9b8bb53d4f0447ebb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb891d77201bf2a9c7d5e3dcf70c4606115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85506448c81607c80346c41bbc1bcd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99f7d143d097a2d66fe87600b956ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2907793965fb26d18e85c10ea5aa0e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f5550beff61d0ec80def4eb9d53e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04d0c27224f66aaabf01981921d18c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219340b5b99c1c4a1ece11f2df3eff12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50318d2969c265572eaa14747fe79a65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74431a3a4648972b2d49a479f6791dbd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eced12ff0a407d576a683dfc08aa2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11b2b9652690fa0bd4c9614a3f33f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49a0684588f5c5018673648ab7c9f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224b3522cf4c41dc116335c3e88aebe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e490ee1517a22f717838498eb9ddf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d347f05e5286d9be8c905490992266d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2748a97e3b0e4d4aedc42164a59ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e5b8ad73fb3fc332b797cc0522598131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac6fe0762bdbe6597d01da02e10e64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c13c9d3901917ccb19d1c788c77d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb052e952e4328e50c307431e605e5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb5d4844fd73e138889fb859582350135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6001fe133911f206443317c8b104dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097dfac26f1c4b8e0e751a7408f87d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054716955b4aac516ecdddc97a161cb3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd287d58578ac3d34896de2d6f7e2a2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7191988215c5260cb62bb0623e8d355140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63936e48ebb25c5eb9b34bb0e373ab20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0429c11e78ff0483eb422b108e21a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae7cfd03ca211f7edb2eeb0a15215c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceb4a4e110a68663cc6c94ee30f173144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2215781321a625554d632debcda066145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d321731221aa87dc979a52ad0daf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7794429074b9d29e80d6a9ac87cc71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a9152d570780fef3065e45c5f6f55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776516df68e2043d36a9869828bf4bfc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e175a996b45478f2bea0f17bad2ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff22c4a093efdfc395f4dbd47f58a5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafa97b7f9f5fcb9695015c4ede66f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf8ce370783d5308ebd654db951f2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c66e98217dec8721ebdd23624c63e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e197ddd1330e34626e3f9a73b66b0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d3ea1e31fd419f351e4300293b253156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd70b31e7df12b0f1622074c5543138157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264da4ab967a336ff5c99995b04b7135158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a884d46feda4be77d9145789d63146159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9958784d07435e93255d44a4e9f726160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaff61246af79d7fcaf21bb6c11cbfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522e0ec644ebd1acaeeea73ca914390162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab423ffb263b3092b0066896d0d078163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a1f167d34d0a3e3787b49ea9b93c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205e12ce8ecab19dbc6634ca432583e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da14c4af5c4ce745846fa13b30993c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f21416fa95a7ba7f370fdd1b5d26e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ff633e4c0d696261d41277487a24b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51072c2f6fcb5326f0843053941fa07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825db0e95d4569162288250ae2d8b90e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e858565155da66f5f1f11042b7f07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2af8c595d2d66917ceb60fd329816172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e6fb39c14ad6e54f330eff38b29f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b5888684b844b9a765a8845b0677a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a20414ce245c26aef011202050b51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d01ccf5bb20a7c35f474321f1f664176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5bd40b6ccf35acff7e3e6fa3cfff3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d00982128d69db3e16bba7d3207f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fc64987ab7da88850fa5da2e899ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931563cd2ba3f2db93ed7bb74fa9f3c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ff986af8e1d3ba497a2eea6bb8be9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8d24b92478b822daded69c7274b92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12d93c8a52b59fe73dc66a2ba03a86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf767b78c70f0663779b57a77e96217184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793b25be6a312649bab7c5c4afdc2dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47a9787d144b3f9f41c9955a02750e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c65fe8cdb77d56f8e57558561753f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01c43d7389966df7aeb9d85eb36dcd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f880ed41a715576657efbff36566cc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22b3371971b23f14ab5a18832cd4f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662b69324741b525aba1528c24575e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d4d894c1fd3e88ba320d059ef4395192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73a316d718226597a2eb274930dd73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58875260a71c5098860f98028b807275194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe82a41d6d27c0af090d2f03035d806195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c6a9a6ff54d5ac26c2916622a7886196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737af815e43d2f1845edb2d711002aa1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12606ba2eca0123da57ab1994f404be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9b834e14a920488f7be12b5d37b73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4127cbcb0d7223d1a223855dce77e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d16abe53735291627bafb5d35ff1ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70130a12423b67a083385cc37e3e56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339793cb9f266c64dedf5e589e1637f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a85f3eccf74efb720111c88dcb8d5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2795f87c1c6c8ca43c94a7130ce581205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6da837ebe9b773061f4f5d197258b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a9092b88a2b02ce980887ce75c325207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59469ded19a285537c3b5c256f6d5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c66a8e72af83951dbd557ca542aae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4391dfaa93dcff1479b209e34c7264210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5798330e21067cf9610836f27d845c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e66c7193196c0b016bd3d8f0c8650212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cf63544e894e201ee6f3beef0e004213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636a56a7368d9f823f4d109f882cb79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e03eac3f1129abe189659198d3cd6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f7037d7c96f4aad80fdcb01581fc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5aab7fe375ca16cc560ff611d4549217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee92c8ae153a0bf1ce90bbf12914a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ec660dddff086c9198038c4331d5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15b9ad94af1fef9b4484a85cb494e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeba612624ad5cd08b4151e13383dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119cf203bfa8803fccc1bcf8f5b5425222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f97155088b602a282c57aa0d58a28f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7f69d89002c4895515b8cb131efe8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2317f6c723edb2e6c6fbd720f11c63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c051a084757fd4d068289fd02df3b5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8b497403b32f161f92275301f813a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba93a65a897f929227aec6cc1c0f8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a6b97f8a1a98551512eaa7b49b6be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9378e5a03d889cd043999be403c72f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf51ac6ee9ee08719bdcfbc280b346231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac237eea96cdb1b20c0cb67b57866361232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ce4281d7b7f53b5e413c686747592233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bffe7320fd486037126beddba69b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b6d6c46e0974b028461a3a7d8e2c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c8dc8af8cb88018366633e7c92e95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff49132588ab945e4d3c60c45bdeb21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3eb84085e2d5ee7600316030ffad5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96044c386e7a61201629702820f009b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cfff3ab2b4ce69a2577b76f221af0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3065c8190c69e460d84a03c4a4cbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19732926eb0e4bc0fdefbc6ff6a39762242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4b8f7d5555ce2a5105965d0ef3385243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c62469417d310be938bcc7aad9f98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd29b42a2004bf5361068dda3e2a3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d9f6ba3cf7a3e51f43a4ad6b826dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709503e6f64782df9af8c9105f72d5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f086ca6eeabb3d40d9a4d00c1b01fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e947000da36f996cbaa731d2459e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78f86d3413275cc8328f084665c193250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d005e523ac6389e236aa10de0a5f16b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafd9874f29c5f73beb3bd495c36005252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28775fa572217f5d29a73e3fe06731253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dbe55ddf9d19546a031db14196a78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc9f26a5096dc267c229b989396bb1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491383b88029682dac23d519fc5fb423256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7218e3e17ee8fc43b0a213b2059cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330f82adb37d9e5c36f877deaee9260258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa430a51f6a3429261e83b0880a2f53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af094675c608b632862d685f20dc73e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f116b4180abb570c5a50d8aa63162d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23e8ab56bce85329153b325730feb4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791620211f86347020b62cc2c7c307df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6e14e6ef7ce7165944db0e5b5dec2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb0396547a1aee13f9a9d313435908265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098829d8d6383572fb8a59632618f591266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641b4301abb37e79cf3661fd48b0a51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d450fda0414161391de88a7fc06cad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160b715276f1299ecef3d829dbf483c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05091f9870420acf8e397bf8aedc97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103fa9859823acf777a79769b0e0e9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc200501516a9881907d7f6e486ef6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310edad17ddb38424b9c7340fbcb1423273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e509ae0600b4969c224675521bb6320274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46834a39e8e6a936583d515ad70089b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bf8a3937153601b4626050487c083276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747de3c10e6f7fb3eda1bd5e44ce382277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3b8b354604f154b4e15db0948b743278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb760899d179c907e686c37a32f9245279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc30ed98371a81b70db100774a718f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8d175cbce912ba4dad848c4f31958281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772ee83d3c6996022eb68d56b01fa67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813de66f8811589f1246319f3951fcc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6263b958d586dac31ebdec8f9830992284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2174472564694af0ea4b7c3e595f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb26448baa543fd62816fa4b555bb3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7b7dd654b921a5c346568041d05cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f412b554ca63605f1c447e5334508f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fce2f135cf8141802bed4d2d9b42d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c501c6aa42acf3e16a5fa5160ae0150290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad99ea192d02ad8de9b11b08b470c1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57975d70c83a33436369d18752626629292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab27d5448cec1e68e904af8c02b82af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a564e07643380804d45745912e8615294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569df54108459cf688426db39302e16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf7aa13066b60ba7d6cabd3eb3395c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e650d03d7ac6b5f18de94656bc6b8b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641def0bd0c93cd25d88c7fb13a14e80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f888753919489a1519bdb22f1e69c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9326110fa7e3c6ab06097c4d9b8a8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af1b0f576b370012060c83331efa6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f039526e2d8e9dd36ca465cfddca93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccb495973fb1bdd55fec4a6a928cc6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a3ca2b915151f6f35886ee4f0b1cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fa564dca387a6f4d2179733b9a4fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d151ebbc04e1d7ba6056a0c25f5422306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252edabc56b8d67f2d919b472a0f2c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a83986c10617391eeb98f8e9eb0e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02825b38fc5fd78ee45651541100533e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cf4ac6bd6c464581f918c74ffa226310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe4903c2c4e6b93a193ea1e98aff63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ef05b0439670a7273b094062e0dc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f0106da2e64642f2ea57fd81996f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426b0ed76241484510ecfeacd8fd8dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e27b2dfa286090c9741a7ee1937449315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c22ed894098a6dddd9a20741bf3ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974b8918d405c853a07580b55a4133c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e8015597618d7d20c2f85bad4ed19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51338ede89c35be6b4e5b87836a10c66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f9bbc6fdf77b329fd7f361b7192c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99a6814495a9c3d1ee7892f7e84bbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c841bd873ddf534c8739fe0acb1f80f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebb125938d7b3d5bab7272eceb4017323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aee77771146cfdc1fe0fee4efd1260324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844db28fc8d51e601171a0b5c63ac563325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324379cd22cf23368a8b0ab7eb12945326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75a6ccdc1f70b5aef3ef03d32736f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f361b757ec857ea4111f3eadd2f312328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab15aa31ab93a27185a9ff4dac199a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7bbee446aada150e1ba04fbffcf25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9d47e4e3a6d3cebca07406e00a3fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f917b8831f36ff5c1e38b8e23c566332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322d22ef9b44577ef08a9a49966eca3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697160318a5c8fd01723b3aea47a7c85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec15aa6e8ebfbefcf5c0c0777dd0c52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128d1510a4ea6e9de1bbd0da77a72f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577336e7f695554b8bf386d01bb39e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc8077e66053c16d86755d661779e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0903da7e2e75f42bcebe5e15d5782c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290db4c92a77dd4607746c17c79f7fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae311d6157012e4270f162407c93da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c043a4396ae5d62ccbcc330c1aa364342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f0b626ec77ce5283bba374edd48fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307c52022a7ca18ff1ed5743788443e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9b430570fade8eb16d13ad5d00e41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95811a9432cca65629e8e607ace5ccd7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7dc68b1241f18e3e89772198739c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80a687bf616a39f8c152007d2296fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39502953b8d7429d24958a76c8ab3d2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaef23bc0b134abe25595713c9af495350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367afd94888eae29a7920c322237476351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a130ebbcc80fed32e602027ec092b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa864fbb1458f212e8a0f6de77a578353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218517e121de166a17b22e3bec9d132354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9c1677b0dab99c81d3e90eab65fec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0ab0dbedf95dd9ce126829b1bf912356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9bd31743d1a3000a0b431471248cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5ce9d04393269c419b8fcb39bafd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a9fe5d2cfaf3c81306ab1628e00c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11d5d8573c3865fba70c7d392ded2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0054d0fc3f96f58be840ff717530f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8959611987db5789a0541cbfe14e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ae56a13d83a0c21afdd45937d5e4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ddff1886a00136ed1b79dd256c653364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499457e6c1bf5504f375ce0942a7c41d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b1c879745bde763fe629de3c16c10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82c195503546fed95c443d62a82136367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa1a5e1ce2e1ba318a2cdd04f84cb5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69429aa196ee139a0a6c0926773169f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e3380a50c0209d522e1b0347096c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51084845f51a03b9a546981cfc6b25e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e818ee94b406d9f80f970b71d43798372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c51afcad13ffae94801f5329c3013a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96247d5c5b5f03b1a2f94aa2cfdf77e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b01268c5ea2b6e01b9d046524ac8c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afb936832105b26a59c0111e3e2c22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03e39ac934761009169b93f5539371377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d5b2ac0ac997e1735097c5036c72a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac66f1bafc4831ec186c4418c1d2b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07610259ba5690af0cea8ce0458fe9bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af71bf25d85043079acef1ea8ec7f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796befae3ad8c21bee27abf70f863d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aadf01fb6b8cf88889228e2429fff3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034d4ad38f5084274ea4119942a6e9b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54d58ea1d8739c231d9dc0b603aef1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1ecbf7d34f81661f3003be8902d99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd711a38ae5b0df6c0fe2535c8ca3835387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859e7e3728d07c9ed76c3b28c3b604d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac929c799857b22e596fadabd61fa16f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574dbc8ad063231e71951f9ddf09f1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2dbf1b342fdeee8c69c36a93d1efc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb65b33149f4630ac85342c7f0feb04392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55e102accca916a17f1f3496d636a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc58c51ef55bdb226f07d07918accb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cb23804f1a085b812d16e622204eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc053b1af28ae320dd6aa84163bfe80c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec78d532c577c663ba67ac5819cf23f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f19931acd7745d91bbd880018d312a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47ad1d8d8cfb3df64140ff67c4c92f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f316723fc21dc7eec9913be557bd3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc90f0921226dc123aaa98b20658ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a382fb60864a27861f504002681e552402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4f56e20c428908b040a30d6bd7957403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b255ede707c320b59fdfd57cff2dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51750051c2061f146e11690ee53615d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1023d5d81fc337f23b0bb2861ea9849406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cf620c82b27ffa3c98b40ab8bc621407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53d66659ac942b904380ca3fc16481408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8627c895f06690da15fb1373aa2a06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465af3f2067a6e3ba27095f0ad267262410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc06534cbe5e7acf123159dc1def7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f62349b7f249fc48b901f7056a820d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e02ce940c481d717e2e1e938c71a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2862b73534e77983718a6240fc504e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e086ab0da3b894cc1f6314c4bfd4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e2a0c1b6760dccea0a175bb0e24be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6a374205841510119ce352408c5e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30243c27f50111b9dd8baf90658dd1cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2742a0f330885f977005be1cdb192df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416b1672a1f625585f77d321a3f72ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0063b1a4104508487b1490aec1070b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae63611c8c95538e893d4f0993f33d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b90d3a6277a9ecb3ba181d4b17773423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcce52b173e332688422a3609adfc35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f769fd821d8815c2a083d19868d30f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f68e800e7b48544dc3dafb0ee2a500426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294f2b351d6e335f123827b14150e5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b462d057c821feb32e36e1b906d9b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494f7ff7cbe465716edd96983d08614429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5d29fc539d91181600da7f2a1d04a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400d7aeb2883ae2de67c61bed136f8b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213cdb7b44451489f49ae3132b4a5b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8208517e2148cd702d5aa938ce640e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09496f590885d388ddca58dd4c370d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac480388c703fc95f34751aadc5af896435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc947c97f57235040dee9729e05bd3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd331025ab5a378b7341f544734c139437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feba28149bd23f805b9e27e5bd3a37a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8411a75ef32563a70c8e0ca66c7d99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855aa0c41c768eba2768df4df3852c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b88d36ef81a38a3264f9f58826629441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136e9f263c64cfea5859b33dfd87e39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7084823aff6f73e133373de6e2f94f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55ceaec75d85afcf4c83a5f8e34d54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645858fb7a18c8da8f0141c14a74087445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374ec7408bb546ca41333b8dfc5f939446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e9ea20d262992cd0c1edad70dada2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba98947e27397add9edad5066d1a33d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c521cfdad1d3969bc5feb512ae202449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efed6946a816002a074e8cf11945b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e9e016d94a08871fde1333613c1db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14153d9fd03d519fe01dee0374fb7e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bb953670c80c84983d1b97ae13af8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a3e8bf9c2747a619e3320e48b85c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025d77d731818a25b5a6aa08cd649d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c1c4c14601026c46fca9598b60312456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fc77391e779698c71155ad9a93ee8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbfe492a1e229916402b797c4b5d85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d616b5014055eba7c2c2dfd7c73b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54162e8b5ecb1de35356b0c122b2bf7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f77623ced4707e7e4cc3bde490deb0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340a4297819b226047063b1ddd26953462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a0f6525686914077acff081980598463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8fdba326ac14b6cb5c13e23311a6e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeed493d863cfac5180faa5fdb3fd5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167727ae6c2272860c9b7f9fe8d3d9b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22780c02d1555d3c79016c8a2d023481467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5a8f1137b0702e39b0bbc45b834e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8d391fba4c1e1fcbadc8c2c1412a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2906cdc915d6f31d79b325da61690470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50840dc4c875d6ed1876cf523612bc86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bc845974ca77e83490a3c6ff42963472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3b87486251a3b2d0fb098b8f6347c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4caadc6bbaf79ef7b6ca8db81d6d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f318c76c6358e9a6745d643bee36073475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e1a026278af746f30256e7983e780476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafc5ccf00ec06e362bbd271af99553477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dbb57312d63b7c1efa150be971a4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63785f6ae1c6abfa3ffe174357f32843479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be389fcbbe03c399914a56ba45b9fc45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bb51a223f01ac7f467b1277465a86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d4a3b7b27ce892a6f017516313ef3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffde72fdd7699b4712f41c4402446e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56a6a497ab7cb10e76a4769de944ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0061c610670794d8e65fa3d5d2b68a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99edc072316083529b0c8398698476486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d2836eac7eb95a4bd6f9afcce3927487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bc365757ed7ca2ba66049fc59d3d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9210660f179b23416a9c6ecc902ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95d408f2b33024640c37c359163cb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003aa0b65631ca451c434cbba6ce915491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c88ae4319d1a1a16ccc94ca06dc550492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38218a307a2905209d15f042b1533c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d8ea9e33a19d4618cee68f9741740494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afeb868f2f1238462c65bf209f3252495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a17cba0a05db108120493a701f99b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325186c18a91f1920a84955ace2c0a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54d3825051330a6863fc60b549605f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcb7760048b053e8c4996b93075bf0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f09f6d841e5a471158ec0207bf5fbe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141b4aaaf137aa6c2c4a82c10e0a2a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9b306e8381e6aa249c58ab74f7b1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba792116817baae8c171d9ad46159af8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41930b9fe9843dea0245f327cee500ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125d96cc47e7f4d77bd021cf6453dbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba54446e40a51342ef142f9cdb777f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1ce0190262ccb318aa9e7b82b62cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574f5fd427005e18a1ebfa8a4b9b04e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34baf5bca010e55fcd12068973051c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952abbc3dbcfafd447bfd5f7187284d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3e6aa7975ae2e15fc114073e19399511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d392b5e450c2db8461f75cc4f7729512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b372c18b245afb2c44ef10b119330513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e1a9a59dd36ba3ea33060a4af8ab2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d5fb8905ce97091e17db877f7383d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248e4b61e0ae8c585df4d92c8e3b3df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9101e3d32a3642822f00b8a937b36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150afd81eb54369918d3714da530a3a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6dde5f6fbea4d956cf2f084d5ed85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a462d7f94fa1c3197651a14d776e82e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18875e8b9d0eabf47235e0bcfc8caf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab54181fe1ea7e25368d25e02dea3cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616da6e4c82e6f49805dd5add68d6202523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc1d93b78ecd09afd85165b350d526524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac67c5544927b7498dd9e9ff982e3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb0cc7b93febfceac9e516572d189a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a7a9bd2dbdf6854cf5761623a14b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30b9b0709cb9a99ec3e8b99a805887528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bb892265b983162de06f4512ab58a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc8d722fef3418c36c53fed990a582530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1783a2eac5aa3c80d05441342f0e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019b66624dbb8d6a9b1993bbcf56dfe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fde85295cd8f683f2bcedeb991a9dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432fca9561c6b2dece5e8beca02c7c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adca7bccc58ac8ed853a7ae4c851abf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ed034e9d4cf93ff27480f0f54f758536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b7be18363ccfdde738a9ccfb2dd51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e735cef41594232cfaedd489f1c28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82283bad6b3737806f9799b98bd1a95f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c5366ff224c5c4c36f31ba898cee0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002841d27279467c6991d9786ca7a58c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93039c19c8a1124063ec4d924572bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba39609aeab7533c55762010abeda87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b789a83317f23b34a53d84209f2a14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131d74d70c0a6ec8f0b93eb31fd230a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344b9b8f56641d8681ee79ad7037033546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce858c47fb1dee378cf7fd3bf4721b1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7708b0e676a791e335507365e63df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0178a97c0dfe735de85bc0eb4c773a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f73981031771e89b409fe24ec79f2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae1ecb71a275321108b5559efb94b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec1d97535eb7768cbbbe0eba667eba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb34039847b92af6b229b78b029e764553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14a3ad1d06633de1c9bd1746984d25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7abfdf4e8ff04ca3947c0ced4b136555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127fe7ccdc90559f557ef5359341f78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c99957f2fc28a97ab094ff13935201557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bdaeba3eb1209c163b20394e5ff21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc0db713b2b04728e2ec8330d94421559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491552b8a08701c7c60febc9d4edf76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dc0a28af501ae7e21011e19d03b39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bd08687294311465108afeae42d55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ebda47a5abecffd12153a7f74823a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062e4afc04f0c8341daaaa7ecac4258564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a70282d1c1e2ae7c7a44b74e49991565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416e7632b99a0bf43db7296d5d23f4a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c05a95ab14c5cc35ae7848fa73795b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818650ab1f2e2bd86218c3fb4b2693bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36b978d1f6f699d585bee26b1edb1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc36ecfaf516cd5b8e194baa46498f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa0687f52076ee3f59e752e5c64f8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206aecef5eff2a47cebd6912dc6066d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611ba46c69414b365889c5dc7d68cbc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674a96f064220a232aa45fdc05e8e6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ce739da7fa82aac55e83e274c08ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76480f951d3aa42f28e3ab1c979b57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273fd3890e4c82cdd135c87d5c36bf3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e80d7253f5fc11df98829fcab589f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ed3a6ee34d70bdf6e1f3d25674e13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e26b513e68bce80ce2749799116ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce15ae4b70da9a539c718cda93dbff8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860aa9395d80b38f427199a680f4ed5b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf292da2db5c0614663ba786a3050b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7294ff98192902988f32be7de702e13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30da47b76084074ccd4bc49b5ad08d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bed119d79a3ec1aefc74cf2ed276a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2ae8384a03670afc6e51746100da2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59848d309aa2ce25a3ef9480ce040f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b06d60e96e3cbac79bfb5d719cebe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6500599dec4dbad4cd08e1c4a3f647590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35740239411ec547d1fcc7a4b1071b8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5bc695da89d68c1cbe32289c40615592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08170eb49588deb566c496c9831a6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000c5c779f74507b566e630f21f7c9e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55edffccd030a3eb771bc66845e4014595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45ccdf6d46cd4ee884d6512f25d1e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f01be96e7588150b0637141219b54c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbafb338d254b51c77885f3559cbe2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f7cec8cea0eb22a0a6468aca440b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ac3de4777fa39ea00be92528ab3d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25870f979017240f8127bf7516cbca9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d752752f96fba66bddad271d20d28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e124a3d2ecac971ceda5a0ea99ba1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a0ee2d6d6a3e2081a52927c3d3201604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8036b1407514c64597431701f5b35f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf86a888d6e0a7b93fde6a8be957ec5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cf3737fb7f9cce6f8ffbca9d2da4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318dd242ec784058271ab4a9a46a37f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728e1600c3497935e7d972b7de84550609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082033709de5ee63923ee174d51bddd7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64065d86571a7bd4e4a36f713d51b887611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763176a05c674e0f6a375a41cebc6651612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba39943cafdd6889abce5c9a97f5a42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde629b3f6eef3e1a88655bd2f73b55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb481ad4c6871a5fea6bb350c0b23f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee0f19fa90c4ae090c37bfa651a297616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfec353b47b94307676f07dcbef353617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557d78e896ec361d813095d209bdf6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3989b4b749ef6f6ced807564d2bb56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb77398e1b3071289c64d40cfa815be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610a2312d81af96bae6c2caa0190b70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d14f69b4b42af823def5272516d838622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20915c0f4d9a5020e6f84faee50690de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ef0b53cbd801de1bf8ca3771a88f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db8ee7c2800732f0bfabb6b2c2a4bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8e23a69523f9a1c3864d68e142d5a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15b8b57205d50b0b741f99b1e52219627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1817c308c78d95ca19172ffd6eefca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d36a1e2c31c0307f2ad484fad551ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd12625a2e6c0b87b04ae67e85ea83630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14b94a7ad98239722837ee2eb45c1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ac6b00e48f21d036874091e4710c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40cb762b4ec0fdae425a35f6d26942633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375df3abddc12da4f9ee786faf0d096634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e7adc02dc786b805c1978529ca3ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13217a5d6fdc33384f8d194fba2566a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a9bdf1bc692154dad2da35c41af60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6f46b7be392350d60b44974d73f39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c872827aa646a7e8d2bd253918dbd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23997caa3f588962acb5d991b4b662e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de1ba3c8f4c814cc8f19a16b5d7767641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08fa0bffc37b475a8578647463f7ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940901d704ddfb13ac6d13d2a0a079dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8de3bf90022def5ef89542e1708d69644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23101bf44c04fb6534c77681ff72a3a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac14c5c7581aead5fc768530837aa90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c6ea46ca9a3412044c7d9bdabd494647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369fa50ea0d19cd5af5c846711be318648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61306a35f839dcc96326c3c3acfc1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50db08a0a6b20fa77e0f55c86c6b96650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b689326d3893e163659a509693ca6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2029c9c0c0d70918d145cc09868630652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839cb39ca56ec4bcbc2a22a33664d91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cb36cb5f5f6f547c5d123c187fcfe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e1ca0f1dc2a7526b96fc1a88fd0e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc45e685a7b539a960288219b45d4dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ca2c4312e8590b18fa8c8e25ef915657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9493798a98110fc2be7077e3ee4eb69658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104ba4eb01470bdde13ffa16b88bae8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03e55e3b84d0aed6aa0ffe7e77764f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6ee320f0fd4e3ce9302a8ebebeea6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0c245421200686fccf2d06c6a3449662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7ca5229899aadc1e4ea720fe88eb4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87ffbf9c932c2dbd7adc749c054204664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79edc0e0f7fb4333e67a333736c4b74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbc2d989d4d7c50b5573ad25730577666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91008ec5ae931368dd648ad56a6834b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daa62fec2c33f1f77bf559a86fd8de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc81eceea86db29fe8afde1b90fa76669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dc8447be0a3d122878d29ba32e356670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9623bd78c3231288eddc7cad1ac19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ed4bd7a02aa8901a3c748778ea353672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78224b2c0b977aba887df784ef661b88673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a497516ec002c262055fa173f67aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43c10064f8869a799700fb03e3e348675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4a231b242d954d2cb91ddbd835536676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc60bc370a8bcace7cd54f5bf54f74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7d7b2292b0b504b70d88a21524f9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727907a56d619fdea6ce904984078ed9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58a955712167d6b6a15d7ee5aed3ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cf8d9a222289d2488252765c893e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d769ae1b56a42e1e91bdcd47576ca0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f3c36555da1e6c5e139f4769b3b40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65ea129c862fc2356af0bdba47e524684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913783049b82fbeeb005229214b9c25685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d4b978455b3d3d6694f9ed7161480686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e3169ec6e3481530fbe2db49aa6e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff3ef933c1e0cc9ab93dfba38eac3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc60bc782b7cd020909af5f8306afa2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f477f7c30ebd2e1ec457807d5d96417690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff823c9d53d85d9677380f115d6e554691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c5385c16e4556b0c890e65d0f6013692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180150e8b22ba70cbcba46567aa84d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8ce230cfac32e1ebbf7c85c84e815694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050ff99171e573d7acb5789deb927dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f88510df362325ee8a0fd585ae75f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7af312b46242f977563e1fcb635a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35f61247d767004708ef94244178c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920e3e9fb16dc199107f05459e4a1a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb21529460154eefe008ff2e8af4c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97ffbf2f01bffa8bda2b1fa7337755701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46cba7fc4b4f1033a54f567808921d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df245468f3e16534344069bf7f84e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd569ad68e9b332ea92e1b25aee5814704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb19bfe43f01d69a1f67165bb61f3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2440e42eeaaa4e93b3dc3241d631a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc072cd53f8940a3e9d6867fea1b14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890cb998631a5c5bfe0cb5d7645b0a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17180e05eae8c31d115a6ecc160dd11709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afff51e7cff3e6a5b8b99cf9d7c427710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59dc9aa2e43a4c02a6e130c52a400a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b54d9b463e2e96741b2968b5c3f6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76eb7f60191f15c4e4ceff3229b0cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4751068cac5b072f7ae88ec5841d1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21040142f24c81e85df6eb01c0c971715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20fd0bc4b0b005045ea0e99e72cff1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22e5c0b1427c030c455adaa6f9ee6f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317405c95c29fa20a696a6197a6c0de8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78402741b4e0c68d03c0b4c9625287c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e3956aa201fd1428ac06b89627e74720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd115b626d091f5779760bd893f3ede721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483398c6f139398d6f95f6a1c63dc8fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e31348613e4eefaea621d23bd0b3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5efdc09592d6a6391ec79a589a73e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699f5647dc5e0bc35f20414d7c9a068725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e69ade4fa9495873a5f341a6b89062726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dc8a513592f10b5ce05905f9ebf18727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805fb311ca7e7c8c13310b73d555b02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b89f13ef01cfb5bd2bf09c0eed6b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d177fdc96b8bc255814eaf3a117e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2477b8b7bb32090ba451ef7e15f88c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e947a321dc036cb9c2b977fbde45d86732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fed1e263e654011d57233a6e25d68c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607a883b2766d79b1eebe60cc549cc1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26274d50a5e22b6e9796caba735542f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e44d23f91d2854b394da1674fb6c0b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cb3a2aa4a24df5167528af9ad19d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e151cf3fa85be89ce354a028c842545738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8ad7ff81519e3dd455b483b9abaee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e128f8ff84a656d1ac24c062a7f6471740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42a09a09474a9dd6d71f3097ebd692741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f940d020adfff5ee96544c1a0a76b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d4484949d85114c9503f8e0ceba2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da207320a491af60415ad7d205f6c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e24ae70f99fbdb35735919652cc19c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02725e0768e485de59d58c270e1d0e68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e40dcc43ceb6a350abea226e90652747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7905dfada02012075ca51ec26685d93748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b936abfc5ec44b96de540ee9c17dd1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b8267e6bab6d675a11db316ac46af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48066646224f904377aa5e5fe2053c8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316ecafd6bc0aba727f9abef3f40f7d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5dc761171fe755f7dcbe71770d4fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed02c9ff273a53ed8f2b9d1e0253c6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1207d86554d2af019d097d6c58b99755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd8cfcda190f611d4b99b2f2a0706c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589dca21e81300419ceccbf954dd80c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ae3b10a3afff2d516b21979a360d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a887a7558ec4c34305b79e9ba0c7e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89effc66b5b1048e6562bf049aa662a1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354792702a87e0329b559652015f7548761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a658e7da4d11976fd1dfa1952cf569762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce122f0adfff3a61c8206a7029c4a6e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996e8daaeccc16e706437096f26068a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bdcfbb7ab6bd10c24da9d7961cf45765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369b8f633dac510622ef2dab7496a5d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62856a61e7d1aa02f82364885e577eda767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87317d8511fc1c905bfe5d4bb2cbe2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39105229b6db29ede14e2d139fec1d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdb1b4e3adc0b971524e7ad660802f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e2505edeff48be62f6c8671a75c72771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39499e27ed2d0d2bccb3d253201b42b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6f9afad1c39790ea2db4abaa41f17773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf4abd818c38eaedfcc434172c8dcb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee1c0303827a4e8eacac77418ce592775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01889e934004bbcd8634fa3a55ced05f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcfaccbdfe16fad97c4cf0431ff528777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ec04b58e46c454b32d4ea638e2dd4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb8e01d846952d9c03a0d6fc25146b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119911abdcee05a570f9c239b0ea03dc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345bacb9d099eb66465464fbb02d9e3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16583921644ad39a7ce82ca049f5fb4e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526df7b9021dce37efc6494884d0394c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4458ac805b53cfbcaee2afe5e8f8e95784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c490bd4481ae0402ff6fc419dc855e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db39febce4e0a9ffe3f4455e0401d7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c226a3b2173432f4b9239cfec4e11787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9aec2e74af3371c47f7e502561f609788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d76ab4132f5183054c8597db8f790789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0519f6cb2c9ece75158c026a5fb71b5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6bd5162fd7bb4fa33f2492e2146b0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db652c0a12ab681d1821e513a1da4039792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1e3d46af8d3037143c85df4383611793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83a79a79552dcd98b7798b5d5b86b3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a2472489d590175e7a7a179620083795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2226a3c9ff14ad9b14bd5fdc4f98f8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b170932f298819b3ef41ab4530c971c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f7b9f02acbb9a30436c338a455d25798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e094883b51b2ebca34bb0666233feac799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba988e8c7402ab9c88e11220be88c94800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33807f1ce886d1a611ca38731fef1d7c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d53a6af563238d6e154900262f6110802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c115f9938b5330cd85566fbbfbdda803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcb60a80152d152ed3196902b836f0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c285ee6a093d0e60c78344cd9f6b8a3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09334f49070e37b62da6dd1da8bea58f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e57bb97dbfb8db30a8c274cc4c2105807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2b4041bd6b996ddeab83cb1c808b3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dafe747c81ba8eaf0d288f63a8a91809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fca2e37988d0cead52161a7b560cd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda699236cbae5ed43e64adc57532f8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421a0a55b2543462283ded60a046346812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac645a84f5e51cdb8bad677e14cd6c4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72811024c10a4b95e9abe80e81ed9b92814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d10aea73d4c379f282cb9221410d95815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a457fe730a1add6971e42dfc7895b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea048ffcd7ea19ae6f222906501c317817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0260e28734a53f7dbe7aa61c80b5df5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728244e89e55bcb5a4526aa2bc33f0d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5c3183d260d1e3b66682a0cc5e2ed820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f23a752f271368e21fbed5ce6fae02821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e6fb1fbef32a6c822bc5bd8a0254d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29445b596515f0aa13e216ee8256d7e0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a08a540dd38f89fe659c2155adb2bc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d41d3f4d93625b56af541321a8774825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2b3b3f25308d63b2530273de3dd63826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbaff0c89d75a5b8abfc748ca1e4b1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0ddd6e2ba0fe6415d8bde18244d6b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140cbf7c72f73d8d5aafd49040ca873829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fb1d490250a8e999ff23a6b290301830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e68ae4e0085af62396844b564605b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc56819c5b5eb3181c65574ad5fca9c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece0a961c3039cb1a5e5c73548ce6fb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3a85bdff542635c7725d29407fc59834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6046aeadd7a8051c70f8958e284b0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d35e644ea50990b7161452b76a6df836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0f1f940f0a3bbd37da9c3d6ba76dd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aab07c9391260d35a9d1d3ce824ee3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a492025e8ead7eb31a0353edb963f70839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ead26211ec7185d2e2a6024937b54840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2afcf3b2298616858b3cc8e0258d9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aec0f603d845708c04bc0e54e30f16842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dfef749065fcf403d860a9bc60e76843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1eb2d4d9db37939d12bc5b3a95b54844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6b30fc1cf877f0f8a1caf6ece3db5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13b0b0e711b66aed625374125ba74a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d026676a955f7c5587b22666b0abecc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cf6076c0256129885a8c08d0b6af8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51845f7ee85e0c6197c17cd1697c24849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1138b8b1af9f9c619c4df1927bc1fe4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293ce8af140b84eb1dc911fc5a19269851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc03fdc55361ead269607f9cfc49e9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083655704edcac57c4d7cf1d9e02938853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ace75e8ed246e572984eb46bb2dcd5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6a9a6b84a63551b44ce16159fad22855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98909cacbc05db4a8b48e5fa5292f7cc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781f8ed63919ac698c125f920b62552857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a971afc0e28c749f567ac7fefd0f0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e4447bec8d3b8ae5117be13a30098859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7e9cd168dec81174cb049887fffb7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c39e3259b89f6926ab37832b5f7d6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018c015be35c59d3bb31e29e9d2f22f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84227133bdd91a4ccead471eee436a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a21e340e027d8a335af0073bf540fa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64344dcf6f878a2a46ff91564a8b26ef865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992d71791b6467a06ce01fd2aac5643866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599e77a8b874c6bf1e19f8ffc9f4f03867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9339dfb74c6a75493d3f377dbb7166868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4c3c28c4d72e9f8ac05e883cf2913869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095549af6298702c5bc84dbd0cbbcca5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cb5e098eb09ca47dc0ad584efcd20871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8da796cbda760329ccc5e381136101872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954004765c178590c89cbb166ee4a5c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823820edd759bf5835088ee006c37210874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a054d2310c7adb5d2dfa03176ed9f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5f83222cbb81aeaf9385ac3ead527876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a557d1fcc58290dbec7a877b3dbe441877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c688494a70e8d7e6f583ebc4cc5888878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bff0ad53ca4d1ea4cf328f713ca67a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88a814b39107694ec7a9acc8640bd1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8ffb87498dde9239ba881f3d162df881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1d74c4af4a2141dbab933228b59dc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d791a06dafa1679ab634d5d88b8b9c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a0e74866f2d1f0a8b533850fbc81c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce35661a09ef53c4ebcadf41b53fdf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a12ddcbcbba45b3710bd0f5a7a190886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd22f78bb544c343ea6d9b5f928a03f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f43aed463e167cac206f7fb64a1b2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5fa181f0ac1579977d026665672d0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ca976db10e20bb44c213bd951e75e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b840237ae0d0280b049965058a1e6d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2c1849bd9e4b25a2893a81cc7f111892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2ff3e0d49c660f218e7b7a2f1c058893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa223ef7383fb0924deddd07952744e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965c12d841210358df146f694c96172895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f800b28143ce95baf2938201bf87e4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3cddbb2b61da84c6873be76c4ee41897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af172525b8f1922f5a37a8f6f0c76067898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a44c32987bab95d9ad9d9e129166a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5a1a17ddeb220eb25533da80f0419900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabf22458478fc904153f3045981e43901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8fdb279257b815558c176586ef066902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc25eec988cf794b1842b94d0d1c87903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808449cf2a51c2f86f96fbf0e5a6d6b3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6178d0c71e2eb33a78859c7550d43f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06768219e19ee912419e0b315d61e773906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751fde2d24143bbca0fa584d44d7c52907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435bdb10a15605a1cf7202136671526908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bb7ae2d6a55f6d37700a29e488c6b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752ae07afd6b7da1b17a8de30b8c220910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a56c899f365909126e931f9a21d615911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d291d1ab2edfaa8307caf930cb9b2a0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3d5d9bfba46bf1a833f19033371dc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb315f6ca1766c0053721d187de122a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472695b0be70e6a882a2d301a9f44b2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02bb9d53202cf28139d3b9c2e68431916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66e1e739f660addfffe959eb45e5be917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d96ca7bc7a8c2fb2015ba44fd97bf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d5e176a055f123d2a437e5bc1c0e5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762e81fd8c628ee2d00ac557f0e1aa7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde5d8d90e0100ca45b07091848d803921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79139ea36b5ddd1dcff068aa30d8fb3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e5c71ff453921ea88db363b113cd1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40303eaf935c1c3211d735dad21d6be9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01427c86cd059336b570ee12bf43b3eb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95a68b0559a18570ef6f2346fbe3fd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cfb64e536232f19953d955aa78151927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f094c5be94c14f844ee0170107f738928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465afeb3de7af231615a0b1b7cfecae2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad69d1447e2390b8bd3faeae3015d5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14920f4805c34012aa8c1a03f3827ace931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615d7bb97203d380d3f9877da1cf926932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5181f5335813331b228a7e81418ca933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb4bcfec4ad3bc208dcee12f212b28934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86274a1e65f685602902402b7020060e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c072972695c912f78e8d852cb26605936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f5c212d094c52e41ad3a68f5c5a86937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734e3f3109cb155cf0291f0b061bf7d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb14ab68d6b39d887ce217a682fc2b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e743d76daf97b9b804856bc4f75c407940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1704964ae012f813ab1c78e7c3f24941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aaceca4cd58f84228378e044e2a48942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3ece1d18ddb4961bf552b239001f3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558ab1b6fcaac268296d44724871fad944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478e5981888aef87bb8e98e1a0643a7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7783bf871d26bf8e56fb95fa24d2b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d802b366bfca2792b12fafecb51e390947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08361f541051ba55db8896268084f7f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ebe984d3fe1b507f5cf2501ca21b7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384219a3a1338e60d4a5b6c7210ba7c5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd671b10144d81acc35b913fbe2a92b2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9cdf0591d0ab99887f7b76d04c083952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474848af8bd197dbbb9c7f869956be58953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4b6902487b6a3f0702c7fa4eaff86954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0939f29b8a2963cd3196b5766a280f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc453813e3ecdf1720b8c09a2d707378956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507de8d5e49ec71acb79099daf9e03e4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded9e5df45034cf1305344a3a39f221958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff60b362e758d261360128066dbe5ce959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e34bbdeb463e2b4499253ca61d13d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe158c9d7559354d25a4522bec84740961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d92db59577e7cb49be3d17fad94184962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81b7524377aef050050479a75f239c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42929314bae2dc04b6328337e129a5fa964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e8f4c6e3d56c0f6b7ef32feb624b5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee08a98feba994513beafc963dc11ec966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25c0c86e8d148c5651ee1981eb88c2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bd34a5c3c4b9f7ac08b975140ec17968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8c9fedd13c1cafc38b7e5746f0f23969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1d7b274768d9a583f23199cfd5399970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e8529dbcc3e5f94633faf3b1b9db7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abfb9fdaacbd64319dc281b412f491972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71160d40c770766c2f0f07b3d346cb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857381f87fa6b1269be96d2ec80ccc5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8495d005f8739e89cd11048971482a6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974963780b856cb949fd9d00e61d47b7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7a44bd2768423773a2682a7c07585977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>