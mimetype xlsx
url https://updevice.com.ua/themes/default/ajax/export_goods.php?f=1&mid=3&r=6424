--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c830f727d6fcef854d3ec93d21f088b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25d97ba12f37430731299af4f1efbc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c21a62c9556ff6698c0fcc99e28c543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67262641da0ee486ff5e5b3d4a115804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59668fda55b4a295f5bf647dc696745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6f1e6bad851da7c8f18ca42cd67306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126c10da5fa058104fc6d900040c4207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c35ce5e9eb16fae6683ac2983ee9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fd7f109299306c040f8d4388f1c9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5956f4fee5d26ba35cfe66d6d110dd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492593af92400f418c5d4da363a2017e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5f917e8addde0aefd1e08502d525d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190353e427041f6c9d5f2f8099cc0fc513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8111954cb61862e70c264a649ceae0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403409e817da127d1bc6fb93ed902eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c94eada79f157c6733a829726994e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a694440cc92d98dcf97637f0efa746c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92e6a531395913b1da2d53aa88648018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad988693a2730061dbce64f9e2d6640219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb241ab7aef6f4eae80c005d54e5c50020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf824eaa872f6496e59a255617663f2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2473f0bac60faf9ce00f8926355979722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961349953cd8365a9d539c6066d5848d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9895aef1a5c38712da54f91307c4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70e01b9f38bdf53fd7a5f267258b6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbffc03316f15022806e6e99332ef426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822998f51dab1ff56bff0f174fa3a29227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12fb9f1f7482a787f06b0c8164e8c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965d8ba8c42b47c31c27164499f1fed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b8983dc9c5ce1afc6241b6ecd23c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1393128478fdd0b40f25c52d16033731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde8433bed9ad0d722eb8757dae66b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67cee5e7bcf4920b5fe159238c1f5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3e8e2036015aa80306f6fba3db83434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aa7d90efa88abcf63aa0e7b3139bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142c2004be69961659b05b1921bec9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c370343cf10268bc43a602131ea16f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f9efa925b19d1ee37b8934732741238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ce0286386ef8c5ec785775b84c04839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c09d670d860efd74cb9866badee5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8326dc7d4808c798f466c180efe73741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e421612306e8af71c403045c94f1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf37bf2660716e154072865afc96d1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938ea51a3af18d3226cf7c3ef14966044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654d23ff7c30366e5063d034b2dbfcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51a5e88958f0ed5f3eb181d41fd4b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955867107e9103bc604a6890823b12147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55d7ba2cc42fd2c6879842a43b60aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b058c59e027ba42f715371edeff11449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c20ca17869c35721456656a4516ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873f9830ee88278d97d4b589811eb5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf516221dd99ead53cd20484c588838e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ef8fe99ef0dd57474588301b6353753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf77cc808b6e4a96c5be4e8707e49d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339369bfe67df49aba0ca514689671355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec43d4276b6488effcc032046e535056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26417a6f6be9e5bd4963e5b86f4e7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c24c6967cecea72f49b0c0060ea1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fc21b2ffba55a1286951de6c38b8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2a01d8bfbb4576eeb989665b538ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a249d1edc99e387e8e6c4dfc036643b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d6e49ec444fdccc674892ec2e75f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b12676b666abfeb0811987b0c3bffc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842ba2d923ee77319672a417f0863fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0a2d5cd6be93bc5b87b1bd026d73665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8703cba9f552ef224485a9b89190fde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614e73ff6602068507ec6e5c1eb006e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29753974695aab5f21a9ce51b3b208e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848a3e0256e13849d2f583d7b4912a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb477844b8248ab2e939f54c0b39ceea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b2c96911115197666cd658d07eb6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a590993cf75cb41efcca86c9b3a9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47450b85fa9b43a20ebb83a0e1f40173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbeb46f0a06d23e3c2f1cae079284074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ee9db0775fd2bf88724144dbab20675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b0ac68281fc1abc214b70d9bd52fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a5ec812dcdafb6ac154d081ae163177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7ef99e355ce3f0d2bdc3759cb321f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b028ed8cf2eb981b37ed211c73349179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5e7697eb248d4c9e40f7e87b6354a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e12db86ae3b2b660438167fa2ab35781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406d3a84c1519657f29b9499b9e4d1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc570466a42b629f659030f87f7194b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902485c94f02d63bb28d3a805cbe706884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43f10fba43a7edfa18c47e2560ad1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706f30f476115a2775f260ba27a3b4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805007518993f3ee61179e8e2efc80fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfffd6bf75c89f3a16b9894fd688d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31493113e47621b9dcadc670b388b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df72bd64008f3f8a2eaaf44a5f95ed990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29298e83933572ed7f72337563cb6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31210bee968f8aa23ecad3a297bde692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9cc842fac6bc05a08a13e78c2bd5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884be6f337d17bd6685af332bdc0b8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab8e4867c1a78fc5471d00bbbee30495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41ca9c3db8957462c6de014b52e7b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb913c3491df1b050e7b7538338e1ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddf483ccf9c958877bd304efdf84e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2a4d9e3b060b59bd8c60cd707d12c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c32fc1149c0fa6d004e36c7c1b0b3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a5ee12c1a0547ef8eb46b02187173101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a60a6dc192ac52e38ca1d45be87e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9be347c782a5a0f58a044d2ac3ac2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911333aac8431458eb9162501896d8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9267d1d6b55df7a307b66b232ae57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713466b18f7f39fcf5e82e5ae5f3f8ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bae957cb1d5ac90fd41614fe4b53d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b66aab01faaf8b468a59bf43930fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536edfe3966654f1191463ce09f92348109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefd64197e8a16a4243312b5a23c596110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bf22f31670626b5f2d12197c9ea45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598e13b25966bde69d570d4de8511eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34497dbafeed71fbda2422d08abec405113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671593ab5b82cf9f0e628ca6eaf0a0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8731ffbe2eef5c5d4bbe1411b80391b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362035727de199de50fe2a31ffbd589116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7831870e88a934a7b98ca3fa4a50a14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be667c1952e7973bd2f81a5678cd8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5151d320f367a2ee157c235b32882119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df977892e778452ebddf05cd0438e48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef03eca535c9d3cc0969fbe80cbac6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1141b325d188b3cd89a615affa4591122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87005bad57293c862c3773b2a530c17c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3b7a83749c85125c388a2bbbd37e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685af4ea3a600320d052abbd690cbf5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a84c06b76ca3c3594387ea30d2d9ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a49f5ad575f9eb5f28c3e2a8c469b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f75890f7a9efa766dfa53b11941759128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23824cf539a5691ee814572e0e5c6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13acaf922edea3f743926ea6f8c958b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825da5891e60e16ee8a535a5faf689d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a585e21d78aa9979997d7c0bb5623132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab287f42d5fef89012a490ae23bab31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bf4e63c8dbd4126bf40dd0153abb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd00b5767e4bb5766ae34a47965a77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345583f6772aee5a8ef9a00d30c02ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ded1b7579ae8840b483fcbbefde43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ea731a41891e4227aa5d62d0d3444138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab337ffd9ba5f182ca8be8bb854156e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f2a3324f3a94b72eae6e712be079a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63188b780e897f716ebc98886e5935e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f93c7dc559c26438e613b775738ee9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaa2ef6715b2fe4366f49d592aac67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668c2af0f6042755305a4b46f129634144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada389e1beb4db4f5a2aab208555d1ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f37d3d39b1707a576c16f829285cda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4585c4c7f0f10bda0494665d046d22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4d6838f25f4394b45b7de9c71d5c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7115d1e2affee8073b822834ccd642149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128d02423b6476a979b399bf281e8d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b7a2a6698348c5089d498976ae665151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f2a0e73112901ad8be105c5ae4102152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f594926cebd06711c3344bb9939d01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46571cd628ed5cd26b777dd97103362f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2185c18163ffb45bd30b17149d29a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444ec03d24192873c92cb6285bff468156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542983130ba330b73ed6bb8781da234157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3af64d5c53b654327309280ffb368158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022988814d9df765074980102d4d0f66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6afa5d38ddaf1c340788732ced5256160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02381818d897f2ccffde82f74dc442b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b62855672436dea789f96c4987ac6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0254d028746633e57b22a1ab2b873d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ba4d99204a01833eabf59a76f1601164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63634d316523f81fda4b3b617b004f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285e04849124908b8b8dc7b869d2c43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9df6e0a654f11aa15cef598f2d57b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d2ed462054951e5078bcc5f43b7b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b154bf5995ca1da971ba51b9eae91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fcb25dabfe563170020bf0fb3ae42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566c4f008469703b17b664b094094e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19601fd43831d3550fa5864202c71da5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ef2f1453f50306c019bb3ece10568173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ba07a3acba2922edef6a86495bfb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d50a91c376b5e7dcb0eca42ef5f3c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220750b3ea58b8ee3013d147b9de3cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfc9409135464eebd9fe3d33f3ac7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80eefe2c2a299ccdcc419ea420b344178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f228506929e2e57117930d3945a46b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60510724a838cf5bc65927642ea546c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d3009c1509d5b2082373f12014343181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32ed0a68af89251b08e717738fb9b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a4fc8c8a5249ee2e1b38807e8a5eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d619961dfd29edfcb2d088fdbd3518d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df40a76400f10375eb4473a6537744185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147f4d29f947d5ffea133c9bd7153e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73f5e6acfb379580066624d077954a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62b1acb7fdbe302c95bf7266239edf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f15c5f761fab8aee4aa539f4dc8f07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ebe83150b86067bbc83483f8bd37e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb3273947827ad3c5da21ba50b634c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0180545ac4d13929344fb7c260dda0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce755ee62876e744e7a4247944fa4b86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064adeaafe058c375f228b2d53ee739d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae7df565a3841b6987fdd72d7accd5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23184542b60b3ed7c39c848285f09258196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650413e0dba0af06a8e8e9af9ba5e30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8f882ada7b4c8a6d08eeb8bb8deaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a6d28482a7d5ae7006a5e9448a472199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c5a939b4be989e2c3c9b000165c6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad933c3f6a9cce619df82582ae0759c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c467cfe2971a2aaa64689ccfe8c8d35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf511455989a8a3251a8120b00d87fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b9e5ed9c9ba59af0144e2a1de5870204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9505ea23c96bb8a644a30ed4ec30c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537f90fa606cce75047e0fae0bb3dc8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e0c64a2dcb2b70575f06e2521d153207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb396d891dd3c09ded374c99085ba6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d960ea1c8afa024521c7bf347cd69d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97269f13ccec64da03304553bc78464d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1adcabf17df35048d510d814b4a065211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643a9bac35f643bdc5971b57c294bb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c7d07895a7f40b2aefd88a9fd1ffc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f740ac135327541912fd87f33e2ca6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983fa661c73f47926de9af54162ff7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42139b38a3d230bb98911b8fafd581ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d8d2dfb915d5915e12a4fcffb54bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48230a3fd0d7d28b55d48f43eac50e53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12409a1de73b5842fac25588c573e7c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14eeb8dc693dea6c6b80ebc4c07e21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d3ef4a34f4fcc53cff902610392f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ee0e06d15e3dc99117a32d74d26ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a221217ad84fee79cb2dd1cb5da0479223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d00081b053b980922a7b71fbc0a837224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a00824c4349d76d36b140e3bdd15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ec91720b5aa86666ba4ff84523b96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e36278106c7869447026c617fb317d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983045b9a1fdabeee1bddb786dee46b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4ee1ff5059c87928b187c4a4328d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8a2087d37e7de00f4536846b4a357230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368b3689f4e7aa4ebfa53a8a4d4373f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705250af576fe9bcf5d548e3ab8617a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79058678a5c60c7cc7d2c50d68b813233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd65e4094958d02d74d624d45a36526234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bee4ec217ddea758325d7c4d06cbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50cce4422b4df0a0bf7f9bd71d8daa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0734c5b06a73413403665001cb74f7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e5e9effbb2ee5627e910f8a002372238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223e477cc66e40c5143ba0f70ab7962239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd5df36926d5269b4ec0209f5330f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea815ba706482fdd736dd104a55acc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440906d7a355196ea1911197cd6191a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea525034c05653b333056c8dfb3df0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02fb50f6b556252f4dceb386f44a1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96b1645033c9bf5f30e73677415a5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f156d0fc48f18277579c60a5bfdb15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272145653511033604312507b2b188d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865be918418fcde3ed030f3c8893e0b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab67ef470e2e7991cab352ac45d1c10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcfe292970e6994110e8d315bd0e5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034411f31d8105b6e8cebcfb9fe4444251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac45ea34963c919eb81735e48ff5c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935b8cab1c18005d168b6d71042b11c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54d0184691478206fd521f90ccc117254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b572525dba1254e70e7afa6f137fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43c967d1c201431f9a96efec536334256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97291a1743b3c44fd8e96a289ccc8aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f323a041a1dc4a5fe7d541994696f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b9f43faa07341a604daac52b4d0e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b758f4a66028f3ad178af48a29fc397260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59069969447026cb7262119275a240261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1d0b155adb94425778558c614f453262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcabd27975da13e786203d6b073646263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039e9c612c6d03746ef0810dbd6159c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5efd92b5fefad11452c9c8ad6209fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127adcd45038951b7cf095098f1c52b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c1864ac0b01d93b7d230e347a83bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1b8c3b80e844fb39f2e43df9f5d7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606686b04a85ae64c090f6d3e03fb911269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da49c6b2b63273ffb7ee476a1f2233e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea07fda3f09ef417506afbd376542e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7d2ac7f5889a327406c5dfaf26e72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e9c420d70c29b5000d03be7a44a40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c9d799cbe4d1ab4a7b57f72f3db83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcd0f35a54eac0fdefc69fca165924275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b142be43eb8156cf797fbd7328d2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f90a1727334edb4b2734fbdbfdfd10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f2dbc6f6a6ed8e1059e2ab23d1baf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c2e024bf2de46392e1067efff87f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a821a385ca9a38bb4d57e938afd9bdf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77dd66a3a3507decdf8d836d8b5b97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6052bb5796589e6f52c65ee443db48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c3391d06af280d9589d90f5937cfc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307f770348ccb463630d60ac4adf6fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a03fdda7f169267d42d21516d88110285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8427f7487ceb8fdd9e3648131a1cfa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6155be672662daea33af06e3414de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6db04b3e113b05fac16a9ecbcabe99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454acfb5fde55ee72cb73afccd0f7f19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1a14a00427223f55753254f083f52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720ca009f7f615f2bc4f651758566ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db22bd9f56beac6be1725c973c3f001292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ae9e7bd3b9df1a517a714e2029a12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d03b669e958a728205ee7772d66d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454a9c6068dee443e7ecc7d12226a45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eac24a8b09cb61055e51a31d78038f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c5311104c8f863ac241e784d295a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae05954a94b5363db28ec8f088e9ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef6d3bb61d7c2518a967844b6685d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f48364d74a81908fa8a558c9610f65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562e457c13dc6eaf56d6e42ad6f68ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3066e8311414daaf948cb5ebd57322302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9405d423be263cb928b8aadcb357e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b61c6373c2ba2ed68803d5a6cfc49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a15c68f05d341379379e34cad6f5ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c861a9d71a074be84a825fa8a2131a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fca1e4e85b2fcd591118f5376c800e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbbf284870d7cf154567bbaaec6ff2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181f6461a0b3a8f6e1fcef21145b271309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560931f82bcdcf0064d468c636619d58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9ee002b5de3a2a5d77722dbb1fb2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942b5f4d8a47349f49eca750bd6ce10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ce31fbe448f47dfefd1429075ea71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5f138edf27413c523f2fc29789ba1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e750f8173936da494607f08a02e43d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee09747cc81d6a27da3e860c7c9967316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da7fe76bf476d33f258822ef7d30f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270c61abf11d2168375418d6b51c8cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172248d76c7e71deb743a8a9e4ddb63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc2dc0215c53eee44676dada807f2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bee90de03e8d2f7cb802795f582e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa119cb01858bfda376730b9098f833a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17fd5349f59b1253ebe5ace4b3fb18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee84258e00fe83d437a5cdfb6f3cfed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e1caa8af612c2b31e75c62b093643325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e773fc4838d9c2d4c939ec64d28cd16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ddca0a83d22bd1e9f954d875f52a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db5ce512e35c0d0bf098f81317e065328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255ad2333adc7f23c8483c2f9ac81f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3160e165fa50de6a9c58d1e6e6f96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c8b8a8f7ae325c22f0fb2d4b8c064331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94763198ca20479d94f876c057b03f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddfae855e0b29bd9c71a8f1ca0681f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f622a78d63cd91b2cd1d8dfe52f03f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e71c5b4095d866ae786c5889a094b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2df23a154a9aa9deae105e02136e5c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d5da385e9768832ab562e6ebc9ebd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d84a6b04e3933ac1f6c75640a70ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a99c671301b515ab71cb0e47b7ae7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10305dfbb021d2b514d16e622bc0cc0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5194347dab1c341f65fe072a0bde1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842e70740fc2ce7d20199fc46646ac7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaddd6c5f53c0da8c3fae71df93f113343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1f86c39e4cd01c73ed0c635f3aee4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60131af62a9870692d170ca4e8a444d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc15f11fcc2ec0a4294aad30a97f115346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80b8e73f6b6eff71ebeed9c0eef5b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00721d3207e1c8b7799acb53fa308d5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f862ff55a6ffcc79ad75941798e81fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71533ff6bd72a6c5cd1f7e697982246350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0910e27e2b6d52f1afd2fb8996db9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891c3212eeaa081dfa75a6a4c5bc533352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de128b9e53ebc08dddd11560ce871f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f65dd6376a9215fe42e3f9dd951d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35a3e45c539a390d03a48d75ddca37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cea056e50982dde38288586c70dee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c29e428c13f469425de2e3c081aaa2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5c0a78e4c56e046b585ac423627a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05075a76315a96f3724e550b981307cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaff326f93f5ba71e58acd6d6994e69360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985126e780b110529e7a83522b2ab103361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c21ae9d2e34ac34fab2203167d4cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39674105c79db7f2b8715cfd286b0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a4ff694e95f8c7c9c2dcff1f505b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb5d342768402752ada9283edded52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c4d113253d5697e3a2cc06eec3bc1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d2572e2d0f7993321ba66732ecc78367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62f92abf21a69ac3d4af04f5fafb5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9992e81ae7686b39a1711da92a0ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7211aeba57ab22eee32b96521c3c0f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e5a16a91d05502883917d102ec48b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b58c4a3135d86b527b774b04841223372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a817fbf41c72766cd328c8e4bf0a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cb76c29e35fd77c898d833c810fb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50e5b0061f4042b6bc9810acad1b7e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3b87e4e4a8f86fd21984c23ecd46b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc48c6a7831b3b6816fa3c8be2a5e6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054197b39e15907c68095471efc8008378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff49d851206a986748d4ad63b139ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56bd4ea6a864cb193b1d2c41502be4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8e609d8f9c88a3a0fe45ea31f94d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542d8dd2d7cc1629aa92273dcfade10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74469a4e50064d9919adef9e7473e711383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5b15789e4a98b96048be8f2a47a65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fb76b38ef08857750a55989c7b5ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f080066b0ad4a187a91ee16b99964b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e0bbf91ca89d441d11671aad5d352387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203c6ac7fc0a1a40882e10afa92fdb0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dfc6f9817c40d573baa2c6be876ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e894a13e2621ba3b6ba7f180c3eb4e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd675b4f6f0cd256c9e946805158ab6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a8dabba0fdfd7ee545072adcfa4b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848341e524e778d949a082bd95ecd4a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935ceff8cd3b072ba12f32ec2a56355394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e4fb6b8d3ab710bba883ffcec3e60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f2f1f9aeae1ce389a7fd6cf1f9d13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632adf81916cf0491ed67491b473256c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366ddf14b87d2deb6adbfb54b495aa1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2352435a92edb86ba5adf380b343ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a407d9982141a679b77edd1c7311cf4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7effcf843feaa65af39ea0885e8fe4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bce4021136ab5bf65c8c7ec0791548402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbac734b3744ed697b23c5bf332aea6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e2952984965bea2f4137436757a4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837f2c496db342237706367b4e63dc2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4764c8c52c75b2ecb09a8f11924e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9546aba1f26c59d968895ecbca44a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece45c935891b88e618a8ee4d9561ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f631e6165dc936e139b65ee9e1a8cb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4134a358d2a0c66368a04336df114410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e30642fba613a9a93de19c9597dc8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d40ae06e8b3c2849c25ff8c098c43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c27dc6e36a014eee825cbcdb5106b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39feaa993c0d40ca846d43081d8b218414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6526c2ab1039f3a2af739567676bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28090735f0003aaf0e2a8a0eac664438416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479c36019f5f9617272371674dc10c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551dfeb88ea05a45f974f6a4c773283418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0705d508158b0af465b4b2082f1482419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01300d1a427187db164049b960b016420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1be86cce95a0a908fb22cd6d80bc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d131acefb87599c4180ea76fd6f1b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee083bf80cb6b066f2838decf25fe1a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2645d8e503043da2076bfa55058824e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e3665d652e212c7db2821b8918a26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b64620f5c5e830c2bdbf7225ee83b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11856bb9e3e56d472232bbf9f15d45427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214b3fcf4fcde2c7fa58983160c97ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043c380d61de748a4201ee646769bde429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84601a3872e1114efcc8e45d84bf70f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db9089b330b8b2f73d5dd2946a1075431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e15e238e9dc75d4f0e10ed79bfd44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded64ebf7427760136b4cbd4c9cb025433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a4d9c02c51a7ac64c28bbecf4598e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c257e044c58aab8afcaffbfcc8dd4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d86093241ae6cdb6d040d7d7f57bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ca639a60c0d09caf1ad3d1628de27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a36c58cdc0d11f9be5708bbd349a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8c94dd30f75bc395f5fe45e5b7bce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cfd9bed3333d088f0890fd284741b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc49a1eab19a263d3e095dd32a0b1e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09612df797ec66dd18639849461b3613442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0e8c119adcea5aadee1018a2f73f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5733fec0055762552ac91fe979d1a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7af987c7598e437fabde038ec1f89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fb46103291fa7a768d5033bc59934446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b4b090ca13c52050c3db5c682c824447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dbd5540772900a6f07a55a80d36f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc582e72dbe4d3696da023b2ce3323449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a331a8af336e936194dd81546283b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88d183f60b89d7be1864972f184d93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f22479d66fa38482f870597d0f9767452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896b0f60e23a376c2fd21ebe6457b6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7b1dd0efc87ac102ca15de6c15354454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b2da8cef6cb9b647c2f6d76ffc71f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621ebeafefb8d0407f82dea3176e334456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6f4d03830ce747388140f06b1c0b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631f1562fc74bc023cca586d594b861458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bc175714c3a756c83e89f0dbb5f5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62a1f52cd8b638e3e6c9610cf6a068460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ca08a18bd37adc91b01fa278906fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fadb02db446f423708e2e217f04a6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed43830de6689627e815411c9be96d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dc88bf804f05017998bfad5b6bca9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5473a1eeddfeeb390e797eeb4f2f3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44884fac7ffc4345ec10b19925e2b2a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc34f50d1445d5358a0246c6a58c4f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a894d802fa6f984d31f93bf760b3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7547a98802687f18f7952b80aa5975469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d81b063952b0ba1c0fc0db8eb3e6e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00226ac8ac1c88d2658a323e2f73b73a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42d9383fb1e68683383aaddba58bc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b93b5d8bd2033d75ac2be746085d69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332d0caaf2ddefa9dad7fab96bee921474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab66eaaa8cede10e1c80f49481a8e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592a25622bf5176424bc864dc10da87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd73b7425ec3802703de36150946e44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaf3e9d8838f60b7793fcbb57bfb2f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b0d1fff747347bc4695fb121e53eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ef3a01e6c2fee54e9a60b7e8beb56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebef5f0a70cbec3ed2de456101f9b0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e482b8b92f65c3b1d7226dc97ca5063482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439ce7d48087f55b05c130b469752b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5c1fc4853087de96ca6955f43efec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09494e551483f26085a17b374ad01166485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff8ea08faeb01c4dcbea54f158003a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dcb9909596b5d9f7e6b827a172565487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00949ad015ac8574fd5b039c4d0d870488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20e341f67cb184d63955d26cc520f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa92e5843b7a662b669a31f7206021490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034ff0211b3a172287698193bee79d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14e22b0446016ca47de0986a518ab8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc61518bca9640f2ed87bc1959bfcd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5152794315c7f786c0c5ebd1bdf89b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456d2c7172629af81c47a9b00f494dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e6f2b6fcda4ec0d0eb192ea0232cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539982376276b3416309e0666206524497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6174f026a6aaaba2ccf69e9c91715fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c8d5b88173ce4184fbe6cd84ed817499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fb3b62a2e7546f932c9adba69eed9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5695b6018ad9176086cd305569f7e0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685e4f6576a5baef0c5c7c440f67759502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c452cca7608db4086894e91e7791c98503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee867204a77de4dbb96d14b7e05488d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4b49f73fe2b19f675219b9b03d6f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063587d7f110349fa4668974d85fbab2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5a3b487e60a287b06cdad576ebee7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9e463c4c5c329fa6525cb2e87cdf7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbce2f4f328aa255825affe6bbc2341509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e15175baf52aa175d24e639175f96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676a599fa0fdc7f7fee43b37773beaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0671ac941e49fe144c9ee02b044402f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765c0c79d99eb964c80e0701b4b5296513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63cdcdf565f54f54ae114d79c9d005514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce8934d9f9a589f07e441e809c19b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08063e6020d00b71ca68c8c020a4bf92516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823f42e969b92d7d1c2f8906055f2b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1c6c2f6032e4704b095e2f113f345518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceac2e20db1488319d9fc83a28f77e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499384f4ee15bff8c700f6779ae7f624520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6803104f495cd0d6eca59af0ae85c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d2f929285619ebe8ad7fdb5103629522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67342755ec3e109e1007d68cdbbda669523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c9265741623969ba3cc2d4c8dd3e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d927ba548db4d3a592d4167ff58cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc956965643c549be721bee3e5cff3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca576049074a442f2ac796316fe5ea84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a59c0e80afcab0c2848a7f646cb224528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fbe4d6d103eb07fd9d38da6d06e73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271678192579b1453c96a8d6cc61412530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd150c308e548729d1a834807c9baa5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5494b91ddf2f933275071e7bb7619532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23f39fef28dd57e7a05cc4f1084139533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73ca75f01e7909a74ee02b27665cd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb371e9e90dbb5d139a4164ce28a6124535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3033edfec1aaebf9e8c5254db7532ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242b25986da9232356f5a4371094903537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776849ff6c3a6fd1bc8d0a9803bbe3da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587b37172250134076e5caceb959ef8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b245cee4aadbe7b99d6b456c508d2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf75249f6966adc4a6e221dec8a8e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3356c118957dfdcc038882b76b74c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c6e653010e04a8f1f98d56229cc0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829715d0d9e56983f7cb67fdb52f5a9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200c9e3732a6206c7d078daaa6a1bb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9f8d51884fdef8133c307179d0ccc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb05a856465cc75f08bb08bab504dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cc10fb1ef53682e966a57c3ea252b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f621ac3afa7b76d314da0d1684c3088549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b049e3ef2618d8e247a9972abf681550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdedaf566bfd9ca677ad45247b447f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001421875ccb5188f996fa4c99382d8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a6f231aae703f978e370111bb39bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700345c5c92efae08789e6286b1876d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b2d23229b08603bed5d49505f8e1b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f038dca509cda8d3aa39be529a742556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336693ce019cbc52a54304cef1375a23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42f2ff3b76622c457f6a6d189431b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e4be54a9bfc6133a4923b51caa778559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb020c1ea9081326c5d64024847570a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7102366f58f17fc0d1b1220b585d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b0fa4814759971e3a150ad6a72498562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1448395407bcdeb8595c0c64edd0e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ea6fa713b739aea83785b157b7675564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6a37e207602f65fc40765f97e34fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533eacd8ddb4e3ac71113c05ba3f9ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916d58aff9910c8f24ea0a12d50d57e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683ad5d979034963f77beaf823ec5b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d47f3e9a50fade72390a831daf7b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd3e739d3d424082c52fb831f7a0aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777c7f673f0dfd0f6603d65ef9683c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb18aeb40e5b2c075a58b0ecad314c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67161e604ecea00f24a1a1fa42d9f8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd80cc6eac8ccbae47346af359fd0b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c1ed6e8d35840c1e8b3b52c7caab2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637cee660d8e1f8fcf7ed3c15472d8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b0a65b944734db3050862d1c77d23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a059958b7e44bf963ff2b106a5ba9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0b1ed40259712218244bbf26b5d01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a73c5e34f61a605f6b20dfc65b45d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9d7938e6ed03108280fa2d556c177581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdda6970a46d244bfbb29df5a22c3ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5885cdec65609fd2fce7b6d6f779d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387e55529de635c8f8c9d0e18088450584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb8d6ce074d20b294c46656e8014bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a27f213ed28b719bee9426dac322ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b56528a800a0d7a108638e4e407fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491643171eb2f279c36487db6169943588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ca502c86f5eb109f5b14aee83a359589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287e9e3efc81c5df83eb5a3af3a9b33590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f77df34f0efe553ab6056b32f3f96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18771ff414c8c76ea5fd716a4531163592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c250490a38c4688dae709499d79123c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47363896ab0e9b658feaf25aece7c04b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fd1fad4db8c074f87adf276adcade595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fd7ec9332a4ade35226f2b21c61b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b4967ba0da57c2d2ef7db87af22d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a06c78acdcd9c9aff58084f73f9221598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e781984d3620bc1ee4e327b2ecaa69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4fb4ce2fdbb639a38a237ab73d9b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdff19a02163b4a680b882364b9be01601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca64e96c5beaac0d7138f292a86cd5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514474ba919eb40632c296aa7494182603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427a5eae337661289349fe78fafd90a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbea2ea30c3563ea997c9e0f94adb8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d1c5556aed767db99ba3922f0a26c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf5b6bf6a3a236c96e784a78b9ffa1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c6d543ee5691c7b1a23922e4ea879608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d8dd7fb0c9faf850fa3fd7fd0d09e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72442015e57e06e49cd222d7f9a4a527610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee98d22490e877fb16e779503c45ee7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba30904c2e8226a2bd3f11710624649612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c4681af297c7ea5a54a742b67dc0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e73674eea24d1dc3dd26f2f18b3afe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c81714b14f01d94e7d96bfd38d8e0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24790183cdedb05696b69b71d973b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4a3fae8dadde45109fadcfe26456b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421190a9c93d3e3082a516d3e3b1518d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4e0c92a528bbf7f39e9b880254f03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400723b24025a991ffa0137accb3318620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e5b6d5294f8cfc0c6a425ce5d2f7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51ebc36f3735e6227f14f6c9eddc8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbff609663b8215b39c7a9ec128caa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b535839d547e1f4fa90cab56c9f8943624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe78df38bfbdf0d91495286c5db573625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842184b1b144d053d8d3d937ee55c4e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576a7f6301d51098c9998b8efac2ed9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d879412be03f2f6f8fc2434afc662628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b09128167740c4224c16b8f7e0a7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb731f43ef49d47e8ff605d135f97f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3808b3437e21000c94b7fa78a38d638631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca7adc160593c13d170e7690cc7cff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2574c7171e65ceade0c843f2e10ddc7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3bca5503e663acdfdf46ea1471019634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20f1d7fb9d548a364d606807bc256b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acd2fd067f5a599b01609b19e0cba7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833c16ac6c3d800f8bf9af9660251f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131da83858d09e99281d1793c5c17b98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d16282acff062896a28727a2262bd5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03091b4a76aefbaf85cb6c8aa6847745640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14643ea88803ad8b666e21020450ba10641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f17d5a7bfe4e956ec147c312f1de9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd95d04a6c655524262e3963d6b5e54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50391f003de8f8b0372124d1368221a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9812e6b0ac7e32e370876a0c428f143645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac740c322f6536cd521c89555cf9d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79e391ca566815d5b9926a95e5ce8a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2ca9ba4a57fd127e48a5bdfd93093648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7088a94a4d0efed2f0c72ce929c28649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85b5dfef5353de77e27899a4eb768b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68105c87a5912596b7ec605ab1307589651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee851b509868b6c1de8a54fabaac502652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68e3a12efd475165a2f3d121eb5723653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277937d8fd4f61486483a28904bae89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d22b57a6e54f1a8618ec22dfb970a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d74271ecad53339abdf6f12bb1e11656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a497cfbdbbc9e1f78d47a20b830574657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0112eca0991373eb15b318c5ded09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79241cd643b5f41284bdc9378389dbd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcf5337a892f5c184fb18edf6b2bb3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d60a317df477032671993ffc289ef2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847feab8564a52d858636b5f3fe1dbda662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430d44cebccc04525c2403bc615d245663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600ebfb8fd7a807d53b1374937a4b5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7126d8b70782ee3ac5d046c39fe9693665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaff26aa264c387b7a54605313ee77b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bca14a88a1130e7471bd9aade16fcc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c7aaafdd0c9dbe486e1f6961bea7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d34957bd1794b8ee087abb73c12cb8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df84225a1501c9ff776a6753fe27a09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835d0fe472afa90240f66dd9fc52848671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887715d3317aee2b554e102cc0404ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86945ba7b1245a35dea743fc65cc9b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe550d062eefbae2263db08a7452a0c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05aff765a696e3cd1129808df122c41675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8914d766e591a9c911b2dd272b9cd81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166437f88acf0933e5ed33a1ff86831677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38743ae45f312df53825092604ae2a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603e938467fcef2c8afbb256754adc6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d2a1b47a2cf92c84837867b641537680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446cf3ce17eef67ca74a4ed17ba39f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff050a09f1c95dcdbd84d766f2e1753682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c45955e2358c012a64dc9a5dacd793683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56e2e8621991637cab968db279895e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540705408e06428eec4fca0080df8136685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da950e0848567179c50134358955fc36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308a9cfcd5fac272b6ed72e19354e20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8d3b8c874efcf668f940962a02e45688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75ff833a380a23b3185d88c4ebcbcf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72dd043818e08ae090cdf74215ccd3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd24c8e4114d7174b282e97fbbcd73691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f69c3cbae34e60cdad40d3d9d0f01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4028a2be692d86690ffdcd0d91ed77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8f9b1bf77fb1bbd1bf4cf845769b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef998fe87187f8dc5cad291fbe43f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7d41c9172632e7d3509e3aa8f21c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06dcdd78857d557a1b79669ddf6acc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67a269d7269f5e10b065d9e1e2c909698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411785a25d6c74a3e234511053059ea5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e998dc1a1d34e3756e298ddbfe0d93700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09c3b5a8541361b6b2762dc8c60291701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc34a421f4abed0c5d1c130d34bab0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3cd7d597d5bad04f23bb21de01a1c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1555d459cbd6ec0afa5ba8c0826a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005f8808129a0d5b1bddf10084172fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769efbb3139c7bdc15319dc0c0fcabe9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058068fdafc993b970024784a73a1b93707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1059d73a3fabdccfc9529f41363cf9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9f18b8c2a13951fe3c8cbb8d07bc8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6c9da9985f8527bd1cb86d1c4efa0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cedd475fac8e3888dd06555318809711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6cf5c550196691f9d1c8031f5bc6d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9a32fcf91d23e726977aeb97fbcd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdbe2d716f4c2c79037d2280ac6da1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7514fb5dad76094055327d611b212715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd4c0a6cbfa9d914b388d790a1f52f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cb915da242e33458ca36c20a02053717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a4de23a4e1e1c57a1e4c10f8fadba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e41290207f46fa6dc6162d48fc0241719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211d681b8a92e0226ae2b55c02a93dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89004f0c219afaefe000fb1c36c3e822721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921a4c0c34f774edf570d0c919eb3c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3ac7826258b48a3f50872e69829a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190ac5d55e193bc30a446aca96982bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d6bb8a0ea4732a91dc576786642fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f8c709e30fe81561251d11d8838a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e59c572da26e86e1af0298fba87d52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb99e420d11dcfb573513bf69212a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868e560ad50789eb789c27d16901c9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e95f214198c043aecb36bb2e16ada730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036927bf8e8b9427af5d6c321bd507c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcaca1c712a3b769db0183a783653e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01ab062b9952e2bba1810efc82d60e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83c85723aac525b86817545c75fa42734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b1b0e1ab6d3e0a751150f02218175735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abe4e762fcc316f3fd8c09a7790aeb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c51e94ccdf3ea4806e33694c96a090737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492b7c29bfd2ae938aa1570b8ebc6b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979ecb0a898ce122cbec62d8e9681f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36b7ff1e587324269d38afe51c0698740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b7f55faed88d5461cc2084c9c6fec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c689d339b02525d103ce23d2da3165742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954f54c4815213708d750f8df243c91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de173e8316c0d23101ddee09ef42fed5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856753a57a2774dbc08d282bac15455745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314dea3c1d253a1bf53930211459a62746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c50402931556deb0743c71d656627747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5e21f0e3e76f5fe545a6f329b2145748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feada12f437b9621673bb3fc504e939749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601585228a6b6961ea7f82e6755b96a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341c7bca10e5a5f7d1310206ec9e5df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06772af85c9456cf44174993698ea4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2226195c5ee97260cf5d8d94113b6be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b80488fa8e677ead934e5a030fbc9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e011cf616b1d67bf3562a6579607b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f3e1fb9f98defc754169ede37e27a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fbfb77a7d29e492587e8a73c927ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05852aec2985dacfdb841d7234fd80be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5467e07385b0187c03ef93ae2c1aa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3d283925cbf074585090125596b9a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063474902d942b13bf783f28f4ebc50761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378c0ae9a0931df54f641299fdffb6e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cab1f21c804d91b9eaa6645d5335f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fb5050bf1037cb8e59d195cab73a9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a5721ede6d78c9a1810cdd52cda70765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d6181cb74958b98bcf5f32523c603766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e1c3380e7e1d313b453fef176d8a0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79770703924ddf6646ba437dafa64e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824067266e9c9fc049b93c63257aa61d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbe32b5564bf248894372981cbfe2e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a7d62e2792bd8cc5ee162aac3be2c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690dd66c5f29329d04f83e0cc981596772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4712f0a066761721dd795c0664f69773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f0664acfbee39ab535f678c3f8bd3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabb544514cd05986fe9afded8d5fbf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc64fcdae5c52853f7ee2561a5fb4a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c919f7187352b55c32906fda0fc41777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe447e04054a6109ac1d9dd4f8f46ad778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75877d30cad9fc2312f0a117e1bc82779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca2ea368362f6d9ae3d0f883fc3ee9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1304d48d5097658a5986259c19aa981781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da762fcd43ba7d0f10b64903fe18af782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613b2aca205fb09d1f2f7602e1a795d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9928fea54b54c8763553e2dbe07fa7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb46e99b1b953ea25b6fa4f005d9e4b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e338c25698f3366f5761c0fc65111786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503d8bddec13f3c220e567f6a254e54787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551b1b1d61b91357ab9009bc7260f9a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfea599c32ff2f2c841df83c46b1f5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f592e5f86ddf88684da09334385bd39790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6f71cb3c5d09fdbaba27cdd801510791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba841f7a0697d30e9b92b635e0b25f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a79e4a15843f72b6c74a946617008793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbc4e1fd9d1f74b07f6ff0e5cb34aa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3db4bee966db59a163076d82ace39795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba5351fa7708d0f1975cfe66533cd0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70c4d5f48a814c214860a69bf2b408797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a2ac02159e6781c97cefc1cd6aa12798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587f0751763a4d258163683b9b29db3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468c92d1fe328e942f90d57909cffce800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c58421a39d149e0b6a50baf43e7ede801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d355652106a4b5ea0137819dd184bf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc5460bcf68fb548481cb84a6ab99b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9c99f0a45e1ff4a979f1c5143e688804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ac7deabfbcb58504ee70faf5ad3b3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f9b4bebfa35720369e9dd6aafcc05806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa43b7671035d9b4dfb69fb7378ee2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6839bc14d36243dd76112d5187a328e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc60cfb92b9d5aa6d444ff1ae7356fd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3b6d2e124b992784bab2892a23546810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17406a6047536e588cebf1d560e7738811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c14ef9a393a2dd1ba54719e94d6d7e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fa67dfb9fa44907d15d0a7eb80d72813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee9d5ddbfc4142e0c96e6a37e0081f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed78fa448ced15cda87be22874289ae815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bf5e52143210f3ab7d9192329831c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f4a30e9ce7ef0f048497a5e9a215c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97c6cf684f6cecdcad0ad808bf2e86818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d6b68fbcbb5d99e9e703d36e32c39819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d59ef548a367debec05919d2d80d59820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3977fc5b21d1deb40aaeed6329c0a9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c744a93ee012540bdfa6db1825839822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff781ffce7a8789088cfcbde288881823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a6b3efbe0fd5933c6ed52dd808ce4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c771ce4130227f50756d8641b14cf0e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e36e4efedd0d460a5ba075480fa49826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ead7cb608c84e9a3917aa8f05bea0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274281ea4036a6eb6e86878a5e7ad09828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a4b927faf34dcf9302656b0eabaff829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd74fcd4c097baaa7ea2cbcd047b8ca830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f7c66cc7091f557dcfc4f351fa0a0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4d6300bad3c47b57f8cc924dd3477832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18d5851270432d2e8349227a5db253833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a3363f37b7c6fa82f27eccf3fe615834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a5b7f49ccee4115f7327381d663c2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1bc944f3836664ae3c2476ca91cc9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a24c42adb1667a78a64b849e1046d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eabaca060ada5041d0a24f5e325d8c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ec4eafbab8add14dc3906aa9f5384839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fa710f990e000a576d13520b8c153840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03cf49e2605a1db50416b3e13c25cc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf89d44af2714dbc1cf3767af805558842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a596c32086f1f9cf714f91f2195e1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca91e3c600cfe4bfc02d96763d68d1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979ec2fd0c5cf6f2e3cc5323d054ce2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8877b23edf08aec4d21c1739388a6a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cb57b5ddb316e5e38298352a32813847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b05b5bef7789fd057a67f4b89ca908848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0539f7c3ac122f123cb7aa7a218b8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5658473fa11e80eadda276651fb67850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac64b43a15aa16d26b510e81c18456851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d348190e7a4bc24894e00aaf06b1b10852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dda794760e9c1ce153fa1c8a7a423853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc945797c0963fe7e1607feea60fdb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f1493d9967e64f7545add7a40121e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9762a5896056467f916bf6d4c35b0d8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bb23aef6a4b03fbfdee5240d1a0f7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e75a029075f6196dc1766e7a7e2629858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ee0749474ec3a6c0aaa2cdc0df0e4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60920f73ac289464ac718f50cf98b088860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24f28eab6b2ffbe52a0660b941d009861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebdc204a955d55459f82dada66d182862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af6eee08051c198326cd88861eef76863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb85052e68eb908f07684ed949d592864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd497055a991d83d583a070424d05b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53da52da1404576efa2d14763d02320866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0592f33967aa35977d75f542c1f0d0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe948eba0d7bf86779538c541c416c8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b26be2fe0b4cf6378e6135d713ffa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d1d0ed1c85099f746c596978620c1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc0aba461d90a6333ea313ba079bf0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c455a1c910add9d7e3ba07b1ec94b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef70043c5259e5d9589d93314e41e3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f317df745d19406462ac5a94dde780874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22a7ac247a3a40ac23020aaf6d9d93875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169acc29836f0ab0200f5d61524c46c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548a4bb17bea413ac33b718a42a23ba877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6fa130d7de3c72dca142e618e3e34878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4daf54dfe2c57e017bae34ecbc03e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9134585db4cf8ad1778dd5e6ffdc1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece19221e3c923d1fc1e9c03a79b190881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09237793c9253d583745d5f4b1a210882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7271a6537713bb0ffd6f0e5d894a743883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9513ea2def758d3c22289c9dfe4a9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c504328b88b273985cd9d670213a88885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af842dafa72a1b062f8a6d596e9943886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a486b46f358785f1481377748ebb5d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c411de8af168728e5803484f25483bc888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eb564412bfa40e25dee1d32496d15889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e2f1506a95150e070bd64a938b828890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9eb1c3e944e8b38c834a2c07944c1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0839483633f24535ec08dedc882b770892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa795b818e8b5eba80cc8a71f50d0ee893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9da193c5c6112ddfe7a3e355beca2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5800a3f8e69bda10b91248543da576895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2413488ebb7b676ee4d5b46f42b2ef9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a78703e337866f61e405872c228a82897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec1aab27c100186df31f3b8692ea81898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43909a4e24cb11436d5059052ea04b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f0d287be76705f4736ffb3efd1328900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4541a44761bb7c089d557e042c5f72901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23c7e8e516afa8165ca50419f51d97902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2188acafde3df400b7fddd26c73a3a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182323353fa2ad5efd6850699bdd6f9a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5d040cfe6e75fd9fd094c770b7eba905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30a347848d1132d4473180546f72ef906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced88d542a14c50c83b1f5dd1f0dd1a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2c8851fd97470b4438cc4dd4b3099908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b528072ed1c6bbf41cbb58cfbb4ed2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4acef18558211ad1849dbb942e503910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b277a54d1201ad3621e8e6308b27c9c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb76cb379fe8b1bf6633865017661e1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bf7b0422b7933493ec4f7b14e2e75913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c167b361867c7c6d8f6c0218ecaa8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a978d7112dafa6c68f4d4f1f28fd15915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f033937636309bfaa4fa8a07cf12a9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2ee25bc2d0f1e6ebe1c1a2f0a64a2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a17e3e1e486c62a5913b670a84667e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e5ebd51241ead227c8dfb67046381919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0838cdade418b76f104b06c551ced920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077bccc21c7e514994e595b01abe236921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829373ab8ea0cd80e013c0c84ce5db33922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b224f16120b314776ab76d3308927923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb2a1808b19e6aa9e4eb7cb26aa56c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c38c984cec9b20e2f167297f78b4a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfdb069b828f66bc4ca285b2c7d9db926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044a5afb3c17c3555c5525a3c818eab927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7f879b826237453526bfc96739c7d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923628ca5f9d82302f1ec10cb3fe947c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e158534eba0ed08bcf05d64c5c7193930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922527923ade7db2383f5ce0abdf67ff931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2563a6f3b14d5d831a95e811ee0931932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893d2ebe1c4a70ceabf28a3b02450fe933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3b132bb9e112a63f8ae57e41475ba934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459bb5b944ffb83d5889357f7408eb2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e175579390139539f2e40d37c5f1d8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6156d9baabd7764f466d565b4525052937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff817d4997f9b0497c3acca80863b4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c58adffc78541eeefa2a34143a96a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47aa33157a2d8461a1745490ce8755940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017660b20361c19dd69abb98773b3dc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25ffd5e91c3f272e966f9fe773ae0c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486c819c13664763849cfdc000a770e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836aa3e64f2589139d5920b4655e90d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97661150d692c249d4b0205c87f4ea945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2c3911a2862ca72095a29b9d64d6a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d32f03995b297bc95f39ca5dea254947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab360250ea8faff8e3697adfef18a1d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85d4ae3878fd229bf7fb37c67468eb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18206dc962b2d05fcd4a3121d129038950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7334fa6bd7db8320016b5a4a263c552951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f7e699eb00d1dccb229f5ca7ea239952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c819aa6c522a373bb2cc87249895e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7406a4aff90ec75033a7afb2108dac954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab9f2c8a03612c8ee682811f7180c5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48622191c429ff3d0ea7059eb439030956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633b4d08d6fa78bd071a973421ffe09957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4e769a70a615d8a5b2d36c73a0b8f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1541a0d2f82f530fc45032c1525ac959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7551e434924f3730c5df45a99d789960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1ce53d7813d3a47d73e991fc65301961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13df14761836e28afad0145534ea01a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5950a29f73f3318ed3c05719e280470963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704758f52896a8b72f6a48eef5ae5d2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e685f3934b5580fcb7e96351113bf73965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b577c1e181d61ca260d12b168a18a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54465d5be4bd379dd6befcf254bf15967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3890273df6deb6bef4eac1dc0fb77968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe9825a8e18502dbda402a0bc8bcd4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dd42dd940669027afb550ae72173d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136565b02b156b896d4f0dbbdb77df9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945b23f8ebdf08d1df8feab583d7604972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1d559b671e4ae9b7d71ed9043dfd6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df9c647fb96b6684fb12850a4e5ccd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f83488205d522dd35c504679af50d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdc358da403123fea6565466a8e059976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa21751483d95515f8ffb349695d495977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb687a57b03ae88488f821095deadd7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5948d5dbc17fbc32319985a2c977452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9742cc01a7cc60d51e59acd7ad47283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4ee7a1bd5c082969e18b9008816664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85a329383aff6f9db7b9918ce173a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b367a6ff2e8619e0fbcbec9aa55d06e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873a3179810adac7deabf99bf5a0f177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff12751c248f514e46eba6c1fa04028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24a0dd033b9bae4e9ddd08075342f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46236d8cd91717dfec36892af882943d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18aa1f40f11430c3685b1299d0e44f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965d3074755d664c31ea5b7d8177fa912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34079f9400947c83c7160ecd687799613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d12a2f9093021945b4b76c9a6341b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e890c2678dd40dbe6e91c6bef14a7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ff06796e96cb7c286ab8122968d9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c715579e1f28c5bb86d6d50b15935f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddb1f3a1dafccd785a0aaffeefade718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd17e3b2031ad21fff3e4c08b0e01419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e9ef902d0057ccd21cefee4011aba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551d63a37741abd5db977c76a56d49f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0c31da7fe6ff2ac8ee3baba6c732022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221322a6fabfe079a0591f754136d5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b595ca9c3dd8259f9742c4204caad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301549a2b903266a42433f7df8e119d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b025528726e8a55591f22873147051d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e22fca6bc1145fd53c5239703a1b8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6a58e63b5d64458ded76b4b7daa4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d129fd9073865d7e932e3e68272a43a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8078b466e345386adcff743b84486730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b839de977354f7c9a675dfae6825831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12827b367ad83814d4c8e486b2073ed932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f042373f645540456975132cd3f50b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5492f04c1398c540c5d1ad68f75899034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d94e4ba08320fa6aebe95a30a5e80535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583db7001e421e254e15e347ad0b535c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafd01d683ecae4a7f2a35204c1a98937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a98f881736b03f63d3351a5aa120038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7aa7ebcdde03df9411cb6abf2759339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf916e1e06241d8d3f720b0cff95d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763d0681645449bf0e70015320597e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c62aa67c3c347c12d19843c3aaf3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62ab1604fd0313bbeb916df562cd5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177c242052a026d4120fb30c4cdc85544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c96188dcef6e08cec35e629fa1825245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaf2f48f945d44bcdacdf09f46d95546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30343ba451560cf962ff09d0ddb3046847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64eb664588185d1e2f584399d50b1f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221141dd506a2331139a1143ac2ad6ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba1053353c83c2c51317379982dd6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5191b7b83140a693431e3485ff85fd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05c1d75071fc504e0ce5bb36d719be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224da179cb1b5f9bf1c3350152e7fce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183a6be9cd657ed5d18e9e3fd52715c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f74cbce2ca254184ab532d67bed9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61096dcdc158cce302327019248d3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbddc5086811ea7f042129ed67b86857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48edb31fe4e178f7b1685ca7acffa058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883868919fe8c9516af4d221e0f51f5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4de90b5af0d65089d4390d1b3382760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67492283d43c20ce9cb54f3b4e08482761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac3e6fc7388ba0af6d82f1866a41fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec45e781c1e75c3e14807b715aded863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826a91bea18b9b9dbf9ef765f8d798864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5bbb15005d973d8ce76cc160df15165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d931349492e5b97db9095a384f31bc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2153a65366a8d699f3292d9dde504e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af1d8776678fb1f11ee93073e5ee6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ab10ffa6519f73e0774997766c6b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df30a2cc0143c189726c2ebf4ad8d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8e3c4c3ad8c94d2f3f8a50c15c69371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a4e31af7f5b21e39c19e97c5e023172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0c8cea2a32ba0107b840022a5a77973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4eb45933f7e9265b08b1096a1590474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d123b443d0cd046289577b46bc777475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0752de9b96a08031b40fa569e302d6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81fb4423a95a486832ea8de3b8324e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dc7946640aaaf64621f98ad17d5d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bfef7acefe472189eda831a70bccf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c76c2c904803eefcc1975eb3371a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb318c01eec794a99c19bba345908c6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d1d9019f382d2a21c81158f91ce4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78201d666bc33fc39f914c245642bff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf15c165f31fd6c7c036d63423f84e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35538f1f71726cf378d0d4ef666df5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c77f17c375f7afa59679cf2684924c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39f7e864b7508bd136368beddf967d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67cc4ec79436b160d4079bf7a5050088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403e4d86872dbd6242dd09fea55e7c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe13f54d23c4b6642dc8636e4c381d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95443bf569c99cee3f3a2f7ee75d9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c953bddbae93b26e8535735c1fd82592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95a4d35d4e5305fbbb680a12c2d38493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a9d39f23e9725440519730de03de294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a291f17eba773d9b9bf053e61262fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f961fd87ff6c7aae4e2a977d5080e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2697f1aa36e10bb6bbd4a4ecf280fd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e569a0639258a1a4a4fa06dfdfe34898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa57fadcd7414c23f00f16ff5249e8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8231c24c9ca94c741469eb6fbdc41c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5c55b450ded9a3e8dcb05a4e0ac50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c88f416bd8b36e81be17a70509b195102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00184a8d7bfd646562e61d543482027103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32297de575bf298bc82a0ed6df90d51c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8b3ef5852cd430c2524439fd64565105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88af6267ce635f9d31e7ed81a99802106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298f852f8ec84248d6c4db673de1d3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af5295f1b124d65521e535069b0862108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9131aef149ef3b3d653b5cb35b880109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f457cb751c8f7942e0c5af3c69484110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4278ca1e063bb363467078da0340111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33a869e4d576282a8ec4c09008ff50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a75c5da0fe99a796fb615bfa42a3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934839b155fe4f4fecdbf9bfa5b4b25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff231d13a4d662f872827ad75c463d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdeb235683c01c3a406613aa5caf27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611d867649a864fbfb4a83a6ce2a54e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035545b5471eec4439f853f13219a273118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b6e819b692d3fc37f7103e55c9db4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ddeae3cd83542ea61e419f2e2ce67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f82b7fac24ca586d2fa4788fb07237121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfbbd9d2db344e7a84c1735a022bd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed789bd682afaae368170f4fc930cbfe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4033808b4f19366ccad46fc41d9183124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106071914850d1e67d9f68c3bfa506fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c588327a05614db2980376e273e8018126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae182a79e355a9e91812a92d4daf9c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd55d2bfcfb8c6191ddbe3e0f0b14d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e34175ab0e89e81e5ec96bc746cac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b645c29226572cea661662c084715130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66432fa47d4ff02323f566ce19de44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233862eaf47623ba8cc1952366fadffb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b428eca89677da2521d636db2ecd4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebe1292bc8dc69618d3a14a3814ef6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01832bd7d9922644ef1732cb5a72b5f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf467787503574c8d4d5799caa6d78e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe0e43f35878511bd102fc7ceaee7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3636091663c9a8868817f5d0b9d47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d5db59c1f3d95b5636638c0a002fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5c5a97e6b72c10c56c064bdb1af1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54209871736fb82d7741f9521cb389d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584435949e222a6c02211249be4cf3b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cc410a91cc17b2d1c5dcfaed254e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17721f2e5c26ebc1068678906af7ef9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e6d4b53ef89d53b45a05bb6e9ebff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78841ddcd633d63294507e9c25e6f890146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd2e5a1620cfbe4542a4c2f924e2bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5cefeb0c00219ea99374466f0c4b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb55684c778ef8c2a14ed5cdb881e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731ed586e1a58cfe221aaa59073a2f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d256f5b58c3084bad7147051662fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89276fca7013ebc856671f9c9052de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1506a7b05c311e7449654bd58235a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dd481159fba8947d2113f1286bcf5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9676c830265a2be59c5fba23eaad57c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ef09b80bb897a82d87513af961e48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce184ced1517057b147370417b51c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccac824e9cd1c7cf97e93b0aac377b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77265582bf6863f1d1e45d688aeba82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba079ad293f66d4d07ddd9ea46df277160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0bf117e16f573518ec64ed730d0d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28313ad09f8dcfeef3e9b5af7abf6561162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301b759608cb02b1fdec594acd9f467163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecccefb27292f6260903dd5e75512b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539006cd8a09d6f18ac0c13c321efb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7dbd0d6b77ba19fb0bb1c6feb6d9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40590723de03b3e5ee9b3ed72fa2bddf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f423e5b4c5a56aeba622bff2f140794168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d416fb6f859fb1750a57b2484bd4145169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add51ed2cb67089eba7e3a1b27a2eca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a26c536bc3a8b36600eea17cc4797171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e01e6021080385114cb171db431cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c07a65b5cdbba0830cd6beeb181b78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfafb9f93530588f2f87f3953a130fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31ac5fe590118c64890813dc6b722f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9849883ec28fa198830478653e34eb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0517781ff463ed9fc81713a65d6ad1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71750beeced37231277d65227da2c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0ff6d818e9e921035e26da3209826179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce87d40446aba7f5c34b737f7360984180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec8c1dd54d482af7ab8312ee20df34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00929d7c3423a760b72cc87b335645f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c44ff0fc06fc66ff7e4023da7d9d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6ce05f1ca77859102f8b2963eba57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77450ea29cd1db4eefb4c30322274015185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beac789b26924a2255cc49cf4c45a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d78076a6287f302c48528f154e80e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb6388bc5db881ae9df29d6b3550c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271b04c21351a0e2829061befaf94dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45123e9140aad835b0c9445f693714d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20a08bcfe5b23c4e92f0038173ddf0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520aa3632fe64c2bebf85516672f841192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cf82ca420d4819d66e486108d7c34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3e2ec87058f95f81df33b07fea36b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ee2f521be493c4258e959fb67207f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160914eacb7069587dd42e396570ccd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5189ed30af94a138e7395d9f4232ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1ba1d180d201ff77a3008bd0f958e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238be63199d3f71af7edb4234e44652199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1903264731db037b194718e3c6eaf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a4f7f645b291794ecb3521e684078201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49e0cba57ca5cd80fa38f032ce7ab5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb057971294d3da45a16fd6d84d88b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b86278c93b4252949ad92eacd20716204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780619a26e7455c101ca116055271507205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5699a731808f35a79c597b1b38483206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987b6bb0ab78a7265c481a9e7b90cb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e815df201d9c0e923e8b7628686956208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3435306c97d1aa2c876a5c62b2b9749209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e25667ac1027090ae8b7b6a1813345210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c68b7eeaf1026058d938bc5127d9d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c71ef6b659fe3d5e3c4fe5e8d1875212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26631c00053a15448296929bb5698c85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5426c13bac9b179b4a88d237491dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf0468be44e15b4506bb766ce524e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c179725ce2f0895ed5ad8591e2f07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf40f3d94d5c4c534f756c394c75c8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337292e3dbe3717567ba43704dcabd58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c296a8fdc2a50813ee82de95d0a25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c975e14efa6a3a10ea56cfbc91dfc7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0f552a16ccd86c9557f5e21ef6f7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846b46e51ba4afd6ce4a424d8e7fd1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0bd71dfdeb1f9a211a19928136b32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1898b518dab17b3ae53f0da8b413900224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688843fc314bbb7f640e40e04a5a07f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd1141c14bce9f9ff31c07e7768163226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb9a5ff3eb8283021a6d678accfd2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18635e3a2aec1410e13876dfed7925b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfdd39906d4425e8e1e464b8907563229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34e11bccdec8c34ff59344a5a2ee00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647084c673d30b78c6d76da92bff8b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cf92fd51437d18bdbcf47b6021dae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513abfde15fff168ea1e6c80de175aa6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b612850bfb5aa4e0eae6b35580f330234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a605324064d9c127afa5ed535ae9b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614b94b18d189e6bb7883f26217d0ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c079707bdee12f5ca6c51e26c18317b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a330d170ccc6e63374872a546a0e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfda46a0b196a926fd80367ab4ae1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858f9226bd14ea010d1fb4cf714129f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd824c02527a3284ab7b9517ade907241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78558b314fee8b86d9b1837c6f7eec3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287392f292161b70ffa371f73605f39e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131db362b59af9d38093280ae5894909244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62d6f3e104f1564a56cc50a35dc638245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadebe9a0d327e77d77898eaad9b6125246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7295a709493925f333a384ee6b4886b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332efaa3e6e6e28b437b02a0a2ea5b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edde22e1b28aad90d511fc16d262ae4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e01220b525a0c3cbebf91649787af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb483f5f535a447cb79c5fe810e192c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b84d77d04be1fb6d91d91baf66f85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2f8cef73825645d196cef283005a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1defcaf11fdddfa0abed0ba006ddea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ba4268b8ce4b7cd93158992adbcb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ddf914dd73d4b12cbb82a04299375256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244524cd42a7df6eccb1f8871e6e3fc8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fad14d23e9d27dd7fc6ebf45bddbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef91adbe3875e0d1cae03bd9c6a57c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f27978add704335333e78a7efa4f24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888be503f3a313577529dee89e55825e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3bff9235f06813f9e6f1f329b6c76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9c93cfccab0801aefe254dd6d6bac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed24a448faad391cdec479dc9d1bbbd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cda80cb5f8df63f8c769577beda62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbbad308a2ac35a8787a81f7d34423266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528ea5307b46ae54cc2014555078f62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5804969c9c992ed845538f2139e999268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9a0229b0a9e9dfa51908fe6559453269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def924f3f20a6d061d2e642b876a58c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486940e6176f7b87417140db1e3b11f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e3213ad817cbaf24f5e325f8006c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4da088c0fbd0a79fed749b6bbbf52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd5188e0d6ad0c485c9ece8150d1ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1735b7cdac00dc42eab40e60373f3e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0599cd46e18afa8ef9ab48a354ef71d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7c9ef401cbfc93fccb85bd2b176a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582144c24be82fe3e292947dbe119d24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8b9777b30ed7b17be63ca844dadfe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11824c5b7a88e88c9d885d617c0d84a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb08af89e6be66a077e5eabe27e206281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ebf2c0a5f5a2eea4a1e705e74a108282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53443fc0b18f2fd885c25d0d555754f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e520d3377e9a4e539eeaa549a2a6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921dc71fe74369309b39741b681ce22285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7825d60c45928b644b748d7c42347c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c20b72a6dc64c65add060d311aaa9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f941b0d5011e2f576145f0e938254e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5209aab05b3d19ce14ed3ef3b6e5003289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc218461dd3527aa2376c8cdadaacaa0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d029cdd08b721502fbcc692c366a46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417066eb57bc170191a50f279042885292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828960999b5582609d80603435875b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316fd825e8c41d7b91f6f7e49eb8bb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad69a10356400632f28f2a765e3cb7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b28649ceac07d2abe98ea9f33c1a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539f47ac499958f58447db0b54d2120297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ffd8b1405cf1d0f3f7df23b4a8253298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f0057285ad176b87cfdcf1e37aca0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc572219de6645b105aa32afa3618c57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c556c9e195e1543ee78c7f24c9c690f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669a32d0e2cfe95b9267115fc4aeb31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b614e94ef304dfc1abf764e128e85f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e80d837db702558d0348fae45dfb60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b80604c141aa5a059ce136f45140d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5fe7d7bdff264345c1339a85e97e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e3fd719514940911d4a4e2f1b11d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f68e7c1cf88b3daaceb9766f265495308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d8b433a12e6d470085ee9137190fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c070e77d2d0160b2f82bd136d239ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6126569c0e1f53b1a33ee438c5b81e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7d6739601964870856fbfa979ebbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840c7dd4fd09b774ae7fee79ebb07fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec979855ee003f9f470a1b898600aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bc8bb8c7e49dd3a44a1b93121f93a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d220229b7b00bd1c65826c9e410a553316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33ebc04272783c0de2e18bf65860cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef05ef3c854decc1bdec80ad3ef991e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547910d530a780ddfeacb564bd768659319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c2e0105f28e1fbe9b1d366131190f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816eb34ae33721d97cb8bce1274b084321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf762232b353fa293306714d9f16743322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e930b8fd3e866babc8c2531dce7a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be850eb4ab01014a24bc091da3bf64d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f447587d7ec797b3d2534d56adf54e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f864352e335ffe34799000e078c183326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670c7af1de8c94908f3e66b234b28d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8660ef25e4f3cbcc51e93c2c26ee0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6fab42435c9ff9c5bd75e088b6787329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f764de564da77ea2f0734f1c5367c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c3c76342e9f79aaefecb73af4c7df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039234ab2423904520d4fa97ebde76dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc08aa0a95ca8bc4c87cf92be5c1ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bdf2c903ee9ba98553e290a4bcd56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dded89a0c2f83d38a02a9eaae7837335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010fe3070967090f9cfee8c6f165f1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d13f530f1836deb86484c1f5556568337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf402c75717584b957f571bda5f7c64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d439acb2fdc7855612e621c1c2d6bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749562e20e79e11dc58275782a2f5c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d305dadcbdca3af14b6bdfd349355b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4382bac616a4a3dd130c50bcb8499342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1a478381df52589a473662d05ac01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38e615f8cfc6df1385640cbdb3b25d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651cba8763749a47baaef6486546fc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb00ccb417d11a3c0c7b36a21781c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa293fecbdbba5b089e48bde3a51a39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67b233153f013f1fac4e3194a0d171348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae450e3d73e78646825db26a9bfc3c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1f5e69bb9c460e4f1a0ee17a96bbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bb231e6c33f12fc3f328beaf92030351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee9135ce63de6ada5f34102a30bc30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d035ba40407d3540ae919f14faf61c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ed3e04c1a8e3b90c7da255b3e0fb7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0242b7aa59d05b6a332bb8b8867d8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b3c594e06423d9819f65b826a78ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff795a21c834cab5756e754d89a2e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ea3571fe952de008a819d3ff8f00e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b590b3b17a81c7dd576eb3e577f623359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68268fbb832d9676ab8e4e7f43664db9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bdcc795f157921800e6556b6897d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a34c9a02cdca13ff060e89b8f8d90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a523cccbb802f637e3e8963375fb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d49c7e554a472acf47d8c7cfe4c62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c64e30fd76a22ebc7ccb85f6499cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed58443e390537eaaa1d7991c41ae8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd516a119c11d3e06e1c20a1341190367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f763c65be2d41bf08cf717ca88825368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2af37bae3ab39ac93310ba96da55e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bc80dbc8ba04849ec729ed5874e64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bc36a6a3ab6dbe0b3f8721ab20c43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802d8478988b8a1c819ee1e497a524c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc075fc7a9815e3bc87b5d5e76d511f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fab2987b9d0a226b552397f0db4f8d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687c5631ddacba84643d6feafd1dcd9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3decfd1f16928e0f09a806d8002da0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4c65c237910b121f8c184883f53bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb2e4fe4c361c13989ccfc7c78bc6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce729132048ba50a9b869ecfa5a1f04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513488309f2453b82b2877d23050cc12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5cdd0a0cd14f69d705093669355f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdbcffa9e84c5af769bced456f21e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e917f3b092d8515b4378496f866f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f187c40d49504d548fc9631ee32585384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346c8a7188182d5494a1c3715a04c18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117933926428546a009d662005e0424386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d49f3281dfd2d7ebc077891c0b1600387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9c359275f1fb07a4d92a8b6b186d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5430f8afee30d0bddd0aa80aa732e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc39e15d497b5bca8ed800a0f095c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f71d73d6fe97020d2483408d52cf7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6786cd23275b73d8695443dc40e54d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30289dc0b0efa143f33f3f5955c7f7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f674fac65e0e97b5ca759e58bba166a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fdf2d89e3953457eadc5e91117d98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6789138d46d6027ea36996da2370a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bbe82a5858c1be7516d3273ba18c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd8e89d52571f5dfc64c01c735694d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a349b4679d63caa8156e3c05266e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330f3b64086d631967584e34d019db5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10800f15360925b768f574ddbced74f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38661a10b13af834bf404f707cd086da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21897e8f031a566bdc4322c9fc6873403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5fa8a2ec4d0e93feb809384bc4d2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d703a14793067b6bedf9e8ab357c6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6efca18a862dbdebdb34cd4068bb7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b8d22d90f2c04ff0464ce10222a63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de548e8c0670194a82c23e8de80b214e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba3689fc827ed49c6150b211adcdcf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc44a016f9a84d29b47156ad3ea90a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156c1def8ad83d7d4918c11ac704938411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6cabf43a2e93e9c84da4671612c9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8f9b000d83b91ae82e198de88d9e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda04a76337fa06447ecd8d94305cf43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a519ccc569ab8e3032e6a6e658228d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e014999bc29f1c46a1ba900a2701b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab37800c45102efd88e8d10d6e67c9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b0b0622143461837a42c444ceafd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1332d2b3bc5711cf90862098baf354e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3bcd13a42c4746ae03c25bcf4834c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa08bdfa611bfdd5a6378bb60dc0db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94c6fe2910dee669c22e4d336fc4a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5557f14b320198625b99bccdee451c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333fab88d5f38958d595346f67265dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66142f428aa988c0b66db009da94c37f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0d25e51a61bc91d16119bc7e77b13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3af1b10e2f103ca698eae5c3592601427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe0e912a9637ae3e7163116db800d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a331fe31b15a0fa6f3213306e91e95a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a32b5bb626551f89dec8de62463e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399f5329ac72ae10c86018ddd0b4d15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbfc338fdcfbe018861c6737760599432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e10fd696e8bbc5956bc08c05de154433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55a5002760f0478b15d70c1df0e702434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499411fa16250936b94602bfec6eed1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715a83da808c9de03b8bede004c28c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d69fd7285281fd70813d8ab1240739437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39a75fcf6254fbbdc00beded862830438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d1867d65f3e8755016a8fddcf9b66439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0054d0be6b06362daf7b7136bedf3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a015aa78f84cef5d198e2bd650200441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262439b9b0f8d4434ea2209c92b1191b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f823b12fccdaffadf8a368c65c14d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d0e6c49a3332fd9e2878f37c8c690444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74100fedd1ee55a76bd62987dbbe9b5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ff60f32b44bc0e037dbb1c547fe56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5632e269a80323df935265cfcb34ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5342e6b22b1a9717e32bd7038cb11e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c3a134711609396a4aabaf7ea2a48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b11858c82ef8a3a5e075819c191c34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5747f091cda07872f60abe283947227451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ebf677a794ea6c0cb02115f13c4f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2762760a4ac72ad3f713a786688649453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1a1511840b448cc1c8c79db00f52c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb26b15fbed1729b9956a4ba232d77455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bec631b371664d7c154da51f63e725456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8f3877a9036e40416653707ccf10b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989753fec849931501052ce93da2e95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63208c234b57736004db05475cf326ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687ee3428c566e42c0dc592df13fd71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8aa1c7de932f4e126e36ca6321ca8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e708a4593a673ef96cd2e385d1c83462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd2ddf26ffcfdbebbe5df0f04c6700463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc108f5127588aaf34f3b6b1a63136464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f718d2406148ce1e3ea61ee644b84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2555c6d9be409b400c692d7c057bf3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c9124b846e2de2a8460b4c9e0c040467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a565973b844c379902c2c38d757c88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4d391b2080e50a9d7d6d90bba7769469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24118e766f62e80948b0bedb03a4bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573f9a52005ec1fe1207f7a6a0ec7c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e3f812bf6a5598de7603f990eede4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38975048ed3dfc988a72a24bbcf1207d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b4e3764b0468d21b1a96f297b80ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2b26ccfe437d321c05294166eff45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ac53cdedc3b1b87e7dcdacad3b886476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc5b624c9f9f1fbbe1bb9fb6e75209477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dff5ce63311abe7ca4553ae511cb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9de2dfa37bf2522531a0d23ea66b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09309ee1710cbd82250f81df6ae760480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18af54e9ea31381645ff9a2726ace98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad4ddeb824f74e5c20933731e641fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82b284a21db6cbddd5d55a42b1f0a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188753beae7139df848b619179a9c08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df29d593f62625dcb305304a63434c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881fb713a517f83ef56f7cc610bc59c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa10e9f95644214169adb5244401309487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503dc3b3e0f6b337b4851492c8f76a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f72abe1978e83bb05c7fcc0d1cd3ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0983a06967b53290ebef6e840084fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc11a6e0a5b524fae6e02f2a111bcde491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f8c4e264d838d0f943b15ce067c8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f25977a0e811366a3dce667ea8dd22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2a2f62d92414fa532874ab16ee5cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66b60423bd504ca3730cfef79d1f80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afca14292e135c354daa23fd358bd0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921fe44b71a8a0bbfed9ec0b413e4cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69377999e29f7e2dcd93d27d24c1cd29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c26e98befe86d0d911b099c2d9d02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98388224c08dd6e4277fc41e57d7cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a499e5a2fab2bc3efeb5f4f0b69867f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadc75664af39d28c1b5b698a9efe35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d49179f1be7451a3b3a034d8da41a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdef13cfe05b16f65885fd63e26a77b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74aec1945df39d3222b86f230aabc5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b19ab0b4b832f55b30167afcdd9003506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a92962e056e3515f194ee1e09c8729507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c9e262f0af557d8dfb85c135cf82d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5896c5e6c3a39d00c465a0fda423552509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2642b1f58fa12653f94c6ebaa90a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b956bc09948fab1027472f33aba1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4655db61debbadac495c5285186dae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c28605e16bf341ee48e4590fb976bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17dd657dbddb4e772b2f42456fe7a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783da3b1eba4bb9d915586794d34551d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a893f2e154184b1b284a79db1100dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97218afb5bd4354b8b667885a6f98c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fb7ccda5cb0e59fed3897eb93ebaf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5d9c4557838b67be1e3744e0b332b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c1bb634124ef31d8b4e14fb427f0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783146ad2e9f233814d51942314a0578521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f9f80b4641996c790f838306a357c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30f49f8a8ea3b4098794f2be7b62a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2979e50468709bbc7ae766e3f2516524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2be0a0f918393fe19628bdcb40c4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066c1f84176c550ed9b00c618e0cbca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d6ebedd2231d68a9f3b50ea7a810b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de185cc3b83e38af9ecea990e54f21c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849870577af41eb49424c75c07761dbf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36f070a9b75c5066e268059a3d8e20530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94186042bd6942894adf752206adbc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b945a59fa0a50b253d84e6b047b5453532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610632882b99aa62f432ec2bf551cc9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b3b5231f518d2d2f2698bd33d46d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5bd4ffbac727fd051e7c311bbed16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026579a787180bc60491345ddae5f178536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe75fdd4c517d7630cf4a6754a127e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c228b9b2d39dccee45033d111d1c137538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cd2834b970104fe95cecea55e12b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825070ad096926dd59dc447237da60a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81d514ee3baa670a7efc906bfc7577541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec52e2305162deb98422f2861ebb1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2ad6b5a1bbc554ed963d07e3b753a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656da03dd7ee074ec23e9d09ddee9f78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd17c4c13dd08f5f62a310c570bc414545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8fc24f69bb0ea21854cb2cb71a0cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa3041ead1837651765f081bb05129547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eaa498adda3483bcd76f89a8f9b90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05ab316aa716544f4cc61394eb30f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203a7be1de3d3822960069e42f2da3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f01fbb7006be249e7dc54e27d13335551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7812ef917a0763316d560906901308552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca71d3531a259dd58d10df935a2e43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e97fe6a308ce718f5ce9b38e8e7fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801bd5dbf20e45083b5fbcfeef34a3a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6082c5a7803f97066ad78bf5fef449556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91408b7e083752cdefbb67a51c874f21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67837b77deb14b2204b097d31a156f48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e75bcfc5a80ceb4dabf2c953740713559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0272596fa265df39c69bbd76a40c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ef6d68c4f44c45c4611fce99374bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43571e6ded9ab42f35b904a3ff4d2df6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babe23f816ad8034b450221e750da89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47cb811bedbe0fbfcc0a097618bc01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3111af105f5f745f729c407b65f7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aba64cd9ae1693b163f494c0970b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df608e517719806664f30e0da27d69c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7189eb296d38883145d17cdf8b803b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7beb34aa2040f833241059cb387a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3aa0c7d038f52627e03190abec1cbb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3e3a09c40f384102a17c37421e153571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5754e744fc73b6b733f41a07e61d47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6ab7ba1c7de504a8d342e916a0ef0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fa53b2dced138787ad27b1ccd0309574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153abc806180143c36ddf9028486a0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a835e1f4a7b187a06e1278b4b66a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98370724e3de6ccc0860a69ca7382c81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa63632b6ccad02d1e346a05a72ef1d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3a08363321939c502aa72034719e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b3f36cc3601b62c810eba104f3bdf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515d44edfcf472be907057ef841c226581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ee7424ca3e67f10cdb545cbd6a1d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe986d3172a4e0c78033d0d71ecd97a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c4b374576c5bd0a1c2cbf63608ef4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf05ebbf7e49ef85e6b6ec179a24e6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d0ebc584065e737e6673b32164dbf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33745e6ba9370b55cb3d59294ea746f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a528ef4a5a0503eb2dadcbc6b285b66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235d64291b4437bac155303444dbbf1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d250f5fc18055d055e024c4c632ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cc9081a6eee1bb3f2ffed0577639e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2e682b1b5cc9a91085969fd792151592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671100ba8d92bd6c77d15c14b32be15c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302716e4d5b78bd9cfa7d65563058857594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb82c3c12d8629c5230860069b773a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f18e6ea0de1db029d4747a8bad7c8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625fa579434829114ce3962dcf7ff55597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71643ef9a8ee7ad8a37b4cfd7ac88b9f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0ed09301361eeb8f27d2d9c4141b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c3c87bf074fb9200ed8b14e56a503600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3af1bf3e3a9cf2d99d710a499d415b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709821ee4211318eb4799660d55d8d4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25079c35524bbbe6900a395a3f7954603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe7a140242977d4ec96f8321f77f08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b8a46722c5784ec58cc5fd61a46b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eded32413891069ec771beca291c0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b0a924db91cb2b8d9d3b074677467607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ae04e5755d5392237a78f95d7ef34608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbd4fac7aaebda636d729a2ab4452d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b346035c45cca19d231323ef6d719b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3a3133530285710c8fb42e27f21b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4499de5616929bbcf4eba9f3e383a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f8d371ce06a6db5b15b91fe0a4349613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dd7541d879564e27adddbb97d2a59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bd4adbd203cf18a66af5f5dee103f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765930dfa063325425e5bf6683bb1aea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c405b8bd53fb97f08e0d4bdd10e5c8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbecaa4df0866bffb8d64608901423618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cc36647313b5695da333c18ab95dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255d576350fcad9a4629b8c3a98eb89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb08722effd5120b22aebb528141bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488204705dd87370351b4ef40d837de6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915028d46ca27f53d2ec09008f96908d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7630012f1cd963736b98a9045f186624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297894cbc89342126ae2fe943f3e156a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bb405cf6837abac87a5c3974d91cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fef88a3b81daa4d70e7be1ab5ab557627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ecce8e36e577b18910685c2411f94628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf4b035f34b23b7bcad5f73a6ca9f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d36dde82b936246404f2d81b4e60a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a7d3f6af382c9efef9f3ccd6312a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee58a9513cfc817de98050ee0003a02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483480de52204c4fbc999d9314a3068a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae2d8059139efd463c55901792f0fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becc4038b88c9c48182eb361eb00c05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848b55a0f84676237b66bd52538be7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b542ce460ea5b5931e3ea65695ebe93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7b69cc6d2bc4f86151ad2cbafaef7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dc392605acde253cfedcb31cb33d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e837c3fcf13816d078f3f019919ba8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbae37cafb7a18291bf564df65b061f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b70bb7dd3062b3b85b68bd21982f17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917632344f5dca347ce6e7c57950d5bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194ba36a6c93d2f31e132708c0ed590644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac3b5c442b01ff24fe68abda407431645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1f03fcad9ae72de58e1107fb21213646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad495fa6bcd343ddf021c6aa9d79621647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09258c9ad00ed1a24933a12c0eb120d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788986269b0eb633152a838246dd9a92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffd128c14c94a537147e9731f73c27650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaaabc9a9a49ce152a5d5580a1f986651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a48f04374e6a36461c8bd5c5084ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d4bf013f97235ba16b04b0540b9bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f713100bbbe202154c147ce4ac44250654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cf7b3777eff0e873e2be23614187a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43734aff16954cb5eb7d91e15718dddc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaa618cff71e5ed6a606504c6ee5f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f664ac189e34c2cee65443110d3d58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae710b03d3c2a7cb3dae9910caf11c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b00d1a86f393e4bf9dea4b3dcd01660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827204d54d3b3a35c21b52a9bfc169d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220228fbc0cbe051e5106725e896b6b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f25347fc0f80bdcec24f32f7014f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b037885bae4c7ba99923870eec22018664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7ece572c89a523a90a6e5b9f967c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690c33bf5eec402e60f2126d5c59d95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f69540ae69309ab94279aaab929ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415ae210d4eab41070844ebfe90d4ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075442d36c087d0ecc893ba5acffe51e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc67241ae81a34d7f3f5c1e1b2fa9bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384a7fce9344e144f52ad9190e72d87671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9ee39b00b8fdf379826017a7bcdfa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b2e19476f23e954cfbc987420f43b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cc71f6c91cdc0c7b84f69043e1c15674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354ae61a29f307a61426cb38fc14a30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd7be32a30268b4c7b6c4d06903a07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308364046a4a2bc07648e4d0cef8a75677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba906e44d9b5a4a32971085a15436e4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7a2808f1b342d650197975a3618a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce0170c5c865de10dc0565941a6259680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9400b5d0c5af046c3323a91327201681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ba61c78026a0f97768fe5b8cc0127682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f404aed4b6cea98d5d48afd158297683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc4cbf5e4fc2f766cbec344a1ad9ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fec190d703e5755764e04ab785151685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a16167a773e930a7b9c0aca2af6cdf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ac0ff292beac364fbe4f148ea826d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78910fb8f42f52562d323ad1bd77ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14431a25952883a143a9bed8fa0eee3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b1523ee3870908a90c8dda0bf42c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95975837bec8f7655b4c40d1fcd9220691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52052e547584a175452f37b27d446f6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa26ba52de2877f4e1fde9ddcd12313693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cee97799925610babbb931f6f132b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f490626ddef366219df9b6d90c42be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1883dda657924d41c52ce5d4250b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40bbdd4fc0f12ab83d29a669b8c465697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ae48a1c77b35df59b78401a0da229698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35e71dae333dcf3259e755f7b572d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967750ebad93a643f78fd6b96d1a4ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c0c3e5885a72817989afa305929d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51785cb1fbd13a2dd356ea32e3089b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd542f039a2612e636cf90155aac853703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02084e95e6843bdd8a6706d754d932f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37bc73d942b2f890d39390983b1945705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15606560b810ef955528bd2aebc36b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fff5f6cd572dfe225d1d5d35221c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76b69f4bb3531312fc8f95e7329e6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852f1bd8b765fac6d294e57a2f2c3f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4890b44b5224f6e14189e70ece392f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4b313fc6fe504f15923c55130136e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b71fb4c510715509f4687f6348732a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bb0cf5aeb9471bc54c4b3f43ef137713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910b57ba6058794aea5c7b2dae9c591714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60e269676b74b62d51e6af91460733715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921a3002b24fb0e13fd6598b0e16c0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c143a7b5baa9ace3c4697b4742eeb24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f5c8c34b7a4228b919a6cedc4a928718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df7fb16b6c6684ddfdbc6d2c48e767719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b51d422a26bff0cc920e39d2e722b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a05e970809bc7da4791fe9b093ec90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae004813b508d5fb25c389590b869a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cac1966bd26a498c1b8c0e67ff52d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb98bcaceecebb90d9386b4f44a0f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4f4208e60517c785db27c4d5c9e16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb01e9ccef33ea56692410d9c2172ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379a318787bcf47173e2892a6dcd19c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177724c7e8fd2beb433d1aa8b9f25293728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26d965ca6f0412f58c8fd95a43202c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb18eb3d3c0b087f1bedb3070a6190a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102509ca80740a106ab3a5040164bf6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8be2f238cdc587aa368f72f1c3b31732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998b3328ca38de4be693ab8c37742fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558ec09583bb1d50890b7cde64573a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b8d2246482354f5abcdc244e157b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779186960a5408b4f0d5cc3b40ac0e8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd4b9cbe39731d7715ecbcbd1b2c1e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232450c3133208289d40831566e6502738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07398dd4a99e6da9b7bd1e9aa84594c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bdc8333f4fcb8cfb7a56dde407772740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469c6ca1775c25e6d51127d82fadaed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da549539b4d57bab589ccea1915fe0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403e813b2f4ee02e322ea0fce4700cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0a998cf29467e8f09dd4139e39c28744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefd0192c9373f342106fc53b483d82745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c92c14e779e699c635ee8d53a5a20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8432321e89cf3814f564a487b4ae332747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e6f4ea7b7eeb34216e09d6c267866748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de735dc2c76dec2cf6024ef8cd9388749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad31d5ed97d5aa3cdc5245fff674042750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f05945e460e3d3b26e44b5af9982a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7103e1bb10affee9faa388d679fb426752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee7e9c51a9f4a7e2a9ae60eaae1a89753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2bc391cf66ca3dbc066b94fdaa1d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657e3f0d1652db0cff43b7f8b86f3a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6fb398929d2176b18986b7113268e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d9361e958d523d573bb4d6b6015a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cbea1fb661bc735e47e0faab14af0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf445fcb5f842ba61d177c9aac5d70759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c8ee68bb7b3c97f348537b7191363760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde6e602b2718d6b2ca7ac0cfb546e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872283019c8530296c37cdcadd0912e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5901d187adcac6ceb5a4c78892465763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4a657bd6957129331636267205f2b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c95e86664fbd7458d41c1b9226145765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbefb2604c22006f141609f2d8560c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a338c45a191878c13ad05304ed01a4b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f25c0302ef2b999e17905712936484768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74320beabf05308ce9a6edf72c47c437769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e5990ae926eb82e49a81dd990fff2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621df52ac811c3d0254c34e01ca3d63c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295b4acc3eb5f875fd6a481a5c62090772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b513779d05e29096194110c60d409e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97626de5668f3199e9e429608828334e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c72acdda70cec6d6960d3f7722599775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c69ccc8466eb50d79ac59256cd919776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48974aac6dbd5e12cd7c39853e8d744777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0905a006be0fe0d92dd3b121bfee760778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f135dc7fc1e3476442ff98adaefcdb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbdfe127c4a3a6c953f0a33afb8b31780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bb23496b915fb5bcf4372e94a1070781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00d6892f919e910d0d4fcc284caee0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960c97d63abc9f2d93bb2da16761409783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfda0338dca55de3c841249d880fe0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5142ec32870bc380c683e73e65c36785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc3b1e7f8190e0ea2f78fed6b7c71b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439209b0297328d5f59029bdd6392f66787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032b47b82aa6789490915c26269cf74788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369998eb4502b1111dfc9355b9485fb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8411d0c428f1b774808cc1ba71fc7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c45a0dfe6245924eac3190dc8ef613791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92510328e11a73a837b6c2be8c04f99e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb190c6e88ff243722b58beb8d6ec2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129efb7893ba19dbcf8c641c9ba2a1c8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e33009e1784b8e869e213dc66aaa3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a66c845b63564120754b1f335b089796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3af07f0efc451bfb0aec5257769b09797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62343344afcc2976114f5b1a0692b4d4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449938f2ce8ff1c9de3cb4e1fc339ed799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb586f58facc189a48a2080084141e63800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4759f8436bd10f161ed3123a037982801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67a4575602bb219ff6a21a3426f152802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712692ddc4df63b22e53bbceaade718803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9b2f1d1e55c740c7852c7911793c2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452d1765700e87a87f303918e88c89d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d28880a38e9babb014ea80f734ff6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f0709b1e9f7dac9af9aefd50bddf0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c832943e9cc8c4e52d61ddcd79850808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a99dc229850e7864319e42880e3d4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c0dc53333a721b370400a1fe0ab57810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797074493ef44ee00526eb4946ad39a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ef33ea582346559df8c692440e1e7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bf5a2e7f75a30b215aa087448bdda813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040e3309a63f542ed1ba7930bb04615814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f98f2d8e394932ce934b786e3dc870815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d74df12d8af758af558e213dfc3e0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c4569db4ab2f8b99ad4fd13676b3d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0217ad09cf8230f8b7d39360dc5dc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4299fa7cf97fa91264e59ca00f39f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84017b6f44472630c7d8ff44d4e9d79820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df23aa20fa2b362698a59ac10bbfc5f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc2f977af0e549827f8e82018e891e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72dadfab5143b9cdba06689be641cd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdff919c0cdfc35304e14bb7a64f25824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d56250b478dd36c01c188a54addbab825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de61b550a809c7966162a69517f8f6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8372498871d2a9340fd8657a57a5dd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17c21b02c98dd5b44a2844a68c3975828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048ce9e231f0febc128d5df6324f280829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38219cd293c3071c47e0ce5998b733e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b3311f8620b506f1ec8540fe4faf7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb403a05851f0b2af3df8db5d5cd6b2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79433c672a931b7de2b6b1b64c4b4e11833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82db0c0398a3268ea684bcd714c825b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400d9b361b3f80e8abd8fe0c56f168b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b6da94972cc68beeb36708ae773e4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c84f6943faec5cd14746708bdc215837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135b4074abb1cabfcfa7ae4933630fd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34b84e39402c91b7acf76b9cc5881f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee25a7c484feb745a7a4b2bd68a9175840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144307b5a7454a12396a69257fff9b7b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24d5f3db4aa7a1381f3eed81e5a973842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521b67426b2e4d61df6bc4e9e26eb18843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2892fb8a2efa2c0519f5e228e79226844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e3333a6e56b750bfb44a1de89fe25845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54a7205d28d3b43a262cfbd1ec8ee0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e831618309e94b6fb272d2bdcbfa660847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4ae1bb43635695fb14df14717883c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366fe0c8aee16e74b7eeb6fac529521849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30116c4ecad0592be41b0ff909c9e0fa850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60431ded56576bd4d71fb0cd60c2ef98851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10cd7369ec459e7dec36db14c1d7aa852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1bf88468f0d77aafcb6bbbd421ee4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176d1bdf84014084ae6f922918681b7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3e7858f9f855f52eb0c3b25c17be4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eabd9fd1d1c5e7aa00d312ce00668856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d02fa5216b162a7caede9258db336f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cc1d31f34ea6fd88b6bf272bd89e3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebd93cdf851e65f202f75d66635be1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb37c57f2a6fdf5515e7ab15ae129d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8037e2a720d13d0aa2530e2a9f68366861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa83ddccb359e50220538b9c286c273862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd071a3e569441d49bb31a121511567e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dee38456b10800b0451a5b6c945b9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7cc9e6471cf66b1989338be0bf858865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abac5d2d16e61d47d9341204cfaa78866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a099eaa451960b490e5e9f5d16eff4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714dcd6b78b21a7158ef870ccfb3b32868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aea1c8c57f2d51aaa388a809f93648869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3facecc974a8c609107c93197ed4750870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d793a54db5f256731a81e5a8899dde871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbabd58afcb1e8ec4ca98909ecd303d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e79d5e660511f4c0c0454c793f7f2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8212568201816f8dd4e268b1b6ead40874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383006c23efe42809d298bb26bffd78b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e2ea79843f98164517febcc7ae67b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813039daab71660b4c7dc07895c9b7cb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399e69810964238418cc59cd631a48d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f4247d21fa641b6ceec38b75759bc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c678f30070084b2cac845ce28713403880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf222b236b87176b840f1f89d00cf0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932da0017270a59d1095eca7fb6cafe8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0edba62858bbcc8d497b116a0ea09c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3887ed7358ac0c799971ab88c7c2ef884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bb277f3d6496d817c71d0074afae0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294606b491f44e9e00dfaf0a480dc6c7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461ad7456c80adeb7978b7dcbc97a3c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07982db7e6e0fab70d16ec4035ffec2c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3be3e31371e568386d2848964c0eb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a5aa46f73bdb6051fa9c9bffe4242890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f566aa33de2ae90b719362f55c379d0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54699a806d0887cfa160a60221d1c345892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb11fba8dbafc6b88448310e6d8e0c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b08bcabde8d87456812e008c95b194894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694003f53f36c79ab421fd035dbccea8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608d88fa07eac4f5799f6e870e27351896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e432d7a72ab53f72fc80b7add3614897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799f6ca603213fd842c54848341443e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0142d862683d5b11cafbf7bb98163b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce96098f3513b6b59f946881ed17f2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df9114cbda027757ed3221297c9274901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef8d5862dcb86fdac9df9480a3457a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd488976b7a0cfd444aacbdfbabf8dfc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f3010e025f616be27eb73865495ef904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725cf0f0f15a87f3a7b3da088b65cfa905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcb1de08ad0d9d81f1b3680d1f77f4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c5f2b49d3934888a2b7f0023c2f6d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703820514b434dc80a848d375f8440aa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be74eb6626f75881e07e8061c2a677909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c5ab1347511cd8942be0d83791a39910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f868f43e14acf8967edbeaa85c6582911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e5c1713624ea25090a3e0dcffab01912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23431ece5a1884fb2cef213bed08d995913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eafe2b069bb7a23824714163058c6e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374cd5daeb6441408882c36f4ffa2f9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe430011287d86a4e2923f7dddb2e9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea2aea1c837ee62b7d03efbe62e1b7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e6f52c0325201bf90c7ff7062c418918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90c04b7a6707eb430df0aaedc2f557919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66d15a5f1d08d1999072a00f666efb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b9588eaa246153a4f20a1246425a8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa870cb62fe4b31e079f49d770d64d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599e269aca02791759f9a4d3b41ff8d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1fdec007051291e80fae991df1782924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa8fecaf90558d7cb726c8a9bc896925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9611614948a720f541acaf7aa03228d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef5905865b0644522f6bd1bc4dc267927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeea1ec6ecf6a18a28b32d3cac42568928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf7b5445b180f488231f32475049a4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21b37b202bc4fe60f12b0bd277278b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffa206e55c3e915393850f82e4f08f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d729569bd43186915613b05ba33ff932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9fbe2540edaa87d4831f7cd4772ed933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ba62b2c7a037b9fe89f81501feaaa934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565bf960700a3a1f8fce538cdc77d78935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b943a7b3f2857d79c33e2ce338d2f7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eee4ba02eefa460ac29026cd1b5fb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f762e6cf287c4f9af568bc731c5144938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866462b314914c20eb8bd57e8cf98fdd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fec195a54acfb716e8dc3dee853764940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32278760e3059be993c2a72a80f357c1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88500e39f6ba187ce46aaaca6c3372ff942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2919bb0906a36228ef211b4e7e4b1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c55d0f37555f5bc08f1c86b3df7dfc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdbcd6d8fbd3e9b9a1e1a90eafdadb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5935d0c27df28e89c972dd77dfbbed946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d4ec22aa1b86709a254f1987f1da4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a801903e7b723ba2f6546dbd954740948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd3afbf55e446902524a59bb3aed6f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc840e954092769446b0e90e75a803f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019932d8789ee2f2f13f97de9458efb4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81a7686409e6028de7e23a0859fb4c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3713ea62a2e945846f3b5c4d8ec0da953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160998676686ea939b1b4185427172f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b798e2fac016bea4753a7317ca095f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a535b26d281a74b9232843f11d6c7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c59db1ab319bd7202c84eed57f4eb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53e53b830fb298c9ee5d52b27311d8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68bd8ab534350d4a97d55ed09a1edb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f30b3adb97fa1c9366ecb709518b0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb9828e60bc155f7542a6cdc90f9eb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a9ffeb6fc7cdb897317c54246fc31962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885a725b85ec384c05b304c41c0a29963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3ec1352f0262ac2cd3bdba22557f7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28e4a1f008c0f7adaa4454bf59dcfe965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea4557a90dbe1013109aa59381ebef966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6291380e8e63caa84bc2d4f3e1972967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50976563db599b1610113701cb1fa0af968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a117ebd84b96a5cd8fb5fa31d792ba4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab6df4df6686b593b8f24433eb73ac970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c6cdbf803b8a828d46c9efc414a47971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70e9478dcc8f0a58a3fda828ff4a70972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7965c6cf2ec5b6441ec8c66a758a6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ab3ec7da1f81a28d9df9105ac5d06974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157ae85dde830d7180059391654c53a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a730ef47a1bdc607c75a5ec4418d2ce976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad9f87fc2c30e7efbf55c0b57281ef977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>