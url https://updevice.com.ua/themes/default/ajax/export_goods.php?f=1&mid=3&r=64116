--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35da826cb315665e265499edab15f3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29cce711f65f1dbff917679e677eb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca11622e494748a257952f15f88dde93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27b9919ee5010d10ac86c81d555f024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86159aa43bf272a1b650c32c81ae5c225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd53f25361db4e9e12b046cde9d14e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e1ccc0938f6fabad9605f7598ff417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dfe8383f61642847625622368b35a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6c3b8edad0c6720f5ab2e910c9caa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1435813d1abdaf8ddadb05cb23500310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f142926079b0fcbf8d4a52999460be111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee5117ec411237e7ff22ca87dddb6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b02f9d5410ca9a301b1ebfa51a1b5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebb6eb7f8cb289e66aa197091b218114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73ad38001e7d7e9f981f4d8528824515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc987e5b877a22a33ca1bea12221f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3323cacfce86d4c77f1a157dbc9cca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b981d9355e10a54fcd319dcb68073318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49586d965f75d81bb4df63b759f7b78219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a52807f8f9955178515ac3628a22d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8505ce6affee95b3622f9a7ff209d4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78f25e5079c1c1e2ff6a147c306fb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec32554b28693e05c4de6425d7684c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c30d9f4038b608e61e1e029210e0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689656b00e72fac251212d9033b265ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19ea0199f0f44c1bb372d7bc22951526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81df80dead6d86f104b8c71c3dd4e5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee6a92396ca7c39b2432fb54a3aa6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbb1238f7f2daba048d5ea272afa0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24500f29c603af0c1c7517c13d547b2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a285eb39eb7a354998cf38c766c7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851ce5635448dff973fd2ec06a61b9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a8c56a2eee48e69f33090315dd39d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35508e1e1a160b25a55e23a970b7d29c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d395f0ce59bf1844013f8bfeab34fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfb65f013c0b8166ca126301bfd4bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6173cf3b77185a5548aeb8fd71d42937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26054d4fb1e0896f16afa4a043e1c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9a8b54913baa77d15227f6c175d5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c8796fa575734b70c96602e28cea940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8fc884c64b288a4c51832db2055bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71ea4768d462f008122749ba460d7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e5dca543c6f190735ba3af29f5fd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213f5a64c9b1da8916f76251c3c966744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8b58dee3099419565cdbb534d0afb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93124fa10f0e6a72dab8f8605cfbe746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b463e5728620e7077c33f89be92230447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b786a49000b5621891039f76ad3b3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adb0f6d330a2703624f63c9af2ff5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228133fc8addcc0a91a16e146a4773be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e60e2b2fc7a190a2e10dcf7fcc37351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad227407da9d523392b8d4de541c3c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226836e44af5bec5dcac6a031c3f601653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153052bd09bfeb74c15b334dd818158654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b3da56cd6041feb11f1edb30b2ba555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c16fb5c678593c79b86afcc97b038156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69fe557019ac3b679587d1bb743cf757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529510d53b0975381d7f4635c54fa9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19ed8eaeec190e5b894d2327b00ff359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d965ead0c1f0a33f6c8ecf2a56fbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a1588791e39d0552db21b80370a9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5550adb6eed6b9bc6b3381cbaa71e3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc888d6a0e1e19b48c930d9c6c676b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e1ae040c86468e7b0629c678b959664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636969fca8f05dddf1c33440b496daaa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e94bdb4674b2fdbf043e409d583a5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a981ffac215f4213aec44f26ccaff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d386ea0e4f4b89af2ee9ed0c9d738468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294563951c886bdf105a592c70984d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874fa17a9706e6fc43b13b10f3174ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9cc514a7455951c55352e84cadc1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424f6f7634d860fc9c383938c535ea872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365c76b7d301af68e074905bb6de49573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12769b113e39bd003119965c707771bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b70e8c9acffde08b2855cd4865ad475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f6f1a5583da7b77e88b4ff5dc050d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9cc26c66e1bd2042308180f71c26f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffffddedb4bea86067bb56a8c7230878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc765169d672993deb686f497556eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d12f2a323b5adb0cf035dd7be634780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214af71d1ddc25627b47c0bfe7ae1e1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e07b5cbe45409e304569690f986e6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc1eb9fce53064edec089af136228c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc18710b7068496f313f0ea3644bb2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43481806c26fff9e8782b9c86785763085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711b226be4172b869065ef6f085e55f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727dc16efede27570c75217c358cb9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7dace1765a7ad78354ee178e589aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3035421fc4f5b73e968f56e156b70c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c090c0d143b526664985455e14b0bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36276e23d150ec8e10384e27937fc9e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcc0458c0657b4d4ed464a31ab2b1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9b9222bf6d4282d1d3d0369233fee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f649b6e4c6652691aec93145c21ea6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51a15dcbd721082c21edd83d8af0c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f9b6668c6b5775eccba0c376bfa1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5d81ca455287d48824ba5ee417b4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92701fe4f7e08da7bf2489fa0504c68798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c77c25611f5ea6b5daef74660a201f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3702e769e868d2c5ea779674ab0d92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2ff2d281d4a2de0924bf63a87ffcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85ab99d94c2fee49624d431ea2a080102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9486c19b037615c056664c0e375e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7c52cb7bd3d956923b8378ab847e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763da955f272bc58b91d74894fc621b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331d3a25fccb61798c28abca202ba32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7166d5a5806e20cdcf2a6a2d8a679107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf3b59cba93310e726700db82a302d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af21b24226c689ccbef9194bd895ae3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e670bf1be1e12b57c8311f2791262d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f3d6e263a4799fcd9c0d6848143ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a220f4708a07df3cb8c7d19b5f8a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b96a389b2c733dd3cd7b140c379be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af98eb32ce445b33d6a33ddedd3736114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4654cc534ec5d598cad47bc1ca59f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b5d90c9232a3d6ff993e41b8e5c74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052285da63f7c42118ee429230dfc63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfe2c9b18f425f01e92aacccb287f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaf2cffaceafdd7a25a4c156effef7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afe7894b80921faa4171d7abb9c364120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ba629302d59d273621da37eb0b44e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9a9cbf627edf5bbb56bb9863c2e3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8092bdd7f4a5c8cdded6c7c1c0bc4f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc18a538b314ba9759475a27b02a323124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d49c71a76ac65be519f855d6e337c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb965877b09d2c113019d4ffba5652126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cff7006ad3ed5ef0bf6469208b082127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7783a7e103bd52e78646b03bc601774128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8128b0cc16afda36c390722bcb366129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2babe4e9b7cae8ea26e74fb3639764130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cb214431b6f11c94476f7057c1b03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ab8f2450822a23e0fafb80c898b51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43702602c3012998434fd301c9e7e59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cc05254cc199b07e877094d13a2b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c933031be6c5d27dda6c5df928692135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27737305005185e692b3acb8be5d5ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb53799a1f2d34c7b072ac23aa7097137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370fc1d7d26299775dd889342c10596138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6374ac4ab4a04b4a268acbd0e7c2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef56270d2018856f25cf8663e852000140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aec92c9b60fc5b1a955cb3b879036141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9167a737f8921c7e0ee1d1c12725b78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe152a6b4b58289f9d399f09f5d6bb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43f374aa4a71ecae05420867f9d1d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dafc548d86da2db047e7b1b7fdf38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fce25e7baaeedc2100bdbac36f0960146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f767b27e8166a86b20de2d8b201932147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b614b6f853a68287a882ce09f92a152148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a0cd73d8b83c08a79943930ea25a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca70fb72ef7fa250fd0bb787cfd0fc0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5f09090a0da414ea5dedce41c5acf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1739faa4bb0c11a5e580c60583c0a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4d323f2bb033262d26dc0633a1828153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa55d029cd9dfec782b7ac0a9250a19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342095f551b11d35c6031dfbf3a65a48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b270fa4c26e857222afb60ba0a81c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f16729f7785564113701e405753d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44fb4035769d8570fcd71190067dcb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d531149104f894a48a79eb6c0ef9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f90061fee041e8955e0da6869c015a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844c87f97e2b1a396d77191f42df0bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df23cd97349c469ea683dfd5688ea0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be688e23051f268a08dcfca983c0e2b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537791541a589931ffbbc40aeeceaa69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac875b8ac7be98dda1c138cee5d0316165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6995d012b2c760b675bc9bd01d7d77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e2abf63c4c089130e41a2af47eafc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185d781258136143b48d6cf70c0172c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60a1e4214b741f184a149d7abdc122169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bbf8fb891757735adfe95dfc37c63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56627e0244bbdcdd605141b8fe3a47b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4f5cf41f6329dbb2aead076a110f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0b7e0fbaa38babd55049fc4a65def173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7b03ba3d31f6883937999ec674d4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c099822669b86ae60a59269e780f788175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2af990799dbc37802327b6c4f523ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c579f1aa68f307acb1e68fd16683e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95ddad47886c683a00fbb64c3dfb9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08892e731bdebd6fa3f4d4bf2801b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3543f9ced3fbe6f9cd52d39f2d90f77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7b3a9ff186e321c34caddfd56d22a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee303e8517964662303a0ba4f061063b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e78d7a15228ccca5a13cd6a34b9b03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0627ab6e18a5fabc15285a6866356184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f212eea35536654586c45bf134e49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493c6478e7400d427080447dab65831186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aa86d0e6ba850dce82af78d8ce4da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994e27f868d305b6d1880b4dde2081e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f838e0f870ea5bae5ec35817cc350e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d9c80aa01ec8a2191fabef322771c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c93042c323edc9194d0d5ece9a9c5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0675b1d87b299bfaa5de2345499c57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee01bd0f5a7132c2bcb4383399194a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d76763c750ec50eb70f4bfac16da0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff74f708e6fc7ba33e7040891170e1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72247e3b70f8901cd2e5ac8b0ae99d1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1cc624f8f064d65446f71483b8cbe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346b7604254dfb681970b247552f9e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8860cefd21d2786677c228e579cbb43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24715124cbbeaebd068f6b0a55b902a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88534eaf6575a0d04e1dac072765ac9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf720fda40db0661413626d65281d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf486043072e74dd71d1713ae05f103e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625cea4f236cb7d1ef10a3e757efd29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbb68f28843ebd52ad9abcd88166a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcedaf5f4d541be47ce2ebdf221df3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb76cd3c5274fd2e797019c4e73892f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c56e929d4b12256ee689eb9124c408208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dc36885f8fac0ef96b54ef8a7c5b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941f6c4b9e88a8a865ca95b09b5d54f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d43d20ebda353407f37a8f5622bf09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f1a160b91ee0c14f166d720795189212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca97393cae6f5d5cf7b5492b63fca3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d9298c93771dafec99ee0f217abb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f7059678e2fb5f97406088072f1fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209206a6744eb0b4d2786d9fddc95eb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234408be602b0c7238ef5d23a29d18c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66377acaed68839459e7ceeea330d33a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908c81a7e4df5b3fafef9789c506179219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277d86de43db009f89c68a372149639220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f8ae6cb074200ff0924ea5af50260221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c764e5fc5130095ea6745d66c915821222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89af63fad16297b1c6bcdbb9d478dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583445e38206520a60e96a594fd90950224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c295a0a82bce83f568f9afbc0166520225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e37a09a3ecb1b3e27534b0d6e44131226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debb933602cfdd91de5f8e2d173a0ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c65ff236fc291e908acea150df38a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a98e906766b75abb49e7289c48d32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96e366eb7e15b55b747955481cb817230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983cb7fe2dad049b308dd6979cea8f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a9d18e1b508b6f3d4f20fc55002a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5da354642847eae0cb18ee54107e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db973cb06b7480140500dd4cf44c579d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466029c26e154a0685fc9bb13f386cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee441a332400e9a26bd7737e0fca12b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c390379f9d3725979b1d37e29d9b19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0dfcfc311485664c0c2930bb2237f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1806694d24114703128cff3dbc97d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc034ade43b8adddd1ed20f135874e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063523eaf48baf9d9b688824f6ce496f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf488bc1e27833e0644d446b666120f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cce86fa32148c37e911ab62057f426243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80c1b1d5be64c8175a43ef66b9afad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f1776c3168ffaca4b9ec72dc66e23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373de6fa7b9e9527bc6590872e20cca7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70264630961c622cedab83ad38c0acfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bf6cd032b118bde2c5f355467fd98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcb47324b670b6fd33bcedf285ea4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7f3903af01379018f960130fe7fb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1670d2ab2b9ea564de39388190b33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d916e67593680bd71cdc32258953cf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7498b19ca4ba5d00e7c182c9858ec5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dbd21839efc6882f291c29a3e3f69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7222d56e00baa56a8103cf5485d32a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fa308360f6dbfe1a9e32f3dccba58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3eaf950649ad8397ea31817dab0d97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97fdbff50b12680c137e13d306131b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d3fbc10fda5ef813b5782ba7a9527259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f62d1a1c7ea65ff589da39a8b0ad4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71728c39effedb9f88eb2e821df6d18f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7aab632963be2c52287c5c57505f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f41a5c9a602170f86752c351aa4e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5c326c3bef199ffdfef0b49ca3f93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee79d89e7b62faa0a25d53204f2b1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035c8fca0b1497ba11bdc589dcab6dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53a00b00284084abafd392817f075f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656aa4a13449d24142588acd7baeec1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1758e2651a4ca10860532f48e1684df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3ce13d08ec165287f05103e1d68b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55330a603b29bd277fe534269e80fbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c8d7d28a051f815d3b9588479c387272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525100942acd40460f1636953c75543273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f6dbe17cbcdb97e1ed426e800f5b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ac29b2c85450fa1653cfab17e66f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15539b6121fae40ce751897389efb95c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0bc83130510f175f6783b8bd2945e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7446e3af299f081f282823880d3ba43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cda96c7de2da44dc26fece08b125c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab19acecfb68f86d19adc5cd17913c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914d25753a321ae83aed15274ec9d40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c519e577a5e491532e75dbf97338e36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc3a68b1b379f7a36c21c1ecb57f5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60585310f8b854d62e5e64e9a90e11c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83db567de721eaf5fa1236437d6e280285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980655a82d51d9252e67369a4782bf46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe0da637738d1813c0d1c4d7fb4ed8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb938da3e64d860ce09f87d0758d92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03aa34bb5bdb2625f7ac4abd026433289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f633c1a04f5341ce1d0f4a82a7d970290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488720c50810f0175a98d7a5cff006e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfedbbab6f81fcedd08e368c6c9ed6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93220e5fbd5a1216f8ae97e6946db9cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab311f265c74de7161e14b2ba9b48d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fae94131f8338e8f0681cc420c5592295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95d26bdd896895a2aaf0397765457a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd73b495d6d1276bf8147f78dd6ef6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75639387b96f951a6ef227a4b4d68ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f94c3f00244476c0c011dc46c9cb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84f3a177c010fa3526b5f193299030300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037a34f1feea817a2a617bd05e5eacd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47c0519a9bfdc3bf6834c8a4059532302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899602964b26adac70fd535d491723f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f7c5445b619aa97e40de6e68ec09f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aad77b5bca95766bb59cc8fa07700305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a495ac0b3fc337c7eb3be5b199fe3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e448c8c33be7b1ccb633326face76c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c81d7294fb322112d450cee9d67e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f562e3469942b0d28c8a8b016969f6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab1c3595958d53f8ccc4ac215eb603310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c195325440129728a2469ead7641f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c415cc14e9e7e976f829f8bb159a76f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930623ec4d91c000ed79c57ce353e4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf04b6ee80199b15135eec7bc400e4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e61cdb382d6faf2e9fad061f57f2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6485d68c23c2c38462ad9178e0f9bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd63cfba7183f9ed454c065c9c9bbf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4425c6f4ae4f2a9a3ab51fa3e392c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d08c2064b3585fcf04f6a4ab034de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0db2e45db7ab8619e0e13149942b4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087d6bfcc4984be9cd96190dde779a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0719a971b6dcdfb5befea6b9d60bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b1d2392b8e777633f53d6dab79b81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda33e029a8dbde9919f1ce9fc5bf87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6c277cd67ad03d8793eed92d44f0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab6e34863b22991a1a0045741b7e5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262d656a169e9f3ec71d529580b77bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb11e3be1653d7618faa431c942a1d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab4acecdbd1d55be17a7fa6d68c337329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337c3d6fb5aa685f9360822939f8454330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df8421b3dfe730b9ecf8224eaa9c53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1866623fbd45c2ade26d88c017c3ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8b6d18ca8a1485604250fee3731e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406f16a9238ebc5eec7e06259efac7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f190835f570a24aad14b27f4e826f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49499202199cbe0c21d50f39d793e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989f6c200a6658d05d0a95577207e35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee564f64900afb8898d43c6a69e69432338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4c192aa0cd7a1a881661e6280be8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae48f78d8ff3c9f71594b0cb3809bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2542d70e8a7a82158feae97970eb4f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad743cee9adb14a4d704a60ac8e66b7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde95fe29d04abc4455f330bd498c0de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c58376bdc02fe985696088b8185e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66c1fb5e38fadbd7d285f2a64c8c05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030f0a0b30402eb5bbd85d492f2a6ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce6e8e5ef6a8956af95a8518bf0dcb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea79fd238e1254f04e2468de8185ade348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899695ab0e9278f23ccbd88183a2701b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16a763f1f2a18230f714755b7da653350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b59ac85b3e1e652b4255c9ac94084351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aa5587fcfc320b1c0fffee2ca9fbf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2bb2340a9e12da15c9f55a2e9366c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911104cb83df962008014920ecea728a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a811f41381377593b02329aa8953b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999d7baea64eae59ed163dad705fedc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289a9d6438adb031e5395a2b1484910357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fee09e9a31bb4b2489a4e8b299b4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ed042e5a6a151e1bfbf2a11640ba1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42f0a020fafdc06e08b85e9f58bcd1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b31f6aa289c12a6f5ad54740b62d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c024ff822f9b2a27d7b6b0d5bf3c90d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145ed7026fb798926997156fbbfb61d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189312ff50d207ebcb0fa490caa788d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620af07a71e7cc2ffe6251095069d07f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c02c5dfa58bafb19fd132dc5f091b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9c986dc3268396a777fa9eeaa3fe2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d700feb45107abb851e801d251d6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307be77b75f17fec959b16b5425f689369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb62b2259460428b0c5e3e4eaccf0b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3342538fef55ff9c4ed8fb012ad38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356de03e5914993d9b6cc66b68f45e39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012391127f3c85ab8d404e5e054aa09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1650830d7aa9833f5afb516da5c21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f94b7a8b910acce8c0e9e48d94fd06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b8088314f75c11e47d082cb81a6df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dd7a37916560fbfb20e4bdd1610f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4868648e91bdd419213cb153f5ab2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a0ee46ad6ba4edd0dd9a4485cb28f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3381cb52e7a1efa34f72f6ecf35ee3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992228472160b48d1311f337cc5576a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d373072c248d03037a99a5bb7586ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ffcf326634b1254f76f5f48b8286d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9e388d0dcdcfe9b6f53bfaf6d4a0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56396819702b27790e1220a47cefcdf7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3123a5a9000802f1e71757ab5cd805386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bf6de4f576772dcdb29fbbb8d7394387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371adf8176512ee04a9553a3efc26cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761d8c6568d684be3e4bf2a001eae41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfa553cda9ea372b84e7d2ea240d36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a47e3562633f7e4b70fead9000072391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dd7ba16858b5921933e9000f19bda392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9bfeac82d9d0f94622f9a873c7c9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37f1e19f1f0660967de5d01402face394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1614baa26a6359e70f041d116e261a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddcf366edc2de3168c90b719eb5eec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae659ec6748c4a05ad4dd33c68c71cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d664e684a3c10c083aeb41f7b7597398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6257b21c02be2ad6cba56ae0173ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96601b96d0cd921003acda04be7bdb9c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea45a55125899305a655c832821e4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ee3bb0b06c8132a2afa0daea23910402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a4fe4e232cca435275de5d6ac0d7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5201f7462bf7da34f1da94c9101d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7162544d710ea118e50ce118b90e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ee89e2685b0e215ea27ecb9a103a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b83bf139cc64a5a6faf822f628ee2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc340b3dda30f5766932e8482d1d86f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33b03fe836d576aea3d09e9b68afea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91e5d58d747bd7b4c814450f90a1ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4722da61771403052c3789a02939d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84308cb1b483e710a419f3fe03604d6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad74cdd841a33b217ac2d2d6e845d9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa45e76562312a2c9cdc1ab879c717414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14e5b5c32a0901b0f06cbd61c1606e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e02260ac138b9b014f8689f1da20f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94727bba1e115c6949575949d45a644f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366eb7763470ed9f0b109710194cc02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff6ba127ce79ccaa8552e02b5b4561419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89cfbc8455d3f9acb1e5d2c22ddfa5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e3bb96066f40cd62f1a97579d1308421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f194874a9532fa20914119f9bd882d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9e3387997b849fe1a23ac90cd0f4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526a0bb11a219bd6cc3e8043c896145424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910401831dc5a77cb23f858e73d0aa6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffda74bb737aadca96f1e4811b92226426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb34e436ae1c9cfb4802c9516f49d3f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ce00e7d1ec7f8e11114a07cc95a42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6b9b17e8788bfef723cea725c2014429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bc8384a174185f441f993b20e4d93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d414981e46929cd47b1d3ea58701f87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9543d406335e18be966c7984b022e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8a084cb864a36ba1e1c42e6c1541d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a995794dcadec89f6a815f5d6c265434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbace034cc0252833c38175614db70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d1a15c7f3319d30c95bfceb998576436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046923826f82ab5935488e9670b6edd8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200951a0e007175e16e0c6b3cac4a7ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ef63350c0c8994fd5fa9bcd63b133439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75492fb1c7fc17f742ec1ac535b737c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94541a6c74cbd364f59abeaebaf94fca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225cbc52bfdd4138664248e2b2b48dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14049a85138588631448c52d13afbd24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af095f039f2540042210b800da3d5f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d3ffcb8883dc3064b49eb429a8ec4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b3dfaa270fed7a58a85be3501d125446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b88390d66129aebe34d1a672ae1fd2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3cbe9a1a99dbcb4ded6d90bb615fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206c6a8a0453acaf2459f94b3e31fee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dc7468c391170ab5841565b671768450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2753d5080e7a07b21ecc91b13e444b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d8d09513a6ef4c00799a25265d84c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264f4a2e85a0d935678ccb2920aa64e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f202f334d3a52f402030ed51d1352454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d84b281e99525f29c64e951fbfd31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226712600d47879b2f6849ef9452fe8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc747172ff8e03a1977704dfcb610393457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11931f503a62236c7439392d063f80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b29a2374a7465a5a2c38f2be6283e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a67510bd56c89c402375b5e288246460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d70425fdbeddaacbc831e15150ab5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660658c2909d8aa6d14abe2032688a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134509585977b5329f3bf6846dc6bb2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f315d860618180a27e0fd3c82e068e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25953c7566be7c79a98a2ddda2d292e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f26b6cfb807d22a923e3803056ba31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb39efd1ca663953432abdaa5c3905467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c108ee4e0d98701fa39b81cee1f51b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4a98a6044d9fc2c2d6c2ea8f9ba91469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0709c810ceca853edf5baf3eb26ca24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af306cdc55bb408babdba70cd01969471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ae1b58af3ed22c00fb4d41c7bf4c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb35b673350d78caf971229715b641473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc9f9963c75104f44e680b0efcca3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edc58c0735282055ce4e6e65cc853f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc9e41bb2cff13407f1269f4db47ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dd9cfe66ccc2ac1bcc4ccf0f8c19d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8277bdfbe772ca84f5099bf1f4ebad7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dced459e2231a1c1ca9b768f883eb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994532cf1da3ada7d0dea908891bcca8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22016a597e54dfbbf3b4a34c6a904ab2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848c7ef1c656c9213164f5b983dffea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b63b951ec0075503b7dda2b44d9da9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c4b4a2329e78b80778acb4f9a6b53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bcf50c1bb0c255b7f0e785b23af44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9066cfd96b7a4c18aebfd8b6be24b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3ffe15bb6e183be9fb8611939cf3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d859457f470432680ea9efe101b416488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcf2da44e7887b4283f5c1366b9fd7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72ecb7218160477def21802a33dec5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0347092676304a99704fb924526a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe8ce4bd8ac5d90d8d2de4e04f8bc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a391cdedba98574f2c4540dc65b73493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65afb9da65f8062d46d48a46978f4b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa5ca8d41f58e86c6bf86405fb7801495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016532b34d4d95e7a3af602c6050ae8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191b66efbbbccb7cfe7335ef887b982497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8352c174c8f3d700339080b40f859498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa2820df7e8e3b551d7fffb6e132ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692b24fde57c89a97aba27452e0f834500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582e9ea7a81797e39183dcf7087690e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a15fe696654aa55154a336b09341b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf31dbf8af7d328c2ab3da382e4fd5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91afbaacef13e26c052ca74232c19e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509c95b84a73cdcfcf573a4e0322d5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc238789cd70c11925da6028ede7f82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3ff3b73a95ffdb7353f504577aafd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bc6b4ff57347227e1cd57cc2b3ef5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc303c69d5685c9939052c2d827033509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f78257e43eb8b581bf61889291b21510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa1497b6d306669c768e6026fd9c1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b72ffd94bad1080ffc79aed5dbfd8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d288ef8bca06c6720fdcef04533583513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ae27738cbfed55d49d9c0a2f9aba3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483ee75edc67ec2f477c7df85a18eee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c196ee61d8f44f3e3ce38352f4b03c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375df7d7c33d7abd6a301df0e8ca5f36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1daea184d9c80796eaab40c8386dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b58539f6e4038fcb088a54c7f2bb43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92212add61320cd0d40da078723701aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdc07521ceed85ca7430711e3e1346521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52822bfdea804be08518d45117d33dd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a5a8cae4612e068368a1dcb73a7e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2fc9982dedf2fe32edbbefb1d8667524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785db4c4fb14b1cab80fe5d4af7c9c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4d07e76a96a06a98e7edf4116c557526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84a5b25f32d6d9ec6e0930fa2aef96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860963755d90321d61d6af60a59372b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12a5387340217266f521cbc46258de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54927f046a3ec2573b6df0647ae62bba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd9a3ec33937a7beb6ce2f52a1ac0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f52fd5538fa88ddbda6e7cf5a67ced532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44293e65ee5d196374295ac25ffa5cf9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332c70437712d43378c38c002ed8f7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb478ccb12fb913e506e8f0c52b358c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5270ce408073b05542fde9487e9e84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af996999eef48b35ae524479ae5627537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554859c35129696153e6eb207062feba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e7c4921c507348641af9b659ad1f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e59134f7d6c0a96f4d5b6380215dff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618af70c323a482c8a26f9305d4dce8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083100479d2dc5faafeac394208265d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590159e556ff4b8ebda8981aa393484543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2c5ec8fb3c171cdb88cab595b9bab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ddbc061ac61ef282745bb4fbc8ea5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba8ac8374fbb779ef5004eafa20ae3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cb3b61811f553b18d4e154c6c186c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bc41ccc750d878efea6a99966f267548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce88ec8df48cf73b2f0df972cd639ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd470c7078e3e9080bad4d06aded86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6a70a90030c41eb460e45954bd349551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909c2bd5e64f9ee5237ae4bca2b733d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab5fff4a004377c2ef698c18398bbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb875178a1ae10813e0ba9df14159a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184228bfbe5d563542fa730b89dfd460555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d065bbf92651f68fb36f9008a99e5eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d874900e70a5bf45e6894b65f41f376557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1efc4d609d30c345fa60a431eb7561558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac27ed6e41208950f0b26d873bb44ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c3e08414976c29a12dc6f2fbd8d3f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59718c0cc58cbcd38deaf8ce4f83b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e7dfd8d9ce64540f88d36e3dbacee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35f72010f5598f4cf449bd4a419f0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf515aa0996c11b58faa50e09dfeeb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e416812e019281d852c61650caad807565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d083f031d2c129ee6ad1a5b8b26c117566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888de84c8f6383c1324ae432fd25baf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c044b330305e2643f148de91c81a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a4434f8fc085b0e29a77452348b6f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79806e0cfde0b20933310228f14bbd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeb37b975613763544f7deb3a036bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97069d41b397eae1fdfe4bd9cc696859572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064b5a0f54f95117d51c138bdb8fe01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e9c8f9bb195e8dede67c7dd4339c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9785413f28aac84c467f032417036575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c87d68d2e0b8931121fc7a782a49a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cd7cd8c920bda0139a239728bf1cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7293905a60a39b43f442b7096cbb0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721eb99f63f8adac5028edf3ba24d9f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400de7bb97ca76e27ec718009f80edd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716ad3980cf4d55362feb077a40d4cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cddf9467860fb13cae9cbde18fdd49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d682c799ef5309725c74d435aff0565583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf30d805a382b871a3dfbccd63f87a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dda7e428b311415ec264e2ddbd59af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a048be0cf323d2a738a0b2b388c7b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd4cdeb8e930ee609f08dce09006f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c81698fc79d912438cb9ccd0c1487f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abdf48888501ab78e8637e34fa1ef3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08b269595b5760c68fe4fb4cdf8d10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e994ca2226c106ecd0d56c77428560f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c82b354d011b11c7d946a204b462e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd3ac0e66d30ac6f2defcc3d3cd95f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b515ff2cb5092ad03bc867cfdb5652594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79711082f5431a3441d6a3557154a9ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59948a4a34875463e5880a3d621e7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4809e937bc3badf2323a5770834835d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f16def4ac4c972ac1a30eb69f33232598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b36eaa1fdcc303c2eec5f40101e50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bdaa1851e020782e8119af9ae3b60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47067b84d2a773715436441762b52093601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace05d9d0fe9a143180b2496906bd65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0976a05de40ccbe9ae100cff79302b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751d8822fc3e286ee0512118a16dbff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc2b1b8e32910c3e5a99001b63b77c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff171ad52159b08f0086a99b082d9ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a3468d1882796e52a520f29dc4b65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c075fd338a0575694b545ba4a9179a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e544671f61ad701bc771d9ffb314f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cde5bd5aa7adc71e0e2935c6ad773610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f91c48a69538f4330b998bd060be4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564a58108f2a41dcd58a102e398708c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d35884609f7f211dee6dde10c4a76a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9ebffd53e86b118a6934f48006928614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c64aa25817202912275c1c5024247e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505df98279e247962f8785b3058f169616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69b58a441b1670a036aa69fbea7b65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1423d51805e1052d5a2674868b2d32f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc0d3e876d6c436b8c0b9e7645b6c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7db1d39743a55c622312752527965620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16853f9359c1a30dec6c648e6e936de5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375d39eca1e0eb21e1ad04390f75b88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97862540cfb5220d87600351bd5f4bc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c662ef0882dbd26bdaf3614ecbeb4fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8b79d6854eb36ec432d147a297b3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392109a2b53cc19d46bc8371ae6f8cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004526a10b99abd100a09f4d439f01e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa7014aa60010cde6afb9802489751628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0192a9c0fb74380dd80612a1ec3449629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dad5b29ea732e23c9817864b6ad5b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040553d2efea61c76aac3f3ed40bde3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccde15334cd6e28a758a08b4e002e16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b38017801c53b436c8bca226122a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894df8c1930cf17fac53dd3a7772717634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf685d2c91489c98b8f11e4ac8d6a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a4ff09802279746f359c2df016905636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636c76688998f71bd3844a598eaa13b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e82ceb9a7f45cc5d765a78c2e5e88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5eb75c35f011333a51d172f0d65fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b85483c782dbeec28179a7a8bd7457640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903a231e703c1041261882f13e200c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae98af7fea7bc9f335faf0d9cd935cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc3d008e416007e80c7d3dd409a4b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a1151af208945e48bf6c66c3325ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c873afd729de62daa69eccfa46f6ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133166d9b6c6bb9da85519dd9ff376b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e1fb6736c3446bde44c6d6c2e988b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2c4df0fccc06c75b52607b7322fc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3996990bf4c1f2236ee88ed7b285d08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad0ad9909b6d31f99cd7b280cd91f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a3e259dd2f2c6936ef995fe48cfa8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f46917e8421f8f8bdf335a3a92545b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696db2537cd3798e70490bf5035c346653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd654943d4b455fcb463c38178d719654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992f0d37c662af1c0a6242ce59616a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df1e40f929a76df45bc336ff533373656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04517238923370d1aa579b5998c1c1f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cbeccb94ca1695733837b1c7bf1dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3c5554070c7fda266b4a6e0ff3d83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610c7e496351b32127c4f3323bc81df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628466a8608ea766eaf7ecfc590f807d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046a2560a2721c7cfd7774f518318ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a982fbdc4dcbb71ab584a331bdd79e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875de93dc27fa8fdaac9fc2b8436f44664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3257c9d761d7ba0b309285db010491665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e78390c3f5e3430d80de070655e9c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7877ef8f8795559b5571c2c2526c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94475fb327d50825b3b2a3376b83c2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457589002386ad0234b169926a791aa3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdb92d307c3bfc018e534e83741d91670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e88a559390ce52ff9aec941b769340671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312b6dc282e768cbe8b45668cdc83b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f5b75413b798d7f7c025561833aa0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadc737204845a50047ae67a5e28915674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f440ce715e674d2e7727cd63a4ece6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebc68488f167bd82b38236fb0bc444676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9406571d7f43b9a35a30e36403705c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc54a3990c8dc56a925f6441f995ca4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16ab3708590e3c48f836313403e600679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eba35af1906791953ce7739c39bea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30062ca42051c44a5cd6a20a2b6cd168681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a4e891250110db3a4c7d49b9a9f82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8184edc1e8f12cd8aba3c3eff19a04683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8e794e2cfdc9176dfe208258e2947684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287dd54cf50208037d65b4735dbf26d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5898d2451869bc18fecc7f6de555c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8d25b5e0c21415e9efc85fa63b94e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcf32ed5af27091901d9f57ebaa944688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ec73a4f8ae6559e9572f2b401e4c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c89a38c5e20eb6fbd2c9cfa5068750690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0185f58c7ea3620e047c434919508a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ea7e634c59a83e4386013b77bf8c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cbc7f23101c3955dc08b8e74f2e08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9e3d202c2ad9247e6334e61d0d3ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a85f90b54424050c9adc83278010c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effd59cffb03f1737a7cd0039c3741d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cf0ad678b080c6834b61134a8443b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707fe474a83774fa572631e8b19f4be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc878df4d6c34765739029f84461c6a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaf259ab3e6c4d9aae703bdfb25957700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5464f5e729f9d2d92ff023b9fbfbb5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124cb6a99917b996169aecec265d032702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade2bc6b25ad9c8a55699605f84e55b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a96efbf9255994d7dd1e6ec91adc3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009fa63ead7b891ab241841982641a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49716027f81bfb607a8774a7b17e962706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7717e0ee625ccd9ec883087c486767707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e924cd463a5147ff46cfca7064eda3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cbfab5c5f7c3a92545761b6a18e18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601377e147d87c40a473239110d6235710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43214689bf1708993d1efb41166d5507711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738aa9becaf858da3947b085111ab928712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585820a01a304d5351392cbd1d0830cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460a727d4b2f1cbdfa3aeeb5fc7958a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37dcb4db8cd81c48f5c90927052a00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4990c83a0a0488a01da6a0a0c99deff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d853ae04b8c6a36398c92555767f27717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a63824815a83f7fb2e62349540a9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28bc7dd8938a8fbd6b3c8450e17f98719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75b0b51e7edcd45f0964bf552e9168720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c265a79e64efe67ebee32c06d6fd4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a48ba7d4c1a65cba5c11bc9b8baec7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557e7f9ad1f2ac0da3c2be05334c4a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a2164896f3b521d7da600ba707950724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2156eb882703d10f5ae55ab4462171725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5ed0b3922e3dfc4e1a7d02cfdd864726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303cbc7d8085c36bfeb3c270690d6a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e61292de640975f4f25fbabf19017728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2afe7f7fe9f74f63b741e390459679729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c55e92f87e23671a75217d3d20649d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69d9347a33908f2f39c511f2a53b2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11291ffb3116e6cd403877b759a5238732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ee2e1c669d6a90398b4549107a351733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac98b651bb4a546af3f6f00df025bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7c2da80e82c1094e0acecbaa62965735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac104663f94794a0857525832c5406e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a58c81e0ffbf5202d8801341f354b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9644a79daee3cfbe8e4ef9cf360c2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e80df9c702964f5c7077d5be6b0ceb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53fe7068dd3f86c9cf95a0297713b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51936d3ff2971f8f83cd4d832ce91c21741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a70cc3886e7f3fbce494b536d75d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f56a64ec6e65e79233cf2a699ed264743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f304283d51610f1fdbb0d03bb19df3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91527bf54b79343de2ae1903e5af0700745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59640823156e1ad9ce105ea1d484fe82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71706622df895362e39e383467cf5c39747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce6e8b2caa8040bea69222064afb63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8205c5307fb7a85cb5d0e562b19113749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b048f92a31b8601ec5e8f9a5c2e74e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac9431dc6658ea0ad5a92890124ce6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396927210613975c7ed7e97ad3f41963752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eadc506629b8fd4d3b032879600cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1c71fc9dde718fa0790fa89a0c0af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95bb33194b50e3c7ea2d9a60455470755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74156a4c0d34f54021adb015677d38d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a81c491928be943292d5f10d1f685757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90e655ed01f10158717b3814587dc7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734142129d827fc480d3cf5a235afd8d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756a9c961ae2e20aab988ee65f00b2c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7062d4acbf66d6a35b0c25410a657e3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71412323c7d9d0296f3556aa4c52105c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc676f99ec00608f13b764aa66f7ae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dce80d7720a650ec4617416ab3052764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132692408c622fcfe8ca51b56e73e741765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ef1e5a4dad3fe2877703598249bf5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60de841dfd87a9ad00b097bd6105d3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c814f072b30dedd6a7794a8c90484d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293f1c5098cf057d2572378d33a0cda769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22871144c86910ef537daccfd7ff290770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3ad7fe109ff579747bf94a52e10b0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f4a061dc3a0ef9baab46826c40505772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd73df8d3cab11a76f73aa810d9838773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae420978c7703996a9f8a0ade98ae92774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b85d189392fce488e131b09819fadf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f93f1cf49b9b4e22336cb06449bf95776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ef8be73d76418da25345893fcc049777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e662ecf5aac3abffeb8069b4a54853a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf579bfbcdd5ccacc6772b922952edf5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b77d6447938da584e3ea83e2457a4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410f539516bfb98fb8370c59923aedc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c80f8f7b086bf2d05dde9c4fc2b8ff782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d2e23f2d972fa704fc0cbfb11e80b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5363875bdf305dd79f538c2dd987c18784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0fbac939b07434efd9610d4addd51785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e1d25c07c4d0b15961e7231cb21cf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bef8ebf233b513a11194e4dfb98458787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff34abb5a2d7e026ea4a4deb5f1e0ff788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c75d5354d6b5af748436db83440c77789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8bd35841a49fb0ba04cb7bef6cde7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b037742b52811a52123d612529a40791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60e91279a4ecaec39f61858ffc95ed792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e8f17c91f0a2bd5803861caeedde7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055a0df08a8d8944cf07b31afb31a62794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81f10eac3087168f9e3223fd9036b5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762868a263e9462a87e8f0a74dfeeeb7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff09dd1faf2758bdc550e7a602886f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53891ef5d904fe2486ba3a76f9a2b216798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc97629b6e3c8bd0289fc1b0021dcd9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fef07c108afbe89b343ea60b37e4d8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348037af437869dd63653b808ac2718801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483012e7e009de86963ed7011e514566802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7e0c4c94134e2e559489f31d26e81803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276416c9d002ff6af41b3fd3414ce98804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aa59a90c812e69338b0ee40dae733805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f5d8249f5dcccf03d4fa5357b8548806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c5bf4f02bd4269a32144ecde71af7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0213afccac67fe699293d1012d04e9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194b94dfa23e41b0a70bdeb76a5cd25809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818b3f7393c89ff94602bca6cacbcf7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bbcbdbed4b43698ed3e3dbfd6d85d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258e54bea21ca733e03bf8709eb4c8f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cedd6ebd4c68a8a2c958e2dc03261f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70728ee1daaad67bf37ea18ca4288315814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f43ca115ed8b58d8d946d75ef4e06815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfebc99445004abec0d574f42a3f96a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457f24f543dda16c5ff71f3f37257cc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fef96befed57584f5455780132727818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f714ea8121eb4b31646bd6afa3ca433819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d801cdebc57fb9a8ae275d998979648820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258a4daeb32a4b6d798dd9d7eafc360821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f2bb7d80d901b5b76149132ea433d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e85cf75744a8f0645d942de0991fd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f64d42fada0c122587cd5f0e4a102824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31df8b78d04b16f4a3b779d62b5b8f8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37b51d60906dec67183d1ed37063a8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b5751fd6de836a7fb58a440cba5f4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671557e776ffe25b9f692e3213f6782828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496b4314e0201879df3b7a2989070cc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a53bf3eddde6fa47ff390dbb2507f2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f0dd20a7eee6d8bf25700036251e2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80c244528737c4ce60a8a6e42997a0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecbc950d95297497e54f022814b9f8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa897a74c2ff25120ecf8910c00194834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8446a42f9297612fe41c5a9da0495cd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a8513fb4547ee523661d398cdf4ff836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dbdd0b044d292087948ce2c0b643e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6398a01bd12e03894ae829acb92134838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3049ee3e4a89ad6df7a5ee95c4a50839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65004399e18fa1d440495895ce815790840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55761f05ad40a30157f5c146470ded2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33078174724739b9bb9ba104b750dd49842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f4550e4b0234db32e59cc404d7b1b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c752506bd9e47fcbd24e2b06845b5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee94fd26c302836a878d5c6e7d249e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1acd810127e2e61b156c7d53a3d132846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1956d3fc3286cd1563977f55b0a189847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e62f65838c872ad8a8acbf8ff74272848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abca956dcd254c257a508198aa45c24849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c4100843a3acff1df7e84d176ad6b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc448bf62f854e4a23330fb1fd3c2916851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ceb3a993fe129089f1f3ddb35d60d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97ce5caea0f1b33231b944de8c07d0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312953e808ef74dd1d3f59373c60eac7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41227d532137c09b46e6064c25e3e2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b700c51adfe11e91804ea0c8e5e2162856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3938aa307b710918b55bbfd576c727857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b7ea2fec4d9e4113e79be415c5695858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c23352a5a784688ce81301a9349b0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20936128b07681f81d8616cdbb7ea9a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6913f0713d86844a1633381d0d70f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7e9337832663b718a90a3f102a535862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936b6fd1162daba0fe96ede99336a80863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b78c9cfd01d2b20ac04bceb9b86993864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803806dc0311b1d88b4f9d52f7966a3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf35509f1c85bf2bd59c4b9d419deee866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22315e8bb5dc39d14381b2c723392b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdfd42466f865298f9be270187eb19868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df2d42e196e28f76d08185182d1e4b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fd0fcd6ee57dc99e772f3dfce69c5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1f7deabd62f5d14cdd1173ead8593871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145848961d46988f47ee9faa6352f9a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b0d4d596a7c4697abcd36a14da7ce873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30ee82b0151a8542730c2de1933062874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df462f903603f7f136062f611795c230875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7cde8e4c2689eb084b972ac7ce426876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfc28e90413a7175116be850a30d3d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23250b27eb7626fdd24aadb7df9215878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa510ea35d4bc0007b6c80f5d37b8f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02ae2fb059c50f94abe8548e634db4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aed9c9a6dd47a3ec22e58db84ebd11881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851f8842d0d71217c2b2f0e04636098882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa370669fd6a2f43c961e7f754269d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34bda743a5b025c08fd1abe05d1538884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471693438dab1a2a24d7beea98a7b35c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabc5ec133a9adffad5623099772566886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba18e41ef5268330c827857fad2e298887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fda5f58c2315450edcf91ebb964a7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36646a70f0f7487f6f9e822d5558f82a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ed06d328753f7367df0fd094275e0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a649696dc6a1193eac0a5350a6c47891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaef2944925231c80a842b1e657b18f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977c33600905fde5a9d7d3422dce749893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2108daab3460fb930928bda0afab90b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a11507ac95177e0d855b3b97123e2c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136569359506ad4a0e04a3959ddba926896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133acb73ac916fe46abcf20dbfb7b57897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad681ebba328f5888631ec03109951898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c00cec06d2e8537b9add870ddcd523899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3db6f9e713aaf41ad3e51dae7a340900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10078907c834714df668dfbc681cdd5a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d4fba24e715ac28c8eeb65f5eae85902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5bbec0b942ec846f29b80a472fd1c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57df137b1c268737b1745edfaece78904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a472318bac7dcf370d933b491e7b2e7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eda420efb2158d02619c6eed901060906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2c7e0170730c3f3e366b5f72106f2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17581b2ac338f7936be0047a2f945f0a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440829606a6c005fd18759ced6617544909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e3f8a6bc4f60d0309e55bc8bd97a5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac26d1286d2fd4fff882afb83cc3991911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1a196e5b01681a7f2474892ee3b72912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60444d9c7dbdc4f0bb8bf020d7bf5112913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa44f2e67b7b323fc45c61c47dcbd0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42510070dfdc3b03c7ad3e86467cde07915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838ebc67037d9ecbc4c877a46d8f50b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa439152f63581bef42be37a9da0914917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146cbd1b58e469072c358fd14c8573a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70341e6d5714a2963d7b88a606cd08ef919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a1407751e56d7b7d783cc9e7a46b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a4288fe4cc94cf82c33eaa14bfb04921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1377820a0e173bef958b834dd845d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167f8b45f50afdcf5de85ef930c1309923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a448fe41a662e017296ed581e1b70924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7457221542048d3478d9e908a7ef82925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b3cff03397a1adc7c71fdc629be4c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc8ae99ff2050f06e8b696953da94b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c6992f437fbfe0c24bf11f4431212928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1303f7c8cf5127bb41e55531f69f45929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b330ff7674bfb7a77c7c749f54b9f2e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887be810bc141d4fef1daad80e49e89e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32679a5b3cfbfb6d076689b4ca794d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36451eeb488493ea55107e31bb532064933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a1cff9457e724f7b7200ca3ed9102934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eca816cc6119123e002d49e16a4d97935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3abc3a6fd0e25402809fc143ae7d0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea5580e0d0e2549549dfcbfc97f34d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c98f01a149171910f8f1de6575da4d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05623564d253f4a6090a3dcb5d88dc9a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24156e8e6e958036fc09a07861205d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76879f550ee31411c91e05b8afd8f1e2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09cc979105a535167cd4c167bbbdb7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfae97d89cbc8ae654bfeb1b0507b4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa418d7cc95cbe667b2fc5831062c1f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a7a7d7a8257441b9988033dda1634945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4b89c75468e85f86aba1a64a6bebc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abc81cb6838a5c2c9fbc97c7be7a17947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eccc4ba9662303fc731216d0b6e09948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a662e5e7d9ead339b19aaed2dfdcce949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6524897c4091e78713308c6f7018c4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08080439d78d9de781079b1fc70e4d1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf3490dfc6613c8442ebf33b014f42952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd19b4cdf7e15a261dd6530c3fd3d9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c19ca9c4153d680a7b25df30a6b43954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4ee3336e2092865a69a07e800dbc4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1497bae73e3035ee7aa98876de5aa956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476f6da5965e9184905c2ad28243a00957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac762293e9514a23058621a6477e0583958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97814c3d3f9b902fdb0619c82a180bff959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abde7a10eec240c50ca356d0330a3e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb992dcee768ae013176afd32cbab61961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00459c8ee84071aeb85f58fe5f378be8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23101f2a1080f968861841c303a4acdf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565bdf8e42fc5a8644efcda4b4449a6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdca9c49084cb0aabef9c989aa64a64965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b0cd0b89e57181e55978452c4f1ff966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104e1a67429cb06ca62971a8fcee0ef967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9508b3e90976c4dedfc7dd0115c134968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401b452fa1cc49885a711f16dba6de8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecfbff69f0243577b21634ef1f2a2e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae115c4fd9ceb1ffa5eb73bcecd0ef971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0da2a075f6b3c7f3c3a558fcad75cf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f83b4845997f14c102a9ed4354600973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c708f4444279a5363ad8d939b47fcd3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25067b71788f157aa737748d0d809a5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14d7af88384f8f49d9db6fdc887f67976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1d73f6169351c8c6d64d742df111a977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b5d2df3a41736d6e42da8cd81ca121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bce302bbbb30adf1e7d9fea7f6adb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e0f2e81a0bb615c378550bc509d813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c83a1dc8dcd23ab5aa6c21f6d27f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4699512668dad37e3c504c373752a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de3573f434bd500cb3d2dff1c434136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de223ad97f2e8cc8e4bcbdd4cb398db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559670e312bead1d7c44c83e48258108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f7fc036526f0b6eac158cd7ebed629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7346a13a521bcc1391ceecc5dccf8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbd70c69ee274fa5edc92c36b1d74a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a9b4a5d572f7ff6010124deee434d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9037321a050fed7ab8a983c6a59a6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7114e71a5c48073f621c4d2a8d2cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308c926657d099540483e60198ae7b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540b0f5257582c4e1c1d9ea49f4404416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd6b21ff7cec71c5cadf8456defaa817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073d826ae37eb55d8368223e6116c9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4444d004ca8d21c04e5d0c5207153519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917ca2d0e4f150bd330ffa582a9268920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077af9695054abfb59a2226ab3fd0fcb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dac42edb6a3066ead17adee6a141322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0880d612dbc887a1fd4b90124c6caab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e0be88da09699dadbe0f38c973b7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021ebcceda16fa78fc4f85afdc362fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9d7240ec30f9d01bac8d50e9f380826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f622c26561a3158c0d8856674e875327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd48c6b5f8e256013a59ffe7ac628b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f5846316c0ea2df6fcb00f79db3e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54339ea0a0741c4cf1f488a4c0ec98ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb88050a8ceb661bc322fd91737dbc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d50c12b084852e2c97df9f1db689a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01562618d62ec6391c42f2a5c418682733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874295a10d6f05798ebd5c0026d5b04f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e97cd6ec6065af9240a16d8ced79f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126b20327c7e94657f48c1cd4791a7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121ab731cad3aa7264e05a98714124c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d423aa7f5b3a5b606c08002448f2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03f6bc07d22bd948c96b17c4e129c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877487a363a75252f0183cd576576fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e14415fcca25c16c549336aa431a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596a4490dbd0da718343496efb914ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792db326bb4165331d690bec6db6c5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ec5dfba4826943fd16c159fc40b8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4da78381a0b7bf1c6a75d4284b83a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601febe4120ffd8977342739b4d10e5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd896167dc127d4e0ecfdf0f77afa4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a308cba55a0433284edc5310aa7b1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344a26513ced15f6ac346bdff2c591749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc8e6721df13de1110ccbae02efd4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08ff14db70f5febef14480f32d83e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00785d6e4c8fd9ba14fe3dee88955f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f70b9a150cf5304dad41cf4e4d22d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48480695450bc5cb506cdd0cd883ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998582f7ddbce3aba4be3fdbcffafc0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec1a06d439e736cd5fb8c37658ef8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db92a3bf530b3eaaebf39a407222fb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9ca82af1c3c093aaab0724be8fefc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191d72681a0ab7c63a463aee5ff690559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b01c6ef1b878e39413de8ae60f8f4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a02a9d9e97eedcc15ba16c276d06161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ac7e7e012be3b21becd8b3ba2629762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53c6051932ac3aeed055e461bf12d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0cb7867530473b4d70a9506d65b8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670d287c55d5701ad62b327e2a0ca0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f04c34989efc51a47e534aab6dfb6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2d912ec17d1482e689600f8c9871d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b00e85fb0e596e1a05db91e4cfb08c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c652f30c367ea4bb1cca456ef8a1b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff8bb40eb33714d449e39e0cbd076270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f08595a11a4dce1c163bd9a3b5e7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c84126f945d185f3a35c4f083df3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bf4329fd16b03a832056d82ddf20473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8283d5bf96324368250b29a96ca4ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76ebc1e5fdac81c42be4dd4eeccc2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585df699445c68eabf1243203c75a66576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ce3c3606a7b9c05c2cf9c6734059c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046c73379b92cb02d29b6cd82762ca978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e28960cd8c10deb0d980eec02e15f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e2aabd5c6574c361b9bf3fc552ca180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421f529612f29cf76e3863f02f60fd481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71892615654af6f13750b878a151ff482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd6ef9d5f133d8ee9fb6300d9f099283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8204958f7dbdb5638008961682fc12784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914bbf376179f2129a853e1944df4ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9ea2c510466dd3b1354a5e3da8a5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd87ff308359a1d132d834a85f51e0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11781dae1eace5e2617614584b1e990088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac73979858ec18420dbab64373d9a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cf270bb6cfb6955852ad11c29042190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3be2217806797e88de031953bd48fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4815d63f7f1075a1d42a27e805f8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b5cfcb6802305080f7b7975a9122c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384aa09a370b08f3fed96f555b0d71994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91637327dbfbd02b84e51c50ab7113895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8c24623e802369cf04231d78e1a9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76688123f502e0037ca589dfa4405ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae21870d83e4822b3bf5c8eb3aec7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6fb253ec17d83d68820781fc8187a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4275b3e6d4b2bbb459cff1c2c98ec92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cec31b5e5b9fa2601410caea8c98c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770a294715a5b45fa63fe16c0c34620102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeb4e8aa432f79e1b1c1e2f687517f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237ee33acda23f00a56c6c51cdf0337104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb9ee777042509584cfd06938343de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e661487ef81fafc26554f20d68112106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b1e71327c3c0f8e0a5a1e3026e77b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c8871c518b7562014850f41202079108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2080e71d4a211e81351f6849b153f8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a93da82ff965942cfb09d35ce7d984110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9c39595142c2b216ef943d8c59ac4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24104e80733c792573400c6641625c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4647daf53d113dca2869c56c59cdb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9e419d4b7040f407f2e7dfc1729ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28407467df2e52aa243f7cffb2f5a5a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5630898c80de94ce216434e125043116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984558bee08696825799b5bd8330ca1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d769f6def1f0b5e1ecffda3fc924bf6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849b53b3bcf096e599edcd49c20b1f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fcc0e648a44ceaf8b12e796f26de7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27368f1cb7b10d8f3707b7bd2b498895121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35277ca386b4742a2afc52e5a9d130122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6ee9b9fa270953eb0d37f463c37ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06728571c552214d0a320eefb51e06e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489e5fce53099274048e9986655be63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bfd4ace4ac972f63a0c6f7fb76f16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30618bcf9dd242526f5e04e10984157a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ed6354ace2bc552b6215547bf692b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b7780e9063be4070c235dd03dd66c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15c60673537988595cf2cc24ab2138130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25d395d6443b67bca4c557fb8d7364131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fa67e6946f6e8073dc07207c470a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1554d5498b3a93f62abbbe6e3799b32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d0aba5d4bc6fde8cdc7c7192ebbc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90567bb49074898b74a8dfce7dcb35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2e9812ce61f1a3c5daa5ce3a47b07136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9072de99b90107b013c16ba01df25f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7accc5f0cad9c89a6c9792d173711bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940299c39840b90f40260506f02f4361139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb734ccdff99c29100d81cf8b2999fb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9684c5391dc7dc1a89714694b1cfae3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66420694d9ea481ce59287e183d94614142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ca58ffaeebbf139e74e015ff98c40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266a2968e98153eafa48d53e198a22e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52b4109f3bee56990170b1328d0604145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529beb667cd444fa43a0a6557e12e48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a93788d045d4081984fd74be43b58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d470b3f183a3c757948aca839d87946148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ed7cc408336a60dc4f6551f0175a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454ce19adcd0ab0564dcce2e0855ea6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165991b203d8487669fc731040022ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c9187278d13935bede26ccd791c59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8d27dfc8c3bf6e0b704a8ed7e6f42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476819280c90466a09a4d1d4aa9efbf8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f58b37c8f18cba10a2d2800380d832155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12201a43cf22558e8031c75fa8b76251156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f34d722d57976cb8ac02ef84191e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756c910245aa95798771cc9140bc805158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e19b0fe05d2a0882ba8ffc71efd88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4edf1d0161e08c98507341fbaf0e01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0023566b85377edcdf7172adc4cfd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f6b515658b8cd0ca31f305f37d835162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acf2b95fd3d2011bd251f9c39907ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27ea46978336a1d4b01cbecf9e69bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48fcebce32aa336693c546053403d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb717264fd5669c22e22958dd26f2c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1871bfea0047b9fc5d3b2f16475c13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05853b6a7f69ced79f81818a60bd672a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8a749b58566f9e843f32090f65d15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346d55150a7d530e32e35fecf19e644170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be33ea36a323414670b91f4938458d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04734269a332a9504e65d88f4998c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771a545dcddbd8dc2a2cd2afa896299173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54b2a878b8a568753c0b4bed7fd88c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400471fc84dc4b9447f4dd399d9e4435175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e8949440261d0bc67cc6fb04f7e3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775e99414a6b7bf6768f90b467bf9f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a259d3f56dc89b4801c257856cc1e45178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942d29903cc843af2d5a69ad55492c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8293f8fc1dd653bcf20cd4da22d3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a302d39fed37639d95ee19092efc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc64382c5b48446d5ffff8ec7e58145182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac11a29565ca892f834ceea184293e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43474261153b39327d045f8de2942a1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da5c81795c71793d3b03dad699035a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d22c0bfa7044930cdd1edbdcd162a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0335063842d9558d31e82e8d7aa3008187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd5ef07290d9d8b463d33bcaa53f86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79095528f35d31bf715f987722e2e3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca91e845319ac985194578b26a0c4b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf060e61e41bd8342a646aeda79817191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4216caca3a86d7e41159ae56c251c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7941a8567efe4f8288bcf2a364f95ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698a88b6390ef2162f3df5686a44154194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451370bdf12b31eb16844a591c6ea278195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c056608ab816aed4f5920f40cc7664f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d511891138fae591cb4c920b0e834197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e452dd734811704d6232e090ee135198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fe5cf0072fcbe0a76e43690975b55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd3297a8f8263e7ff87f45b2dba584200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249e46522f9881a02e09b05509cad78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27b94a325ca9b3560f91a4608eef89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2e60b3e94dd2470cb0bbac5a1666a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91c3595c8bfc830f44970272ebb965204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a191d5f491710ab32a1901d7bc7cc41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492ac2a61e3c2d2ff8db7f5b476e577206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d333b54e9c811affafa404f06f431207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3b9df6ac567ea823892b40e365817208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ee44b8612d6b318037279bd668aac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e143a3b473039824573054cb0c9d7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47057909497cfd61f9ee38ae33095c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b226430c5fa8f2d8e1ca13c52be4ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef559cf290e66edfc1c9883c68d0cdb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4c995fb24b9699593835fecc85b44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45186d22f8900a7f36126c54731a70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340e6d0bc4de1b9bf56b232bd37d7ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a30e6cf88c3db4be5d8e397e7fa4a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1e38bd10b995ec72a2825522135e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277204b227728a8ad4c2b3624c4418e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b394c1c9ed914aea4293b6f1013753220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd342aefd1c03697c9d87263a6e51def221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32769a78ad8d0cbb2eea4d61bec080be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d5f13d8fbac8c36556eb6734ebab9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1067db343a62a193d9db66864bdf5a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d060ecbd14264b24b7e74345c63382225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de999e4c72f81f4448d43e4c1d21310f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5427384163db219f17c2af9f02ae359227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05238a646ad2b2b86c153f85b8b0736228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ac4a6601ccbecb8432b63efb72c5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dee78b5249d3e7ffe72a1f4ce18f2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7de1c243492d965123db94dbdc1dab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5699bda28b2804d4bbde1e9455016232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01636e67d9a33240d0828ae1560b47b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9978ee6a3563b67d8935e4038b57eae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b5df91a229eefc7a6b93a3a3f54e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611bbca2d2f18c70ad61d68d184fce1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4779c37b92bcc7f23721e3aee3f1391237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f3da92747815ecc3bdf434639ee58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb66bf57fa739eefd5a7644255fd33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946ea68eaa917b29a59f2af7b41c2fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bb588d623bf26caa293a37b1bdccb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c767650ef7cf2f7a718a72efa7d9865242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90738ba1283ffc3c9ecd0e717cf71417243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014879e9ddbea797d20f930ddd93804244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a252dc9d8505923536aed14c61811245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8961885d2f277a66b0f3bd450cebe9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24668772dc97ce1b53b66772ba4f8db8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53201e2e76166506b4f18df32ce850a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37460cb9789818814714b26a09368ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1874d5052a0588b7f8d4b21393263f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b319f9284b13d88ab98a094de58fca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073f6cc0d4b0650d197b51bea952c37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b55b2f2f2f3d448e8502ae8ca30b3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b55fefc3958d56743edb7d8c0ece58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6be5f73fe92ac05efee4e53229456255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925b3cfee05249a21e5edc187192c8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aee6433da112cd2995b6a0c5684ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f72db00cb92cb5b13a1fcf24d37d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cea234cc05f8a377c0417ec218ba4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2ca990ca327ae4a32f612b24d502b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd4e84d0a56ef5dfd19f67e71549ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2e9f351b90aee84200b1c86772904262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf259a528bda9d9e4d9537ae86614ca5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54724af4651befc62fd3456b5cb67f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98ed7c5a771b7bf555597506df76b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cccef165133abed689dfb2560ea09f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222400fe332b763cb3c36d26d7f68056267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99383e2f95c7d33ef539507ff7370093268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2332aaedadedb103c71fd145adc2c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082838c3f2cceb5984812866858d80a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648b300aaa1649d6cbbdfbf3c69a59d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa387ce703aa3b91c538c3afd521357272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f698615f8ed1bc83d57667bdba11a68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220af4e2d53701c89c27e8ca90d7272274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df0f9314f8d94b1b510d0e470fe236275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b32390a1658d1f73b1ee95e906388276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ac8a023c556c1e2fc83850b98d832277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06396f3acde78999e841dcb07680c959278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7adf76a61b0a05ff5d3bef7ac54158279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ab86fa2fdf74b4b9b8b3b692e5aac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2043f2637d9b03e18decf7be20164281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879137913401e48fa4defea29714aafe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c985223bc365b33fbad09b775255ce7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75840c2bbe2fb9e28e9d433c45cdbd37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c01d05768f96db228dc50889bf6cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e888ee9033f002049ecaa6d227ad2f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efbb211fbc080066aff0d4014fd416287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758feea7bb6e01f065e2f410b869376288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851481265e07fad936961f592ce320c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83378d06ef58d6087ae84ac50499655d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524aebc997da59cc8a8a087ef47fca19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bcfe3b46b06d998ed84dde71d10ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821440a11ebcb120733da5d7f04dffda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5555288f7f5bcd69172c934e48b11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb8a0124deb0234bcdb2a34a87a936295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f8493ed166fa2036ce14e9fa66ee5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40195eb68b6d457d542932541f5535ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0987fb82abc1616becf7c2973b597298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ad74d98ee800b7c2823c3e16ee04c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec1e71e05e09074309583cded712fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f74b7293206060141d5c470a0a755c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d981b605c0c425119fc7143d1dc2406302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf757f5d68fad985007d572e8b629c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6dfe8173ecefbd3a04b4eadd4057e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde352c5451fa87e6d9508619ad9cab9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d92b417e62767a89a8878c54fd157c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa11827a5009816077716cfc4702d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75d91beb0854c56f1fd60f4ae71fa8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754af8896aa0b6f1684ceabcac441c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b304305a266f0ce36aeb66b3ef1c525310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc98e0c87397df81e25b99d80fc4a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2f50e7df4c6a8e7d71ae5f1f06661312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71bfd93f4615018cf75732849dc490313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cffa9abd196ba0ee0b8b00b28f677e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc4b45536b0481ae9165ab662cbf0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919208dffc31e6f0845589b0b9238f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c723f4220a63518f990196cd94490317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcefa089704060374c5f49fc904baa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f344b0c9b37e4d72877dcd5d012165c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecc826e9eaa7a30aae36eef8709001320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80139efc125115e3546660a8cdc70c85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62908b1c4392c16d58e228f2b624dbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb1ccd42fb9963fdb7f24f0b314bdb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693055ba4c9ccd8ce161852985108ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d4fff59737e39287a1171bdbf5ab0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f09d852e75dcc85d6039a44c3f5c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5e94ace5cb635d6530d804fb329a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826496ff2795af708442bd5473b5154328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6339897dbf683b01f54f982efc52f4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1995e3c6161fcddf792fb62ae8ac1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06278dae49ca598acdf4e3964aef23c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332414c4931f52992fff08ce4b7c78e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f967fe06148a0619ca70c35b96c759333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafb1f5c82d91d7de2cecb005d9b8ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cee6b51b662c1982b8e35294d6b9ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d69a81139a00787169205ee1830800336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6af12edb06d553ceb4034c81a986a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e13b892b2e9af07da8cf8675b2a54b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70259e26037a57937d11a6e9583145339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd6c776459f571d8c22ba926275ad3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c6936773634cbebd374a5e45d6cef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd860c80940ee39ac3db7dce38bd012342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b39109dd3a44f9db3ce22dbd4ceb34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1fe9995c7707210ffbff4a93783c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a72e43fb598377d8fca985b9f8d70c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc17bc1390f4afd05ccb514f0b5081e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fe390bb4dbaf533ba0dc0def0ff40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf15d3d301291335a4253f48036ecab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77407410b9330ba2351525f54551ab3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ad0283980287f572c140953c6da40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9df04475a9a768839464ba0c4be091351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e17c09afb24e8f53269a820e8fe03c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394c1c5d147bb1c4b5f9a7623d03e3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2462ba70f71d31c29fc4bf8246112e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d86a56df6fa362c1e6e325e189a2c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97d9153b29236f9a8459b56762c2d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ce50cdd6e35fab82c7ff02ae5177357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bf5413587bb92120eb2a53eb54b4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61010b37a0167e4e99fb20e87c2603359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba82ca9cb0eb49a7fe9993a3e0b6bc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6d493a823546cba45681006c267a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9f44e5c7ee00c02b9a77f9a401522362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4c40e6c956ddeaa32a45614e39b14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec624d29931f4e3086184fd2c16482364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a063176f62a50ffa95d4f2133571b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef637195712e41cf5fbe6022304e2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b25b9c0d823293f4456002b8c2ae8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce677c746a1b9dce46fc53490d56b0cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57acfbd916546b3fdd310e8b13b6da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf88d3778ad62095dbcab2e8e45572f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816b3012bb620118952f0aa4d22f836371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5902f2ef76f9c1e17910964ad4d4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40a9d4cc67aea0cd6648082b76c865373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad811b669af067c40bbd82b14f24ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736770239c46f60f1c4122dc2eefdc76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd6b11982057df14db14834062fca1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa90b1c2a73fa3274fe4a9fcd363ea8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af56570646b43f89772c8f4c1bfe1e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ef9def56fbbda6ece084b4e1c4601379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707319b84b36fbbd94a7a59cb7063ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353629aa5a9332c9d3af21e3e109af8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cef33f42349ffdb2fb50038bf31a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38953d74579b6692c0f0f72f41a4b75b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04374422a28cf34e45bbc903bf2ba2a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96a7f8f7af6a104243f0d431c3fa4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18bd68112535f92dae5f05e63b8ec9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29796cc288858962d0b08a8d38d6a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4897c8f30f61f32a078305fe2d272388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4f842f9ba5382d668bda7db17dd56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72a875222e3ce631c453f4ac800ac0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556c9df0b72838df0dcbf527cfa76e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef6d49d0c0be638f7b9793a57ab67c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fcaddb14671a118d73bda77f8d4cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570e31ed3e64fd2276b7a2b0e3d7f6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda46920f7d7ee50fbfb7e16b5fb256395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6904f4715dbd84fe2d1bde6ed9c94d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d41ca35b621d0185e1f56239a11c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c309eb7e1148a6f0458d237c4aee8c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee0d8b38b95e34978b2f9f75651797399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b0af0ddb2d2bf140a474d99ae6324400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141fd8e565cd9b3215fa25537054380401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4682f21c7b87b8c57e9db5baf78fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e497e32626e263b30c49f5e4885638f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb07eef291d62de4ce14c4f3edd0d6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc795879e560dd570543de87d5a65d24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0793d3cac7248a04a5ea51e59d9b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c16b004a8382111b024a1c48fef85a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b095dbafe050142e70d478317bcbe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab272cb90f11715e547074c9b1515131409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099a9c6f96c87e13177ed78935f6f3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6239e49e8b446afaf692b717c920a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147064b480cbe018c281627963db02fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6b7f54ff16b4f3cd4926424a5775d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f5f20e3b347630b4f79d530356603414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9734f79e203e8dc43b1d3cd0aff5c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7eeecddb7cc0c84613f359dced624416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff37f00f8550091cae2536982bdb6b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488b8c7139aab215b826271880bbe70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b5316ed91d172c739a75df09d2ea5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e9d947ae309da08cf449467fa4874420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2ee2032e105f5d8663e6957e8efa4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be82b103e08f75ee252cb5ab61a5e1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581ed4a69963e56ca3e8aa1c9aafc3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589f4f7568441c83fa59853ea887f70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bd9b42092bf90be6fc987aebfd012425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bec577a8d370658857c3ce1018bbce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cebf5703af0a2bf1aba298e66c34e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e986b643e73c3e1bad6e9f2e036df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b166b9426b1d97940503b2417e7dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576ccfc21834a05d1fd0e1fea1dc57a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d4ea7e0b4e3c28fdc5b072c439be1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c948bb81f8bb71aad95c4a048f69f29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5e487f90f541d69dbf2b457fd2b18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a210c6a402000accc0bffdc39ca4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192263a65b53f0eb018b7722653936e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22ce781d40259242efa4dff9a1a08c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253ef3b3a6f69687c7240324b02c8d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4d1c02cff7d6403f4acbcf94bdb68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafda2f08569cfb7fb32366650f36bc8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ab924ea4eb131bcda96042df94ad9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fe88d3270b77a9eda6cec7b789fb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01edba34c7415a15029b59ea34e1f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02358b04e92973171661f60ed8b87ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847945537da0b66be26d14dd03bc3ff5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ba7523fea0462fd163c15b3601f1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b8c7a0af98037f578ff8a66d8d3d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d309fcfcc647a31a46d2bbc7be1f492447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e200a52177dfaf382487812c140582448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035134d9b0910e70a048ef34391c6d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9058563838d0200154b7ee6bcbd33450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ad10375e1f9ca71d1dabaae8ef561451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5dead398ccf638f40fa77aad2e4fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfe4264a138a2cb5b5612ab83ff3b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537928fee178c006c009939944359dc2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a620179732e3976a55100815346802455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20048f96e2c083611e73b9de9fd326456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c20c57656af8fde3288ff00e598edb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf19098fa2308fc1405a5e037d959c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ecf26ae4b676786c2255ada38b305459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904797e7dee6b37d4a46486ec4952b4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c8e85e38c4f0a593dc3d2034ebab2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415d3ecc619196f809ace989a46871b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731eef0e0484636695999a26a42417f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfd960ae9110eb014e281427b1fed6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31edb05842958c5f87917935edb96b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb24120568d3031162b8ceb265d457f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ab0f3c9ae0d931da96801bde9e53e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bd01a1f2188edabc34a594d601cb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61310ac997e9961e5b42d815def636469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea0a6552ef6512403a7c4024270c13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c83a0edf343440f86beaccd173d254471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eba53d5595aefc3531030dfc116ad5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3f72af716948915410880e390834f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0c8fd1e4f2f42f5ae25726dd1232a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef5422b371c8d3dae840d5ee4a40d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371dc2e26f41379fb892248e5c0b78f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bffc721096cfb8bc56f92caa9d4c84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b101b0185237029d9e1d1492833444478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890778e192777b1120a3cbd437d45731479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115e76d072fb22c984b0dfa9128105e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45c87e014668df00333dfce09538c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab9673ab845501d674cc7a0a646390482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3638051e8380406bb69bcdf4a231eb7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8355e1ff97728012434433fa6c6c29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a7f2ffe92c0c72801313497a1a1dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddfe19ceefbc722d1b6908c7242f3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b59a172a65798315e5349a1858d90a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eb9b4ccb63d8d271a1afe42b05c62488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbc619c8917761d460ab890885cdc5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c105300b994f14b71003801578e4383490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4392f92f65821efb4205643c1f76e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30e819e4e309b0b497cab6d2b00573492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd6a005c6b169dcb1be75bd103e69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018414dc51e9d43a79964366252ea76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47d37f50c41b24c253e982a04c091f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dee109033eabd8d96c309def93de4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be77442be8b894c8c3e6812a21b9da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b90c4dce9de1e5f96cdbeef5df6f27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda3589be63c48e45be7296d8c013d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1b5f92665a5ab5146b8c512a218f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe2030794b65296cd6370991470665501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e9e14d1a9a3a9364dcee2fb74c722502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8bf947846d60eefdabcd181e5a471503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef52894a759c8abb2cf2dab0265f787504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280ea0b6218a6612f7f366fb43592d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1903a58caca50fbbd6ecf75c7e4a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c9b6568b18b6455df83aabe34fe05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc33ccac9976c881bf3c3fc66c26345508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90b0ad7a3804b8b7cb18972f24d417509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96155954fb7e093e56343135c695c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eed5a4ce1bcb18571e49c81180577511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ab14b0c9385ab174a569de0c8f7c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c02daf8ed16b06d22b6bae69c8a8dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95def34ce6783ebe904fe8e2a40a72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f14d3cba53fef05d092be365b1ef3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beccfbcd4026d19fa92d58bd927880516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fbe82ae4d2db00e81ee6fdeeb45a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35238c3c811eb4a220ea6da326c723518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e80d2eb352fcc08bb1dacaf180ee57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703358bd6b25a6384e1c38919295645520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b064c54a3b6c895f9567c1190525d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52812bfa4a6ce5cd37ba0e6cc0fb5b82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ab1e072358a4c04355831c4b1967a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983511f93b6361befd53bc3f783890a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260bd98f7f8ab0c69e95f38b4c289f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252715d9bcaabfd43c7eab30a58871f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c47c5256b01fe3cfc487af4c9f688e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716741aca89d29f155b2671b8d7f675528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3deea8e9f108fbeb5ddf8d3eeb588529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea22028c69f16abb8904ddc878d69bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252387d1b54b369e23a8eb6418d1509a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ea6d2b477482ea0fcb4779ca7c320532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef362ba8de60e96a1fd18f553f5f869533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a292995c2e983dc96d46c3e890a16e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64f17d3abc72e2470b7f9af06eae8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec30ce2a389754f27c726a358a7abe9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dec44b7d40f29769741818e51e21bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf94093b4924cea39f447844be9462538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb3c1a8f43363354349aafccf8a90b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bc1f30f4c03e0255924bd1a29a222540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f5bf2582e6239d788b72bab7f1385541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b42513ff69173d086dd9cf83f5e37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ce71d23b408a1dd543de0c353e816543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea83ac2ba0d137a7b780db66fc9db27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424611b486bdbe5b4b8bd5c46fb98c77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c3f2231ad2e0cf3aaecfda038b789546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e675855f35c22bf92d7d604a8d22344547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc592bb21297c7515e764e01afead5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91978f543d4d20f7092e169e42247f02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8ec06490f506530b049b3f09285ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b38f098d3e9b06e3419f5003ea4bee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6b5323faeea08a28aeb44e027034b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c3377f7d9f88bdce0e5ffaf0e3889553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fce74c803af20bc4ce9ae6ebb638b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a2d9c117d3b5adaa6e3ca01ece151555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6cd430efa0dc60d272c29e2383d87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb64b0d5ebb425f17ff6ef913f3e97557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815657bf7f73d0895686388fe34b2db8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5205b0af6ac2ac8d16398021fd85711559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d60c3722667a1051f7ec90e8bc16cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f811f23f80cccc15a9be73f77757e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fc61d1b3245b8805ee59eb305a6e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe82643c6f62e531eac5a9f756a55a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb88dd5d4ac455459eff40bdf0a465564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cff97351e13022773f2d453bef040565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0325c34a0e162492304e63fed75c741566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c525b910894140a6f31bbe861c845567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9e41093cb7316a6c0b06742af400d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99420416b56920a0d6632ed7ad7914e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208bcdd1462a1a14e67e83a1569e10c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91a7dd6285c8fe6ba0410727d7558b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e21b46ebf52f627cdacae45618a65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0f2ca23435a643fff8479fe291a03573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ab253dafdad507b239ad051386dbf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb2293226ed64cfa9d2ca4e0cae5d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2796374b05d498b98455c3c241b47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2194830feff02e95a6752f6866044577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe89d36c01bd2eb9b8e8c5223242c66578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d7778ad890a3a4790df71b4aba965579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f09527488748f140b869b679a9990580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8023b5751b537b27330f5a37ca439581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6f653ca0140cefb84a55c2575eddc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fab1a150501ec70e128355d0fdd253583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364b45d2fef950d355b6d17a130e676584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f85a686a215b424e059458f7481c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115407a9651e5534df9b3a556412d30e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53fb382d56c98acd64ec9d2ed7c343587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4fec28026bb102a486d1132944289588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa0f0f5b4c0dd7a9294a529764694f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431b35637086c762b3740bd7508a29d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6add9a2a15e07b022209e9bc209e7a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464a19a713a373e3225f40dd3c6da54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012122133417b235919bd420828d3f5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96676987ea7f958d6e30e8c4e0c669594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe99555be94b01ce4e469052cda6cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e5f3e5b229084b20a1d92d90eb75f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addee4d315999714caa03cefab1717d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5db430ac9d16b3fdefa9ad0e3d9bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90fe6240af7619f34426ff0bfeb0fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe85f45c61c192e4354e57d72fd723a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab0599df1489608da6a5e7f75a748b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcf39936193789a93e0aa4b1e58431602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed39921cce5631077b88f31bc14c999603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c08c3f77fc069add77dcbcaae9b302604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cf031dc089cf0196ccf2da77ba17f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a6c8560ef4faa876d6cdfe12104df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d8aa3df5ee4dc3fc38b3477525796607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336c09e929aefbbe01b63352ba90b1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c5c4748218c01ad8243bee3af4ce0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62725f0904bc4ad22cc746a10d9a35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94cacabefb179b72857d930f705b1f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e98d87a3278fd46c6fa1582ee55b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cb956edf2b2cd0fe1b206103512ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b45ef334d08ad753b1da5bf060cc0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f07d2085182af481d92c9e06c5a729615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3f9903af263669be73ef9efa1a43b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abbf507716be1a5ba9ebf190cf66ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc22939b2d5bc2000bc3a4bd02a9c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d815f49f5e16695cff4fbd10d7a17d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ecfaf5f1b7a2b78f8f73a0dfa9b9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50f71031752ecec950696c09d70da5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba59e8056adf975c4b16ea519af09f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abefe555d62780b2eb0c6d2f8fd149623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08964ce204466c3b7d3469fe30a40e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6430f48578a496ee58196039b3e67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e2ea6baf45356a9c2ac91136ba965626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b6b08c1eeb78e66df1d3aa6b91444627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53fae4ede94653b781ffcf012bca76628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a2e0a4e1a78b4792f24186f6ab9fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953320e81e322c37b20e0d275f83602c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf409786f99ff3ca0bb3a0e38cb77e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a57ae17e3dfdf46772ea5bef53d0a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e1538c7f6d3a47d3cbc15c2c81fbc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece909804a76f6eed031354a71fdcf0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe26a62b887ee5e5609bdf57b182c70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbc399970acf8329a8aa4e40856a06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca806e24062bbbea69e3e9e70f91b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02657334a978306a4a5c6ba0bf50b0fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e242c1002c7494e01fcef5e2380bfa0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bfc74be32ebfde53a0ff6bdc69c55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91def76c6fbb2fe16740d0127957571641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0c4430a2dd32738eeb6eac2dbe129642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1f09b59145f87a28d00c27bf43a06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b21f154c785e148a2f0e2b6d5cf061644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37535d2edcc01078ada1a337e73beeb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fd895114442701081be658d61db19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22867065db5a130ba6df9ea18a45bda647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded3b96a41f3f86f01a9d71a6ffa5b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51003794acb8fbb0a29a0b484f87b80e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167951b0092aa628ecaafd315cb9870650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff8bba84397ff8393f121541714b16651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6f774eadf13a7b37f55dd3f11ceaa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83fd761b676792196bbb1ffe47c7b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915ba878a29fed3a2314a4e2dcf4349654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168f53235c7c137faaa17b7334bc50a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0c5983acbb23b7593a37042ea8f70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39bcae7c3e1611edb64b4b4677d3d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c353ac710cb86058ec8592a9848ea62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa91b25b15a24e6fea0348ec33b2666659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd99e75e65c9e86191eeb9f8c83d5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240978f6f8f4d217dc0f33b608185b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0573abed7c6237d9df6e21594ea6a3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f7b79de344e410009b2d423fb740b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba573a741d64478b9b5908b942840c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceaca677261404f8a2493d99d6ddd9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82416728e3cd35f8c66bc6382b65aa6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec31c398789f7cf29a69f96f9c6925667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd74139fe40e142c37d53ab0df31a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa04aaa06f6ceeb5660ac931b2a921f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c1fa240ef5e3d038d7380e74d0299670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19926070f58ed96c240f868484ebadb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272a2c91aa25b327eae3033576b5b1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89289251f3f31c0f9f56af2c4e3b18b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f9431be1e710f6b87d37dae3f77d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea89ccd9281f288ab0856238bc18a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4bc0b291a78f98cf0d8217fa3e897676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bbfba8cb6bfe285e21ab24c3e2e0a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2eefa3c4cd521206c3393a361d203678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b69e06e4fb0bf7a1eab5711f22af43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb8ff1e6ec02d0014d639c7403f6a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ed9c4619d5c2f01fa1ce7322f2db7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e3f54bdcff2e9826154e0d7ddfb4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4fc78e85dd1a50c7639f161f89d33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445a2a41bbbec3845b2da9133fe05f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ae9f47cf56ec16b6dd31563121bd6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94aa3f475b1785d8609c9da86b1e6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b21c995923df20578a5696f5eeef48687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8184627e5b62ce468b422fb6867b9d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da0921b2c494b55827f0eb426781ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7498cd1d412540a069f57708d088b98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f446aaa337a3a9444ae08ccbcccfd48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f0ee2f11c0a8ebd436706b889a6b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1378f64cbd1ebba37dd37f26257b008693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75cfc74c867b41058bf19841383b2d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3968e9516d197f4697b9f405a49f840695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ce23c61f5a317b62b189df89e1fe3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b41bad924e8c2aaf7c66e9ce024149697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a422914b05f241e14bd7dbf20bd4c8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b0e783689cb0dea678ec7547a5733699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a996181500a473fee8102373139bee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eca810941b671b64267cab2a00c68701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e82b84ab3625035577d18935e8ea53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813ee3900c9dd20e5386ebff3310cbc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903edbf8449f394086d562874aea2e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7df0745c94b16d52fdaa681b4586f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df81cb58cc9ef116011fa3a76bee69706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4384092baf549be31792a005b8af06707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0a8f84086ec5eb13ab24ab9497dfd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5ac9b00ba0e6e8eae9469ee368e17709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6447473e561762c9bd9092fbaaa9f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535b761d9d3a1b5d5897b69590612ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746b529b646861f57ae467f0624e695712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cd0a26aa63c461656d3e0d6997903713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090946821fccf1ec79c9c6a4a285d61714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19fa26673d91f33bfb944909baa5a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9e9f32cbab9b95d0e4129f72419a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8c416e9c8d37c3116d92e5b976679717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdd3470cce4478302731616d17ae29718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca43c209036cfa7551d72ea7cf55b2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab15713de3bfb19c5ce2ac0f09fdfd3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24d0f4b6a3fa2e736da146f737da03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa125a04f87b4272e1d8c360bcd23ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52beed076650624e8e4b2d36a6ac0b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d75fa3d4ff4ed525d26b28a2f5cff0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87752a8e7580f193a898dd16a947ca44725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a2bc1034490b6234aa585f879b6e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfff4d7235a0b52dbe12da75ac7cbb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e7367c33598d6445a85c53e3612b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11276e789e147f8cbd29c4b3be020f1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33be21723c74fe29e4f0478f8d62419730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2533ee4814544868cfd1923478a55c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30458706ad7d10bbc1782503052b82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38828251ece3ba85877d092a73b9134733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116e9fb29cfd34145c81ffea1588831734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ac8c93b76be494d1eec2cb1321265735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c48df3e128eb8394bca8a81a98d5c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edee8aaf17cd70b7f85f2955394099e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e59fa4f1b19eb59c173492f95340ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58123897998a45bac25a76a225253e1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7732827c19b3aedb41ce5b766fb51740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50ec9b9f529bc75150d22ac5daf164741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bacdf06312e0677055f58399a7a31742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a9e696f1b472cf17e39e2dda5e13d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e01cef8a5ce739177682f4f2c8f5dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ac54050ac1cf7cdd5a16eeefb7023745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f364b8bca4ee4b7cc6b4c1c7f7e2a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c364abc76a1f23ca9312e78b5cf2e9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5c1c6c1f42c5ac805f1842230304b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034a11bc2f0593045506afbca80c6f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359eaa8c0c4cf73d28c18baa16052975750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ff4abf68a336c16d51688437a5351751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8520dbfb92945bc843be65bee38c2c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bca7f1b9886a894593fe43e7569a66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315ea0f932a971e945f07bcc8c5c9f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b30050e3aabdb27ebaacffd84272ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ac84e12dd8c47dfcfc15e01fe6bcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b0095185ee5cc8f4ea0aae11b5f49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9450ad6d493c441bac5c91bda35c84d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753adc5aa26b68ecdd5bae5035ba9fd8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df21d5a7645daa7656aea3ea777991760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5dd72d5a4437fb90023d8dc80ecb9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac565823b2aa09169e7c3120b46b7c6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c025ae1c18107d415bf1daa024c946763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a341b5a03a913a2cb524f3d2980f150764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6967e37f48615de37712752455ff9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb05216e2321867a8d12891ed4c4cd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e758e5d247ed3f04050056357c75a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5a560f1da8611bb990e4d0c644514768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48ea7625826ed16cb3e34417a21a56769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e860869d3989f5946d91c1a8bb2df770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4726f5d9d7d9a013aede1326a54ad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949a9aaa17d9f059cb9f8e9dc25f54b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a3d5b51503ab1d9636120e2ecb83f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5a66ebf578e13653107de27ad564c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bb671acff1dae831f23dcf7655669775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d89c2ad56e489d7826b2f3490224eb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1015c548c5fd9e1f02882de1fa8c0d1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba2f982cd78b80b08c8f6219999e38778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbeed61680c5623e202c9a6bcf82cb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06a6d63ab614ce46e8c6cd9d96f8cc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bb2aae1761636703f3af673c1bc3a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae675003d48c08e853c42869c8f754782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6c4cb602008944b9549b5abf01b4a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb329486c1e6694abca287c71a48d0c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e223d65eb91d1aa3c5de208abed66a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15275df455fa3e06cfa775b79c66f4be786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a2549b58afed39f9fb9d325b67191787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aa46126a2c39c1328a0361dd89b6a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa947990a1f51df7ad303d3369f3045789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcd58ad2a8902f3ac24f2bef155669790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65714353ced2e77269a9b361eb37651c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090b38187eb372bd51cf0f7ecbd2a71792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5c83f6e17a245838fe1f7c6564330793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388b78ffa44563b75994c85c79b43ad794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7d32f9945176762fbb6529cf9a27b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a11c31b1a023de9d14a8ce3ada0fc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90481067ef5b0ced35450d8ba69d42b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d7dcbd49f0fad178bf141797983be798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef75ac8e05c6ebf4510fd8e781f60c0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979f44941f416145af565dcf86f9c31800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f12abe15a589c4c4661199c46caad9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a81de186d3286d81f8860e076af574802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d03ec3b0bc9b4df4c89437d89f2161803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb0203619dafbe4981e52ebd5ed890804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0138f7dcc543f2e131a216b93823abb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ddb9335e52d45017a294ee2ff8758806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f97d85853db5400a33c345dba70f54807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddfd6656da76dc1424623fd3e88a06808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a6c506707137220a1f09e9d08a54d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b52903da4cf4546c2c48e0c9559ac6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f915b1c961fadb1fafd7d2d4d2af6e6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778006716bc6f78a40bd7637fddfee8e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bd575a85e5da340f8bc4529737777813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ebb1a7276b7afd318ace8853a1a04814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1019b0c52f15171ae6154bb175a4b0a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be151d428c45ad71276b0b394e092bc1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c689ac0303aa6c8a3e8a4113c4d63b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a164612678889e94ed8e840a8e4c8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1c6398f32f5c18048fd258e29e161819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f9fcee33026f467bd92d957abbaf4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf32b04886f26af5bc1792f85642ef821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f2218174c45923b710962db0832eb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f01bc8edc0b56868e50559bc2fec8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381820c2442422852dcb0772d74b32bc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2574bce3df7a4eb5a21f80b65894ce4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b571d61f1bb26aa414a8df30baa98826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae60549e6cc4022bb8a7562b7b05557827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c05c0d12d552fb0846db345eea9ba828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e7a90bb875347397caa8ccb640303829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c22711b97a99a65fcffca41cf8305830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d4e6b7ea8de32e56dbd8be377537b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815d0d771c0fedaa181ab83f81f0598832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f95d84e5e8e11393df4b27630f86c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a2922c9d2902d70d156d05fcd9c8a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca07528cecb6aa970332f2896da1cf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c11692113386d9d5cafa007cdf88b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b2235c657a47493cc6213a9170f02837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb50e76091f7ae68a49b62b47390d4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e3a39136f5c5905c3187cf2475f57839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8e46dd32f29b9d7e51d9de70c746e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eedcea15874e5409bde15f89c4a359841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e34e77c94d84b9a3e939532ba6a9d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4883fb17d6bbbf04b3a2a601d696d2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c651192e454a0710d796dce279064bc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5ef22ba3380f7a82c87115f1be5af845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52056eac3dbe8b6c8c8b840e56eca59846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90603c53318548384246672127fefc88847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d31d687272a13c0ccb5842eadc8e62848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90332171311b747861174fc19db2585849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ab9f38d627dae4f343be3070268f2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea08961fb06f94f38b0e41bbfbaa4c9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6505cb8bab3e0b296c5deec3a5ec1a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f174ca9b5bff0f2aad0de28f9bd37853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6e97a560418d36a0f4b0744b95bc2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be1a0ffb6eceb446fb954a42aef3ff855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33348e1c608dd1ae49242ec5969d2b63856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6db852cc71d9f7fece69dbafb877c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117fd990c5eb770f96cff1ef05f58eb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faacd9d82c2865696e0ace188df54fd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a90303f1ad7334e5bc5838b4616e0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea1194d6febf2cb7f279b2b900f63f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149f35d9838fa83e27fae1ad335a215862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356b347d591b801f81bdeddf07543cc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa194953b40d40a1cf2fb23e9db9982864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53cfd71cce13cc438521f49affa305865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587c222d0d9df3a5ceef6ae5cd82be8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c54409c9f2cbb09f7f406ff2515f9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749fe306e7904462a22b85a63d8849e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5687e54bc11bbbb56fb796543517a47869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d6c984d52661881bb69fd6dd46262870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7272bd49536f6a605f353c0691aa2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaf02e5844b4bf6f05e24658b51b3e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b682bd63326666aceca4b68e8c215c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307654711b7c483c5b155fcd17bac880874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812a23b83ad5659e11037005287bb21875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde736ce8dbe701735fe893d999e238a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5c28827c140b1c7a050a839e2910c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd20f9ca5f064967d85ffd0ed87ad8c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d06efc7e946c74a5f4130aea949b86879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffeb76701002a599bbd418207ccb3a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0c456352a6d54927a98ca0f807818881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53416957671cb8974987b6089030045882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29b1c4b00ab67065884f32fb0139bf883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb35de733b381b436958a3753a6819a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8275a4b6c8ba4ad86bdb0b82ef38fe5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146320cf95da7fb91642397a81c97431886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dc75932f15793cfefa94b74af4ff8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b12a036f1fd6d1ad77631d5e169ffd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db185bb922181c2628b6bdcc7afe0a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6fd39eca332d427908d86b5024563890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f082b5773c55b91e545147abded2b5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805290fbda834dff3705af4101917cc2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af692f4a0f58235aae174ab521b60f0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e340153df4aee6abd8a3dbf9aa42847894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db6c72f2c0532fbe2e574dfcf87a43895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd901cfbd8d7634979183a5225f720896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e31f1d5c3d2ddf6b0b159bb0dcc600897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda95e7a92c2d4ab11984286a8bafe22898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6525f0c56f6a67776d1517ec1a3f387899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a868bc377a2b80011be1f4a2a5a6071900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811582ef5d8cf9e5f6768037254d9b79901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68ae7be2ddc5cd36d879f99243c4d6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8d20e9cf5b827851f924372aac228903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de422a1cf78eb3dc1690bc739b7d5928904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1badda9c25a61e902b486e75c7380905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8417f3a08db4be0875a017fa91ab8c1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2864d94024c574fb47b4f2e9c9d16907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533ba9070ee6e0af9e49774cd5bdd86908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44138527c51c873a19c275b1a0b814909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7be1a86d7bf1d6d0a96ac94bc5695910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141da06a8ac798d6414d7839eb235948911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf919f985e9f795aa2682c5b0a7dd0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcc3059a88b35fa1fc01a90450b537913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916c9fda782d39809f7b2ae9ee1f69b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a4294bc3da522a6bd5f0f69a6e8fb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae606e6d942cc72c5943a7d6811c9b96916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb12386533c739e58e4e1a223f55f9f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7cfa1693b3d3e69808c6d95bd9ce5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03cc5d6173973b349efd12a67c8be1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9b83724ca6b814fc5df0aefadfad6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b247311ae060eb2a026b962c62717d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6fa7dec1e84836b8a080c680fdf37922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4bf7ff7e584220c764eac1e93b696923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2a8cf383cd8ece19e8f5a7f4a765e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d52c733917c2a0f72f56698d31a02925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020c2abd6453f6553abbe1a90ffd425926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb12dc445af76ae38474f1e91676d8a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab329aad351d7bbeaa224392a824dc8f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e746eecccbb904d9fbb462ed1ac842f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471d8703814b8457540e3f656d26f57930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970b2d2653e627d557da3a450ba6e15931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaa93f16789d9cdd2aeb82b796955b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5c9300a22a1e249b6ba4129a1d9a0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601956b0a7d4a0f69555cd51d8f1b922934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efd6af7ba862de5922f944acc0ef63935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb76906e33249c9921d3754046f3d7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1483ee1726e462976bd011e39259920937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664c2d9fad210e89546e57113b2e69c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6d2991920524a70b4a9cd82856fbd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da15a88cf450a0aa8bb641d84707782940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1e406366783d151b923e7e6b5cbcb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa22c2139590c8b0588c51b94eb279942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a044f13e11d254d3135bc876908043943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38328f9bfd605336123703cf0e143e91944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29ca1fc1a7c11f71a9ef7bcc494f77945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591af66b5a36a95237be4257324d8097946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d92593792eb0bf9dc106203d2900a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef2a2464bcdc959659a6b6b2f46fea948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6d5d094989e950a0a18bf7a2475eb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c65fb03189d65e3f9f4ac27735e2e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fe1874c8a0440414671dfdd6897f9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4b1463310d1fd588eb7cb0315e6e0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb56311f35664893379b12db7a4e8bc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691edfc749203c0d920f07a39f14305954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f15d56d87b28d311c2821cc7e52532955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea07643002bf9b3f55cdab9a2f16cf956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963487cfaa2103866c89e25a477e1fc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681649b8f2920c01ca92414378f55905958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16166e55a5a4486c6bf4e383d2ad86b8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07835e562d44ee7576e265ddedc7fa960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d85a7dc42a4128ab20c734722addd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c44131d52b480473385d1290102e4d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078bbfaaf4219a59e3e61fb715802f6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef488c6f6da4183deb1694970a04d20964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09268df5f6c0bba53b0e3aa73c0d8b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e44f912f2a74b9d037831b7f21d710966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fd1c5f69f0d5a5cf8399157756a28967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d248c64495926a55a38b5ecec38f8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa7c21786670a6b32fb64732af964e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bd4e5e62e91d4d3d4e79a8d39b38a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f58f3b9f711b51f09c77e29e02682971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c51727a3e4cddd3fa2fbefaa7938b5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92137d4efbc6bc6a419d118df27d4a5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac29bf97d3955260da0b7062815859974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aa6fd67bc056e67aa2d9fab92a702975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5fcf8c81fbf77384542c39cf5c5e5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69471437b063447816989e3c3f91ed50977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>