--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9c576b5e3b60a6ab0e17225d2453a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4cee9e23ba317d9bc61bb2df4328d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3f72ae98564e831736d27327ae0323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740ac18e9efb1ba22e2cc7ac4f623f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c792d8ce850eaa6aaf6bfe6aa300d775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa90a6d2f85ffe1fc05246097d26dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5424981a362511c7dc1b023191d90e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc07c4bc5431292dae399d226e508d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed7bc742236ea4b800a92f2751203c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65c1da7b04b26cf8e252843d9cea3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf0dda537838d7a7114fe3ec41c81911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fd384cd6eeb66e4a3e65de86de6dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c48295ff2023784fb1c5d7dea7ade13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb1ad3979b886264cd185b81c8e78914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53de0abc999199936fff0db8c7033415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25be466ba3ead279299295ce851b43616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2f5079ad5c02f52062cae95ac026317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f014e091983830cdd311a8b4b0dc2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e166e45e0b96c634a591fde0923b0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6cf53bcd192b5531c6978d0aabafd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db362e79cdc2fe0dfcd42fb0bb3603221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded2a658a3241f50c1519be5fce3aaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e98f8de82e33d1a96ecffafbbbecc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8ff9bf2c515e1d0be93fe4254909424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f29214096d36784f06449cf38af5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba115d5b3f53a18b2e93f3ad55d0501026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2e1e015db2d79f2229ea204ada60327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563014b3d5fdfd5fa08eb357424926dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef48c8b6d6d54fae3d99cefeb430a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa9804764e3fda78bd1de8a703a97230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddfa39499fbb53a79f0284e141be4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6798e361dd416ace345a203f87a8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c160888cda5fe9cfa6da8f121adba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81bd1e415878c619dedd4dfeb3aba834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5624c7063b1d559b9390f47d1b8a9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c1b3edda3cc5c5a1c33e910ff761c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232715973b37b6e2363fd8a315b02f4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f008354b8fa3cea376c802c4e863f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207065395d108079ced1125d9ba260f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798efe141b70f307af6c0f912e4ac52640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f364c6aee4897bd1571fbe5da2ee34841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfacdce18ab9e9f90470e8615e1794d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7525da7de58fcc7db913561aa432343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a524e169c664971e8e072d878204dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038d0f576269a3b256d7d42c82d0a4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dab7049e3628ec343c897e4f62dfd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739c88ed7f366e219ef6b313f56b1d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd9adb7c5e40991d3b1a9f8cb6b49c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4aec4df6412026ea1b008411060bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1fc2c890d0bb776fa93e2267337d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687ae1f8af3c34c265e1ddfd6268a2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53fe79403d5dd20cec6ebf2319c4e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a696cc3106d92d160746a0d533bf653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc38ddbd9cfba290141f892eb44daeb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57da15666256beb9761ae6fbba165d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6dd4387f5a1ef76a1a7b52cf75d1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02283f3c087a67e7355ce59cf253916a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97b52eead5c2ae2abdf9cbd25ae85758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabee90cbc7af892ef146f9ee69efa0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a59284175fb187f8d7ea2708c84a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c1b1f6f8f7b8405f2a780a8e4cf3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72a602b283a1c5a899aefd88f2465e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be946df5adb171bdb4b850b2311732b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cd9cf3d3bcf9f89cdd96905db6e3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68012753090bde3c0bade8b724f856f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b64d47cb634341feb6dd42348d6c0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8616697c2bbfd95a92e0516bd1dfffc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a423b927a72613658180f3683a763768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17113423407d6b744fac44eb28440569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbbe45222ffcfaf932605c4661b30470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9c2233edf4c7bd9fe5e7d870ed0ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0734fbb23911c5e41fcbacd6fad23a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93926ea6e77d189faacafd3da043ce4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efec4856a964079e728cc516b876c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d625e533b97711df0a248ea6cdbe3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3dd79a7cec9afd2a816132fc82d3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed795e75924f85b050ca0fc7c482a1a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa784dbe76735b27c57a16bcb2dda5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42e2be63c36600275e2eca1d1e31bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d0cfc3fe1197bb2858360ede981f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ea7c70b64a98bfc1e2347c6a9bc2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13644fa8d1fca1133c1723cb8ef8209e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651dbcab609b08477d8b305979a42bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bc8f93dd7c4c9f883088948eb0b7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6a7c1e60fdc4a0ab9d259d7733b6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc03d97dca7fd95b51c9fd1b1e5bbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2478a1c1f4a1bab7a5605c90248871d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c270443d74f9f28eb71891a692898788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d11e18ad64f2137fde627c50b3994989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f204c5a8822ed1512480f05c218946a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d48f59443f89e29e00acb2dc74f30c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c593aab13fc19dadb4a98d5ba48fd192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be249cef4d5b2703eb69e7723774fbcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905d8a8bebff32236d82147251e697a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81812e488c300b2c83f8689c0a7f139595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332db8616cff0976dc937c074bd0b97396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f16fde2bcffcba25a1463a5d6e69ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70ba1498b56e8939a33ca9a6881e8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cad00c2a9ba12ceeceb5733122aea999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a554cbb4598675d02d17959bd1634b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74baf4bfd88536e370bb7b5bc6aafa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd244bfcd20a31228a226d0bb3f17f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371fb6e2ce37b6767d47ff03f894769103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d5e0d626475f527bb43cf242af7ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720d9d8cbcd10cefb1fca5f964812e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6d08b44a2629f389667825ab42c35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76def718ac63de7ec92ee50d72b221a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da7a1f2ca6686d0937084fce43e41d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdffa78c9b054b23085534bb6b7962109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31580b3afbb022d83fa541c6a94b85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7dc4c6ae4358229d636e4fe9eaed2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb712d8ae17d39f76f28e6c2d3c67109112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db671ace417767b23791faa588e6596113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb34f0206483792fb8c49a9fa942f1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db369f63b9c8c4b67542f98e589b4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31676a43d04d59d2ee403ed46eac919116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94e38138ed009e93e1c4134f1e2004117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe95a8cb80905ff893b6e5fa61d929118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776559b00c85ddd5eb177c6dfafcba6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e532b98bca1cde17b05726c094c753d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44b53818790d69140a45084843bdc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9c7e95d3b9190be118066c8da584b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0833c0abd7e601e8d56e392952054d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962529e6bd7756e273f83016507e010124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b9ca46efcce6cd603676b8bbe1a3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284082e08ad4d1b292cde930544b9ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c92d82948f65f8b6c8e4db262b0e7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd35819ef6ce7000e85886dc0b3f030128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438c46a27431e75fb334a529755f5e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11ba4946e9931c198bd3f76a6c3429130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b817c4b06282277019c40c54c6d8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8752b10f7b85da70986e6e2418f04c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550da4ca746910b554c3741d9c20dedb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c41e6cb2c488d7b3fd4729542c026134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ae97aac6b92d8c834955ac9daab02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e699cef2c58970aaf91368c33b1a1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99269b96d9c9d30f91f75886e397ce6d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89db7f4fbdf0b88ad629f872639cef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49b2591a908ba6cf3ccac03881f9ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a50ae40ca3f3e27ad6fce95874526140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57177be34f466919199c485b25a041141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3290b76c82c55059b4b60b4573eb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc2e1b59f55f9899d7d59f18f1123f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bad648a4d1af910c5727e68429855144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8081fda10a9e24ed906db00fac7a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fd5e121e91148111a3e396b91efb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2ba15487d3625cd58acbb54db97ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b89699f11483b07bdcc614f15de507148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c411670dd5c9eacf49921459caed9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba33b16c2f1c71c8803e194601ea5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224e6cf871d17f43918abd48356803b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c716dcbbddb77371687a90f12948bc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba08aa89abbda3c69b0cabe43a987e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e32369261bfaa210a1dfc3df239bd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938134b3971134c59dd4701f88e0699155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e274b7781d0225f517d6665054b68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d857bc0537abe16598e241687ecec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352b6dce4a87337ca2f3d318dc12322158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d39c243a3d12aa6bcca2746bc32d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd455490c54f919ffbb845bbbe0f90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b6a2183f3af584f01632500b6239e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c06f50e758a7f06aaca3463e58f08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2d4528350a2307b050509c6de0da4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a50ec3d3e83e247a546095abd7d115164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5c7cac9dd2a51a7fa95f503d41e6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef10e50fe8158df193c9523c05c2c76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e877947fe26e5a5d5dca9ff0813bcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9b386b0542b0a130d3c18d5137782168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efb84124b55ee05dc7c5e2ab8284ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7a311cc9e6c9096d969eea2905ff4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7527d7c4636e8d389bf6697501de2c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcb756ac1396fe8ff83948ca8f67fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ec3d540d7d923d60eda0446773d53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4907e81eb7e803eb3bc7f64dda80f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdf5a0de2f0ddb2cabfc447375dbbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84cabd8b8c13455a0bf0632c90654d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b46b4cc37b3fe9801d8b60cf9023d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353c59cc1691f021b3a98d2b50c6cc1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbaf9d71d6d8616f6b907b825bafa4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c6407f0611eb42bed97adcea4b39e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7366d7c4fc8ee0773048eedce7b23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3f817f85c9c7103aca1bb612af7b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d91c825ff408898266dfa3f0e1823f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400119661676a43ed31fb056023d958184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802685724dc23902eeb925f3ef7546c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758cc2b056f01aa1cc18a500debbbf3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aa8f1de9c096c9e9011679bbfce44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c50461e1080ae461b45e6bdc2866b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbd079d02b424d3c3aff56beeb8559189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae1da5f43629018ba8ef2f884b1d26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2fdd9cbe3496856aa8b3294648266191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542ed509dbebe006702ef5577967f5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59bed6ea6d0a75a429abfc33cd6e9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584689f190dd8c8e40c5e550c0eabcf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe682aa2772ebdc5a2d128a30ce32fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76462971db79539fa7edc48ce24a799d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8470b3fb79ccbeb8017712845b464f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c52d00f763856f9ccde53a164019d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fef1189642f6e68ff23b7b8f75be7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634eccae0ef18b74e3077f0c50e385a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9da76f8ac27e718aa3054bfe0333ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da98c1c94646029e357c4f57b9829d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df026ea5f139528f639ca829b7db6f97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53353193f9e1e3fd474c7a6758d0c6ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173158b76955a7ef4f8b33d23a53a011205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aaf9c582d69ae1abb1190b27f250d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce01cc2248db2811796b6b0c2e166e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b41183c3c83e7f2633e821795ad74d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a79f4340a43329c9b55785d9fc17c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2044880aa98a1ffbf3a554e8aa85a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebc5dd247d7d12d60b1cec879e7809211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d24a12b8913e8dde06a4625e83fa69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32122bb478f1679a069c95fd099b210a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4c61c0e9efbc25dc0fba1e2ea3a74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2031cdabbd9a34fcf5710b4401ae6b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06f7a9f7c6a149c62e754281681cee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5d24c9c9dcc7323a19c8931fd0da6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c50744bfc510d8e8572f53076952db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1824723eb81b89ae0123109836b2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908892fabeababce25f8cec5818ccfc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839152d90fef3dc304b05162bc6f382221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cfa64469d33a4ea31a2871bbe4c73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c59cdeb55d4274f46d22f59bc36a01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b175fc85b5c10f9edca7d3e406a2fbd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156426fa8c9d958202a271679ab36024225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a68efde7e157140a3f4028871c30b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa264655949d9eac3e95d2eb3fe2f3b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec60b152bb6293adbddbc2761c74a33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd90fb739b9e11877d26fcd9a44e49f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9a6cb2032114084b5b92c030c69be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34a3f467d2d59fccdaec71a1406115231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b0ac697d6033e9f14fb4dd0c37dde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b086f78020f045f987c05b9a1f49c94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f715970e593338b4ea3da842a4dc4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd96b3c222ac128e8af8ca15a198203235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4b0fd3201d9c472379d597ef54d3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69930dc3ab78919a6af7d965e295e791237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d30f61fb7fea9ab3643c60fb273dd7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3f9fc74b127d9faadd68b7fbedccd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53a914b3d61ce250189a21ab0cefa8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea3bdcdf481c84ca525ce56061f35c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef66f42b744f7981459ba0f17dd478242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53eef93b84d1d4357a5e198b37ff323243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb7bff3e9519fe09be36ab584f6668244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235beee574ce403638cfd6da1d3651b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633269fdbe285031a23fa86dbe9f3be8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9a3f1d3af3c12afd5b06a16347cdd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56e27e3dff6c2733cf94db05bbd2bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2a42658e9ef06244ce68525f21a36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78a177e3dacfa43401604dbd762021250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60deedf057cf930edf2f11464233363251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee6e9d5463de5e598d0783c725bbf2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214f7b312f4b12907c2cdcd80a0d013253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70df342f745a4b48d0c26fb4050705254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f1dd72f17e32a78cf9c01caeaada3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5a0308613a980cb3172c0118e237c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a263327c20fba9088e4763d26298e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f64a398fef5a6681567998f8d7fe09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584506f585c653663b5ae2febb8393a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3e16fb22f53c031cb80100ed4afad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc96588f895701c318ed3423dfb6db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f77ca0d8d52b2e8e18b672cc9edebb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442d388e27c10fb5a668dd8719ea00e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305000fb8414e5eedd0ac37f115fcbe8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6417a2d693b7b679198b501180774b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff632c454aad07fdce31e04ef6adcad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7415ece54ece5164e96e811ebb41d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9cd810233507c360e4080b0352477268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255acdb85e1caaf577734ad2aab9e2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fff5b78bf418468859ac1ee88cf15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ec6488b1ebbcc99e69aebb9e06f0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486ccc115c71a118bd53f6724bd54b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477453c68fd5bfde680a7effc54c775d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe04883bdb5855cadd0557950ba939274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711fad57d03e090e87e13dd0c6f480e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e5e75ffcb61bad4bd8342f653f4fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30637902ae532b882c5586690fd4aacc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2e852a2f021473492229d59a5a167278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c32fcdf0e0f8bd7e057431bd9b1e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c805ed5db50f9613bdbea224956c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf06c9db84350a1c6144124e348ccb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bfb65d6512398037ff9e30db115c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95e167caaa0c502bb450366e230b20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ca16ca9d7459c27f4c7b4b8528323284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7013350fb695b420a30e9724d876f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000734f114ed0497797c823e8596d8c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f7c6b95d03c0c67ee0b936f32aa44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bca9f2f10d5c71c91c95be0e8da65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1b6949acc3e088178ba79e45975b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070768576eb25c53225b29d35c2879a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789d05f581f1c9cffffd45b306816c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e038ea66da901e59312c755f15b83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b45a4c812647ac4ed5a3f271094d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7c03fb3eb7ea301818174b6828fb2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23d4566898bb46ebf89067a09d25c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbf621a16798dd07100a61366d143a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3db3e7c98d6345b6e31acc3590b5cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c12e66e9a8a0cc6ca6dc208bf67c90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b6e0e275cd815a106f3b3192cd9c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0f84627f7d5edee3691c8568e9ac0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21e0380483ab7c2f60250d8bf2b654301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8ba7ab9974aa636a6c937371c03cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdba216b7688ab38259751c1bd867c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb733838c4ef5288a8c9c065dc2a909304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db13abeb5a450cd300e0c08f44741f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a95c7a42e9f441c2f739fb8867a57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f23e7db29212d05c7ea2e4d9fbdfbd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d159586d74b988c2cf1b0aa56bdde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7854c896d0a6e135ee18d8583a477f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70bc93792dea51cac2144a508784dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10f4e305ddaed243008a62976dd715311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2360fd307daa4a8d383dc4f3c33041312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f973707467c49af4c301f2cb9c76085313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c838bf1d7286f7629001d548c6dbc74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38975e8fda4f1d14929f29efe17133315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a458036556ed86f11c9926cfde1878316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcfc907924e5b5a9ec2ee725c55e5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad186833372af5b55d3002008f7a8cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe1e9449cb383932e666eb162f4b59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877887480ca0d12beb984d001e087960320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acda307e610e75b748e6d5fcc87ed8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715b5c22a2f513b8b5fa58bdee1eaa5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7f21c3cc95397e1ae0e4b675bd5c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76af692d89e8275be9faa1d5d44da4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebccdaf2e526b9a9ce231c43268bc6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f0c1979f0aecbd9bd934c40374e84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e95561e011c55b056a37629745a173327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b2d59ebd7a2288ba9ca3c10f109ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c90245a183e1be6092b1efc3c9a2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000b8a616668522d2eb9a324ebb45e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db674bb5107b98161be9e2a008c32f6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f61f68b9ad188d739e9a4ebdbf0a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72188d2f1b19f9ea273fa5aa7b96360333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09e90ccd3e549ca36f1d0de78e174c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877556cbf115e207dc262889d4f82a8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae08085d1a64ecd38dbf4d01b860de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3608cfefcd1c2a666e21a3d49aefdef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a3e2e53888662e8fcdcce68221cc8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15f7ca3e261c387c099feb542a955c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dfd0e63beb275917e55e0a64bebb0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490d5fc07c59c7aa3bd7e70a30ba66b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc01bac90da4cda15f762e8863e2c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216459a18af213a90305e3fcf4aa12f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbef146c1dcc0acacf176110867579344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb214ee9a1088dbe15809063f5f59f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2979c20073d9b1aa6851641326c34c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbd1b1d943ed4cf5f8575413e44eae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc2e52d14e59f4269d697092beacf4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a74f45f8dc9bc706ce2ba6a134eb68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112b61f48a0bdc3ba8d16106648368d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76d052b00dfda334a1806bafb3d7d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe182779d697040b262612cfba408bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdaa455c1ef00fcd62af4fe8c72c49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ffd12a2a8733308c176dc158f3aab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf618df53cde9b152a03ba17e47deb0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bd636bbf7a33523c4a014506f699f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab11fd22de5fd1bb58a983767c6046357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22060837d2e20c60538cad9aa55be6fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fb389b48ad6be2b3e73ff5112b560359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c5c8e19a4cce528f3a16e17282b41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9dbe2aedb4ef58fd86a226bb979ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6403c9264fcaaa40f54a701e1a226362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e774eafc32f3d85de5c95e7c6e82c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2c4ac44ea8c14b6f42fd5fec685cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b203a4cc7b8dea86ef0d4c4cf2129365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f987f9a9785c16c65108f6eec3712c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431daabdddb5e52e0ed09c84ca01c6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb241912229db2a78d38bffc86b1e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9de3fda59625dc20f36f4d5d1252d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddd18e353c06731196429e54c2a140370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690c9eb6d1754efbeb0a14b0c665e12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3b6616bca3d82e459b3719b78b13d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c529b2fe92b603b4f791b580edaf0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d0ba07d031ff18b1021e566821e38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0668fa2d29df41a92756b6972a175375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5999a21f38c8605136e378a21936fc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdbfdcad6b62fb5513b800679e7ee2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11d7e96b74bf824b70d6b588052376378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6d9e4f98d3fc32d91297ef43f0ad7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3557b905ed27b20fdde77e3f2c03b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b08d2c56ed16cd2fec3a6b9ba34533381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6839588129db7770a9d6d53b012261382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f589f918e6a24aa55177a9f541b1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9c860bfd9e1362bf9bda7eefadf77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16544c87b26b44ae4ab52f1da00c73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910244a2f59a08f02a918534bec4bbf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317146bb36cee058b2be5485122f52d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e253e76eff16495c965398f70a45a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e8fd1d0d959b1a5c026228786e538389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72ee5bf9866c83b75aa4b38509dd22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b91cd49dbd1050d1fdec47aecee208391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524437162af114023889c9b021cdb95d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5fead53c02e6045c0e106168f0dbc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936b01339bb18e957c1d1dcf8fe2d8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a837bcaa8841bfc051675a532a364ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed0591dbae866f725b706740d2636f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78351c74f946a685837cd08d2b55a17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0349f7a3d79fff23d4e1607b6102629398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104b1c3c734fb9fef812a2a436ecb78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08dd650a75bbc5fadbfcdeef12cc55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053cf986ec14bc3726d2a602f10c504401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555be7feebedb944dfba4417f38129f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadfdd8e79c44e92f1a135f6be75c64403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f79e4ec8c887d5a9361e0d1f90c467404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356bb829129d5525338d81079fb200a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d36b0e28335585ee8d7230a8252e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125407430bca39af98d93fb567c151b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188535639956ea39c1fd4241e640bfc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdf05c21ee710007f27d31beb541ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad9a3fd45c7e3227338df447d8c8f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abbcc3357abbfb3b9bf5ef12152318411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e05a5439be73c35c8c88c924ee3075412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d099b047c064b910888133e3ab81668413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce536e15b42bcedd8992571986fcdcb7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe25f9ec7a7911173636abb221ea9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752c6ebb7662859327771747ee2ee35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dfcd205aab4f6c4dde60f2cf0df88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54276703fb4ce8c96f7566f3981827b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10d1a02d322c0ba8a5ad9975194435419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babe8ba12d21292ec04dd3ed4da8255420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b2bc3a78edf0173cce5ca434b78a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5652287eca147e04845433224aad75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dff210f7e1fae8c8d818703d7b4db4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba207d4b9a051b32964d2e4c3b4eeab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d5f6b9b4d1cf3ca0321a21e5c08a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9aa1032bed234dd526d993d0b5389426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fe861bfd32e11724531df3cfa6ff0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6629c76e6db7648337e6511670ca1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56095c8969a86bf6875fea9e2235ed77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b4802b44cc8c6af4119ecc05ee84a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f198dff8b870949b1f25345edf1c7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6db61067c4d9b9fcc2e615e57decea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bfb3dff3335db920276bca1f8a701433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78539ea821b62c7bb6d4dc1016483ec1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab0ede08252c9ecf13b07955492b0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c026c3613ca585d405a4eed53f0259e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dbdd466df144b2b412dae259e1e1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920e19cc77870f887bd04b764144f3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955ecb52b9a96b6cc20eb3aba89e214439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cbd6dd199f5147ba217ba217ee8f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6539f1f6b3f7bfe574fc7eb683b3f3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135b81d71e74fe586de4391d7e35021442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1cce714b6af14e6b85626aa3daca7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19693e0b6cf0a2563ac1cee2b7cd215444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ec304b81cd1e7fbbb9ebae636fdb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a698d1e8ee97c97f7a8eff448512b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0179d35074a69f1b3a0716c882a25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcc173671affda47e90970e17ba836448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835a45ed4f1f7321c241081418aa132449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358764cbc76ae53041efe795b00c467450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c746d06a8e6af890b757dbe96733b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64765ee49dc805c7f1e0b3517a26a040452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fd6eb559dc8cba6b62f53cc46dae2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e222b90f44abe9d7c769b57b89ecc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdc6e0df5c046485086758da09da65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86d8cf94d24bc07a93b280b6f5d1e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c12f336f7237b32165f799dc6f92f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6994ea7414c71cc35ce5cca9f1f450458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5f9d37e6f67e972cb2a26a1c51887459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b0356793248bc17a810fc06c8d8c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600b0a9335db1c886f5187172ffcdf9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712afd26738fc2ca09e841cc5ec6b9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2b2ae505f5ff00816b9a508a457f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8e38a71d7501b13fbfd6ee204aed0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf417bd8add3b493a732d64dc16c507d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58a95f1ba77496ecc9b5cfe043e734466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6d7dd84cfd3b1bebe659f4b2f2370467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8396912a0f08544c7929d173e590f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b26e3318ba21deb7bdb1817253bc08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df496b7fcf3f967a99cab860e02baab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024c173e13ef31b308ca343d0f9876d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc317af9bcb898467d9b820ed771a38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a71596afe6a50b9f4f8e45026a792e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a75b6234d6084319924f000c3b8973474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6bbb40253ae9d3652d2e898711602475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fcd7f91e34ec0c8cd0c2273f58746476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28236030407b56971116e6a7d3f2ad68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d34d6d38679365ad459af5478544b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b650276b44486ce9dd2866bc60c8eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27a9f8b998883acee83e82e7c99da0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbaafb71182a757e621f38843d4fa0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d6bdcd4f69495a9fe620d64a82f5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee61566ec1baaab2df164ac6aeb45a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18e15f82ae1808c71864eda4a96732484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be2256379f976dd8af66cc7843dcb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fce04971e9f2759244a0a13d4169fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44177a9b0dc9e04c47ff90c577eea1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af084f1d767cced4b462dc1ca992f051488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a867d24c153e5e91cf9b837ac3509489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b65ada776fe3d464292125bbca632490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070eb3c1e39ad4f05de954801de60294491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747b126a77220e6653f11de01d63ea6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c0ba6cd3179877c9481dbb92fe4ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2325d2fafeae7d977af51a866d9d55f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb396dbcfbb0958d36a3e30b550f34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16115210cabc65a7bae75596a98fe5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690f63723bcbc5b50fe719128384db1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930c87b17a9375b97884c557f4a6be8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756329d3eec8e778332b8a23c75408e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae07cc4a9b9cbc9038c14d53b1891b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8db0fef9141ede2b90bc7568491f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fa7ac92d97d2722a026c05fb2b5cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda297c8478d43ea5ec5380f0693e830503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba0e098ed018e814d42b6367c9a819504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39eed8f24f86c0ef028595d0ef9418a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962190c209c9495922fc4acaefd83e08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43098aed16c05cadf2417c5d70d6a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0cbadf33f0c328b121f89acff4a7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92045c33f93404992ea486da13b7149509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144ce5f2b256d17202d7452fb381b7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79683662ae5bfcc2f4fb5c5fa31a8c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda67e81ff1c65b6376f21e90b5236a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a48393a76de73e7114147d48bcfde513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807e592d26bebcb89d1b75ef1ea673a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb576b15d923ba8cbf3afd379d0b64515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6537bc6856037f7fba716f7776d63d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61fc01cd0b717b42afb8fbf098fcb2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb6d51a29555c6804f9b628e78800f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01a1c5312c626f096496924f64aee4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f96998657923b94b4215105805d881520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ea8629162f4a96c0be7fa97e88d7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a18c66951c9a70927ff64beb4d561522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed3e5ecd46b37d9aaca9d9014044cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6dfa2bc5d47156f2168254163ed65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ab6c4d7b8581e73b58eb11894cb80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1a8949f13c976a689711e51083ecc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a33bc53ac8252e694e076a0c20821527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d926770de0687d98f0b26aba1afe5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a82de934eae87992f49c198f9e56f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc40a5a39df1343dbc59805494d50c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff916a86c2581e9f1ffe64d3bfc8e3f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864850ca3e2d23f98b9694600567fbc9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c23f627197796456224967bdb619d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73ff2953dd3b2477c6f4864f3fdb8b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf242f6deae7b8c764da1b6a86de530535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8acf67a3a96c1281d0f9365537b10e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309535f4a73b114fcf59b406d3c08ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0fcf798589b8e9bfefb0ab797a246538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e8849cb0d2f54bc563509bf12ae49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b7a9bafddc4358abdb4766f50f5ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1b8555526ad3ae19c61d69b394de1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07595e5d8a2627a63dac75cdab4adde9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77e1e4033ff0483ccc3ae710aaaf26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37cf72e8c2e046d1d8c2473942d934544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7ca890acb0d3a0c3fecd7e457bc22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c71ab20b85db9cfd789059e3cfa96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d84130d5001d425a6c0d74967a5fb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c340937b1ade70948720cbe62f7c4f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46489e7c7213d1b26fe570c09f6d77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20a21b09c95828865163272b524b94550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbfb1021679fe671c9b9d3898858d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afef7b78331f61fa88ac6b1c2747bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9048264af94f84aa3f61b272723d24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce545bb109a3769bddc9eec1d3b902554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ee9621f13f715f2b1309c67fba2cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a984f3b7d24ff39ea5e95534d57f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c61f228c750eaec1556ab809b2ed14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1568e1dfdfc30824dcc123562b40206558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b484cae60ed9095377e11b7676f3fb2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864db5074b3ad115ca8e76de53c49b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50358a6bc1d1847b0befa88be21c72b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51c4be0d7ce8984ad3d2d1c1119204562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387f1077317dee9edab3f52adb7d32c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6788fc159fda3a4ddf3fb4dc399c8a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2ae24d0b2a66652f8aa0ab14d6140565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc9a00ecd01027b800a6e679c0cae4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6a8faf9c4590fb00f0240946dd451567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d28c10e4d1620817210df957d8b5ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa5aed990eceb3b4c219828db13a4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce21b971f3c33f43c0978295536271570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d7cdc9dd019a8eb790f2e7bbf1146571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7a9e4cab12adec97d47c97d4e8bea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002f74f9a841ed48d67308077715ef4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16676e985e4c5ca429a14aed04817e23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb0cffdde16e2297701f6ceaf9b6c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f038144c2d0244b314e8647d323026576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55cb2c281786a255f5df5d060f28fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcaf063e4992f6c0017ab56650f8dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eb936e542b2544a8fb88df84f38ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36773b0e583c505239758b5924a46b3a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80116f85fefdbf8fae9bdbe96786e1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3d3e24e33b170d8712ee11cd7aedf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f313b80107726d6c936ddab39d3eb9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7490ea8f86fae2c686e27f1b8833da4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d733805d7a9ec3a674e6ca8183f26f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49fafe3551390df35e5e328fcb1d6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee080d72e8294ab9f14db49d338aa83c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d73bbfc51e55cbb2e7a1ff31aaac5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d5926fadf2a339abb24bc8fb40de3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebe97560dee0a7c97d82dd2039e5f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b571fb64be294937b6213d50e8a7bb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff352fa52d0f4f6862ba56e37f94c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f273a7ba4c524a8bc7a0dafcaf540e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03351a5e1f4eebbeb42306cd7b71e89d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f807903235ad9e05edbe3a1a80dcd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b055ed068903495af428eb85198fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5dcec67d993bb709112e2b36ea70e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc5e6cdc6c48b12b2d1349d5636008598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b2fe9790afaa35e083bc019e3bc55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b21c44654d353839bc157480e612c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d844c015ec5d2e01dff57ffb37f6fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f450c19f35d54adbbbf3248458b2ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3c9d218599a67a382729bc43dd129603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd61e01c1fa26dec54eb1edeae43394604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959292de98023cb37c911a9c7aaf8e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829789287f1fd3bf69697bf5ae81e53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932c46fc8e362f41d8925db528cb529607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9c2eff8dba0af569484401a73e223608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a4e65e7587e7226f57703973d56a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ffacced1357e1e6712163709135f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed795898f964639efd355d76fd09f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941c062294003ca1dd1209c62dd001c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239790e3a9bba4c940619c8071804254613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cacf5b1c4aa1362d14b7cf3d87e930614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308a6e64bb3a91ad24e664c17358908615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa8fc89f38daf03f074f29fca8eb8c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb859509e425013e1ae19cf03783b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bba63a6c3113d6a61b6712d69a676618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a6061c94429b45b514e45783e6533619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e1148ef5084f8ff76a5ac14bfa45b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704128ad482ce75a3bb8362a37a38331621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f96fd7da1700fb4c736d0e59fe56e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4363bfab29054a4f27cc9f271868bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d53c70bf8938aac6338779efb5efc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd6a92a7c8090c196a71133442b978625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c58cd3cf5efd474343dc489fadcaf4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1714eeb070acb1f1e306ae8be17852d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f037b8f9e127c7fbfe6c5d0c078862628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5260d2db872910cd9d56d9066a742629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8505248f82c38c9c8ca18bf641c28bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2b703a6b9008daca78a581b4b1338631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc147d2c6a182f6206b58c25f39482632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9136917fd4536f7b3cb1c928747793633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2505a7535f20789f2db63e6f9fc15e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52383fced27446091917b65f409dde70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750836f1bd4dade596489a1bca6f5d2e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cffa370f99d7b8287eda2b5890625637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aaf1d1622d734610177cf1344ab85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419c37769eba868df21161c04d2ee81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c72ce3973010008ed13e553364f1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666772ddb2beffae6b39bf471157ae10641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6101bc615945429aca7129240bde72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cec413ef0d98e03b93ed001cc6b650643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70533c1d902f5c256acaa018ad54f78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5db5558356c84a272bead828bc1713645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1b4c0a28d2d684c00e0c103ffe645646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99eebc45fdc56c4309a860cddac81d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58ce8732e64fada5b3171e30029504648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f1abb325cbaa058a768b8a1876112649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661307170a2df94de7c82e11a89db26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5ecf59c5d5dd5345c9eb48f8b9fb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34578ff92c7aed37b6350567a66d0964652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e227c1a20b28610444bde6eccb3c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84db28313e046616767eb0d78db2e81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d1aa0fda319851b2e90b26f38384a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4416632b1abacaee6cf5fc4dd8c85d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdee6f27475e9ec8c0d60fdb354c9d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10766d0a144fcbac1cfc4212503c05c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0cbcbd6f388dfe44188e7243f6b5c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac0e05c58abfd9a90b02280fec1dc4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c36f82b590d00e072523a2b204a0e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6048ccc7e7c018d5248442304c86743662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968339530b5da855b6aa4ed01e221d48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5512731281e4a7ab262ab7fba1ac937664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2996990f2ec51a93366a6370d87965665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a440ae4299355ece54b53740c2c7149666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20066e358aaaf85a89113874da423386667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7f965aa8451dcdfb27474f5a05544668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365741cc85919a5279d3a2c4864bd487669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231d8239555941824dc8ffaf0e69cb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a601513c3494575088cb9fd22543b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddf6bc026cb7b3a1534bc6b41eeb52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf7eda837ad864ac767f2ae4ac0eae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15accd05b904922fba4a0bcbfb1b71d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bb967d86d525b0d21728d06155b06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483589ba56de157c9d8329fb162a06a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196036aac1b6cc864678abbe06893db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9712ba86fc2c9fc0e7938d249b879e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46359d5c36767b3b465c4111a0ed03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a01949d99d0cd0695bb35baf31571f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040139a12d202037d677ccce81812a16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf40241cea638fbd5dcfe8660f0450682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83dddd55192847caa7ed411aa31da9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6e22b4ab5dddb3c15467fa0b1bd10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c6f35be48f0b33a21f6ec8d18e8a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc7cddc2e3ec507d9fed1c6986fea9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7f681783f29dc09fd4bc20d86e4ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c66483747a5b0de1c61957290d3a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108bff187d4e6b4f057d918c19ccff7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8966c83cc4ce1688db514f579aeddd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ae9e21acb27bbea447590d18856d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b72235dbe59d70bd9416ceeae7a30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9d3cc2b5a420ea336a749a55870c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185a88d9a9d299e628459f5190336fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d24ef5021380229a607d01c6636e5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37e3f064d835e4bf4a76ece694dc15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e0d809eaa74c57bded5d8497b7c64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b33b977d554cc7ac5453225a896733698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a321eaf9ef721547dc55c49be074b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c2ec0b1cd92517947050380f1234a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cd79712499b6baeca10dccea983a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f118afa2fe015d8e58e4f2feacd7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a87140f1a8cdbd891b459a9e899bab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca229995c530e29b5d1897623412791704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9976aef3d41d50fb012fbfedc44098705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9cc7eb22f2d3b0ac315445a54ed9d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4059be88fe42f351da8267a8156c4ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5e3dcd385a0aa27ea04f87c942d97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfea7d05acf8aaff3abde69c740558709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca41c46e25a981e0be4ce40e1efea5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0e90ad38eb74ef7cfc033b3eeb37e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e7c85c7496120e987482c41fc77ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f8f1464cc6d8200a400418ca18b41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3405d82c6b5a111dabd5195f80cf7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aff12ff215e0c7e15ccf762b80897715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e7a8eb248d78611a382a4694e730b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c994dd22f4dd84f7e613585c15e64d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7952eda5b62c5153230bbdbc54fd0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e2f22cd8b73479dc9fef771fed32c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ea06af1e14754decaabe9b165c647720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381210ae12560b46990768564841f85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85542b2ea9c75f8e9117ffdb7f5edd8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9ef1ee38ce7d2288ef59da068224b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c48387d620ba993b7a31f0e3cbe91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbd869c0eaa1b232c3393bf7358ddc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe9deb83bb779beee287e8214469d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122db22d9c95054fabe7f58f270f573727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdb23e31ca53c7533e16d3076df646728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aa18e4879e956c531b2f24a21914a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf3e9d01b403b30ce424050624c694730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37440f1cf9daf58fc4f12a884b8682b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6004acb9458e481aa491015dd36bd8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c870be110045cdd4e5ffb4126fb1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc78c27d29ad9d4247d6180bb00a4e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44063408a8af38f7791471a076712a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2efd75d6b1492293b319e588c1fc26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f294c9b373ae78783f8bf89b6178c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e970aeeeb9d0ec1bc526b7d81861d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e1c63482eb57b254a1ded5c54181a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432fd8585ffc2289721293128db4828740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c94c7108c6c576704826b7ae72b533741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fbbff23febfdbefe80d4983be85fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91a15ec06e437aa09cc5da2578aa95743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd371a12eb5e9d01b281bd54f550b06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ae527e274242facbc39b1e7a78740745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e33fba1db4b53e850da092f6b8cb6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae5dc74653bfd698d72748eaec1f4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa1eb1d36c4ade9202d9a85e7d6997748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6dd890bcd16c32091c1f8c0e04edb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b77a896243794c998166a09ab29eb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f751bebe07baab7383429752eebcc9e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63ad21962b7a7526d954f4ae50d9cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0fd4f52cfee250e99f6fc58b6ac63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fda62948f5a5685fdda1b75b2fb52c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686513e93e160ef92d906fe99a032fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af8ea090cd4369633a86798db3119b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d70063fe51836c1e17dcf0e378462f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70502c205e6ae89072dc66550c76267758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c850233e33536dcd80dce097d0e7c46759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811bd2331c268676739ba9b3944891760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29503aad014181bb221d404dae8ead761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594f493c5221331abd7f66d9febcb20762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236a344a5cd0f3a51af27631bdda129763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08807982b6bb694417de797591c98993764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adf45c0edd7a552b0fa6489bbb49e6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7525e27df3ecaa295d156dd7f97f9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cfe56c87af7c0cce821f6dbc21426767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc70747480cb38b30ab0a9e7b93a29768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f204fd2b5fa7f913d1bc5236abf0b5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4124727d722da2a4d761a2c12ff885d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242c5bc41ae8222eed198a342a59895771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ea333a852b60f0dacadfdcd74c665772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2aad19739d345f5263981f6a8409c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e8de17f1341f404117cecac64c4e5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90973d024a589abcb97bb6d95342375775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b680ca4e6a3c9a00f187633f86d671776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d297684c016baac87f17d28f5c6bb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc941382cc71f53a5a4265f5147ef320778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c2b306893ae4716261085a275e2c8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d9442f92b49e259a1a040a938a729780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03136a1a7bf8950b7ff02ff0f5945a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e32c73cdaedf7c2bdedcf96a4f2bf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb181fc4df0d007b5908058ce299ddc4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2e4d663577e0451cbd060f32e47d5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029960683eefaeff02d3bdd355b7d041785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6674c2c6b55f67568e0cbddb9acdd40786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9612926ddfd1bc436c872c0114bac09787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8fcd707d5e6055cd4d6587f66ca21788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45195bc4d493487843493305a2732dd4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b235e7fcee228ff26a8115d927d1b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d8535701b5e8f6a274e88130bfaa9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7046a72e890062dc39d89fa333e602792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3037bf4ec6b4034e58fd3814dafe521793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48039bcd8ead0befcc5b909dbb44fe794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d0e566b395324c8ffd7a3d9c9aa9e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a6b9d974812207e9281bf7144aa7e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9324b79871dae3900d5dc493a60cd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c1410208b297da272989bb4bd3e2c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b129965a588d822680359cd27ace242799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603a0069998e722494a4a21e2e43649800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f97fde0d9d30513d0fbdfd58bbfdad801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5953206a1f7ffabf926fa4bacd53c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a21f3c8a541026162581a72045304803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b603380b9051eb6373d225b52cc110c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b08dd86e9a4e786fa3ce42ea0925f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afce6c355170d5f6d934cc35935f2b6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbb7a8d30fc374af858a9f080c9af1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a725c756e47359520b4c156465e6a28808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdbb2a2b3b19a944e95801bfd216e3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144640e60737348d0f734ae1cad8f83810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817ad0a3239c5069f66dcabd2fa8ad2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c633cab4aab6f582ee145183915860812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c5fdcc7e75fde958ea8b0f6d25087813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4a1dfcf07499e46f5205a97d26395814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e028d39f78d0027774e0d2199771dcc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5676b052595ea3f329df68375e3dd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00989085c7b040dfb33137690f763059817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e18c40adb68d643b9213f13f7fe8c3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a922de6de53367a3f420a532a4c82ee819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d15da11857d6617153edd7c3f51016820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0115adc57ad5f5ad4a814e96684f65821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d915e34932d18fd0f85c8ea60b0c281822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6cba6382c8b224c9224520cccdab2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9613de880d64ee91ff81f376c464e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d72366c50d3a45c2697fa9c040743d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4f89f21d71c45cd0919ba23d2d9b3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414bfa964aee9bb0011b657b8630f08827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c197f8041f21ba6802ff0530adef2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8a201924e981f92d7e71bbdc59b61829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549b5e11b07c0ca18e24e612aa3ee42830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf42eed5e46e5109aea16aca060802831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f61a2d880fd53a04edfac3f9391c8b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2cb11a70b96cb2fc5625b07942fd2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a72ec7622f0e30abfddf8154a0d3be834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fd9f102438f65a4c3077bab774e9d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22998bfdec3614fb7b7ea52ec016e986836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fcb5e93723b0a7c99a41856c739a7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7416da485093aecd8ea326f984516838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6809dc97d849fae82e21f40e1f4a1d4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63010a6f21a1a5243d137cd58c270a60840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89c08d66ab7be04366372db80db130841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb1d37578d1efac9fc92d494c0b584842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb885ee4123ca78d5e643d735aa01b8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931d959d8acf340efe75babfaaa6f1d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22248d8935987e4249e73c59648cdb04845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8b328830414c1a36cf9ad65ae1c7a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be86e8ae0ac17b8148ea990d056c04847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dc21b8da7aa229c201e3238cc0719848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5307f56d455d9534047bd2e30bc87849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f231e01b2f39c83163397f8444c4950850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa55e9365602fc7cc8e93635f5bf4f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98917e00d6743e2a7696a3b694b6128f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c04d5143d0378f704585fbf3f67cf853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2072634282b2ae4c660e6faf7599de2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf699db84187da845ed1602982bb3bd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e6b7af884a66669ddfaa296a1228b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8667b482d61c0fb6c5cab9a4ea043857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbf30066609739295d6c766ce5a8ef858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cb0749be6b91423957888dbbd64a9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bdcec1f00e96cce03379679887b96860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8355e221a11c2f6b5f94802b350f4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959072a6cd146f6856f9c2c5ad78a09862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cc4afa3a9e4d662bbccaf243adfa1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac78e4b05c75c74a92f70178e46a56864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f7dcb6b34685c662d23bd0d65ced2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842ca0b7468785f64e2180b639518e5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4ab1c8060b98ddeab4f990e31dbe8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5d9b352456ac0488b52440d97d21d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dd35c4e1477f088609721be89f241869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8632ffb10387b1a35aca03f694924870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2e878bd5efb595aaa003fd80e96b4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924a0b3b306c5d654bf0d735484873c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d9ba74be4788613228e77f5c7c1a3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50355a77830c6eda709d052a7755a01c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a6a100a22465d50c6ac3e3966ac87875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dde1a21d70bfe89a94d94242b3a88876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428f490ea1b79e659e677fcca523b37877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9fae80d3d747bd2f1601f415cad47878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f2398e4e31acefafacab105823af6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b964848db7a3e740f2e5cf78cd7da6d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde889a6fd2162a73ac75d59a949006881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa6c8ddff15a16b9a20722519aea30882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065424b46c8342c789821b3596f5a2b4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931276689befc8ca43bea21724c30c9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f487e79074f687497a81584b6e8e0a0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5458993a9c5f5bf958582e381444f4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448deb297ee5b9edc7a180a5b4ed1ceb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e91a8818745c462e17aaebca24d86888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54f23fa73571f8556d181f507d2d36889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a9b585ecd283d857f019d5de62618890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92618ac39b321ca31e10f4d719ab3a4f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113809df2556714d876b7fbf27595ea892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b9360005c52626da3780b39ed16b2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608a2d7f22b1afb664b8af1a8a7fae2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fc05b55e4b9e80fd0c76e7fa6563a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c54890d688dce7f96f02ee1b29f860896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddaec44f0b10ba5e13438696e976f8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce03e947d6ad8269a79657a39de9385898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb248b5172dda7db14bfa4da0192a9de899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0df9fe5311dcde69f84682b8ad0239900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e1f3215150bd5da92b9d9fdb8927f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f56c0a48117a3cfc61b2aa8f2b62fe902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed2c90d13d96e30f5c1a5a2bea44bf903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c960b0a0c56e25600406b731e702b97904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3570d9a3d96f0e1e9c978a4e3b01e65905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c8f18502f6f212e4afa76ca46bf84906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68ac082dde7d2aa150a5d9545c0db9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeb7884da1f47d9a64b74ae978a250908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972590731d03255c7f30b3f077e4bccf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88afd7206b235212ae9e819fa10eea7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abceb650ed25358c6ae1e6139a424d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999038b8f5d75f8bc8755ea72bd893b8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340c0507777e69641780f59b5e57e42913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e7a0ab7cf99d43b80d995fecb79af914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856039a312aaa163845f333e753a20c8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7eb00457e184026ec23ff7066c347916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf5cbd3130f0cbe83f8e02220668a2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613b3c648268e37c1d9931a50f0973e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146caa82315c308b75d5cd9a8856273e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a62f27b50aeb7ddea2835cc3fbd6a1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f05d1676aef527173c32b8ea6c0b6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ab3bb584ff2e0b595579e87e78850922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3dc301d27d7d5a06114f5ddd252e3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc27eb4c0a6915b2d6e80f94b6c42e4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0530d39de7af89d15692aff7a5b25d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1a12ad41b4bba51d3291cb519a6c0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf02713015133a77d1ad534fa701b63927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cfc0abe5c925af52d28f2484bb6b0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6fe7475bdcb2b2664b216530b5d24929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a737caa5fb77094c07a6a095cd6f1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac236c94a4d055672a5b133a0d437af931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3ceff73f61dff86433b2a825b2b48932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa122a6335dcdb82b709bc9e2fd717dd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f64466390d92b8cc04872914f30ce934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a40a9bcf291eea67d9df4063b58316935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a412640469320eaa5ddb84fd5066c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83daf066ee8682a4ba010beac0d8851937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bd6149267390abc316f5b1758e5fc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df59a80f604cea70241326223b0be0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7d150a09bed3bd8b96255602243ed940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ed532143977926a25e5e1103f76d3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c7e33391d783ec2945ee58aee57a3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d461b855bb652e5897b9f5f6ed04e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d6ebb2a3eb57983b8ec07bc705cbe944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a1894f4cac8ffab919ee1dd77bb72945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173b62280b3f733abb453866ba4c87d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f080a40f66e318431b0406255b6ef57947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a349887f318ea8edffac1f527f4b1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09547e02455ac90a5cb74e5de10e806949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0a67628b96d8cf813475a76370193950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00f92c458a58b5d948788640dc88f9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e666596dd051222e52fd4eb54eb6a1f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9422d4a3085d34bd8b975304aec53b8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3323a963a135b439dddac48f195d44e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338b195ce1b40bbaf7d531296c60278955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bad298a39d41456222fd7914c5a882956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6794591aa7f8a150fbeb2006ff057957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536e25f9f92a28e97ac1cf029d34339958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a593eb379dced5067ef026a825173b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14942bdc77fa2f443d23e5ee1146adef960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99ec721f43231f0edc498fa47e7aaf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1776ffed82de3181a59785dbcda1a5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730637717bf0631bb688f0a08f269e7c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb79901a2951f61656fe6a3aaafa99964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35505609b15f998564cc259614a5f32965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638792b1c0833b114d150008671430e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f70468a9bc4ef81defe7057e595eed967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9fa8e40961588be3385b2be1d4fcc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d127c9ca951ff97e8901525940f63d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c8c438984b9097ec7aa1230127777970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815c1b62884c433cea01ba73920a51d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31421e3d58078693b0c008ffbd70a0f0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff3fa6e4872b1d4853585265dee93a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ead752ae95316a8e33ee0ad1d0edba974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea829a1f74b2494114d093a81be3ffb1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda7cdb019468936a8cb8fe85dc0694976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087da245e472a4d87ce19898d879f52b977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c99ee47c3dd112a75a8fe41adeb9501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3ddbd5aa247ec6b7b99d1da5c39002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517858355641fcdf67657cdc00db83613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e1a3d2e87038292f6dfde7590e2384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c43b4cb72195a2eedc7a08debd92cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3599108cf6228d42a33a276c19c456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42a13325ec782a47ca96b368f316ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0620484462d6ce8d4df077d89837cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b248af6a53f3b7c44151012e58e2da39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec90af6c7872d8c520cbfa9940e900110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2531e3b94b348c7ba9b64daf6df57e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8f7710f874ef2a7ea2f7d39ac59c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325dc956486bd2c308f6cd01757e98413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fc7f7aa134f9c0bba1ede2767338d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dde38dd199fdb8aaf007dd01516cef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaebff4273fa9f16472e4bbef230f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd055522998a5248d6030fbb47bb7f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e27c57b7eaee1bf08852bde0d16a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839a064e5dc777880a38b8ace7bdac519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70d35b5dfd06ae3081ba40f6fa71ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87c82f505c42d3b47acde0268e9a0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6e645e514953fd57a0227a794e0b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa40bbce81417804a4b1b1b9b5231523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c38a512ec03ff090cf3067c1df1fee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6978d2fb5df56969ff6931ae3783425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cc3b2b50a523aaf3b48d79904f57126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366495a05bddfda25dbdb461945081027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900de2e1c762a76620ec49de58079de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23130ae02576f0ad2819f067539113d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb22c9620ea339d1d3be20974f7797e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29be168135e2ea7ba26a3fdb38935e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cdd068ea27bdff99774348af1e12532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff76da162f7c5d09f4176125592997733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54960016d59058d78727368874e5dbc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15b456888070f6b6d509f0581a2e4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba204abbc49c81e8da9505a68430973d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d51237e89ad9f8ae12b4e0401e5add37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb6da11ce84b3ed3592864e6e51b4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343437f3083549571b0833e8fc31bde839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78353b0b75f3b8a937a3f36090783cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91826da576086c5313416544a65772b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fa4aaa6e05b6aa340acd82fdad6c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6a572d710bbc317732452777f5c8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03efdbac6f88419e9210e39102ef9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbb0465f40a924f6e21393e8349df945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485377b9e48ef9906e93731c60f9dfa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10e602a2432219a6d025eb56907ad447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9fd4e269713d3484870b1ef32c7d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6cd0719edf55ad901e07827928e1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96ef9e291fc84a1637d7d473dd3e1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51749ccf80bbadf958da832dafed6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea347779d282e77ef00e2187985340452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb543a809861aac0c8fbca3957ea29a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c560649ee66698925fad8a2622ca154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c294bd2c516fdde80ff7dbd9987cfdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962b8df4f10bca0c7d3ef7795c6802f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3fd9a887a7cba689f3c502f22d79557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e583bd741534cc632c5dcea1356f3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ede73b29fd4a59b81542295f4400459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fac9319e63e7b8b15d4feeeef5cf160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f69727ce41d0f650953bdfe4b170a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16227d4a742cbd30f69645de70fd66b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7ec0f5c354b9a16b9bbc79d8f394a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4cbf137bb4252197a09b70fa0ee2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3960dc65b62bbee7b0d5f82c42bd6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f764f5ba6044613af335965ea1207b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff4beba4eb82001692e1638b7cd95a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8946acf9fa6ade394b50203f47875d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987cac6a428c129ec90c8d170f7b1db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfc96a7c7e613e73d21b329985d27370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682157171aa01394f3dd9903be57c6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaca387ae38f091ef8162cc1b16f2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c58acc480134930c8772d4cfe41ae873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ca26148eeff44a7d39545c80b97ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0b77513c496bc6da879be2fa2dd7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c234573da805ba14b7b93e795ef0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9cb612a18b073f5c5859952b096f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff2d9ad379a20a6efc271205b963fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e146c256aad6eddefa0eb3576e23ca379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612413533a1fd00264a9bb213d180bec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081f0e8a767ac2e473b9483910b88a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ef4778937d5847e7bd02255c9dacd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bf0837db770a869c34a56c9ae612c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22988134c876f7ee706cde18618dadb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c08ca1153ce55784d9898050ed94985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d94520e2e6c8dae9240d73aabe5ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204ea3967e0ddb0718501fa7b86d09a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f48000e0eb197fef1c92b4844f25188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2826493a8227805bde1454f09710f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcbb4d4e53a562c907f6d3f3e6451490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebd5eb4e0684a48b46459d736f850e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db0691598cd27f0b4daf9ac8a0377d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568b1e1c0bfd69db56c528a75aa352693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8261da84b4f6464e2c6195f3c2f5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6ec898f58baf5881a688ab0f2232b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123212b016ff4afd7bd45afed764d9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af51d41107301aa547baa2f49bc14dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374740b9ce63730b9697979e363a805b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dc58a67f8be1c717b0b10ac3d021499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb56d46aa7f1814d0889869bad74a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19d4700d591516f8489579a9ce0861101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88a6b28a5b16e6bf5e39011951cc34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bceaf478c0fbda47f30a4877f9238c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df952d97bd2c2a18752af1da287cb92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837e5e4548836ca26387a3012cf1962105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834696a8de8257adc6f8443425ab731f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717cf215e699a2800ff3a6e52cefa57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a5069df60b8839e5b6376ca27186e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def97920a0cf778b3674bfabb9f8580f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635653f7231ec373d7d5a42a7b8a036d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927d9a42cf36a72c90448af8ee747e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241ee8b7b4605591e0d32611595b313112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1bbdec56b8106607922a2e1474e5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a933f0966c99228ae043cebea09546114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a9fdaf7b00178597b01d106f34e75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a456a5a6febc7856e48f5e61eec471116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c2bdc129ff21132df43561b45a640117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201d5c45aa005deb2fd259d75df07ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e2a1ee59250f1b1daf51be50c3d74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fdb8fecd2c438d1f0f31ccc5c1d6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637da021ceacbdc1549ff7f029d93472121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6fafb6317fab829219d90b2f04dd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba768148ec1040317f51bee554c0fae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6870101ec5e65a8e60233d3178672e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ab11b2ddd11432de600de40d87892125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1b80c6c3256bb7a798caf2f9031d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03721e6ae85e52c0b4c3dcc2258d5814127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4be51809f9af9d3d8de6138aa2486128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29003d0cad0f82b4d6c72e07ef9dd5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2306a02eebbf8058511177b3b69b7fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98f7321dc114180def7ffc79c98d54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31cbc12db1881c88ee40f623a9965e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ddb92e8bfdd5310c58af7e8d4e9dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e972f2ece9bdaa9d088b3a87f8de02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552580434e7ce7f8ce970ec80adf9b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c479001b7ede6696da71a1cea3770c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a2274b42ca8c93b0f8c1817447e7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a181e5524c582ea1317ada61f3ed51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfea1323dcd27d31fbd16fbd6d23698139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39190a7d9dae9f4dd6e3a1b980eb04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bb2576ff903ad55541ecd8f5a0dd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f5dc1891d7633c71c1a95acdb33df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96874e2dc4cc261a0b45fd0c85a20ba2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276a4b5ad32b824f5149481a0ae5e2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df97a7c7f8621fb16bd21e9d2d8d8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ccaaf78db0207e0e98941b80905b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56489f9fbae16d766596c0e4c0237a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9779009bbf88556d8325437f2d59e68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7054838080c53f1e3e023712fc6ad2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad744ef2d86474a13298d01c65c8d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0208fdcf39fc996eba51d212ac3d4e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3f8850ab2a650631ca10a117e96c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbe0d5639e4d18f0eeab9dc9ac8f9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ac34895403ae77632e1f04df68612154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc452982430dd6cffb06c15181b0b04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a464b6d4f1c67a15fa4f0bb4ed6315156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811f6f43724be8a1bdf2b6498493982157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78ccb7af02af3546019be70f4cc050158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649be7819f8b0f1aceba98ab274cf1c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c9aec03065dbab3483b7875204b07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a9f48c94997c34a7b8323d8a82819161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f415ba215ffdb2eb7506128c2e432c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781f25452d8c25a1461c67b2abdef87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be720b1dde77a85e3057da09181c60ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4d5c9c1d30b93531bd680895b4f5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581ec7a1100699518d2cd6edf1290a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbdbb6e722366be7f0b0db80fd498f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1edf229bb277eb3b26d5707ea5872168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bd7bb6813f1d79416a97892d0a341169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a60e2918930056a595b78d0b8af9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b543945a5c20e29fb56d24501d514171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0bf715f80f750051546d7245393c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3c087e9668b463396c4a555ca98e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed73b2d3fc115d266a5aff9fb74f3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07c8fd1b1571aa8b9fa971c75c1b4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f6beeede45c48bfca3bc6535860ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94dc101c03a4de609f0ba94aed4ef2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34660c351f42510164fde1366ec5021e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720820cd797532f6432a4407c13e1168179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b06b74a01724fc489dbd3ae2e7a387180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23eeca1a9d4700f8c98718c7710ff5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac737ad7626b67afd809979b0460d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec07ce9c678e2488a08ca89034771de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dfa4deda44e2bb7acd3b65f3b312e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191370b32a49fbb9e071d5fb1901a936185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3b978c1689f43097fcb65622f89ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e313275f3635bb7a7bd34c0e9179abd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152eeb875dc716a9881ad59db899e23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f5775a8eaa43f6130e2337eaa605b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926acadfde695db4adb406105836a55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991cd77b1b6e14ea995ad674ec674a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cdaf6a6bb7e38ea67b1135a8d278f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee11ac0cc848287453cef141c882604193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f926fce2ac9cc12dbe16e561493b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39b8ec92aeabd780927fd64dcb0c41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92224131c64d1fab645fba97d7605c07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde62e4f89c41440469bc2111180e7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b3906cfa38862746ad337f130df31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5413b33b72a7277a229c28d113a97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b97c8cb4fefc3bcecc10656265264200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0fb202a11ccd0ad2949f107be6d66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01b8b43b9c6b138652130307bb7765202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d045397a087d582919100404658d027203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415bc309b6ad3b371e6ca0750ccfb66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a8ebea6113e9a7e1989daaf7fd082205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e29e0cd4f7053ad59d9a0153afb10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d822628b4f20037b7fc5f786faf8ec6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70588c89c43578f29246281a8c7b0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9870e75ddc68db715b21c2d4f180192209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26904e2a43da092f91ce746358bae677210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e3c615002610b2cba31094d760064211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25184ecdd2dd1743596416a5a8e5ef9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ad558114b8f29e2995a027f337e0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949985e38f9571259c247dc47a5f979214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57275b3c99d8e78806692632604009d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c36c8ca421e21fff5b476eeaf2bb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f28a451df62e327e80e742f7c9113217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09565b77144fa6adc5e43a01e96da2e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc00140c1f186f816adf812f38f79e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ab378661c9821da9ea0b49c795474220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236e8f47e9b59d8fdf3f4ead01091c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123b4917f238b185749a8dd8e539552222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0548aafe39dac89a3e3f8fc7be98b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322e5c90408c6faee9fee0eeda1f664224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aed7867376879c8ec2f79a59a1093225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639cbe384a5a2e1bd9a160eb448c3e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92461e2f61583bbd06c1227527450e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907337416e6a5ad7f391dcb57bc455b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73236e72e1f54fd8dd672b3c89c3d308229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aad9761f493c7ac9d8d18a36fe795230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317d3857f550575b20709d95714be34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad87f3b834a28d6c85a3e25057514d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21981a0e3c488fdfc07758168a227aa1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9e6866570fc983bfd1d935efbea3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99fafc5258570b07a856f4b0e378f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0d45bbace0c86666112d0ece5aba1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1ca98d524dd7f19ef01acb37e4d0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f709eba5a76734dfb4d3ab6293c36a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87f26e95dc8721485b3cc6f81c3606239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284697e19769fb8324ab33ee9eed78e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2675edab2a734934d834dbc1a7f51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8df5edca650ed9cb7fab9327dda6e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ada3c25474855cb6b072bfb2e39edb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e41c63697cd0efc1031d757cba621244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd67518bb989bcd5fcf96b73b84388b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd77e44f3acb5c73340e1dd6bc2a929246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb0af70a1e5974393707bc9ae78cb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ea0aea0d998b130f45d0b9f1a9d81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa720886df4f96f0bbce91a27b711ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb92190101b1dc28feb909ad0e22648250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bf441df854aae5a7a5175c642de34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83efda920793debdf82d61317e349c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e1cf3e0229f743b1b14735ace2c19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd47157da8b4f94eb8236652120e2d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fade838c7c8540253f9907ef81ecda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bf47c223f84771a2bae3cd8742c03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c2b42b29178bedd2f8c41404c6859257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085948ac583b809176c2c7f81a4c4fbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43504e46b04871fafe03e85fb5465dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb387d75610162367b11fbc4c2d424d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cb36bd950de347914bd501a2ae594261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf29462644716e739a195a8e99fc44e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf8c50aa3a091cf009789baa98592e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed91ed262ba7dbcd0ce0a6bfd3ab6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851ce982de8c636d304431b3fb8f86c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec31c6cc23db55b0016d07f0d2963ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a68b67f817b168f282b938c8170b64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192878ef7990f1680e32d0c0827254d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451e7e3b2ffa5c24e3c7de2e30657ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a6cfe1340405224617e2f1b6eb5f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f427ffdbc656df59d3068e38a0e68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7442169897e8a18154761b9c4a54e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bc7e48458a77ff8c8c7b0ffb51e64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebfa19c85ee1cfa5261758b3cb642f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2425847a415bdcc632fe04e72c59c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798228b6dce4ae49e232360248bd95e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c524825ffc13be3384660bc5019a86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba03ad16dffc864b27da5547c0f892278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280bc486e418c19d60b4ff9098ef2ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac4f58a35253b133b564886c9b6601280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb015c733612e390c08e842947dcbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22619b4a7b51e4fb519cb0bb7be23676282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b51a46341bd63e04a33e1f40acc858283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1ed4ccb0414f3ba763f4938cee4ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b062c8b76c95479a0f9b30d8c8361b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3822de8bacf782e6be91c149a9d1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e024b9700e37d5022a638cf245b76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ccef4d81a5bd002c5e432094acc93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79858721517cff1e3f384d71fde5a08f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023554649a58cd2761bbf52566993f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517949c3da6f3bfd2b46b2b98b731bdc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe476084ffd711550dfebef20941fd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d912da8c52f68002895ec39df3ee91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96996febd3a3f2889cd7af72710d92ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb89071715c0bd80d3d7c0d4dd62d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780ee8a2c7a1fa2b64d715ef9e69388296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b855b0fd0acd282478a284e995ae0ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7608b7aac5ac7f673c333a7f83d91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9028cd260defcc9ef15dfb5ba81346299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2884d2f7a790e67fbb6fc36cd31fcf0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be9249a0f7e16bd144ef6a10cb659a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693769382678e1212a6ce4fcc2251ba4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8bc0c5b79b976da86a681690d3602303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a811dd0fbce8f8e957f3c902526d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd50335faceb1ed5a43aa5690dbbbf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d7b78a2c7a07af2e6d98c0eefdd81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a28fcdbb6e63625ef31cf0478386a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f3f54b08d12ab36a6400812582870308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d1d84a674d5fff36abbc59852bd03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56175e08498e81ef7575a4d3dd7b33b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737bc4814a1899e5f78cbdb08dc5457311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b902082e0a6c9b54cb6f4bcedeec3ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456cc959663c7c1b6f2f7c39a0d4280313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da8938a65f464e451c7a40539ebcf8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b142e5923a08a70b51516582dcfee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5575177469fa79951cc59e122e4aa25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ac799e2da868f2bc9d011c9a31e30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751f545793c76f5ccaac493972580cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc862442e70e65ad41743075b0883b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56530a1b9e3bfb5ee15a7a1e9dcbe158320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bd4fa54289b1d67e1217903bc9ff7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eef4cf7bf06cac86f9304bfc096386322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c74f353df93975684b9f758ae849e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d3b79a9f4b747c33528dd5950a564324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19c701db0389a48f32c0c7b84673fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5e19e45e29ea750c5a612d84dcba9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85dc091b69ee4052daca9ae467c318327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55553893c0956744375d27e3793dbf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05921d87e35f5f088ebb38b76ee05eb8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f117668c207924c8254b03a55f2c6b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cee75522f978402de2acdf8fff4b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1a0c7d2cfbbad62d90cb77d4ff858332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6b58379a9bdced0b5e4bc4bd3f427333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f10cb982f5e867f4e2bd2c2821634334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75a5352a46e984611edb36730721ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb5dcfef3dc6fb2b2c5c33e79b08b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d40ee5428c34917c33d2ead89e445337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfb0946316815ab2571457004d5a2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6fcdbc2a7121e0c46a081967d3c29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bc9a87fe66d068aa046909691f5a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8b9c4e6327e3427142bc777edde58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6562e93066014c27b3fb0831c9517342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8137375ca8fd51046be612eb12f349343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43cdd2d2d574096ece6ac05dde719a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f366bf2b8da08d84b2433814b48f861345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba260d987b43480377520e644be906de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60295ad2b744e68a36d04f3ba2206b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf441586b403e4819a00a6431932b20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990d00712f2fc33cefe34fcada15043349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0033ad59117e9a57ff8f838b60002350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c123d44b6ec9ce0c5c9d1252adba7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1ae117754997debf171c3aca2b24d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46f4e54dc16d5979639d1348d305ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619f4cdcab9442e7c432c3bb44c6db2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6820861f226fbbdaae16474511dab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884de46b3a22a61deb65e0dee1df501356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a48ccc52579441855fb5a07799674357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099b07fe9ced9b4a26911f97c90cdcf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66f18a89405b48c9a9532948fd4e45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e71c2df655c6c3df6e4d0c5b20a44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2041bd8562a6f3e71c58964df7ce9a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1e26e80520eaf5d31ad13291453c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7e197de9ea7019d62ffcc2b34b236363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6242477d2f70a1c745f17e90d52ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabab8ffa7dc51abc134430eeb2f117365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fbb844358f6bfcdd88339306405df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481fa3b30b7716e1e802904f1802cbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c942060e95c06eb649f1912137ba4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106708d0c0b4c12c52ae85b08c3069ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6c4e1634b46cd55001407b259e9a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e4e743006ef6f78d212a858aaa270371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3f959552daa3e0d928ac640012619372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b29108bc727b43af7bfd7d141ea33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2d7ab89e0600cbe82ce386b90419d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7d453ba4faa7aa24a32d232d4668b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e8b20426a015c6c8bd57a41f17e8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566cc635691df7876d26c6cf15656a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e045d17106e279bd692f9b26c4a8b36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceee024fa6a6faf4ca2150c05281bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f990a0fd4498351ac62c85cfb5520c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d4f995e927a0e3d1ce341eeb0f21c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308167f15b4d643ad1946bc9233d12a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a98318ab97bac023c1b0829ad2c645383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070055b81ee4a2961aec56fec764b67c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbeb3c5780c7d1e9fd7830dd447c2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ccce69218ec3a76ecb9629c9ea445386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b1a19d09975f8705b83f778ac0604387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734da1e61af8ed91d92587170af6e912388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305e878fe344c5df1b45fc4798f7901389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676f786b783ef45a348c463b3726cf7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9048512c815c94ab675a4f4702f97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5159e6d7e99c59f4e5ab4a268ee6a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7264f6a241b852ba3d563ed4780865393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab300e8cb6b9124c05590d754b78f48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef93587fb1a454a6e9bd5c588b518b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7992ae49897403f48a951e1ccd3d41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcee92fc08012e3df4f303a21098ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5e92ceeae5f4b54c3b8468b497731398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cad7eb2272b3dc90016d959d0e25d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe6425ca90d94ce50914f1c0afffb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f50a515d0cb0dd91e13176844e3b11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6f45b423a5289a8a9f97295dd9e6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323aa95363cf04e12c7204d383cf2320403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f165994d94e9180bf84400dd25d1e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e956e8af98c59945052bc7c40701a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388be70a3e5df4bfdf20836090cd4b19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8416c5c4fba017a07b27498c79049407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7cfb1ae3e227cb41d58e8a8829619408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc93aec0ae206220b79e7647e9e75b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cd1cfeb1f4745d913f725dcc1e959410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0300d1aff7f5a16d8ee321ada969a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966cb6a9e2e398fdfc65bf55ad801e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509f96448d310d11123b493bd918da0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80366d8506145dba95f81276a4eb2489414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c24ebe8829ca54e5034169760a77e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cde1077164f4d6add07e3f123330a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d7d7a8509242022981f59c1bdcb6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd1a024aded600296b19902e3517c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a563841292331bac0e9fe89e7604be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31a88faf141fe26bc6050c5d00aaed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc328be614b5d965f325102d3bb2bf09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035be3439470602f86b380339576c7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19975e45e362b492d240c2b50b6cdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8fd7bfec81dec108cea558b726efc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9d8d5db3531433e7b9fc3711f9095425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc18fe8285fef486ae1df02fd42d3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88eff82f7c08f84ca77d1407f2893f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8aa0bc3f9d9d591e5da68c098847f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec99dadc6836a2a82243c721796d34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6becf79c7d27cd5628e17f9cc69cc42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78e133fbe741dab6e7a2855fa36c43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1a021969385ab3f8fb247edadc553432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130813e276f87787b54c5440487dce0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f1710d36483989b0e59ac522bd445434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143f48f25178db8efe9d0e81796d7a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da49bef04a90f2d369b9f0abc0cfc5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c35ec4e5b122c85e8089f0548f3e63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0af0139617eb8c99a6def5bbd2f1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc545a97274a6a95c15e88638e2a59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343215a274583e6cca66047f7e31b64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758e13a9fc40b9ebd597ae3c134f381441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03ed0a7ac537815d24bb6f76d6badd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11fd2b45507fb0612868f603892163443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a749c3a1761fc10fa881e3ddaf1860444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ed9281b48be6cd242ad249b4e5211445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d23a6f0952b8c2886ae1bdb6fe465446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ad1b8614aa9d43d5138f2d5cbb3c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfb91d750ea6039fd57b6a3399a9d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb925741fac3b154771f8b2d73ed584449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13047ae64ac0f150d760a4d6420beb52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155dba230c05bf72d01b78c436fdf97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7001f42fca57eb9d382fa4a8380cf18452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e76836e600c9b95bc7f5ead04a5e12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41658d211f032b1eddfd7d5322a0e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe51036a16b76f81cfeeb0862ff4a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b23b190acbda978c3b97ae3dfea1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96202e55f36b8071bd6309500d287b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a694b8a8e143fb4a05aef3ce5608655458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4602a9a84aa06dfbbb378294fcf51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3b9bcedc39ab9512874a68d540e4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d9c6cf48bbe8b436c61c458ddc36f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecf035d01c371500dd10a20f09a845462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047766ebeb9960fd5b1a4be85b1b0b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca31dd2b0d01e0f322dfe397252b08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5fa1e15180388450e46854ea72053465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442a9b4b9cdf83b455a8f390f633cc3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f878667d74e41f00e2cd4fb420ad0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237a4c688532a44b3c976f968610b18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747dbb5747910fe264f11371114d9d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5cf8301f187f7891c12e1bb22be3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1da9f0ec15375c3620f8b8dfaed78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff26fb6ac1f0a55da0befbcd01fc78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338e11fc13ab2be5591cd84651840a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f7c091e728bf63c4f40757810f7c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e05bcd6e2aa15d1e7337818b59a09475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff058d5b18bf4b1674dd56e3bc0a8f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ca4a0c2e97451209c956a2b2dd02f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d38fbde8385ad8086c0f5efd8ecd3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eeef9b96fcb9ee1ebd2d097a45daf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a45bcaeb1e4e7713fa251bcc25e31b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ff224e40c554ebe04baf0ed27ab88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662f9273f989f47367d11097b2bc616482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37213c66df28b43960c46d1099e6d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469eea20d2326403bab496387f7d76a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b71298dbf2ebd37d8650f9018fd1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1d148b79f2fe7a1e655065d8d692e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeb8b44dddf2bf35446f868ca0df1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fa4868d4d62928cafd2e0916dd530488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db5c738b7e52d67baf7c063be42170489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7127486424a8531604472b646f4057490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126b4e1cd9fb2b13b70155922ae9855491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e429f725b665b05b9f0ee4eb038676492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf973e8e351a41caa6d530feb324801493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae15fb6e157212c3bf0d6229b661104494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7c43fa1c3e37ad47e15e88d130fa8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d14e58f282bcaffa4cb655a11f712496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f04f43a25878b6628697a106c3ac7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5fdc954ce8afb54195d2c3700d735498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd498d006e29940c4768f40b635b44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faadaf8c81bd324d9f85ebab857567500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa534c17659c1e52ed86f54e2c50b17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742d10db6d86caf6963eaca572e3c0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54e564cdb65c2736efdfdd548ad37f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e126c4a12620aa8b1b19690fc2c5f4a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d294a1ca99b3dbb5b9b97f92dd2b205505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee664c7d3fecfb0bc725bb485961b0b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879efb72b572f80ec2cc3281992d126507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab21f6f7459237fc9721d4eb561eb9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33392a11f634ae32a2d3c45cf156a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeb1b8e2fb1c94e6f8cf317ad54861510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6d8056b006051b7ffef4d55a6c914511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d01b0c5a7493807baf47ff9f14e744512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8fb67d1d76178cb337ea974dd6096513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de996bd2d3e5b8023d7d4d880fd15f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723d19a5c2205acef7d66d9360b54a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecbe3a792e75241be803c50cfb3cbb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691de50c88ee4da1fd8bcd1c6f4357a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51a396d405f115c899f219ab1307aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a841af92d3e67d3bc455d50808858519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288ed7fd5ded7f86a0ebb99b667190d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78437a40307ce7441fe41af007854fbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fe297806cd3d705150de863a840f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03d615ff28357d6e5395e7168703f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080f6d117166365a1e40d15f3eafe05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ab7ee685d7cac57ec6acf99dcb549525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a653d726e00d64b026b2ac58f32530526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4de87f44db6a55f6b34168d73a02dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02046dd6986ccce6a2d7a23c42516c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3486104079a9fa7c1f58163e48f89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58de7c82e61389f271d30e9a5010487530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc051f1dfdeaa51bd72ce31c55a92ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065744fa032532990198f780dc3dd133532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941be6c90a8713fe850dfdaeedf025c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506e51ecaccdb40c928ff3fd4982cff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2974a4fcd2f2e2fa7bd2af61aa809535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accf0b84659fd06052fd441dd3a8ba2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f8b500b51c0b78fccf43995f366a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dcfc61170834397cfb7e98b48a18e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0365ab8ab5345922deaf9e8fab79bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ccbe5289df64982200cc017787830540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ea0c727ea92258a9b4b795a82306c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dc6ad8b18862b60ae273a2e04cefb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c871adb78567453a2192ce881f442d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e21c9b84b55d4ae96e9c429974564544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb36660da781f0292319f48e2227b26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdb964fee11a161f24ca47f74e2d96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201abfd0507825ad16ba4f284f7f585547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f034bc2eac0b28633b2ceb5c8a8ac0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c15c2f8bf24e9f06157047d91d29d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a422edab34705b37f027818cb958dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ad7214f71efa068288b55fadd5f9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1fb6174e3f853c1c783eae09daf12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01db16b5c768c363f8ba8a622f9f29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bb32722782268837e9fc6cae44191554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f71f5ee9a38581a6f50b11a96902f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987f882e9f2d9b9a2286d238b9e8dae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042ffddfcce2400af76a09f861bb436557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1680ad07be23d6c73670e088b8429558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091120665042bbd165e3a12e52f58c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135744bf3efee3cd42403da38731e91560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76bc4fa9df0a2229002ea1abf242ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a6c824a75af7a9f8a3cd72f88d520562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6cb3af83a0b2e051386cd8c0316a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86af3f6f0fa6c7d8c34e762a4b19b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c099fabc13eda98b8fbd28ecab9d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa036a2a9b166a94aa410ecdffe818566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c332ae1e97dd354df795856c1d66c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e6416fce4b255066cdee40f6d8bf8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da35f04e7bdfe524713a099f71364d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd983074b8275039358d2590b0b7563570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c31fdc53e647db3763201020f9410571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e59763791af3a27ddb7e50f82c130a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2fafbbe8b0cfc8b1d7520c1f3b8da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432717db0a64d0e04469ce01e95e3608574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8a8b208f7b3162565a70e1f262203575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135301e675954a2d63d9c13fa03be226576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6d767c0fffccb7062d381ead78d63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef39f8a31025c240d5de4a07d0f034578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51398ccbfa95a92955e756289d6c1d8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1bed718a57efe550a22e3822d0be4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedca2d4f50207970f345b48dc171eb7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a748bb63c973b5b8300c5472ce2bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232a7c9c79974d0299e1be15742acd7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a078f3061273e45f5e2af9d755026d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677227d10e082ba4e28105f7f4771943585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0749c9ee4c9a95d367a8a3028d603586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e76ad946885566747acc054cbcabe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdd41c70b27eee6d4e0792b378708c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88664d710eae31b121b3acda41d290a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c213cba0e2e7b14fb8dd0a144bcb0de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec97b2e9e24a90f5d94459307f5f390591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca526aa74537d035a1e306a4a0e2e81e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1bf73df2f10c0e0788ff2185a9b8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafea504d621f6d00227ac3cab0af32c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b98318f03ec8bf353e589fdc0879d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5efdbfc8692e9bac5dd185085a7b94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b5a46edff30b13969030ff95232cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fb5b13f8f6b941818aa436407a4f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fae0b452fb19031a51458ac57052b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e515c412fadb7b85ad3c83b91206c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f5ced99c9e3c516efa0b1fc7807dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee2d0769a407ad960c89971129a2ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe81f843d1778c7e9cba413a5ab4abd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b6a7774236ac343a0a24bd00c95f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc1f63957d18b941f45ebcc0b939f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da69e44c6e5d5d00e560783591da52f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7436d33e165724a2b29f00b8cbc3e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe0e0da15f300f590be4c073befdb1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658e3fd5a1297e898f0cf12fffca544609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cdb0c51f34194a9668ea488986dff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2f07fdf8fd091273a34fdd7c67e32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec541cb04bd7ff7a0f45d63f2804902b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bdab5f64d22e3b7c7c1bb830acb82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac08c4dd75ceaf52f8a88fee2a3cbd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b54bcb3d2f88ae7cb5db3755b7474a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82dbba54cbd7be2087dc556fb70dcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c24bccba0b5b83af7506a10681d143617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69b2afe997dabd0936b5208e100cde618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3944399eccd3d8325eef29e86ea14fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e04f8c9595572c0b52f17676b45a31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0814fafbf0bd8f6c969ca20b5891c77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0c30b3437604bacd410f12def0a17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ceea187633c4c3934ee201335b435623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abf02258e0cf81640524e3a75374f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96617e82b81c776a8f8d4173c7e7a5e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d1a73d1abb6995f49dafc8b17a7e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0234f9dbb5130d1c83d3f9896d0947a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4d7857d66ba2608696ca0cf4b0eef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7de277da186bb512d945041b576f3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3bdb6595c5fc0284505b985236362630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb8815363081746439b1b2d69b5908631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e405fa0625b58646bc5f3b59667970632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b136aaa6a53a18d2e58df25117dfc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b4d8875fede8dd34d2a606497629a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41915c3a23386bf1d4b099179dcec0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79e0c261f06a0fe9fac02b33680348636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce9eaaf05626880b522f5052892400637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84b29f9eb283f8e5ca21b8516434a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5abd905b3bd36113309fde7508b828639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d10206f24c39cc9addbf631c3ce09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bf816557a43b3c4cff24e4b8aa5f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a213c7c5e2933dcb4b555567a2418642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e2b4965bbb3aa659611c94b5b4baa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fd543c68b01293357014373761341644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e33fbedc7f968ac2899f9e577cdd1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dab0d33e8fe04f08a0822f1b565e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee27f43eea23956bb44260a7a897d7c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6f7577f89ac096bb38c50c2438955648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b24aaec9606803c8d2b05b86fbb42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000d1013a10f8c4d961868baf453e2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ef784d42594fe6abb5c73598ff263651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27f8744cb201e0bdc68d0278cd5b42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2bd54b4e3aebc4f064e3163f4924f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bd235d84c5b7252b14f8e39a0efab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6b82a3fa2b5a7f5f5f00488a41145655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3a6f7bb9d2b0bd12cb30c930113e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4e0cc7e630be950bf4953a29b2b16657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b1f141b939ead4d71cbeb92d04aca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ef1576f7c5d66bf8c6692b3c24333659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b7f461dd556467df3a3578f92b716660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347712536558849f23fd64a5d79c7fef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e99f6e6d0cf2c0d7ed5bef9967470662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c092d105acd150a25979cc955d7faf0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3872e2e8e946137e8b093fff269b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca92b8b8e2d48f214a1c8767e66d50c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6864f02529282865829004eb7e24e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7cfee49d4a116c419aca09c8da030667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e3e73af456113cf3f5ef2f7817772668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd52538ec6bb59e10649a681d78c620669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4df70de2091466cf67c8bab89b2e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc7709e263870dad10926fd8b39ed6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de847f31e5ca51a9572529805114c34a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad42594daa38b9adc0d414e10613f59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8d9299a94ea29c65fcf75660b88c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0570d0d6afd4641604c084d52ba8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa5b9ab8b3bb3f6b3d90f735503618676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1840055fccf75b59088ce570aa530677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd055cefd7d51089d6217facdaeeb1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94822dcf2fe13fbc7de6b9f073a44c90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5ef7d9d68f272f33cae3f311da999680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929ffb2ee23f38eff7cd4582aa7d608681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce245d97cdc63c28f6ac612ea483f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a3b95e0b13c33e0d62b0731e0fc43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8582d5d1c61a7a7946546f3d4bf22684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5376d4fcf8352c586570b0b903af891685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3365f2eae3661a1f9286f4697c0f28e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cabd7771c41ecdbdf576178c8a44d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ec387804a5b367349b7524a05620b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bbfd9162d3a49e2160e7c5c01a499689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4d1ca5c7b3d280c898ddc0e571b43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a50c130591aa7a1ebc82dbb260e28b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cec4be3d3e5e9109a272e915d9683692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b89903001b817d1fa668c0a3073f73693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693d2c38d197faaa794890cb15bbc24694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8b1edb4c5315e569009db86b18b79695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d988eca1f516c2eab44bf3bbb5ecf9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f2fc94b95928a807c4c36b5a848fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e4a3313117f3da6eae98a0616dabc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0181cffd9e5d8757dc122b494e1a411699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bfc27c7609230ca448415e984ee6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5977c57fe87ed6ad7e8d351b37221701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a62fb8ec54c49c700c59b23461863702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ed32a940a70cd22fd2f9fbb28e0c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f1e240250b21bff019d8bf1607618704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974fdafb887af9585ffff34ea26b55f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460398095a76f3938538e0261d206b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde924fd328b737e15e21a8ad593d37d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78339371b2e4f2b126dbb7323380599c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67cfe0164f54cb94bffd25f8c3430a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0b243c32593edd5bbb13d3509b1e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b3c8cf64839919352996764171604711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e943dcb904334404d89beaf9fc03b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29271eca9fd8ea7c9cc41fa631fb34c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6d99741d0e52eebf1e73e94242f44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2d8e4f7dee510dd59f05b8da2d21f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905ae0cedbb427cdad4b8dfa5a81ea2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64ee718394b7e7462c2a9ba9fe3480717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc976adcc7fd72883896fce0f46057c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5730441f716f8e32084bc4f3f899bcd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4ab8e9fe1f57f665884b7ab18ee0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb79745156cf9630d3fa0c2a2f823d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb9f74bc8f4b5a48d0b0c0a59e90c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7638c61208c9bca4f5b4ca5f7e312723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6174d9fe57cac60eebda74f1d3dfe1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806373f207d16503da2e2435affc120725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370193d9e560a8853a87c9fbad3470a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80d780f69cbf1a591d1853d2d2fc3a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab61e9d3a6412280c2d258f6e29961728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543ffe8871e897e1b1d1b2bb475741c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818e6ae10e2b06f47cfa0ebb060292c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b3315d322a8fdd686f4930e062041731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea7779b8881fe159d2cdf020af2629732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8202645f56e0c11801fa461bd9808be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9602870f3ba96d38e2ce1736a723db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dfab2b01471f16e8797167689b6e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b4e0eaf9706faf5796471e6dfbec1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b00de7153e03ad4e9eb183d1d05c11737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2d6b1d7f4d9c6085748543526c9b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b533fc05d5947edadcc19bed5cefb9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9aa96dca769a2f41710ef8f38ad36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3620e60b4fde72a021597e05a0aa2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ff8a29b241f47a8109b69ea83c1a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff948c1e0e4e16b4136c7cea47c0c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ae8ee0bd091be5f32fe5393c4360d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f6199a99f5d25b5c1bff330b79119745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e85bd6db69cb4cb12e611825d93f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133804efc80ef1d4261eef8f10ee50f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bed4e1cdb29a0de8dd116f4a948079748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a56283cb2a1f0d5f0f9d60408fbd2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aa6be63ffd1fda533f778dbdccd4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea293df964c4356161248b5e61cd0c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5835aa7c81106df3f4fdea4054fc1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb17790b8fa59552ab7f157e97bf3c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4110ca3e25c64113c31be7279ca99cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de2cc080c0a8dc4dcc8eef740b357d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a80eb42cb6e31f0856a1d1e868562756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be188b2d790486642b0ce77d8accfd3f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704e15e153bc2ee487d47fcaf141c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b847d0ee5d386ea5518a8539cb4237759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc34915183ca2b8b5ea8fdb71bd7c8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4381a3b7267583f62fc559b27ce03ed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb605817402079590e9ae5790e798a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809e1cb3a36b58f25d113e739e8086c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0a3a2e8d8038209e6b956cd95bef0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907fd7d9e2da6263870834a04f0543a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa20125d1655b3d5738950d79951464766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc5de513975f78dd771b21245ffd68767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf97cbabca1be679f66285c74e16723768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64d759dd392ee726a051be9906566d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee0febe7f407dbd059c2770b5d167b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d4074d1af0752adba0e7d7487c8aa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b750686120e9ee25a5f48afe23292a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e1078c08e639b14ef8aa5cf496411773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d67ada64e5571bcfb5f460b66422b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590058b9d96afeacb49a25ec6052cba775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710500b773d479023034e77250a6ea3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1479a6eba954fac6baba430dd1533f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56753a01311ddf2da63810667dc31f17778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e337cc1cb56f536bdfc0277d339fa0e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f494c562ea373cad9f453c2c4b212780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd8a304f270d3e0b0a66878594ba50781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc52a9c01318eda6f27648423f272c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2b6c9059c7125d082cfbf1946722e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99e5959921fd57ac22daddb8d84972784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1b5272a444de91d0c68f135a533fd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91c775026ff4e59901a0d81409aebe786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ab05c017a5f9ca02f5bf3626137ee787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c85af618556dc05c24b4421d6067f2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e399f148046cb076e8cdbc4d36299b3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee12aea8afcff445b108551a28f657790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922be33d683570fdac1b5b3c912ef02791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef07e48cba37ca3ee0f6eec4c4b39af792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d314815dac45f7ee587c28bb765ee7d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c213c7ad8f4146d29a9e3d2a30abf3f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc839145f8f0719b33ef8c8baf003be795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557f8cfb6efb09d9b28b23585a3f9b8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63173240d547948a82df2da5ecb990bd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c3efe91a083689e626c7d12d7461a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4f78e07a1f0f5191aafc39ee6ba1d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f22bedd218017131773acf4fae005a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772b11653f71a51999571338b0147bd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ef306acdb427fc065d6a5b1aeec62802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60499df904ecf93ba78161a8c539149803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226d1195a378f0e9c8ead5b922dcc9e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b60b13fb6ef8c3a95a938ca391f293805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59875241c2b9ce346e12122e23e45c9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3edcc92a8b43d728e13af208b7b2e3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89914af9fcbc3e1d756eae2f610b135808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932dbc6d1e5288a1d0aa0c8e7a107f2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcc12d8cdffef07534677f7665804d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347276cb8ba0bc99b9201c4ea96e995811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3869b18ae7abe590c7f37fc3ebd6a0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c4871b993c1e6512a8af02deeb20a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5568040a1b6eb3be1d9d61d12beb2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5aaa82866a7cb938678c134cc4214815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c88c510cb26031e23dfec05d203e1b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2af01c48c0b3458116a740d5f5fe9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ed6daade0a7eb96660cb01fb643f0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46207314811822d4244c28c9aa12b674819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31777a4e8d96a91195601463a372d540820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9584bc38349d34d05036b1bd0d142821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee4e183ac2c5eb8be843bd62f2586a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf3b973f2fed507c2c7e8f83e8c448823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32ec06d5fa41a42157d9101f24a7ed824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b783854d32838ac6398c77df1d9f7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec63f2b8c6da3c33c60e737629654ef826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2602d9e82fe9d563fbfa92361005885827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c79d50311e4e64727a2f0356beacc1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949df4228ed0f94efb74bdad598f53ef829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636783e0166a320d39beccdf8a07f42830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ed2310b0d917eaba4ef8caa6da93d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578c588d289ceea84ef1767e8b2f0bf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2df111d07557454d0b639e3db2e61833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e09cdefee9486dfdff62be01a37d26834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef984f4eacc8159bcae7b2b927e77593835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b4b722784f230dd3ca4c88041f396836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf523e997a7ca4bc504738c4a0c50e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb948604460b92bb1c39030017978f6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dbe6511900efbd380cb3548d1f680839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cee9ff08c9fb952ca2416aaa73866840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d843dfec1f9962f43c1d59a0d70e48841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afb3e357cced8dbc63cc11ae070be2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86290e10efb5b0484352342eead1daf2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965d2bf2b247955e069103d3367ef42844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2093506e08035b9cc2aa691deae9a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a19d1fcac9c3dc2246f2ea3ac6e1ac846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f1d575b320aa98a29c09def342717847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0351394f0db97bef5d80c0c8742351848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093ec9ec236759333f692ab007f56dd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb4d503e5e1c72b30b4e03b1359fdc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55bc5cade604122c78d86334fc15dd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492f9bf7dd9c1623e3c824b3356918b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcc1d633b16c76e66cd173d5e72c5b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7724c33c0e6da9adcd944e0b4630c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399e56854eb178689da91ea087dbccd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bf354d14dffb47eda1649079144dc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900543c75d8ac683339c44be124a1d4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c297fc31ee9f4c8dac5c88018abd72858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95630b9d4026d06fc0bbd913cead5ffb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0d219b2fa8bfeb29c22eed38e0255860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa61749184b6c75361929ae28e788a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e38bbedec09be55571f6e755dfd000862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84b8d25103c544061dbba227abb9c7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233472588ec9ae7a9062582f2ed0ff8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d2afd8b141ad30d4d13f979d539da865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35064eb478c482e74c345aaf090f8b97866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7a0f7e297c78e92bfd470146ff4b0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a48d2332c04a4d5e8e1238ff8944a7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849b63c9cdee363bb524f28282525bd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871f0d0df75c2c56c9440f2ba1480da870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e2b81244741a3af3f61e0494a2058871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717db93eb10360c23e26c2a310b7fc0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d14583234d169f7694f47a1f338646873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aff4f965b13a36c9dd7cae4be000ec874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47f3cc36b890ac923cc327ac351666875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e36221973cc9b7e43231a6eb23a08876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dec2d6eac3ff11cf86250b495ff72b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593ea1177c5879165c0695e14dc40ff878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fed365ece4032c44fe1256cae999f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321567404840c74109f0b55cd7ac778f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed06f4e1775884f30a7239af22a3a0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d3c060233c3ddf9fcb311d403e5bb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f901c0afdb5666c828d137b34b74e7d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3888cae46ced8b3993d41b63232862e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb850ea6d29b9bc885cba6bb83e37f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d96327c5e0dfbb63348991102c651886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac562435158b3f8ac937399958792a10887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4228785ab36622d515a4a0b4831805888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621d6503f42be7379c361b5e3544b37889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bed69edacaf3e0e91d226719eee613890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feda942b75c9679f04bda9c22d75021891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996799df3c552ac3af454b0ba783753e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a333ff378f211435d424e85be44adc9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7acec649409097f401b679c4506a5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339824164d480ede80379234f9593b4c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436dca3455c74d17ec54f084610a2f2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5946439b097dfbdacc94cc99caa08b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272ee32f8777c95c6dde6dd2fdd46b3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918c64a8caad9a7f209673a32901e3d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f344cdf8b49cf49fa0bf330aeb7ee79900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e17f3e689f16ef14b862647bfd7f5e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbcd94136e7c27fc8fd096cac8b28a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41290749cabe4bfe8d52f0c0da8609df903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e390fa707511d1a60b69b7248976a28904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307b75c28e3da6984390898a72d12b0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93684422956bc17fcbb13f67a5b66525906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50852b8761facd532e3c517294ece4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0391dbf3e4fefc2d0c1ec3bc05e2196908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a474f56bcd385c0a0f585c496e446909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4a7ac907ae06c8f2e0a39265ceb03910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93c19784dcd5e316371cb94f479581911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f727210768be8af21e41e7be8ad82a2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff72b0de9aa349e0eb12c3c7acd1fa913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36f8acf8716a8e47686c4abf0d0800914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c213aacbfaa2f4bc4056c097b73d1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ba21707accf0d8f865a1eba1ae345916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b84aca3f9c94d9e84ecdd1d61945a0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d90b0cb12eb1ecba4fe59d6a791f93918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33958ea4107f2722ad61c75688f693fe919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f402c6968d27618f8934f553fbe22920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e168e232ed29c16ccec67c8beea90e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348cdb28bdcb764fe4a88902283a0d0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462389b5ea05cf8dde2967c48f1fd15923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa379ea119e58ab45a006d4bc20896e6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0912c795f22061b7dfb3848ee5643925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fdb661797ac2cb60eb7d7a9b5fdf7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb0a502521d4333eafb0fa15a14dd7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25c61ab9256ea775adf9c59fef201f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354bd2c397a8269665309d6bb28435b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70616d5b79f056e2921ef641e835d427930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5dc4c100ed6a0746f1c40a3523c98931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb09e847ea3ac54dddb655fbac4b2d7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832811707f6ba8f9827ea80a249b5e60933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f9170859f33123146fcedcf488ed1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199f82720208cadfc8a889969b82867935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183096034a331b1092412dab810ad368936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44f331e42d25fdb66140b2de3704e2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25340ce3bd8b7457161504141999bc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03824131e8670acd5810891859e685939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5574ca58b0f40a1a88b928c67239f10940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf9b6653c92dd011911e2e8d539eee941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37058a47604ccb4d0a2a5a92c789cad942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a1432625e499bb5646c4c0146d932943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ce0b60048ee36ea0344ddfef23fd1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf95737eee62f6936a54a6f1aff7ce945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72622cfe285229ac22fb097548028d59946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61097770fe7d3b95ea3711ac47a2d588947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209786a39853f484cd5be006655e501948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d8ab13dd2087be721339da9d6b94d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43a56cf23e5100ac5e2341793349eb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a31b78ffe0be6aedbcf73ab4ac5f7c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1b9ee11c6558a00452df48f9e3a38952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f193246ec94cbde10c0a1b10dae6ac6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c93a88eb355bdc86e8002f1cc3720954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14ea34e664f3a622862aab823bb182955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89748276baf7f5cc490c01eaa8c36de4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f4a9ef028bb15ebaa938117f7c320957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd70453cd6b4e797046a12c521cde9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6172ff1e5c43acbe29d75ef612c6b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe828a1a7cd93d8d712b0c924330490d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34fbc8b9baf565595db94dd484df8e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b1c70143d1c7d47e03cb4e50fd477962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92621bdd7e754cf6f42e8e598a5f963963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e6b6d9e91d264784315d81e587c96964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adc9853af9f6651464dfafcd9a33ec965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b9e645498d061d76d06b3cdcfaacc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8fbe8496b6d0a1e657ebfe182f0be967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144593b240a5fa0316a43fcb829c721968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01bc672a24b9814c71b9b255861063969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1251b6a1dda0f6e3fbbcb6a27a773e7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae500ecd7591b779db9e7805ca3be1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67a63726eba356f8e41ad229e63ed8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d20341d786b4db57f4c77bd7d1348973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bb4482c401beec17caa9aab0603d2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa64e94ae9ef4eee314eea296735e56975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd47732bbe8919a3b799d7bb0d2b9db976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbb027de54b4a7052e61548c2e54dc977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>