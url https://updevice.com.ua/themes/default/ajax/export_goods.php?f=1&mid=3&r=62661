--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb137282dcef785452070200c4603d701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5582b1388a11f1ae6cd32c7648084d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623b649c0de4959ff06940fd2cf0c4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef40261a642974b63adce56b499e654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea774348261bca36a0075f2994a2ceb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd600ee73769d723ee82a38cd725eea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a127b913de0f3861425578120d6fe37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a281a10c964be588bc15ed2d4f8458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66d6387f37097c3abb2ea40ad889ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78852b7201d6b5bbf98ee452c830831e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4ebc75859121aec9786cbd85d806c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f566ad30c6faf703ab549e9f6bd5c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e308a3e1e8231f6da4315b9dbf16713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a5290f18de51c7cae14f88281044914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e31bff7747b73b2e2dbff2f2ef8f9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb7692e3cfd6b3e0a7ba0ee14eef7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfede5f53ccb59090c9b7d7bb061a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554f634ee100dfab7590c1a25d2685218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c10d10c3c063c98dcccaa87db7423619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf493529a7d9484a9400fc646ff61e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77270c370e98eb0f18744bfbdefbd44821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76878b9d8b8051fe924971f3580d614322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394d4d9449c4e43869d96b6e56d68a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc378f691fb2187bfa7914481828b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca963a7d7de22fe7169d82702f2e44f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f1d1d735ba8a87b20c02cfbfb57d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ebfb015cdc6e8575c91c754595c3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10410d32230cbaa9c1163a411f47c92c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a14fdacd59b49d3d680f25090688129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd78ccd3132863d923e7ce4bae61d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263acc5c0419840c1d8a39830c7c87831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a55ce02d66537aa3f0f147435948a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d967e7e1495a842de7fb81dfb2d9aa433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e11f61dfe98ce506de0f5f992d7fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b24078bbac7ec12c760aa2226621d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cee9864d4c883e51f4e724e820c72236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc88de41994427f4bf8499dd1ea938737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd135a77b7e11e670f08d4ec68c2ec738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66358e88da3f3d609fa5b69cb0092739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea71761b5c4292e9b1977687dce6eb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfcdebb326bf4ea8a4e1de9f77905341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb645ad7c88b8895cb09ea720da7e3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb4362298d959b55549012340ef76143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae3e040d03f07c13e1777ff3a9760544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176330886a0f5165d813477017ffe42845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2d487376b1b72916edd9ddf79a76e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0248d9d78bbf548e20bb65b6fa099347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decc64c9e810372d4f3b08205a822a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3ea73ee4e56259b4cea839f96564149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746988c4eec5d3e7ce5625ff7edad5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42747bd80f6b0b29e2dec16da4802a4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639837584168be21b74f2e794234a9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a69b9f60eb2cb8db95bd8bd65449553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22e463f55cb036b8a686b89ee5c9e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b767bb6b6ddd92528eacab5b16087455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fbc4589c4675ef1213f8c99feeec956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e6cc2b768e99f72b45874f89e917c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfdd9bef4bfa4511da9d8eaa41666d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fbb48f9b186b5261de8b5bb72ee6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8243dfc18e8fd2a399d29e92e0c90e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd231b6c5e8fcb71fcbe08c049963f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b60e4bc05ee05f3b300e90f4bbd4aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadd12a9668ffb88024027bc68f6d1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e375320447b8156c33b6fbcd62a66264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274bd93248b128eaec4aa5b0d21d4ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d9b1af5ca997345cd9ed1a08f382366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708a8b37d7356c2d55e70a5dd73055767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e98ddcc8936369b482d247bdc4c7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab78ed77cc621fe7949f6e58754a47269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6064ede0c26b015c4adb82a67696670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23135e963907e655d1c171db512f1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4c3b4f83fd892b2bc5c66bd7aa04b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3e984cb45a54561d1ee14907b9e5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52018908c99c3301e97df8fe8327275174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87973f1afc2d598d94213ad6175e3c9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba060366c390d6668a0b717addf14076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163ee328355933a15d317a2deaab2c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400e3301fe002ccde1aafa09190c63778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9203c7dacdc5cd02bda7511514cc66479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4bb4c0401a7a623f459f620d890b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed40e0a51c9589c1544702804177f9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6b9261bf9c8a2c1c2cb385813f91682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481396a96b77e0f602f07110e7a94fa183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec14a63c61af984aae13af7be6e8a7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c8d2738a15687a838135d1fc9214a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81c116a1951df6d7fec7a18f30ab2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0874af7ea90d2df3288099a81e11887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80adbb6f5af73dc19f63523450942988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cce937cf3806a041d883f7cc6491489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796022442648a717345dfc5395546fc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450defb040023ee2dea1b3214774db3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f742b0af102c86f17e06a9ad53c3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13c16ff5c544108209a5505f908f5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ada795dd7492b27a6c451f8b479b1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0935ba81d3a0ec33cab85e50b27b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9e91ba2bac8bdd0d425bef52221c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c1d524904a70c0c054363b3a7870497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f73841630947a8ca9596f457bdd31b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8849bfd00e01a031551e244a12c8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d79442010df89199e2baf50881c46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fa0844450610da63711a648084e6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6c5bca3859fb7612a5fcb6b201521102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5386b8b4a1f93e77ca69f841a9632f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212c6e7ee8104fe1e7cb054bb7f30d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26d1fb746f24c905b0dfa96681f89d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee6f11f079c52e807e03c3fc32e20f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1940cb15e74cd003e080d1224fc55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7f65c4cbdc9665a7c3b317bd6d295108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb46fe6bd4652b825d0e771087d0cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe6e3b417374edfc32e09f83eef709110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03065a4348026a793fe0496f81fc0d68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4a400a287f93e986a4521b9e22afd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120f00ed87e5fdf2802590f24e882f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda748b2f30fa1da123eb713cedae36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deee2c3dc584e338d6cd8c626167c10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a475d617b1fbe59f38bc5350f108f6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90632b5a060ac1d338802e4d97100e2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b4a98f365eb2adff79bcc6b280899118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e42c30a40ee41e56ea57f36ad4b77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fd3bb4687b3c4d342ac263ab6707c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38659d0e4086affd4e25a1aa0738c27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b43bacb5a67a54591cdc8cc06c14e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574898eaa24ee11acf719033e2b2bf84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbf09cf53bc3bdc5a2999c99bd4011124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c380be924b5584646479e46bac16a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fdc0637c0b35418cb5d7dbc0c3740126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f589acf391da0b21f974e87f2610790127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305db7a8f593e8a708b5869a8a45393128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44f14683fda52c0251720b84e1eb2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b3ba7d0d4b116cbecc72c87a956e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574116ad19b87e409febb40a9d3bc458131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbe0c7fb8e98c4df52f04682cce3a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389259cdc0dd3976ab310d53835aacd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89de82640a2c74808b8502812eae17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ef48933fe3adff4332e2625310b71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cea1eff0bf09b0c0c43879575f867a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3a0bbc59d0e6a44801ca5e3deef38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda779d61f2d095f4f4c8f8185097bc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc0f834cc27c66dc9f978c41e370c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e31e1244d0ab9eb0bc3149609d111140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda655b357add311f0d276e77d4b643141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b11ef44df188287559583b03ce3c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ced0a65dc70b7e784b7fbaf99666f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5582e46444ba923e767da61896d8b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c9908280ab83e644c8555f8f4ff65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9dd5a9147dc5cf043e4df55394104146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa23af6f6d708d4a84ed932e3b560d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd026fa58af1ac101d23127a9f0d59c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a171c40f552362be7ba4516f7a5b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb11a62a246a616230d4dba0121af4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377464e5d7ffef61a016ad80f5082580151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedf0683f5e92b79ad02cac240549c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8e792dfc473650f7b61ad45d6aa75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f978d1f58e77ccfb7bdc86eaeed1b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea21573979d154e9a52a3235fcb5141155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8942bda3c84ae231eb4858186fc47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5c8219dfa1dca494bab90abfd8cf1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16550ab3cc700f311f96d4af5da8bb3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311eb742a3c20c2808b66742cbc1e24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12711b62d13a22fc360b61d8b10bcada160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe69c1fb71e1f809295bd2608dbe1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36565ac8c43598f0486c2365fb66ec0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752f836064a19a401b3e30b19f5e8ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c456b83ce88d62b879c9157db620ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fe65740f3964de360aeb5d4302dd8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee386658709aebb876bdd26b6be953b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc01199ac78a27d8fedd257510ca580167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ff0b04e38338af981fe42e4d2c38b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0450e3be7a101c26123cfdb1295403169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9196eaf573cb46f33fafdc9e1f1b360170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca88c683a38057e4ccdc6a42b7b1f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7e4a532e4158ed402345be90e0332172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d34bff50fba070d06fb770ead9b3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2edda265539a852c54154975e76566174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4bc5aaa4545e8575c81fdbf733ff0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b002e313070d4219d7d709a901b8674176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec8df54a534fb183f367afc77fa3ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46be02feb8244d7260fdd39b497463178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dda8ab341eac5dff3da80f1fd5a007179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18661b8061943426e071168edcc2e94c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4616cb72d56bf211845ee58f0ac010181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778da23e879517ec949419a0be9ec2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb55a338948606eed820072210bc87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4c9354c4f820b5edbfe6b8dbc627c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643df7378ef08e652ab9ceac29d0af89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a54600748ab14dfdb946dcad5a67e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b10cb60e78ebf0d1e2ae3801aa902187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e698342c45751500c3dd2d5202c79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c231c0327ff2a6da850a24cf5c0b9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48aafdd60fb01df82db995b0422144190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f35afd0c375dd8415e83cc96f518b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c81a0b831c124a6c9655c13b7a4261192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2ebb5a7d2ffaba4803d6c05b71111193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35d8dbdda9dde0bc9fb5d868c0ffb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5643ec211a3dffa40461ae009ce48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522657545fb29e099cba233f611bb68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eb00ab005195b20b9c6df9defa3e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3f43577d43a4e8ef8e780ea4f214e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e39252a8be813782f77122945ec84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f6e7114d8b841652c31ef530c80c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573b45f5226df4cd079096b5c9cdf10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ad4f4ae4397ab779558f92d83068f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a456d9e08165625b6e37d3af9a206b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb377eeadff4ed4ff9aac9229bc2c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf56ecf85ba7f2bc4e3148f73a81e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040ef3450d94e579be381ea30deb14c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f85a741cc3683f8f7478cfa3ae9152207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc7c738fb97170816b9af8eade81c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17592647b5921e37cc67f935f4d28d6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ff1575f9a03eb08b2e86db71ed4e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45700f99cdf417a66b4a81bb96bf9ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c05ec52cbdb0eb481eb766307e9e0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584af721978bd91a6e5c2def4c11cb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbb05c07950d2e47f01e2930105dfa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4689f1a0d02eb8bc0e99b003cc3f16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62004b01ea6987e626ea8fe91d6f7ece216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727f9360cb651c451953dee03091d50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371979bf40efb1499e5137caf0cbe23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bd8cb514082ed7f5ad4b4a2334402219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527359edee56aafa2bbc12f23bf502b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e55d179018cc4ca89e6ad8c5049eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c9806fc94a39496fd54627c31500b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1d1fae633cc99b0307d078f524675223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db10e809d0d6da6a224aec8987c98f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35c717af48f8b0b0a905ab45322690225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524260c1cd5bcf9176ffc95cf72fac84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156363a88a448ee94fa859ab7e51e2ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad7ccf968ea77a985ab84e5572ea8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef47b362c586aabcd447255c01d5a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a13f6d8b35c52330e331ff7b91d3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bc2d423e10056f936880b5527e433231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddece9b5ff4cd01c23ba05d0ad973de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7a84b862d8f5c1d6dfcc6b5b20a42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61235da5e5236a1ff3a51427055be2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330831b643da13d80d5ada5e718376b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c61224db02726feab833bbb5563426236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe18c3c987c37aab9d887b057ea6f36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8fb0141602b2a37acc5ef9c786405238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111e3fde1b7726b24071524da1b7584239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f19130760402cf1b055a5fbffb61e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d8da2522d8721b7bfd183d3d75421241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b849ed7ad6f0bba3c308ef1ef7119c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baada221459fa22c7e165479d18a42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeb305e50ad73f4bb36cdded388084244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df4aee74e49e02de2da44dcae386d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3adbb3181f86e43b3cfd869f5e2e97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2011f3d36648bf3f4545300e6bdfe1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa733e11eed0393b10d2ff53e2d963b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedbb5f0bd93c79859327de20e25a4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd363a9335cdabe673dfcdd4425393250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea68659a67c655f9bffb20180f8cd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a0e16656045a5e2c36b8858ebc3ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf492ce05b9879e0f8ee3d4fba06c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d143ef72e8e9f6ceaee5b93da40f4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c470e231a8d12693ea31ed55db5af9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc56b8a1d6ffd83b2e9e54c0a9696e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989c3c4d3c23909c60756191621da19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af13df9e6e78173103e5d6ed0fc287258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712cef3e1cffd8b55e1e22b49227320259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81f425d5f95ffc4b2667fe49d79ce3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8882ed8f910af95f70ea7c19cefae1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f9e88e6ba7185c31353aabc77b4ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4aa70002415649acb1a5b3aee2c30d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a1dd62e492f1973195fcf268bc72e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc56cd6c81cd4cce3a76922630c7d97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9c7268ddf584044435df261d2114e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f2273b784bce6c72baaaadeb457ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee5c70c53731ac6bb82c62258041a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0d39acd93f38ccc19d2bf0b2ee833269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f1628d61ff00f2673299ae3cc9163270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e0e59db7d05de6c15abc51169774b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0516b7281084ef49ca1a0df97eff88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e99232a9f8785969bceafb4c4578c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f5e2c37b433eef3f5dbcc5c42a567274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc8e8563a368ad2bb6f3bdf49d4fd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42848bb8d3be73556d4c671bd0fc75de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd21d966d9c348d7f7d1cbdf1a3dab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80bed36c7c6bc20840fa8de346a560278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e006af722022cb059189a6974c447a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a6ee45110aae6102d7c47904277ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fabe269dec95640fa000b6dbe093a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7397134af1a83708707c8c7c0d9793c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6bcdd2e5bd0c2d5d314eb9f63c770283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672237abed9a0df86f525d1165e7429b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961bdd2a53765431c4e00fd631cdec5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7f1ecb09828cfdba5ffb0971088c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a4591b675a85c844536e9eeaf1e6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c846af059a9aeb2dbf85afe01fd8d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95908f972f9fb529b4c37de5c6fd2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5307c388bef9d3cc7e423ad3f5712b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267b6a622ba49deced6d17f0adb0ab5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedf73be27e00967cf152eb09be039a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086113ae3ec59b5aeb8320fc763408ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fab9f3c60647e274d45b1f70eabd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dee0fe7fb4cf50151f4d272854f8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca646b8c6927414852f99089c8ec865296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc74e8abdec7f33a58b5bf21dad9d35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8204a9d65af4cc282c2224e2d7fd63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fbdb1a6173b0f08ae24cf66f3a065299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69049e266fd87992ee74554ef7594ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576980f0b83def7df80ad97dc23c850b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c80bb6f4c7a3e143a516fb1a2c10f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30775c581821a94caf21cfa9845e083c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca44e30ec316f5ce4fed83e06b80336304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2c3f226717bacb934a7b7c15194b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47a700f97ffcc0bd60634a573af784306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762be988c1ba05f5682c1b8b562cc0b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9b0ef803fb2fd676e11a8d8625801308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05792b474a00d2ea4b43fa6f4fa3b558309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fb3423b085fd4967440a90565ffc1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c4e35d7ba0f55f550d82182c568ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5d4d364d7cf28bb1a22f4e091a808312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccd551f8d939ffa12e57ccb74038f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc8021c2273067350f7dbe4ed13295314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22406bcd3c58af9a2f4d6d9edee0626315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6582c7dd644813733eb87a3ea59530d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1feb76ec5c072dc7a36e6d66652c3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a323035d8575ab2b71ae33364be4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7d90142bcfe492455756822dd9e9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ce1f704586eba327c432f38158a7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa79e9deaa22205cea6fcd2a90c500321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a266a6d8e31566c37634fc125e6e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0298f693ef79cfd5cd95bb35377ced3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a542469f46b3daeb58bb9ccfc7b6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82cffb37186d926fa0deb1a111a6dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059a40a6ee8da16c3b2de67d0aff360326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd637993d8fa8021b49a8e24eeead2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdf4adebe75f9f7a6fd23b815cb84b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb2286ea89b48ce86fd33296ac7c41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca19925533729468e40d40d78e71f9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bfd5e586b448dccfdfcacc26f249c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a50656186c02d307e87be9f4d737f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5564cc831e191566e0fd76d81a882a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbde8443e60537547a0567bbb0531a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6133614b77575d27af92b56ab2f49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f664b0636c06636857171527c512f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a7d4866f83fb072fa0eb153316fbf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14c6be8c2a93eabc30712f08ee4a70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0be6fc017cfefc087456ebdc0ecd8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146654bded29414e73c20efdcb5da95e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba440abeb601bd29c8e02d4eb86f6bf4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3313d534b67ce57354a563bae0e9a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711f400cbaaad5283dc356ff5b7ab96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9f5c5c0a4591a27940baee5bdd160344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacdc823c4a8a9d9400f93c73493599345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62767e216b695e565aa6fa66dfaf73f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbdb05a548f622052404ae47336145347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8554951735c75890a6872be5bebdd2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86aeaec0b62d192894f4d91647830e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c8b2467208f17221eaee31f9683d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfac5add24152a1c33808df817d07c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e18108cebbd4231e90c687196c54a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449e2013f57da972fbb753c979a014c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39666159c62bb8baba8299a8c7022efd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c68e838da02ee7ef83694b2abd3a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179755b86c70321686245e0397a0323c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78650d85753a879657fbdc13be74799357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acc8622f094fc5fc8636c372c6623a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91e94072a10e30df8d33587f622e3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f1e728964dd0098086e606cefbe28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3520f9c70e5bf8739cca1f9ea351ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c23a5b6b62c860118366c6d435ecd8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbdb0368ad5177f24b3a2bc11e4afb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07eb6d1a78f6e10126ea61ce2512cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd277bbe6cfac3675771638b28e22cfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bd2df79d3905f9914333306cf4649366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83a02ee9fe9e7ae677d00fb23c44e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e3932e69d84c9ae8c894360f0dfc4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cfd27f80368bc9b97570deedf60b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5087e09d28042735f8a280dfe1f3b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b8fb74d517bed7e649cbff6765859371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d6098a2d6578f23b34c2321d2cd68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43194e815248cebeaa8b2718343209373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa627dc0275268859f54eb92efc90e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a402b85dea7de71a934f73d2527b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0e5248710cfd308445907c380b05e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10ff06d47456b0e19d9cdf5bb02c11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c313b5785d660cd8e1c0ad90e6109378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9cfa8cc9de6495d9fc20e5386093e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf53c9a489d4adcead82f271a2ee70e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637347cbff083f56440bdb20818dbc4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc0c98e762a6f77b1ea869bca8304b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3fb6a9d0ebab57360859fd4bddd48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeee4de829fa28a4c6d36fc73d74b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06101a678de8dbab494a38425b48497e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ee6d85d69fb355e5cb21c7f28a347386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5e8f0c63863b24ba449a179d0ed49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1404764953b9acf5d17dcf1f1aa4d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e989ed0c6b612fe828dff92e137394e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b571fde9f466388e9fdb7fa46e3f5c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286f6d2a45e690060fecb7d8eb85ba7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37104a54532dc749379b9883232e2894392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9883a3b9716d80f90ebabeb401c0cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4fc77a465f6a06009cbd475854095394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707279eb786fa9f8601916d59a2aa1e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cb03b1a32c29357c6856b5aab5538396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510e9cbee4dbaf4acea8bc3193aad38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f14bc269753bc3100b26becd8a5d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4dcae572b72d6894c760f617e5f65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cc638aba30fc472d97f54966cabf6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb713a3ae12d8c8ce99d6ac799b513401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7349b92bd101a9c925daf9aef8d33d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dacbacd7073cfd994d6a9fa309063403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21018f57a29c5ba93873e705a88fe6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a463b84e74a6a2ef684c40b9459cbe6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea0b579491c5550570839b90e2b401406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24817f7bd51866bf24f88694eb06d0f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803bbe4272b32134734ab614effb456408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355afe9b3363f2eaea513cafec8f025b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4928abdb2d64f49108de30abce96775410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548d24c5a458de95c7d4a0146c74f7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab39ad09eaff4cb25e5ab94bfcf093f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbdc513ad2259db4bc7d38ef773231413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b251a3d6d983fb0caec9793bde751414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd51aa043d5fe019edaef11677b8742415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13700a8c1729edb2bb71cd6e84c94a0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb6b095956644bf96487d8663881a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b5d5b6312efd8169a2311cd4225e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369c647d303593c12d51ba42e149ad2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee391aadbfb7583c4b7178eeea4667420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779891e07040a59301c4302cf72f9c5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e489d94f824e065129ce6784787beb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98634edda45074859829697aa33163423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e84b91717c1e7c280dc4e1009a1847424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56343fbff14155bbcccbffec4a13c5bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40f0f264b053140a98454554204ec3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042369827a93be320962bf366b6fff60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee976a2805444425f92d95145947e443428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adfe624aecbf2e44b762a418297056429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba50eaa24110ebe949de13d7b62efeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51555f0a19c3592a7da45c2dbca316431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d36385d76a8c0e2e0367019a681c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3d0f70b7061566d9391d9575e0e87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14933bf711571fe48bc2526cd63eeb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbae7d5774af4951057835c9e43dad6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8de0f89117a8ad9d82f5971cac3c7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d8692a46e64356b3f6ce712d2dc05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38197fcf5961e938b2d02f2704dbbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aa532379012275bae5d6dca0ba48c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570ebef234255d0f7338a630cdd96a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274800465a7990e3bcfcd9d020fd1499441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ad57226399978fbe2ea498d0dcdd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b262d46e6c5ec600bf8896e9c265359443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca538be5a7ebafd2558470f6fc6f4e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e2acc2ee3e62ba849d4c8e97b9961445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cdfdbc74d8934dab27f27bfde3929446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb64b445762f3a77445c28842606ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fb86d3a95e48e57ac4820ca57f94d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7713411dd2071ae99bfbe4384a6183449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b99a6d306acd82084c507c3d43a8e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed306a54f0c1c5255e49fabd97a198451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febac71436e018ee44cd958fd6e2d13a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb50a44dddb3da91040f1a2671b435453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e190e347df2a13e8e7e76c0ad1dc8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce20cc3387b2899e52cc6978469b911455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8fbfdef9ba929a2a02c1e17e4b4e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d8fbc6e24a90e1c2ae6dd7f4a3d82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373996336c61821ba79932a88d6374e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66bc2536ba0a59867098b18f278cd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22b1deb15c03019510eb7c7ebf4115460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a0ec93edbe68027ff9d7f7160a856461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071939f05de1be0c1650ee9c56c56f08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec967b43b339e98ade6233e77ed6a470463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d756ddd47ee67aebfab9882e398b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24896f63d6a4c164629152fe227682d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad1217fa8552c45fd81dc3a18e462c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bb34ff6818a8df804ee9d8ab30dca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5200e5d33d8c32bde2c95960c8b3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0def27ed464a5fc342f0d9f0f4a0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67309cba05b7e9e621c7799fc709dd1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3382b28666c3859fa41d1ebc27912471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890682438ca11f5c635c72461cbc034e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995dbf4485909850e9ece9518a02f45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e3c7da4c04d60735cdc653e16d8a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a02068834ab47e89d3a6bbb9086d28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c614f98b6f5777266d737baf82f8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2d797f94208a14d93da9260d6ed94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923d940bac0e836cf31c2e41f2d3d54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0251792c818a48ff6e51bd17da2bc6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ef409a0db41ac33b979da085c6f17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf1ee8f85cd34e363a613d1965bec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fabda16cdf4a8e78e1502d3aa15e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d927d5d6afc93aae3b0a9748a6ef58c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59ef83cfdf753b7eda2db2a7729a86484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2e1987d468b4ff69e61763a6b1c28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83800ab8bba6f48fb7f9176c5b174c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ea272ea973c502559027e54b71f78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d1c1d0de7bce3abc485c9509f026f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6b05c7d416b54003a076556de386e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35912407b2c0360e91be600b607d49e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65796819c6ce54b38d907a0a02c49921491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdd6a7917d0ae71460522d650d666b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668b7f6e0e2b8cae48fd96f6f229085493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dbc685d22a792671cf5ac97891c09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7835476423d919d6a1adde9597a7220495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa7f863c34138355491d816fcc3a45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4691b3b7ac4c36422055e38967659497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfb46424299fcdb13efb6da3158d3a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f75150f68631c57bfc1c3bc06f52d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1f77bccb24543d5fed0906e2fe64f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d98963364c286f708fd9a16eb15a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070117f5bb3b9e328e5a83f4db4ff26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268d87e2805d73a2eb3da86f4b3621b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fc839cad1108d9eac1c10c41a9e3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6382624085f5fffd28a7b8eed376fad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fb7eb381d2b623a47fc9f574afb10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f77ef73a84fb9c4729073e649c89a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c85beaec0dbcc7a0ff856b3b15218508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cdf043ce4acfbfa6461cab012f3f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c6e96378f3c3cf75d44043d8107f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31f399150d47a6ed099b598047e0f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb0839f0f4c0ca4974255be66e99a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bdbe6559ac1b9148a75b7c622e2eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe0b0206601d2db7ab4bfeb4164cbd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915badb8997e257fb57ca72a62a7b6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaa63a083220700117d8890f815088516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727529812ad71d6bf8ea1f010730ef49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28468520538a3a492785bb84b865a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8208ee8aa8ff82170e4d03edbf65d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12193c7bef3e7ec5bd25cc54de5b895520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f96c6a00ca9974f11fd113368f7794521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa20f9ae44fe7d4ce6de8a20536f56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666eddac8db049bc1cc4b78ad9dbacf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71a19af5f07e900f1285fad1cca5e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e79b4cf24d6c0a8f8e3db9aa11237525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2c6161c422f54f059327bc2de6106526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d69925b8c71fb297e75705f63830b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146c5e1b3fd86065f097ec0b44db288528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcadc138ef3957660da998b90dc82cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936121185034351741e0828b88b570ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf24e999cc20dfcfa8057da580de46a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611866d896f5cb2b2ed7b36ecebbfec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148cf5201c4a53bd8de0c7a1a1091f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c630e0a610eb7da913e66df4d3338b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c99b8fef62a0d08bdd5413bbf8e2f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7791d95d954af93f4d93e71cdba93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320913c50240619d7b38f38b74aa8762537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13841bf015e7c448972e17e748035fb8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c01c60903f266d35c52aeb296b3dd2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6a0010d24a0a2e2eb4bc5bc4881e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655146115ea272945743bce21cf1c7bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110316dff58414230ea731b61d3859fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326d7230e2fe960b22c29b24cce7bb7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a0ba74e2cc9b80891a4661625fb1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a449e07ae6d3b540df660e6a3902af5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087350c319a0d15a8245cb62663993c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dec48563300e8aa6196a35a969a55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df20f3d39a1d99eab73ebea60761bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce71a750e03064762394a071b5ae15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6b060005f349cc0a93510aefe04c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d0a074d4e17a80bca1f8bdf3293ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f5afe375e3462f0474318ca05d58c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a728a3ddd139b28ab185f4f527cc40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783e04f80769949da29b6af6186c3d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745465de911cd379096f680ea3f61e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed46985cb13dddd0096d098339e2324556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcab6f698332d33210003cbaa8c0405557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bc4a976fb6a5e043eb12daeeeca30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d06010492c96004ac5bd9b5dd75994559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc638a2c5a6c6c36941d69b9da1ce1d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e041f7a7090da227a2a7df5dfaf573561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843595036dacd2b8af5242281587f360562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b2bf8b898fc49ed9d1e5565354796563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf31d089dae0c23ec87f537e7b7855c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f01467276cea03c60f8c4b9e27762f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d8ebe6aafbcb8d224d86ad087dae8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013db5f1e036ccb354f2c2cbf1c1ab6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3db0ffce1cba5b66a590d21e7941da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3cc3cb1bb849493c4c3908170946d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb067fbb95d50bc2f304657823fefcc0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8a6e70d2fd00850f34956aed74257571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47498ca2b783f6201c34df78ae65890572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044f053d82134f58dcfbfa912a3bc04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c4d78c0a7cbfba18c062f97cdf5b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdca8b589baf6f707b3d0ba29caf62a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06b3634a8a2591d2088d7fab483107576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a159d62af37ebbf351f4c1952909c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f68ccaf5862bca65bb3a1c6884258578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00d0a613905122fea10d7b2fe60e1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6f30a74fa792ba5b017990a6f8bb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab8de50d1396ce158659085caf41b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95309654a91c0baeb07d88f799f1aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51687517162e033775d5d7f36397c56e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40ac34f9e670e049ab0643b7eff2a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec4d80ccf2787ea09fc2d482cd7049585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67bd2feed46ff9495f6d06c9b32540586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3229ab294084d79410775d31ddc6e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90b18dd6c980a07909109db8fa4464588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399941a6ec3909cd7c9e898446911ce6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88489ff1422ec6273ac0e3ace98c804590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458da1f3f3ac0395e2b46c3fa1b8ddf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8c3c43a05ee28987ed7f3be3a311b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb208526cb65ab2b5f7f4d00241b68ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f562171ed22750148aa1aad60ede84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6022e1db3eec9a675efefa5327a945595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82dafa0c1bdfa1968980b5b520524c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1acfdcd065ab1ac23257e28771182b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a412cbf68cb907a8884e18a38700f22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c73f48f72442020f9512e2e5d6311f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1663d483860872ba83ed6437196f65600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4561dcdc06f872d8a543f8f0f925b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f146d38805bcc0a7fa1f256b51f25602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868dc835854389d0284b4c57260a62a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a3cbd5909fb4b07cb9679432958d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fe39961faccbf42eee60faff1e58d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0e65fbb1292c2680d5707bd202ad6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12761ab93b0022bf0e53b4b9271e550e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894a1a10bf3ec7483a9c636d3069506608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3ba27e3449b3f971dbc0495d83d77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6b00137f09f51cb18cd8838c554f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001420ed6fdee4f72a4cc4ad6429f866611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12149285bbbb5400eb57b28ba879e92612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaee13810ea0f0c7aa3cfc54a2891cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468acf4c2d4d6d33945aed1e9c84f9b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70432ceb1285dd85d88352f1ce0f5f8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7342e578fb51305a81bb5a9325a7fae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e09f0ff303e0804acc9805f7e3110617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9191b9718f14895ef2922608e14d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308489ae547b6c1be9bf4ce8a9637e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aefd815d4de8aee2a74c269a2a61c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddf94f316f75ca131a56633c95366a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed50f8c94b7f21889db5015bcecd93622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58f8f888553af200db049db85cb750623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128b7efddb140feaf1f62310ba8e7c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351a3da15f0c4d2588bc9512c43f0e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5950b5c53fdbe88031c1edd1980dfd7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3ac4db6736306df13882d2f2b28dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8453a7069e98446788800ae024ae46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2a36329210faf55807ed8915aa241629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf8b3169b6e89cda53fe46fe296df4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544c00d935851053f9c2ea5e3f944d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a64cdf6e602bd9204df15bd1919024632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad54abecde2a5951914b6103ca92374633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f15c14e794d672d8e182507e7477b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e24eec5472e3cf186f863822be4eb7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228f9ec2a1633ffc5ba879e5c06e266636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177315a1aef908c9b6f45f8c6a687f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e89d917345aa396b82be4f7068c7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7e088594e9fa055311ab414e8fadf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26da56bc681a41f80cedfbc59c974a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338006453da5c2adcfaef7b4b2d852fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ff99f487331c3ab8da1356f6550c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dc3bc919a7a5d78173eeecc634f93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360353dd1928c7a2ec615119f09767a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bfec843848b7397576132a75a7cf1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999da02e5090d1b9473a4983769759e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0d11cc15b4223dedde1304a740149647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcc17ab3f5f2d605636a4bcf897e38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e31ebcf338bed18e597456f8ed2890649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858925fb6b415310bed61862161742d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70388b9736e0b67b7d594577d8968c0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a9fef47830a129cd4e66edf1b24b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e8ee17a18875cd6ab012dc2aada8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158aba91b01fa76088570c0a739d7af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb005b9286829441d659f437550c1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91530e5465755cb4fba8cfa50f8e8da5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8072c57e9a52eec6323bb00f606b26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2d1fab25eab2b3ebbdc91f1762c03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899978357f71e0002d3d864c85813130659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38343c690d58d6daabdde6aead331037660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34302b7ef57d1943cc30ff876c2acec6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd351ed35fff123e7348e13a586132c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa70392195ae164a69cd01bdb7c91c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab08c1f365860713a14513efdc03bfc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de5d655e9ed0f3006fe0d75654e1e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e34f420648be40d060335c6556ff0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90663e893e3618483f57ccb9c93d6c5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ce649c08fb56203d9c8815e304607668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3a725920e8036d45ed24ef90a4dd0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b16711d4a9ff37349e446f1137fe2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e05a711c565eb3ef0876016a40293671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b748a584c3922e5625c4190df2f75d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c06d6d9a0a11d73ba89d73665d0c8f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e051c5ddb9417d15082289cf7e3266674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355a386ff540b819bf5e2317745c0c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb470265d54f2b042cc91c201fe5a5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67931e1ce5cd213575ad6553520b4cb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46720b2f40e055ca6aae51fb0161fbe9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ffc743e19e1c7b07147037c8a5fe4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cdcc710377c1fe610b9feef2dfc43680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc634b83c6e6ca04bfd0af2e0d3b1c7f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09677466a9ca4d61d718368420154e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430f8ed94a7da6bf0ad9ce8554e045e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853edffa609a7e4b1b7ce660dff6498684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998264990687dd6fe921efafc7308c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c4cd642b68963f6174a3297b456b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d97f9d6464dd9a8d91fe75bd52319687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573afa8581cbc322a7e941de2218dd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c250000c7dd67dc1a2297144bb055689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2379b728e4db31b49833e036e6246690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c73732ebdb4099a5806806be9445f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da014c333a58b7ff63d0879381bf03a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcba3a3c8377a184a2f2bc2c91a2068693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e72746ef7d2ae28dc66bfea0e201c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a492fa3c0171749b4a192e0df453c96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef31cc492b648e7e1605cc3a7a1c91a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53049bf70cd0142d318f6feb271b88c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e604091db479bd7d5a955ebbd91924a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa42f7317ebd980058addccc22fb521699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360013c3c17be03b08f9f96ccde9077a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eabfa7fe7bbffaec19aed46060a6c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444beaba11f3ea2dc4c0677aa1c414b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eea7c046107fa8c40d5741bee3fefa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1222cc9b7f5906fd7611aaf55a76d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7eb94c56899690507368b3f520e50705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7e6bc15a4507819ae20f242699630706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e7328ca38acfc7a5b34d98feff361707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59144ea1f97ec9f97c8fb0a148447be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f67c61f4bed049f4122150f52e5af0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2fa578717ccb5929b72d4effb2ade710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3307e2a4310bf3a57e4dc2f5ef7fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647051918148cd989c96121f5e9235a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b36809136614e9f045c7709029ddd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a908a98acf9d8f226bca34a4212426714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18869168039a7faee5c13e6912d957fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba73a5f6bc73e7c07633de855cafd9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530897480686102d04823717b91fe9e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c240f9c881ef756ad86bde983d13024718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c9badbaa666417ca10765bbbd33fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cc6900ac7f5625fea9583f1416bca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e651243f4038ed2eeab74fd99dcff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfabe97d675c6503ad571ae8b9a57b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857d1ea6750a7db8e1f09a79ce84a27723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85684fe0184564715c7adab091fc2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390197ec945bdee4ea3bed71e85234b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a498c12b33d6a4045da6a116066d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944a8beb5316d62c6b566ffb08f7a93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b75c7f83c18d6e7022c2395f4e35b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a988bbe60b2fd547026874c67867d63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1135bc741ecfc36741cb306e4e8096f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7187ca6df13fb7ed3d9d1f5599560731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc434d38415d6043263dc4e1892a718732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f3a23b7b2dc42b341b6654c953190733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8b7263d396e989366ab2ac2adce6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6899f700c8eb7624f3f76e16d4a98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed407f283c4c2d03ac723e48be50df44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be20d6bd325cbd8cace39f3c736df1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd58146ed6d1997da3c9a6f29ef06ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d08bd7f5bc723540d24798228eece6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c013389214882943a99c062a08bdca3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c19ba2f3f78f456035aad6d04ce2d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40c2c583d5ae10abed008e5f45056c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392f3bb9510d07d4a1b458a7d242a9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423f5400e5c0c895633408caf596f81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ddca2d59de4edb626871334cf33e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bf62a4beed9993e3461d520aa945a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e96aeaf37450a55190d63edd016c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38271f57cc64e4eacbbd8b6e493f4950748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bff8423daac9028783a9dc7cd2b80c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff37ab978322dc37b758192e1b9351750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbea4df0e5bd3956801eaf790c1893b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b390304bf10560949b0f03c86fd3a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8cb9ec98883044d8898233acf15dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb607ca5d650ffece673e5bba75f33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaa078d05c8db6adee3031ac9e8f91755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130c1cb5d39385c3ef61a27bf1bb423756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1a2ac4bcf3a3a312bc595a0c5dd29757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191927b935b9399989da1c76632bad04758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067e0915109ec23d55c1dea42e4fa2d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1624b02e007726ef25624f1cbb375760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0e364429bdc96aed2290c81fdf5ad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466941d70c150a09d41539a50e8b537762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5c5718348f5604560c5cf59ac6eb9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2907a8a41abf0066107a1e6b106c24764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba925a0fb2c685543c6c634398a99ea3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48de94276edab363ede3039e2e6706c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44702c4fb0c3c12e633588d622436365767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3217d552fe0c9592af350628e5d714768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c4e3504f9c1441742ceace757be67769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78757efca5c736ed8c1d9f2f3826694770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921125f18d7662efa3838bfd0a871fad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555ddd4c3eb7cce76ab9985ba8088fd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ca42d5bd4935a214ee35a062b1b21773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572cf910e3adf9aec556d2dfa4a2d6f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ecae80cfd9c2698b42f7bf70700a2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbaed2ea79541f29b8d83bf0681c84776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e2c0de5c4e6355b7a2b9fc4dd052d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6f879a59443055b75778c5dab2912778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12176ae6ca5ec8a96b829bd5714dfebf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dcd3ce6f012aad96758d5692c0f01780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104af4667190a18b888464865b65d9f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fe6d1e6cd190df5cbdc767626dc73782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a425206d105ae7d5497ac1913cc5e81783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcc316e52f225df9e0594c3bc59df3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcf00b78eecf47f0ad0a8380525c94785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83c31e392b9eb5f6db2c808b036e28786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6675c237cee47725e2d2f53d012df41787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eb3a464cea9f1e753f55411383473788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf9f2f90ab84b0a0df928f5b0f3509789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b58c3d442412eee3c0b1fa94ce91c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b932f89140292941244b389213edf32791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2153fd5e169d971c7f6b83314d7f77792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303313bbbab9d4c2ee7b33de1f01dbd0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def463bc3ea8bbe630926d1ded33eb8e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41295773b8f9f5f898c758e808351d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538533b3889f5a2b0c7618ef55bfa0e4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed63721a4e29d86e77762c4c55962a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717664ef42005272c824b66ce5279f3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31f18ca1ce7d949aee021e2fde197a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115e23d790d970529aa2566c139d93f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f70068a0882558108853e537d422f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea841dd7debc691ba6438b964ebeab8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6bd8bdc990b5edcf40ae766731c90803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9db65166acef72bdf713678f930343804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12b69bf9874accb81c34c986e53c0e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1f9995c79b2af607c322c1318a3c3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fdf6e14bb36810bc34ea3189b4fc7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccff4e6961a3ee8cf197e956a1ce6e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6a06fde569af47553c0d04b388b6f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf42e81c13b1ebfc603670ad21ccd4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc39574185a9554c7a3a6a5c182b5e8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195813c75991de18251360f1feb0cd67812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11b1f4e51226d54463ddc64419ae99813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dae9922bea6139a5c0fdee367f342814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be209accf47dec260882521a0d59aaa6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a30e58da40ba046cd25f08f89df3c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78927ac66f4465a9d612b57a6184fd2f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e467faecec5fa168ca78196eee93528818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcea0fab9879cecb857a01a0670d738819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaa19dfa9f98525eeaec516d8dfe57820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443bd22132ee3161422bc444170e2da821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51790d1a70c175e511278bf221d45a43822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0203ad69a5486717437f879e44bebf5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e6120e37976faf5ac0f2b7027427a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354bab7418fd88e4b152aa5d701e77e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfbee0f52607ae64eae97d36667a45826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c28c4c3a641e0ae089f12294e3074827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249917a01f49c3da6a4dccf3486da8ab828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c51b3768dd572e0afbc93851432b71829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b2fdaf6fffa9f845245637e4d1dd9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea852d0ac922d821721d1fc02ccc236831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dfd215ff2aeee78e032994a388571832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba09ab4cfa544efa794665d6e734d3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574172b05a7e254d2732e161070f4e3f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06803ee6a45e5c53131718be925d589c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a727567ff18b127564b5eab547a7f9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b01d94393cfd28e4218bc3b23f844837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac901b498c34d2b306b894ad931776f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4798020188e29e9fbf113533108b753839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9a80f2901d5fdb159a07cd8ecb495840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaeeefaa7632c0159a2c9c69c88e0c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead51043b89f67ab32714b343676a55e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59023a91f2ad21117a1162bb000c534843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427168fc2db5ac70edda99e1b828b27844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14929c53124ce9bd4ab9ce802a3413845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c4f171904a458605fb0392505f380846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37049ceb73d8e4a3596302482d42c88847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5cf79e914a0344767e053e0ad4680848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455242486e177ecd768a65ff584f18c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e866e353480b5aceb337a1e5876bfe850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdf86606b7345087a515c59c456ec5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd920eecdf05843cd29980c94104738852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ec5293741cc5729731562ec5252d0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f30ebffdf26bebd32d0b999731b78854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f17c2a6e6a554dfe1a6dee4b34563855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402df29fb136c15a4db17ce3a018519856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fccd3b276bc9a324f2a3b8179cea5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a207a3fd9dfba72f3b0d721bc6d7bb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347b438da1ad3bc5d7843d509966d18859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7a73bd61429457dc9cab6358c9064860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966bd172b38879ccf2d6f3dcf3a237d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479c95337b26d20d7e2e5046915399b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46866487d3ecc2783357d80be65fcf92863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74d5fee94ebd9564b5675bf1ff3b3c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8e06a3ae141bfea1cfe8a5d76b375865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3532952c1481baf1bf6214b0742b8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85069277350dd18e98c673f7fb04600f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c969e5e51ef51087728a3af04836f0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9dce68c80c2a43abce332b5c503f7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947af24a01efb1197469a04402544064870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedc4e7dec946ba12b0241d05676046871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ff82baa7e29263ab25fbc462f97b8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdb44517935e63cb8250ce4c6b6630873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795dc6083d8e78a7cd2cfeb417feff8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b8ba29b8d1f975f6fbe3ff7ce625c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0a082095a5da27d4bd26f59208a92876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cc46d625961caa4a780a662937c63877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cb16a6b10b3e61fa8a7ec94f27f11878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617db2cd481a6a438b5689a9fb70964879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e539c5581c3ca14c2f9ab0c38d5b34880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ead34831feff0fe31c21c7f4ec6054881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810cc078e2c0584eddd33607d01b450882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b68f26afc35400a0c98c906b030fc4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466d782830d3688c8f7d7760f861061884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fe2a39b701a66250fbcdc00a1dfd3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51073a749fd66403ea306f46afcd02ce886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec74d207fbdb2477bc416f7d82c0c7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cc381fea66717eba0bfac2912a086888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95cc3cd449743e3f7a6e4de81f6b5a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7af6f785c9f1691baf5639726dbca0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8fcd888756992ab25fd71f40db664891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38055049bf55df085a36e46e2787c65892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1591a00fa31f5860583ad668c63a1d5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da70b06a7f9b5d90554f961571c9cb7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c4a06da21503cbf5b909e3c2970b7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b259076294f2fe78b2261bdab426a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37864951991f365f149109334c713ab6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc9ee9f11175cd6273f9fa711f26c1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceac391f194969b18a44f4c0d977ed899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8961e183fd7665d354513206bb6156d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a885d913b6326beb35fbfa5cee7278901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74800bf7e56bd3718ab0b7f74b3b3165902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb9af07a3ee29bcaf05fee0ef1fca8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4ac72ca83b2cd124e1039910e2528904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cd8bcb941711f60bd2803811e0466905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3739da6c8798a418d03344e4270106906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b2a2168fccbe371e547ee91a1daa0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86617c76d28d461118118ec413fe6f68908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd752d84ad21c0e3c8f54d7eb643690909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96383ecf289ed6bdbb01824d8c2995c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0283492ae3273b203923e7c131e5a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f8a72a6d7d8b9a92bb2c0a1925709912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28877bcf1d2c3000b89a4683dbff1b0d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f638f674c165fb46b56c699766b746914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59455c744e102df89ec0e060116f8028915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f4910aefb9f8ecbfefd3277a64aad916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5233d6798d8cbbf82cbf07f65122363917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b5125150d27a7aceb1562db8cdce4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b8fc64d67527e7aa173f270471cfe919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2c9b71d04c66f376fda5f225ec8a4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124fd24a76f0e1ec439649f76cff5db921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0013adb55befc2e5596028189a33d6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2385a9ac0e4f7ee18a13800cfa8030b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae978bb6e44703650d45708ea630ea924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4256600e2767f288805bb595c1f97925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0e02857c7958a1e951abd6c2c3f75926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe45251db1eaf43d5a5b9d64116c78d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45093e3cf310162edd0736d64c04e725928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4af0bf05a34f8062ae12d5be8070e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5969bfc91be4efdbe7a885f54a42c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c19477163ec47ab7841cbd6019d206931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4383d039bd63ce536d86f938582b73932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f15c9b60d1000a80a18f676b4e7fca933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a4c226a121bf91275ced0d8a07f0b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52a5abe1a688011e531a2da40d6acc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789107e51b11fef04bd8b296534f955a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7ba358f837dccb71e6245dcd03171937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487d6f64a542e82f2c601d9722d77d5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91d3b548341cd0aaff4d792002ae04939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d3feb1041a712aee291be80b24e1f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457fb5af55424df85d50ff6ff06222a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3692c12c9f2929073010e0ffc02d4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e09c0d3326031a0f525a172c3733d6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff188ce82b2daaf0fc14a1f08a562819944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14891bd4ac1d1770d6970562f4151b3e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3fd92d14ec397e13519dbce7c445d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738062ab951e9bd7d57ccb0b9c53fbf5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d65450f48491602c257047cbb25a09948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126fd91a8f9dff9dffb07f31e8b164c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaf232777057d1be1a1376197c31e5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5372c3146e95dd61238cdeac538f7c9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407451c4075678cef9c99ae5a98bf52952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efac6545d01946ec619ce9f2c6843f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81abf92a2b6fa29220a297d578fcae954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcf65d68134103d54a0ccde44b964f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480aa58e6d2148b875ed6d323b0bbba956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a470812367446801557e02e3dcbce8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e10fe1af8b90bd6616721264b14680958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56375f69c78fc3c13f9d45e055f40e16959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c9a5d2e12d0e187d226af63543dd8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b600d8961bb3ae32f6164bdc94a6bf5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bff8953a699af3b3b759109623808962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b365b0e2892d6e8cb370411fac7c4fb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299b31e636ab19f32e036e656f04c9f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a07a145da34bb5ea2c20e9f700cfd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25d46f8767925ca4ff4a2b38175aa8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8e054e76431fa907453a15a25d8b9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb861ef8c8eff65ef36f12a15c07b938968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2722be07029bd2ff440b69732f0d9f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24273f3ecceaabde172e8750c9144056970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9f662ac420b8cb34fee0f09c7db88971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582428d8ad44a69cc49e608236d5f74a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7df2b15e5485e1c187f31a6bd3d87973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae26af1b7c58c405bab42d44d5cc98974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0a66b90643b3f84c5dab46a9dbf57975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83befdebf7c4d78b274ac670f0be662d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cfaea1a628e0c98a647f5cc353810977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff62697801b656cd55bf039f9e73aad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d985d1181e25b1ed6080f7d5477ff6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9db4f97fdb31eb7d252a1000da96ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d14e5f626e7a36a6cc6d3fb7bbf58f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6b4a57d54d65834f848e91ef26d3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919476f5a4bcd12a4b6261c67061c5326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dab8932bca227210d93c8e133b80cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491c251c1d9f50455ce66ce0e34fcbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a678c59e0d5341fbdcbae2950116509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc7dddb3f8de5073c93774e07a47bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc597a962c5e478f629fe352b7234311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59548b61aca0ae9586c758b51ce65a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86516a66bc9bb894d1a4547b59206a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd63bcb189118c7b2d1b5de0af648c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c660c5fe2c30a86528c3830542ad2b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ffa508c34b7b946c888a738640a2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479c4c8b6550b9eee26b8965cfeefcc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346f342033922eb4078f16805cdf20318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a799a99ad55949c5c83d84c3efe7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff6887aecd6972c447001f4907584620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9d44abe0d133e7dc15b9cc32368c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd2985d1e1aa9bd0dcd9457997ecc122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72c257b4db2fcd6f0d953ce23f52fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27419b2377d83b730307a3993aca1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41407a477b1d2dfba2ae2bbb29cda7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ab94a21484314e4c893a2152d857a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659cb1d871c344efb6e068f090bb90227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e559ed2772ad0bb5a59ccf696ab7d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a449880e33773084ffdc779c68080cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd17abc2202281c7fee6468a7a019e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ee7765b4ea0f5aa2fdbd113ffd68031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252be29e28b9da2ed20be274e6002ddf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343bdefe1ba68bc6112fda0a7d75e5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f705ffe66c1398767faa95ef3c49734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa400e55247fba156780bf046657c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc89738a237fe6a004ce0a5c44972b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938846b594690d5df59bd4e9e46f87d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e48e32b6c62332a909039445493e1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5596d8de978190abf153f0147fcd5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc86d8af501ae1c57debf942038a0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff711054b820a4b113d58fb88b579441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce764891b4eb6b49f2aff6b191d719042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb48c9e18f3d17ee5ea9c5d77664c6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb822651bb4e405dda62fb4e205ff4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ce890ba969f41a9583d2ccf08e94745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cada18263474752e96fc4f6d33539646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae350a00c2b2ecfb9f9f5f7d37b8bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ed306aa002c4f5d5bab68cb44b32f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d2892ff6c20c14dde256977b50efb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b004949f86ed30bc607924df2f864350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3973ceebfb3a0620654f63c82a77eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bae32ede5dff16c6296fe4b3b78f7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deccb0acee688813602d8b29db00fc053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8c8d7b12cc02efb78f744967f5f5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4afb273e32eefad3a090dad3e7177755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56601817e60fdc6ec0a61b73b7c1163d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23cfc524ad4e363b9122a81c691c7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89723a3bcbe92170bd4bb9243967bc658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fa632752e5237789bb5865103c5f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edff2ed6529b35c22c5a29dd6c993a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bf0628a2ec133c6703959e79e043861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d01947fa3ba7903c16663c88ad9f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267855f210194b020a95d843ff29cb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f46167101dc49135c1ed0d966da0bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554488390a74c6efea5152d66e89423165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245ad02c0b3adfb8a49b10893b6b9b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6292d8ecc84906862a92fdead263df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f3490c495fbaf02107af686e0be0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3440db1d50927597e3fe9ba39758db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a53daa146966c045978af6c97212cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70418da96a49bdc7d4a5092168f7e1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c936dd7a4a2fb46d8784548c66c616172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25b667fda9cde4b3dbc3f2d9d8046e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf7cf8d81868c78f966ae132206c3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbba5bec04676984e7ace9800d4f1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26921e811dd3a669c1c97a2a88a92fca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e25bfe52fda5becb4532c47f40d0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77ff8a3be85cee819722202d0a380378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9228288ba27229e236a76103af13d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cf13523295c366ddc245497898ded80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e897df99f0a1a6463584c7017dc68b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888111c0f9440e6225b784a3f401a5ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ade485f4a8d137d9bd6efc13ca879683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281de975a368635679b89f8142e0a4fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b085cf8111ba05b13608f240cd31585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dacbb1dd24365e31c2b9a480a823b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403f7d768c64c28a325092a5a1ac7f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3cc87ae792ec695aaef874798cffc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46def4e815a3d9cfe9a7988a88eb0b7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edc8aff1575d3c8adc150fead3c96490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ccdc5810bb3ee65abea95b772d4ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92261b2774fadf59f5c45d1bb58d3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8e19be096485a3ec8a2b260a725cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8311a10df171b720f9d6d07db9880e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44564759cdd167b46a31c73ee602fcd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652b6d790daf5d63f54008c422a05ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3bb87c9747c04f5c4d358b20d13cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b9e400fbbc22e0e100d1805869a2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abf5f71b57f5dcfc126911d611213499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca214e5e395439a7feafb4f5d565653100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce16dd8d53934652e1b707dd9d2d83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dd3a3503b1ef2e8fa8e2e3465af62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0869e551d30486b3d10e453717ce474103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae6d30a41bfe7d9e55e14bcd47b39f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61e1aefd9105913da8f9619d8fa45b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356a1700f6b205d97f3cbc02f4bc428106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038202e645277a344e127feabc8a0f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b3a09863b804edff49b0c546dcd34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7c3133907842e513bb89cb3656771109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e4ecd1c9d94c0d205af8937cd1831110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6826d0243cd34fa2c0d14992635ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921aa8a2a41b4c86d79dc6c3ff31156112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a35c27d9e1ac4d21db0315c6838e6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4a7f5cb9e8fca018f2b33bed33b45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe061a18bbed3a5807c08d7ae9a336b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4761377f4bd66484ae25aecfcdb58e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988515df7d11273c0df56cfe44581727117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aee3b96f3f9b1f0350f5dba1b44d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514004b1a7c1c8bdaab24f781b80fcaa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f161eae2ca1a3d9ec4db48a162358120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9abb4ee175aacd8eb71a8317d4e65d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ae9219814511cd260e4ea1f5deda4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85b6180b03c6b8b1cfe7a6c67fa16b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09f88a2db96d7cfdedde08cbf860b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895ad5c72490d7b11ab67865be552b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b3e9a0d3fb2b148b6adc2e3b23e8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e033588e218fd0f3402aa3d00ffe3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d254a3cbc05100949acba53e37637da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab98c15260acc4b7ab7a191c84e45e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80f415a58f60db28c8879f81e5106f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd706b6f4b8347346dc07facc38dbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158aa1ea5d64fedbd80fda6ec9dcba3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d4bbc7eb674e67f1479b7e2862c27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d7fa47940cdc26f82b44d6a47de27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c839750463ad7c4146c22896decc8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbd503c3a7baaa0cb4d2cf06139af5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a820dadefcaec79399b2075dfc8f0d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7600b36e010dd7f51f4e20c55ee3f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46e8ffaef671499a4bb86656244045139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0625726c7225b609dac52736e9eaf4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade576b64ec845d4c5bf8484dcd7c49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a25bf67e89db5318c5547bd2a9a8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcee653ff9acf9db037a7d24d0ea2a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5036a17fb5c9f3608ff1cc2e0ac24cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9e7a74d33ba71b88a904969102be9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92ee086208537383b8e7feb8c843d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1ffb71e66bab415ee8e77d6ae4b74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00b3d8c6ffcf1a0cca60b2b9e7812e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a152866b3cca55c8e2fe5ec9f9eae8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be522a9add0a6ce0eb5429c19e302100150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b617d74dae2580ec80813bb07ecb705151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1c96967de2f1830893920607620dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38621ff52853020137d06a1f6ae9f4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb814e59e2adc6263b01255f1c1135154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceec78774e37b691e4fc9169a9b1d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e55e4045359979c53a08cb2f90cdf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed9f79bb4955bca59dcbfc7362568a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6130ed553bfab2e8c607f0114135e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe81b1ed1e72562f82b7e371bd04b0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298d918b258c1d25a29aecf047d6065160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7566d44741b9f4d35c00fabd07acd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576622beddb31130abc546ff597f81a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9be4716d2dde70fc7e78efc2b56ec1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fff7ba2b382355c8b4cb1db784284164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7841ab9449df7da0f24b172ee2a2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539bfe84bc4d2e34ff8d70b2444ba1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f331a4f86339fabe3d0f29b57c0023a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dad5003af5a581b3ca5d469524d14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e57b95c90d4339763df8d75bcf58e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ebb29d65a58b608d11afa153abfd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5824abda5528d03d65ca1cd024cb02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71978e95322e2a2daf19b3263808a1a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1887a606ed23de745b663157a9163173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730b72c3a19122f3743fc9843528240174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682a12888624bd68e70e9dd3eb3e834175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b47a466ca1bc4b6e012771dc7fb8be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d16678a133dfee824293d24670d8e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd22f6d3bea0fee69170df85496c87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164164adb5148601a304e8e1356cec03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96829d069975e527897eb65d3b4fae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9c5f80324de541f30dea9d62b4327181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e7f2e93d34e416543eccf95a3ef4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaa8cfdc394f07152fc4faf72e0f95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8609baa53a28dced07ed5321c3ea945184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e50f526c998e4eafb64b89a91bcdc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9b50d63f5f5a04a9bd63d6595fecc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967aeed395a641845849e32602577332187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36177130f5b608f7ed75f7ff1ccc549188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978c21cd3af5acbf64b40719c77253d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d629a02452e40bf256311d599fc8523190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c4026394fe2bc2107ef98e3c65904191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dfd6c256b724b6d19077fe1fdd772192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a5a1c246d76cdd639cc4d1364cd64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fefd20d326953caf8e683f0c621cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233a5f9325d79f969c9bbd37dd276c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e3ae06e9d0df06f33a13343cd74a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27871f84589e4d817ad7ebadb56d4f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7182f9b94b6eae84fd9b052cea3d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001949f73da229a5ebfdb22f9dd16d19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6754289e2109fe2de66e87fe6b482200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ed2040440e8e88ddcd7cf12b726af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee49c519844a818af26d82d68b88bf8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4d635a0fd00589c4cc424ba74b984203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4e16e58f64d9f5ed410f8b0f76366204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b699dce87770a10a8087ff31eb124205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e083fe51a2a1d556e10e304dd1bab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89bfd8a851f0d5e15ebfbac73cce33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f7fca7d5e95ae59762c301f4fa182208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84243809ea2a3ec489393103157d02a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e744c2838a7ebd312765525cea9aa40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424fe1055a8ebf55ad719b0d96bf0c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df660fe3dcc4a4b292c56aec5067ded212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d5fe2901b6065cc9b853f609069cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b22903103f2c7b2355c1054afdc967214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0127e591fc54c2a75969ef0192ebc04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03bbc138e3c12715adde398516267c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afe97750104bf5ae133e1acfee3d49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6ade0c86ab8668154bdcc2c91a464218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47089d425b51d23cc6955313150367d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5520ebeeebb6e78290083f00785094220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feab44ba30be9fcb340d5c484598a65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787fa04d8ae5a1be4d9641681be5ea1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad937b09e083626475591faf22029c80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3bd66789633f3cb7de20b7533aa6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1aeb5f70702e1fe35d4170293e1fd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77817965844ca1803b38cba2920ab4c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec63b504f45c9b54a48888f466a724227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4e8a58659ed6803c0f11b3c74ad22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5a44db93cfc30f2ba7a583d2803a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c67695cd4bb3b99b882ba43876b36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f3698bfed4b7027022d22d6eaeafd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d9d33c40107e3e4cd77ace0b6d2ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d58ebd7a3495ef264e68cec56b2dd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f6cfc1871b59ad34eb98f6235f9be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae6f7047db0335058a7ccf1d506305235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad310fc06d4bc0339b34766b0924a13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f3caca8912542027696271fb24a55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670f7d59a27236799c96d77b57cc5c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d944eef4c6a86e510bed8e413e067d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9e1d0d465ae5b47d7948ec3f39781240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf90d9feb391dedaf7acc451be8c83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663f04e8759ac0c9a37b09a9b1563b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a3eaff8f47ce0e775fdf4826567b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c6409d252069be27c81af4b51a3eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ff2c9550c3212fd02de34473a9f82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf4eed9a4821ad8e7981fe7e1f3d55246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9bf84453716aaa8c0c97c9429ca65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835759e53c0e2b0b7cdd04aaa14dee8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cddbd54418660572a64f0d950cd387249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1118e88abb42bcdf79647307673676250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdfc66748fe1289c7cc8858202c79f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228017ca7e9b0d29b06b0d8d1c4e19e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a76ed4d357e0fe00e1c97b6c8e90a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d4e5032202e50acc309841578385e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a2a4e2657c214853868b0a17b4a99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37828231b6975e4c92653c5a7faff514256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f65827774aaf620c43f5c725bbedd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503daecb93bd02cb8083b37b44023ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7ce32cfb8d9e592beb6c7c953e330259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa753fe86a9ee57821b4d7f1af1b25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b97fdadb21b7f73b501d725bd00cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e473a5f9eb48012fa6b73e7d395b03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b883cd9acde00fd4bc36aab2708eaf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab852c113a59321a68290a64a28dfe4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bd6b6a8937dc6d26d9b2c8f389bcb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16614c4fd6561e152002bce7d54fd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57242a500ecb671d729ac89a71584b73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c43b4fc7c28d94a3cce90544baf3e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5251d1209f1ac6a355cbab7ecd358e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495cb4d5eb292995c29bba06f20a836270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ed82accee9c5872af76de35eb6bf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4b53cbbed15e4087566cfafc38967272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8724619481fe889b2fb1a59fe78aff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95247131315f76721e3d8aac20e121af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146160049aa060834444ffaa727fe907275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0202dc22bf94e4eb8443b27ef8bf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d05ae1472b52ec25a5def9c8fc0adf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac4ed71a92eb3e9d4305db9fbbc632278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c4c3582a015f88d4915071a3cd08a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667a325277ba3653a69fa6350a5c395280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84307d6ec2bb108965048822b1347543281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ef6483c13c2a3112330762a833987282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd50a46367cb7cf07a172487b4ae8a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449c977f632ffbce5b7bf9ffc22f429284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49c40ea447b0f863ee11667c1c9034285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3b1267dc80113c8c6ec95a72b6406286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c011fa8713b72477a4a63e0563a9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40771288ff2bcc46121a33f2abfc3ce4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541db95e9d109afa7ca54e08096a6a3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4255a08c7909d1d7bfee57803649f75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f284c3456c253a65276f232c641b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df70ee0b3e6c3234b06e7adac8e68f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab868d8db5a396d7b8f4472f49dd94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1c8db1fd2cba42e3f9be37a97f2d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca49e193e05b6f2f48e69b356f1fc8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a705abd7cf501220a03a4921f12782296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df5a1a66e454e9e0df34d10a1c45e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b505f6bec41b40e80a14b80fc7a6de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd7a8ffeff62a390dbb6cc0c1cafad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95628613b8fabf354f73cee103ec4427300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264501bf1443db0ae3393d4a91d29b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de906c5496ad88bc67dc8960c927422302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c3f629fe9fe4f21a8b583628727f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52b20d4e26a8828a8e5cec0032efed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72171ecff90733a8d7ca75a513af9337305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590333043eb7cf03052e4638f0135db5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eacd3ebc613de5cf4ffbfd4b8b01b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a2cda1fc2580e94f1d4916784b762308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31a9422a331610ab584dfefc2b67b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e001670d241d95a51950b51595b60cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d02ac8a6e8aafc1f16b075c0226d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99b818419888e9c4b2fa4fc08c7847312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e0ee56476eee822a44f3c81ecce75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c204156d0e98d6277f713471d7183314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c5a2893aac12dcd7d65ff7ad4dc1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5222db3c2062035ce48be21249e1b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bd441acb4cae983d429703280e9ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3faa634694399a65df588792433976318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025502db60dffa1322453b31d04a3421319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b22dc85cbe6a2b99a848993e3cc43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26676d61e045a8f0534b20b56d8547f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e6a1fe79a04abaf133b2497bcd102322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa8bc919066a917ecff9cb54757163323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47e7c057b29376bf451b373c89845f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4780782d02ca91bd9e894d82ce4c839325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a74711b37e9cace65e3bb89782ff1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92dfd7462573b8a83f0db721d5b067327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf509f1dfa12f3fa0d89a921ef2638328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571e7713b363f95d2f58cd111e516b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313640efd4af85591e144c9b6ffc06c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb867477bf4f5141d1c0dd2c2821e55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0560bb8dd9fa5e6890e0d5358ca63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82089ae862f7664bd5627e43ab8eb470333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878b08ca1023de4023a1293d4163bae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b327dff06dee28daad1d700bed84fe0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271e8c9acf73ee24bf3c3cca0cff05f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58022c9142f2270c3338bbb8db95772b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9555deaee4c77d4122444467b79c491338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e9d1cb08a88c01647b624d470a06d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d39bfc674d87a02b577e52b0e6ab1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596080a4fc30c5cd8eac0fc64f4ce51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750201db44bdf16b8dfaf1991b55bc8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23706bae72a636fc1fcde4a0d6f9876343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf6d3e23ed35674a6d98e2614ecd3e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd8a1078dc0dcb1ab28301e839d155345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a19257c529b660a9b7d26b31443f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce139eb1a7db9f1f97a9cac66d10a654347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59654fd2a959cfab4fec421efb8473348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4a7f5525740520e665bec9e8e31de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ddec9d192573dd84fd3c385b93f62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c55d2878c435526054950f14a0d121351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52955d6bff6c8a240c1c594767779f7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b916cc8f17a2ed20f1dc9ab9feead353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ed94c6700718c407cc3b4bd84d756354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8452ffc07a401e87ed4da820fc060355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e0b9261b8be07c29d87b424b42525356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101668599d9b1262023639b584ee140357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445c152663c2cb01fbf439a5e63366e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f34b411ad9b2e1d5400d62ca107e1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b039dddaa1f96dd2eed0cf92c735a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee514a002479da8f289771d81dd705361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d16929578f086288f6aa25d5f018c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3117382fdecd44e4e6af07aa33f42ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096ab7569d8a9297a0ffa7e71bf3ee0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0671764e393ef226051bacc78cbfdea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977c817dca3e7f781c76abc7ca14792366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70559609e5ac8540fc9ea98f6dcdc5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa153fef399e132d8e7d814601ddd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa770fd46320eeb02e0c9f5e160fcc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009eb4b3d4e52316a09e859bbc41f5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197b8e63484e380d7c0feadd90eee66371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c73a65368a67cb4221e9b0c708ca72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920613f7019ab87a99dc9a4dc16e990373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2f9865e8eba8fa0b83d09b2368249374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac763e1209c270fdea553297de46e387375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4382e60198a9090f5037b7d34a3ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb62aedbaa950cc7393838913fac84a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc60bdf1bd8c30016be2338856b166b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82efe1712fb13c1d58ab6ceaaf3284379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668bdeb561ad14dc0677659d5f7eae3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816093d676538f523e3f4de3d16d5d83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328ea6e18282a0e7b29b09c0e7456d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c0284927663db6da552d7c03af7d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57989a88cfa44f7f681014f063181ce2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c5a1536585c8db500f60f758099f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d134361c21a168d3337b8b03a7101e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a8a49bd6a9857c132adf8e10c121e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92865d003755e786b750a2bb39cce24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3146bffa32ade3ddd426fa46a1ec0a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dcfeb641d5cff6fcb4de49600d01f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d72a1d439ef52ef6a68fb619c3c4aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5852256a90776e436fd6d9036dafc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134eecd40bbc6c1056dcc7907d5eec00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e176bf863e5a07fcf4f7fa33ffba3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300611b386ff2858ff9d1942f4e4efb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c76c33a3073a7121a14460792168a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aabb99cdcb98e1fc763749338ed3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73d70da7395f0e6754d94ed41fb221398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707a11408e204b9d2f7fa7a3d0a76f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015d1a97e3705f88316e671d4726e1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae43477b2d101b1d9908636d4c6627a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e1bbe6d4ab8d18a344e921465ad8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa1e251791cb0bfb6eb2209a2eaa99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749702752a96e89c0d8e966a12017c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869e3de4ba6a8f82a221c382bfde0da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40547f5bf8e0961d334a256363d6bb3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d101b941cf9518cfe99875f6aea2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bed2b2b4e642d882d10e35f30f9b00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab305718636f0675b7ea461f60dc839409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71607dfaa734dcad25683c0436d92a24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d1333efd160a9c852b908c6f403aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789109b805e57aefbf46341efdc3b7d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5e69ad07cbb1eddccf0cbe70a04fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867076719618b21526f46211e247961a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78a8bd2ef5c25c9b877d49ee1d893d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacb42ea417e05035a2d9e6cddc391f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb49b4370eebfc92e7cc9c3cb1a29c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d724280e7e4314f464759ecd934ab70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe98b86e60070e762f13f6a6af5cc8a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f56afaa58a3e915a58b9c148e95263420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9918f039621e24270beb8f10650cff0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75480ad00c97ef97dd96ffcb2b654290422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6660dbb479726f1c45a4fe805b5c10423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22a5174aa76de3b3e8043f60d1da18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea2b630ebe930eff7d4866f1bbf770425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea61a8103f5d7681ef1f91c4471cada426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7cd154880441fb7bcd824425d575a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8279e38e4b707b9a5779332c17229428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd5e142f952a362f5db00df6920b65429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d57954d70523c9599219da61d8c16c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64c1a4f1d43d273d310be20072117d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cabc5bbfdc039840dfeecdfc303ee5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27f154d334855ac30b1e2e4c13588d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e679aa68bf01e3d94b1aca15962063434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f2dff9bd93b5f65797ffb419d748e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261caba3bf2864ed8b417915f587908436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669f2fa10a35bbc716930c4a9e33a3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb60baaa04d7b055c9d8f0fe249627438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6085f60e3a2473a63e8b7f46fe983d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177167bd7777a5f031e058086635c2a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb93485f2333460e5c97cbfd982a35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fd80c001e747f5bac91b0803d8c75442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec5b3c551d900c6c11eaf7a13092cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4535f80b79e67599750ffbadbd413f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6dd1c761ae14cc92fc29779c91f0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9a98b1f6536d153433de23c1d721e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afa158feb4170a9f7bf2859c882b41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b28f0025261f8ed12946cf62ce37d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a35174014c384acdfbec66d44832a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f3b73504790d8d60e8dd80625dae9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24111ceab4f337023e35742b44e418451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1d920b361a1e8e2508963354dc9a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb5d9daa01571595319516e2926d12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6d66bd565fdd125a9ac6ae2ebe479454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9f1899400a2ed71f264d3fb52cbf7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665a7b7998d2363a8485396b1de820e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1107590b3bb55c56c9c577d1b19ea03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcebfb54df4060c213d1851a9a0443458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ef1cb2155f60157b93554a399e8b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4b99d2d4830c8796785f702a561de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a77b55700fa84fadbfe923ace9afa8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e611dc6213da789b921b394e5f038462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dda801ad5523e3927fd63f4f0ddf8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7cb44c91e2af62d0b5d0a44af3c78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ca46a6b3756aea326fadd675a977d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59c590b43bbc10af7a56c7d6ffbc02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5bf091599c6907e9a94c44dfbfe32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37241e853e893a2380981b7c8376240468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834f96569fcd51074da6dcfe43426d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8250af9e22c246bdd0c0162eebb0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527733edec8c2014d22949e26fbf83ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61a42ff043ac8f6e9864d812da3759472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d225ad4b6bc07ebcc1ad27f72f8e5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea03843accdd53a4cee471087f631c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c052367e34666cc367f09b2793e1563475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bd1fbce991545b8e61e70d5cd18d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1370fd220740aa105c471c839248f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d454849c5d12f3c9eb7725d44e94af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04301ac36c6ee9b4ddcf895393bf6283479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4de70c00c3ad3d0e8184932c6cc0cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac20afeddad51755e96cdf060a26d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234a8ab613aa9c1a5f826a297940586482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a4532ea3ebfecb14040abe51a2c67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e19f4df52db3faf7993870001f2f7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec9eb3dcd5ced8d40a41406340bb43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5be53c2d40b3236f91f2d7628c2c65486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67ce07269feef77211f7981147d3e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051728475b6c407dd7bee42e6c76ad1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d7079a4eba1cfd94e5090aa65e3ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66571c874e8cedd8a41da587b3ba384490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621d10f822da19dc29cbcd8947cb7a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6c01d1a2d5f656fc4f1ae2e3b04ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ef351753a1a376cb48aaf02caf5b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c793d9b544213e60365eb58d83a2bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cf51117bc7dc3f311f95fc5585ee9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af45aed4bef77f9d07dbf04b67d4cf5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165af0a4b9e3b043016911b043cc0da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18693b19702679ce57ec45e0328d5983498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e698525019f8af109dc75dfd066291b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5b70fa9b2ae1a872785308f48ba8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cf047eb02da20956e46d79b9875af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c898601c0ae7afc03d0b4f2f4d5783502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd798ca6b24d11c0e664256756acbcec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d5e4460cb2ed57e4741ab58bee151504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e4794908da4632989511ac910f3f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca426e10af1ae3cec5c43b282b191a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890dc5b0426cec63ed34ed9c4b3a280507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1e1795c8e33a60102a7ab4aaeb1d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a23b133ea3e9300ed4c534121673cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cca49e238d158ce70d215e2045638510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fd0bbefd068b590e55c9ee81ec2db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fa8405582505749ef4b58be5c8e60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0f13ca0fdfb756f74adc886d36d4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de834cdd65ebf5fa367ff1078d38971514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bf526e7d47b964861378ca3b2b221515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f43ae223d3c340e56105217d455d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d937585d4e67f1b533122cab32880517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9169b5c09324fdb7c3b7ada5887e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d12862e2ad574c460da82f0832aeb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae716ebfeb889af161bc19e87fe6b0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabd1ab61a2ebfb1d5bfab8f8057299521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80160628494689ef5c92eb48cb6fdc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bb73502c5701f192bfc2cb95d3293523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745fcf66390aed3b92f5416d4d5d6e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed78cbcc73750ccaa820654c6d14e8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca7fd22004f69356046c87f8c0182d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f7fe4b249b844847c289cb98a5636527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45c955e47787e3db55673d3d743630528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88077fa8f543bacfe169ab00aace8e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921016eb20f61311e5c9403ece692418530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec606a8eb0203618a21cf6274ed6ddc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b26ed8729f21c1a1eb98a658aea923532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d00a4886077ff35c258edcbc54b9cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcb6493c4c3eab779e73fac4f71b88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf359697e0115f92fae8fa25ff75380535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d57b9d46cd50fb5e8f6681d4add06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416adb00588f0590f7be84d8ed8821e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869117efcf699c1eb438bf55c9cb96b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70efeb619856bbf1a3c2e60be06436539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d9d882a6bb733b42ca09f5cc2b21f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bc8e87613ee257622671cf26121a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02191f3ffda9d189f03309542aa590cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cf2041f96579e29dd64bf19ddf658543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52fe52f06d8b825a39be9e99db7ceb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb39d35545f2f1bd328d8d2fbaad9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9494587c08c45ab526d7b76e1f7f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9444f0712290298be31916d57bcf532547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150f6cfd4ec29557f571e57b63e2764548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedea34bd06a930e9e2a93bf4d0896d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20915947f594f76e02b81d2fbc5e0998550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd542ec706b6683cb30bcfdb130a21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a20da1469436748f0028f8ea1dd6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837799e98f5cf9ce3f7fa650c33a7ce4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19617488bd4924f807d95ebe053db51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d902ec2df2f77ec0bb9486bb739f6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854792dd946c3f09601a4bc9f063bee9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07acf043aa1aa77f8a8553cf3cdae57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75c7950b070ce5db32c58bf651f53f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f99237271429c228bf698d8bd1088d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c35058286c0de6338049328d572586560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28250b408971644d96c8477f12b7ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0313c337364a282d2f816529cbda527562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412c6b0ab7f4da407322824631073f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca40bea440b82747acd34410b40f76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef481047b6c097b8e60ac106daaf7f73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a91953711cb6ecc909c8c9bddc4d5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e5cd11943c70d9128cb738edca293567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b5da2c4d80556aaff2c788b65c319568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d82d6fb91e2861ce7b700decc3e998569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2408cdad01f2c6025147654b92452f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8529677ec5838329676c227327359b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cadff047db6be7bd90394388bb3aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9842a364cb595344c942782823cd03573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cc92ced1ea6e26cc81afe46a7dce6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aec208ef21aac94f03460cd48afe0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ea5ac038ce73fb3e81e275221e98f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112d4879e34a6212301c1ba9e583c76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa586df9eedff53567113280f7d4ce3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82d3684b7394320b2ff847191b662c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9222785458acfdbe0b7aa58a4002f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9c3ef6425216b495a21c498134dd6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ca450a3ea7e3bd23b13fa72a67038582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24395cdf2ae3a3d182c3d19a767872d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2cfc18671d1353189beadfdf29ce9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c497cf6eccbcfb045f319ceb070fc7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb6b2c2dad0d05d1f44b6f2b8fd3b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278482b4d5b1fd49c28204b5f72bb47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be3287b77ffe3584dd295b843b0bce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34cce92c1298fa4c91d448417c1fe3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1a055b9013f79366564fe05059059590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94253d4ff1d9b0ce0f2ee5e4b580ecad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12568fc8854505adf635289c6b3ffe6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24538cb7eee0b37f5b9204067741f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc781b4e5f084d7f86787fb7ef6197594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6985a03bd0249e167dc9bdd0dc98b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e890434404723bfac335b113b98c71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533687353bcaef5f4c5b05e487788ca6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cbfebeca609f827b5c00aa6c57409598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492e1d1f96598d3d48b1a56b759057d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbaba33bb93353b554d91f58dbc349a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1bb5499a85f1e0c87f2fa36c8712b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a0859f2c8b246547f5326f8edce0c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42735fdc8a988518a3063a882da37b0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c50e29144f56ca06c483ae6c0754ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef7138ed2cca6699be4096af1abdee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df2b558f2e3ed0694d9ebac0c0c603606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80e6705edfd7d0685155b12354c895607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3516e9739c400e8002353f749b7489b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ff825aa96b1639a0dc42e50734bab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fcf8bcac3d31a528509b6609329e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de138fcd5e9669f9852838837d707da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9b87ca6bb60f09becfd4d6af1bac1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea043a0bd4494ed00b0d2efe8180f5d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63619fd5f287935f43cc15a9b593179614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06751e3dc87265c717eb2dbfac477107615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998de1d2214256328a1fe692dadca7a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a69ffbe80df45ec4ab642bd91db47617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dace532664a9eaaee39545a045a41f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af2c2150679f11f7955d2288713d8a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b9fe057057621ba56b146a319bbfc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43d168627a55112fdcd78f585557d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866601c755250e70af022822c252e346622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0ad494f2ff5ec0c59404893ba5cf0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701df376f1847032a71b6afb80a684ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68ab9d47d6a83335764167790ed78a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79247caf31b13359f46abdfab6bda2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9007929164e8c587037ca5b9eb71a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152362a5a34fe421521323d6f4a43a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235530413e0639b018fd0ce47d1167d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dda2142a9510d2e7caca12ebc578e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cc8d1c6080b48eb83e3565b885ab8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da8b30167274aeceb0a1676465ab42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000d297e1cb0e7eaf896b86133e3172633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c524c527d1a5aa2e3a9768d9a4cbcf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc976e7d956f80c96562a048869d7756635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf778d628d8c58e1157ec8924f8b8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4915041e2a67ac537a087e2c247291637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b10d35452db7ef6095585a1542029638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da9d66cf1128801ac0b262112ca1b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f969024d37620ff114b197dbdd2c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3386f9436b244f11bc82033b86c79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddc8f3dc1b0df70ff602b3eee2846b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd3471c37d394fc036d4c01599a01e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639695d11f10d96d643200b71c876cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2395c76f7083c93ca1001e585ef2656645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58befa5e4142f4d28519f9f937137efa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141ccce8b034bbcac1503468f03ff13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36ac53cd02a987a972ed296bc0fa20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b949d9bf3a7d550e282b89680b27f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ef90766cf25eb80d4d5fc7c542336650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa879964f2ebc32d4d9b2a68434100651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16006b3a9e1893cab08533d64249dffc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4a10134a201a01cca50e0eb0ab23b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e9b30c02d9292cce6971d75c1c920654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb39fe4cc25ac21a033d1dce4252118655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114461365b2797ef23288d104b258e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36092435a830313108b29d17ab394e6e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312cfb0bb379b9351e71bbea4791eff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61523a826d0c750931a916cee86827b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc159106c851a84e9e7ba03325848b17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c2c31825a94cf7c195069edf1c73a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4008e1a4b482b676d952710ac4e623662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f727c182160d9ecc22da0ba2e0c56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407f963b7f41c03371d8e2707aa15c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e68794c9b748cb009f6408658eaf8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed03b2deb78137d330f5db7f2aef211666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136104dcc8f571e17090759c59d4e35f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fd2d0c774e141d55e9eb06f446a3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692831a8d8efede5940d73b2a5a1695e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3aa06d1c828e5476bb6d77036627fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259c4b839215c48b7f95c0a408d024f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dbc9b9024f1ae1641411fc749e13a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b90b8fb0fb4bdbecd3720babfeedb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bddd8aeea3b506dacee8ea6c9f98e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a2068e2662610d96ea50b90e7559b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dae8f13cdfa46c966c3c2827f358b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ba44c37df51c7368cf6059469a9b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf4f951ead07972169173036b2e7fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899211f8ea87c14148be571dc23d562679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea098408a1415009e8053d09101c3fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719857774c335b6295ec79a06474975681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e42eb8e6f3339e14351adc858cefb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb78bbd8690b00830a9a73d466ed68683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4990ecf091bff31df4a221ca37116c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b66c309435d32b4913901318d95ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0977d224b5d8a8d2afea4b1afd76afe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27def688b339ed3e93213e4cdd03e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b5706f26074a8ce531b0e07c808bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e55c011967797ae1ae09c59c69892689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38821991c03001c7f4331725169a5954690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75830601eb37fb6f22e4a0c041f7f6db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c31993b8b5003bf38e4c7e18649902692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6d80d2e6671fe35a6660feebd8733693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888ac6ce55ea6cec46687fd8075bfdd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0379b2f7c37906f9473c02d6700aca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614a532bb0cf68a2a5e51ed7a3f95f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02234b407242f00eba3f39b5c231294697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb90911a78d2cb9a1bee0a075cd094698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df34196ff4a1abb37d89ae321165f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c228adb185409804884f32daddcf23c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9648001f3c5a5ccbf6d2dc1250001701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a7b5539733de49220f30cba6e4eb5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe076f7c1a86f9ecd505ea95f7e0b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214608330c59673e35634165259746e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791c4b1880c3d2951d2b87a79db7b46705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7bf79dc705d6995a33da990ffc3bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7734feaeeb4e0e7257a098a0cb3855707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2f90edafe925d780301edf149d68f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b41927341366d75cc3098888b20cb3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dfc17103fef98b00c10c1fd9431e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe4a8189e87abe2cfc1789c81ae1c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f5beb2659710ea57176009ea83b8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea017020e6533dab471895c43b361f02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118a2d060fac2d0c16ed097ed945eee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530d680ac53310ab6c26b206a57e568715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9904ab40371bbb6075209c55ce0e0a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccd075594baa4d4cedc0529b56806e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0710fab239aaa6343535505fb7a492718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f57ba375cff4e0ad7ca5a32eecbdd9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983691ec3806de2368255455fa0601e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e93168b1088ea7382233ec522263a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b1c96d892e7eaeec0c338a396a913722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc20d05d1c886b2e85a1bdd0a29355723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99f90e8276d153cb1e7d297f73713e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3281815f48d897ee5507519aa5e56b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b75b8b41839b981ff0c5b2bd4eac0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f25690edc7c3e8c520d2cfdbd36de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f72e8644cc7dbec67dcdd34f85b4dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217d754c0901fc8b314974b68d2efc2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47afbd9f2e31fef5799d9cd29b1d81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f36c188a48cd334c19f977a98f4c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d25e86c6bf3b713828ce8eb3d4198c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbba50ec797af3fa136634925f07bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6445023cb885627cb502e7c09fa208e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fbd1e9711610394ca5f817bf9339c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac5ba06bdc1221472767e1f1b73839736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095896c8775ed79fa780adbbc867f896737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a87b52f24d4dd3aacb220fef83aec3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b171f4d686b5084e57da449de8756739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4fc8e24151b3aa098c6d635f41cb6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d7d8ca5b7db2171cfebc793367e36741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e6ea59df6b7a4cb4ba4dd60f680ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db230a100bad80c74dffc21eb583a167743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28c5dc4c9024f9988d3343982b14bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e38a5b12d0a43605aed15958eae06745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907a1403553be00fe6f4df2e624cff9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d49df277ad89a0fce33010169622a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea7155518f44a8fc9277b4d1711938748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950378ff6ecf52baf7ac9016b45d3b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31056c8314f2065e84ca22f7e3bbacca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeecefb85bfc2c9e13cf493233fd12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a7b6f0b4010399db72e0e46db0e60752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f00af09b8dc14344716a3cb21a303753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20007334ec2c0d9e6128e7cb2d0af0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc946363f81059dab6170e054b9212ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bd79719580f827f217c36daf4d76f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0a0d39e25ce75dfd22241eb53e8e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cac2f222215c416b743b43f866962758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644c00b2b06e88f850ae09eb91b6772759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280627621354421b5faa696125646b87760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751f892b05c48c1b373bf2058b1b0d5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b20ea21787da4cf4c7cc30b4bd384762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07272c47b0e6167d24659c1ae543e5bc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c128a519d9d22c977dd0fed9af8af764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77ee1a9b3b49ad37b82b674d7e0c06765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585d41de0e19d3562dd16a2d210b5c3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c7ef6479a6551513c40ccf3f58048767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0f7a0fac2d391dc76a3b3a6e4d4ff768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5047cc27877e62daca4ca6298dd3477769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23c48eba271ca4de85f236ef30e096770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bb0e6013898ad6265cca14245c15a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ae70b915808e5cd56666e88eb5c78772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84bceedb8be4dd5cb9f978a950bc5b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa88556b2e53a3b3b8c0a5ace039f7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93faab5c0ba482800465574bc08520775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61bd262bffa2826a746bfdc034137f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1794257cea9524ef96a640d53040b59777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91602e6811c9b12dfb1eb3b0672876b4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7670052914dd416f6d8db4acca90ff779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8c284cc60e407161b45c6ee7eadf3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0d2a6883063f316ccc9bb8755200a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa06fb8ddf0cda13669d82c13e67088782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ad8e68edfc924f9a5aa87c00473cf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bb405c1f10a536184fcf13618ff41784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b71d76d84355ac86374ded11f23f90785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a43093c0145b922342a4eb246a72c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aad2b716a2b3ea7e44b69af52ae1a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83422b3f5bf9a67f58b76ae37e41e0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02603110ad953d8892dc97ceb3379e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e2cc50b67206f046cd3398d92636b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8faa19722dc3953a2c6e75eac4e0e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc12e682abaf218dc983cc5494878f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb0b64b24c6b69eb5136b7d77b30c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689abf82c1010a89c18e17b20f04650794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091895f386618876e8bd0a8cc4be4c28795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646c31781da3df949950160b4b21f99796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf7b5f233c15c2f246dea3b71b7b7e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65da3a10ba5937ea26f101db3174007798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a4481fa179d790da598107086d046799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a1370c8071e9df240189ce6d36458800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba2c4cbe271606377e1d03ac39dc61801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b43a7468c12c732c936fc4fabc96ce802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad7047f773a01395423403d93ebdc2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc216a176b5c19a46d29c37e3e5eafc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76100ae320504d99ff1bac722e456bce805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289d04691d349b07ff34b117f10dfd3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b78ebbcf7f972f90e243f25aaa23b7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee0e2181b1f9e0fbfdc7fcd5ff18c3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99178ecba45538009edf3cf918e1100809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f34b932846069153b9c785e968f923810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d211f6d6095dd8215069c473febf3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61380e2ebecb9cc23ae4acea0b457d1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9d128a29bc1cc9b8b25235e75aa8a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc6d0beb8b12a2c8bda739aa9d804f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3015ca8c19d466682082f6a676d7979815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d725ff46da8db335cf3be9c6b0e07a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f993129ebf0682928d6c48f71d5690817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78bd2847029be5bfc6cdf22fa2829b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debdf850c0d5fa9e19d665993477e5e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5e93cca46c8630d3e1df09b65df91820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7815a4b4a1033cad4256edd86b17679821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8370a4cb892306a654f4dba1d89f352822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c093c87bafe3cc5a8b5676b925a0d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6498826475d4719f09c6989efe248d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd646e49e3ba648ba0af1ce500559c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da42299ef487b5d36dcf9c68852f51826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf655361f951926b439c21550642de69827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c35dfe24b5a9e6cf6ec60123dfd1d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958769bc89c2ed89359e2203582d5b6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2252c8a87b0989f56ca6eef1c4ac2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c4f9abc6e0451b3663aaebd1b09c8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680003f1ccdaf1ef6c3cfb8580c9bd43832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ac715d8d86fc6f0b1644a0aa14257833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669a9744032f6d1dc4f126b256c9416834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e785b42cf7551eed5ac5976ea7cc678835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaa0ad129ce56f202368eeb4063738836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d68adf740b2b6185413a5532a98ca837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c3a6ca4a6654d5c2cf9ff2244e93e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c2c661d751f2ccddd810f190e2f8d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59272b3454967ae91cf9b8ee7f1c7fe3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafa6f769123153c5d4d392b3267b1e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8851b767b9b6d5418238af7c95ae13842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce76aafacaf5bc24464e1fd5d80583843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3adcf141cc32f07e3103647140c36844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92648d071c8d15eb15bc4019d8b0b221845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163599e0a4b7a55dd7916c046b594478846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccafde3d9680527f9ce507b55b446e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeed7588626c7ca2ad7d96e97e49bc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea54d747bc2b41f0b19eda3f0bd43f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5e275f33b5b4955b32067897f77c3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9bf14180f35226806d82dba8cea4a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210936da3ca7ce41c4fe88b0b2bc24fc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f02c02086eb7728064bfaedf4cef10853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97d0e58db54b88975de6b572135263854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d50129ff5c8319c425cf92a043bc8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166603325153368923ad6e361029cff856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc48bb208d6cf95a68d120fdb18039c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec97bfaed38eb3212d0169d2311ecfc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712f55c9b646634f2c153aea42c018d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109441be236ddd0bee8eafde82afee99860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a754e9d7319e257f16a14f845164d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a86d441482dbb43ad611a9e165ca3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c5d879d5775061513a2b2479816f6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fafe2bd23a080aaad7c4ecac27733864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49e3a5efc42cd38ee766c7b5e97c93865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884d5d8b3c2b3e3cf96176d9fbdf58a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dfd3f94e490030c77435ae378d105867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bf0fe6f84a62cecaef481937f3681868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1c56c14cacf2cfc54cdc2ad725da8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51572d0e1fb61cc3a88223f0972a7908870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6359848765a3fd6df028b10047c656871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdec2e0e6bb72d98e3f22ce488024fc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0a26eca143d17f163bc2cd38ad37d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043a4c9c1100443ccd9d899d57e52d2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bd2cf05eb85c435048ce87d0b2161875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b635a20840d93bd787849a9e33322ca876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45170b63d6c2fbaf688d1d8704c7290e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef3f92b37adceb12a5ecf8532b044c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597b9b378d4cda52d7c4f61ca9b31d7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be3457a5fce8e7ecebd2f3cc93da44880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47098ffd99f31fa6576f47dda1c03e71881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb24dd3bef3715eb15606fb115e586882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b8a5e7172e8cf15fab691f5485c9a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadb8ab868f262034850fa3cfd006d5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5aecda58adb5b223e6877e921338f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa4881f4ce34ed2be0f159cad453f3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aea6760b9d57eb090b74d47176ffd5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82328e415e3bf582b43f60412236d751888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985037c97f716d020308215f0648f42889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514ef4cb2f26fbb4c313c3b4dca39d6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd480015a1a99341ff6774f8fff1f520891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fd346a3fad157437338191ee37530892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c64d2a23be443b24e56dbd34d8e24f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdad697bc368ace1283b5180c29dc7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5a449b6bb5369de812acff9360b13895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bd0a2d6805e9498b609a983d1b068896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62c2a07e11f0042e66239c90152191897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6924ed447418671478eef8a0541cb8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49848909a13702cd76f2e41a6baa85899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ff864ddac9f3fea9457c0b3dba96d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd965deb72cdb8db56d484cfdfbf0ab901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370740ea2825b72ee623fdb881d61af902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b03fa120ff59ab052735a0f7da9b4b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec73afb15a6190f1ab40f540c6cfd9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf66add24f3c60f734dfff058097391905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcdd2ffbc6d303bd35b731054e28a0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eac9fa731e7bc7608bc5cf3d54627907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd527c2db933520f9f3af626c588c0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007be39d88f8bd62022a92833201f326909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c509567f9d6e807f02a97e90586937910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cd70b70782d92942df7c372f8cf08911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf6cbe01bf52b409a9bf773434df26912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbbbde2cbe9e47201d653e27aecd51913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3923d4163518140f74bf01cedb71fd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb893a2680b967fd8b5536815f635c75915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033013823895b9a4d1cb6b6d7fa7bfe916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80deb56aa0e4d1e92e1e1d7340064d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d87a28ef80e5f5a53ad92568af08e8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbb406512ef29a146dee082b464461919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac156b5aaaa1f6f7bf47f7cb43bacc3b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee0179708da02072bf990cc08fcd09921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572de35923ba42d386916949c4deccda922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df9b1739736d07ee3d59a147feefed923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fba3674ede035afffd40318fb809ea924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41995ccd593e53bdde3c10302e62efb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0ec19bdc6a5bc95ba8b2c4cd54377926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e49bd647681780fd03ad06988bf8d0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47a6ef826ab2646663b0e638a74cf8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b74981e15e44e9d342e9e3cced9560929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc270ee620cf84ab951eea16b8778a5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b5e92828981a747d4ce372f2284f5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df0bbb982666001410e633b2eb8463932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897152d2119df5a1cd1e091175e1684933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78720d6b6d3da25ee277552ab35b5c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d3abf1835c1b4febcf94289a76eaa935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e09c237ddbd48b88b4850597e7d626936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172875378bc923c3deb2741a846093d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e29ea141c18b8c14f03c46f1f12f28938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b4bbc7277b4bde180e907792afcb8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590b27ea061199da12906e7161826db940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f741627d84c81ad1e7c00544965413941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f06848ac1b415f798783f1d189bff6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cb6b9160a70298a37d598c93b8d25943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fcf41fd1b2a37576fef384b8e4e61944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f2c4c58eaf0ad232972a6e5b11791945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fe3ad852e71f686fc5ac0168f8270946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71018c42879c6a1f398e31a54e3145b2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c67de9042cb3b4516b9a292cb32ea2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b1defcbe8f6aa129ad57b01bdf907949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028f65c45ceda36444d7bad86844c7f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687fe89c1c9f54c8d9eb9e87543a251951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec35d2f9bc7d23103df29fb565cc10952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660f00904f10961b532fce952746435953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b56eff2b7d14de550be4f82f4b814954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c06ce152a9c011cf9e40b052bfa11d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89567be1eacd8c6919bbce517dbe003f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9a3dd860e0cb0774fcde02d566493957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb78dba54dee85ae320f4f398c10a8e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bdbee9a03eefcec19772788ec274c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1df57cc7f1f9e4da2af6eaab34fea960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793ecebaaf7721973f7ca90c6e8f8ad961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205fd93c0a397e27c4358dd42103392962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b952317a8ab51e047e321dfcd2a44963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d825eea7a399f47fcd7fe8355bd05ef964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad6c5eb7ce93c8c958333e79dd0a93965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd366a9a60ca22bd176521397d24b83966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031ece99425a7be834aca447a5a9638967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49404032e7e35f0aa324f47b16b667a9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f9c60557ef978bb24e9d45f9d0876969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a319ffacd4e8df453bc99d71cef7283970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95846eaa9deb52c3cd50dcec671b0767971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaa9706621f38e3b0c578ba1827687972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb3a60620eb837f78dff94c27e8f34973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4289084885f319d6a1cebeeadb7993974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bcfa466edff7ab988056e5e4f702c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529105f97eb3608392f09ca023598a26976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121577d7158cf948e8f23c09a7788c53977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>