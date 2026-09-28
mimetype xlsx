--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc43cdf41a241af8b469507c45fda71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa57d90c9c27829aa8fd1754c4889e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fffe5be9f1f81a18a1b0f1a3c1ed323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ce78fa3f70f4e9398dc1d2730faa24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfef6b204374d49fe3b0e76f9ed7495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867f998a5ae785ef5c6d3872194d1616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed94f39707ee2b734902568fc88d7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c19171c2d13ba0ca3b635c549623ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc8f2ec127d2ae132212304dd0fc009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc354d1fad6cb52f89aa8d04e8db7b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551a6bd43071be07a72f8df78bba1b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c96502d24b3a2201eba364159e650a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c1ce7f33b6799d1a1cf0ab2e1ddd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81744883cd3851d21103c1eed6231a7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c9c91dd48d8c58634670f814d4fcc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bd19afc250d4d33c9a1a5e16ed0e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49180cafbd841aa998d1069a8a862017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a466391a94720710ce31e049810bacf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dbefc3397f03a2ef451e9a78c5d9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cdf8c4721680ceeccb70f2d6c873d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc2693cb4d6813eb3a8ba69713b8e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005cd559c17a070dbb7d711e87fdd2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8902739a494cd614e67a2b614f252523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242d82bd8f6b36b7aa845dd7121767824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323842ac8c0fc653e4ec77e61e6e260025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e022d2edb44cefd748ded68c9bcc86626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753b17f89a4cf26d4997022d60fefe627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21cea1d60d3c8d403af52702bc207c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6860ebb400db4922dc379af112e02f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c405ac3a772fe5a7751faafbdb19d4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f12bfe84e7fce7b38e4b09df884f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56309c7313b4cb2fb67e9f1350b76032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22ccb4cb3fe527e641285981e0167333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65091cb0a67963fc77c3ff33771c1c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7000be755be8229263cb8f129c1f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f579fc5670936862ed985f4aa57ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6e10736bf9f689f9b51ac2643861137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a802709104d6ba7bb6511ba2d69904638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e5449bc6777c409e739615268166f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64418d5db8cdb55fab2d3f1c992089ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fabe6a9415a2fa7d4c3c45083c6c0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630b42a876a5515ab5f0aa4c556d5c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fae3fdd52d44491bbd9d19a542ec8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ada9121b8756263fd63a5a48aaed744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db402a7b754a0e095d5f8259c9824a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469959a9a7a519e1169763c81df1c8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce84d4f83cf8353ae8a955bfccd68d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504ea55d3279b478c4828c889441d9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170dd10d28318690fd189a6cfe96cd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d370d36d10b012730e23a641854ea0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1a535b2b4ab24ae4a038bff77c1da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a82fa06096fec193bb3e3b801f83352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4c30a515cdb5fbd5cf4208b91bbf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed74fa2dcf6fed8b15d7a707d8f41f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea9738ac192788e39ae66e8316393055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a69b3012aa5e61e0ed2e67ca4e3cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f844a9cdc67b245115dbc534414b0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088ce304b3d0c00b666886e4b1cf7db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08fb03d5235fa8b0b9a844be72a22559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592b62ab000e8d2b547eb46cf8f2c1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebda396bc595d4a9b34ca2c0b3fad861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c90feab61c498169512a4c52c86fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304bca618821c955129e1341f2d802f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96295fa00b69a2150fa3f628526494e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d4ff345dbe17ae2137e98de1cb98965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37c1154f7fc3cb79f180670f66204666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a903b4e167b4d033841f6993a6050267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513fefe69f11d047c952294373d1bf168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731fb63870e84ed0b8e972affffd39f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f705ccf6a42dc4a04bc9802749967a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a2e48749a4bf89ef49fa0679dbce271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dd8f7a37ce3c1e6f5c8d1ea261da172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ae7cc1a5c41628615796997c380c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869442b419633b79e3288037bb8c78174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e07d951cabf0a4f9c0d03f965b5e7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd400caf117c4b35110cd161706f7fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa48fc5c2212d784653d2ad495d46f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fdb029c99e7ca1131e596ffa7faa978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d53261d6fd299a6a656aacfa891e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19f39cac4e65e4dea42031146a31b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5862a05c48d4f760aaafa3a9c0ab7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e976ae204f3096da7aba9c525140e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b072ca2273fbf8c9609b73e78a200683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce2666c3674f62244c99374985795e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d983fb36892da06b5bbf39a8cf6f26885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f15c119408095786d32fc0f52e23f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429825108bbd9bc2f8a796e1bf74cf487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b129bda014cf781213ba98f39410788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9335311d93e435e2222325663bcb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e3f22be98fcf43a3fb2722096c7a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162466ede771958c73735459eeb5383291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dbef9e3fe9fba96d8f57adc38e78892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99384382ac1ce224ebde4bddd042df9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06457ecb4b70bb2e500865e25677bc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc82300d437e89382495a43ce00da4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aadbb743151851f1f3298cb93d814f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7010209b58a4c04b977b46687b753197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295703b9cab03f66cc374a6e2a3e16b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800895e33756ae52695238b12498cb6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b0a84a1ecf1983be4a5dce93d299c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571517a94430fee9768cb6907800b67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74bb22e3f9d9bf02c839f62675c5d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765851f6d87296a142db61443f932fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6094e4d2eda2342efe7808df647b05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4f8b0eda789bec3118075e842a78a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bedd7702d4bd51cc49c58a96361e05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f15a893e40b9a5bf42430c1be2ddf6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b266f6be49646dd04c387414799a8c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd8cfcb982dd6c9d9b41473c7f9a80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0d343818b1c569941baebc4996990110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe60a08b9b2e1a23c2d8c0a45ed38c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab284b230b02fbcd4279d93113917df8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488290f0c5d54170281090dc9078b3e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606be39826b6775d920d1ff7a598c74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b568c3c0d3e2a0b8d86133d3257c00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57bb75d7e2372d4188b08b23644cb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f5e88b6934cdb1d06a070b404d069117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b612f4c56f88c108714ac0831f0174f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b704b1ccce18edc15b1d7eac5f11b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a467c86430ccdc36cd45a25c15d538120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd026fee55ff00cf440f4ff8421b3b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa37e9dd207519fd8f247900cd3a6f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522631f332974032d0ee0392b598ee9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e29c6953d435899cd6f17e6971deb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85ff69e0a5dc75350c06a88421ee44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dde0aafc82c97cfbe2446f9e29170126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b537e674dbf59a104b89cb366022a15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9e691abfffaa1fa19dc91841b63a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dd95476c14a7524d21257f4ba5453129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e79ad70ceac2dccf3f02fa45caf3f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132806b5539e1c713121c8379fb6a0b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c6f4b9a616393b2b65b2c88999a0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6a024c00e0a6598950f6e14ca691a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc70407ae02b1e2b96ab000b93a274b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df2a323179b046fc1a82603e6d7aba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00296370e6a03bb88f79b5ca9c25358a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc6a2863e0369f063b7143b95a4c3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7833b994f15db344efff1188eab455138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d82a6218fe607a029a03637462138139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed76d8613673f6caa73df201bbdc194140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93c3e2d8a9c977bed98ca4e7db436e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26984eaf596b34b094995ae1c1664e31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f2d44275e03709ea47038781abacf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e9e052d82ffe544edf02cab11d66c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac3cb8b2786725e9e723e567844e76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8da6bfbde66c12da25336462de8e2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205104a5cc3873b1194d96de9f56a0dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478e6e7cf08f9765d32c9a99bf9b091148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cba5f897d183b8288424ee2a36b69b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595e65b70aee155296d96bd02dd7919150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f40256d312466b3036e5eb4be4b13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a787c8954f1633623a2c943795056b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b771b6fef37e5b253770c962a5a8e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837db072a1d46fed26a5930b42719d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd47c84fb9695c7666dd4986e3ff37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2503dfd85e6c2db1aafdc9250601b29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f862b5c11f4359272d0c06f9e8732157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8b19db36e22624f3cb6cb0547243c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda1d72cf8e6e28462fc31ebbce762a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e577ab9efd7bb3c60e730aca4819a8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66292e710436af8c3f02e96ae284b8b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63248b5f85d62cf4b23b460c8c0ca39a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c61acbc0262f8b798a54151103be0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad0ef8b5fbb78f89cd835d51e3a458164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1971f1f13a4745044be8120cda0b81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f64b54913fae030a07484893de006166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807b6695110ff0a22b04855b491784e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dec16750461f19cc5c9aa0244bc43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd25e1108c29609b7e67e56372a7f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdfb14ac96d0993f60f624a150ed9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7052dbe0a988db219cd66dfdf29e2bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dcde5df07b3a03978f3645f2fc3bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2eef966621e6184adf6da08050e92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca51f407d1c74a8fc254e3d85d4134174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c16f5675b058cf6ae429211a09b83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946ca66c838a698f83e04543beaafd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a38cc20caa01a9f44635dabbca5dc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d63a118c46f365f644df298f367ee0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc15ef4619f020c1a32adb8f4a99e36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f3a76c6c4bcbf87dd23d61f6ef440180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41035be13a9ad131a6cf65a034afaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd1968b5f02b0ceb8e782763cf78b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d6ee9df06ae570720122006d989fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047f6ecc747c2d834ee47d774ef66ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dc783bb0b185c5edeeb64797ffce6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0261f40d9121cdde12b6eba51249e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cc910f0a27270934eec6bfee29045187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bd0a7c76b67b636d05feb86c6c4b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb778d42a3546083ae2a3183a9fbaf4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c428c8512b5216d507df60f300903190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d979fdf4603eb7880f6fa048bc2f6ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064882214d0b71929f7a6d475c72d739192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc010788bf161ef6fb44796fa0e49bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35d350cd1e4999e0cee061b2dd04ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde39cad1e542c61e091af4b78209b3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc8ce94f5ba9bb647141af47d50218196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e23af780a95158c56bf013383d907197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23071a5aee887e8a1a8e843f5505ec6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda04cd135c3244f9f66d5a8d8ab4e71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffe3ee9b4dbcbd280e0827d34e529b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9353e96a5839660211ea9be21d6f17b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb8402d3018d03d29e3080d2ccfb77202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247971cf39228d85822eda89b52b3e41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509b52d541142fecb5336eda1d5edd8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f02883995b5f466914c87df2b20627205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754f5db8f8caa5761baab1c1632c1e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e25e606ec7b95ff932f72f15bf3beb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5abb6a1f389e837743d643d9809372208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5fbdc7d69be04e8703837588bef19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203fc7570edcf71949ce6cb4da130e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccc19bd6fa35a9ff94ebd364047466211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abf68de2159ba706fdd1548058a1bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ee9d94cfc3490b838959822b3faa0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b023c0245c7d529343db9b518c42f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ffad2ce56f97df466968fd1dc02c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76449f5fb98d0bb4a7139d8549d130d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60627d4101ea1fa71c9c43a32ba9a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef576ce40682e062019b5462eaf7172e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8b632a7904cc57b3323d01232112c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798f31a82431d86f54e0d51856cd692220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0803a7e3644cec14cf9839b8b6d447221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f015b76c01dd859c1ce8e3d747017222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bfc7378e094541f06351b63ca0054223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19bd4065541854c9831395594fce3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2860cc6e425717d6d52ca52ce4bb0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ebea73756cb3ab207c6240e09ae2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821491e4e664a82bd0acdb8b1c54849227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f28e2c14150cadbf76b19e1475757e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4a17d6392076a317f3bf6e9033d97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46127edaf4c00141d7777c1614ee310230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362102fb4e2ffa00cf34697e08f718b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e571ba2a4edfedcb36bd99a7b143c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bf12b7730e171278bf85a60199c02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42d825716b69251b490cd2acbbcb5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f78f727b67d997bef977753447b3c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568018cbd59b3c7f0bb7d8b5b89d211236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73667196a00f9c2b78f124a07b2a4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cd0c5fa64f8cb80de6ae4281c9fe1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1710998d36c8db5880316134b291c9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a974134538cc0b72d0a7d7e6e862f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efd69a4ae6b905d2ed682da3ccbd3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c96f2ce2af8016486545720d4b31e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14190581e4a07e79640f93631c9c8434243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70352c01fd7d897d0860395653bbbc98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542a47d2b0e88e18101a3576795cd58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9003f37af0ffb27d8c3038f8661a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d4f6baec461b7d5d4d5a2c513e1e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ec770f3a7ab68fc472d5357d7ef7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87f8224da386923214cac3b937a4e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d89c85684b9dd3bac1b6e1f31a6f94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f21d3a7f51eec78205e8e57802ba8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e62b46b8fd8d7653b30bb441db74ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad94c093b6897197a045c4d6979e56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb5fb277bed8b7b5f331ddc4aa5598254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978f48a04f233b13c26260b2b145ca7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14abe5e085f58d320f65ea1d0245103256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae493867235edd071f05157b0c589dd2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7c04f5f64227cd15fdd51ee9db4a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbd6fac6ec5d237678d6c23f785220259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa2c293687042ff75234c456744a8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b1a7f745ee2bfcdc953cd63d6616c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c053df4946205aeea87d22222428ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf0299b21500861d9363e7922b8abc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80dd66600d252a345dc89cef3f051e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed48c477a6591bf3ea86fe50af5e6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af389c0d624800512083f9860b06cb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbfe0cca6071da86d1bd4ae2a4e66a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d205366b9f90fe76be27b93a3a354a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfcd908c86b69c24b082af118fb106269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7093875808a3408a686d757e4a4d518270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac3f9e173f4c9d0b2987becc5bc363271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322adcb2e8a0849075c78c4ea57a199e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd39b9477ba1daa7e33308ceea95d7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8e31f8c4a89c3a35470bc522f28b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa11d2facc2fde27675cd4a5e6bf15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67c9fc488651addb68894efac04581276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af415ec87a05f43b9669544152a8662f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ba3f2f08da731f5651dc6a43491b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f9c1c3a0f25608aa78b9df7d75e45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed537670c0996afd08fce0a7c3c1ea0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592a4c88f29abf812c07b936fa54d7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183288f960aaafed30f4a6b9744f9f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d49452a17ad20255e90bc69df474e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a755354ae44ef9ff83a9613f474b58d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5154ed15b4e9160577af451fc7271d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09c850bef1a70de3c8e211cb0663b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840caff2256d70bf0ca7b8e20c77cc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4441a10c1a40cad4c06cf9fc9522fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4af5f98479b157a571ad967b80aca2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d30dbfc48da929272a60cbe9f37cfd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf315999a7fc6a2be9094461e63233d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cca27bce304d35e879ed6eaecc5fca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b5a3cb9a9cc954a83298ff7a1093e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d09d6fb220c65114935dd1236fd04294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fc64d28539ed2afe542045657c141295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca9ba963dd52b8ec250cc20de04119296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dc2a3032c6e38e3e2beb5450fabaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49078b4ea6b825c46a6f6e1f478b80f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165b42e082c45ca2351cc34a6f1cfe7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51312cc92d91b8d51d53fd2cc3a1a8c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d8713f877dd22e9edc0973fbb4287301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ce6224610b31a9ec01575ca489a8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71743fd5816c55d90fdb9b3f6107af73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16e868c1fc05a4fc7753eb54bf95ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc317bcf8e5744c954cae10f61765683305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2606ff500a567837eb53c873458b87306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107e70c2a74c38e889ffb69b6ddb793307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331a826f0c2913e878d531cfbe97a88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3829761b324d3176eab5c1f62ffbab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a92ec2df5126154a78a4ecb84ee87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21a2cd11eff578dac24c4d1cf9e50a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff39f35c66f5aca53b5a9af4b6368a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5752488d30a1cfe8a94ac2bb2c3404313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74912fea1da0a25a2bc667d04d944146314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1574695d2d3ac9a8e359de90b16b442315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f8ed2217236256474dac8e220c4ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d576b4a3e614f5e8b4d6b43c615bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51d6af4f63bc1bc842ebca0d11fa66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5f582410bae102a9877e58fb17973319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47595184eb20e6067054eebc6277d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff449ee8e9a7d83245e37abac285128b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2778084b3133fc025de5afe3fb6d34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e499e8776b36b0ce2a8d2d738dd491323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da203a3184f2e45d4b6ec65092e79b80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4ba05c1640b27f816cead027dd27d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b8dbb16d4ad02d3bb4a69b6a22e19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864854c22710c73793750266612aad9d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4bc2358704ea64e626cf8d1ec62a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d54cfdd297ca627a8019ded0582194329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9928596846cae88069685ece3c33ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66937a6b48d9c2aff63b7cf20858258331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94404dc4e3909daad6e799328d69b447332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6a90005192d09e7dd1c0702d3dccb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a62fc278dfb8fea212bd2ef6e56fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c665bcde41dd8caa6567354bfe063335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fea70172a384dccee940fa77a6283336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e55d4ff252ed0f0368a4063c4e7f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db621e06f5108a60a2534f74775068d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc755caa098e00401b679977f292f7f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c3114467613037962712d3f081774340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9ab38115906c19499fba24b037254341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff7f8216951cf28ab1220dd47c78d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553e6fc1ce9c267c6aa6275d2ad0932343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7702bb313efbaa34e6cb5643407e77344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aad0f3c88b40c82ece8fdeb877587e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143163e0e87c5fbb8a1d262589acf5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0e25f3b787dbe2ee9bd3aef4b4e6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d15a036abadb89e8ae9e863619342348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd96744b829972b5d971ce27695854349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcf783003f786e57ed25b6d6995e99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcaa28c03f1524621a1e90c7502e97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c052d467d79b5a2a728237e4cd425f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570db52128980cef6c5601528b97f5fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ad4c5e02e1f6a55ff39d049288881354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80acd446a50c918db4326806fda493355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6587aec969500c2624293494d4523356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27118e6a08b83f5d5fcbbe40f4cb1bdd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544294d9d5c6f9ed0a25305f463e93f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5329905de937009f998a7669372d71e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58936ce8d73952e1cd7d242e60c932e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6d67f859deee6cf08eaf750b6ed09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b3614b970937712edd486399c088e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e765384dc2d33b7fdc430b9e903b71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abe28e4b70dd86de25f8a71d40e230364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea650c8565be9f67ff4048be27427f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabe5a5e4ee1efa1db2629da3cbfdef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00663342623d94636f085f5e24d9b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ca6c4488e59e68f785ebae1e049ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2838217e5cd85454abbb208302bda1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e206c68eb160c812986b11f65282a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a2f4bc771f299d47161d4309ee7d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6ca97a794ff69536ee364e0c693b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73389ccf595571ce67a257c809fcc8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f92bc05cc545ed102d183925db4e5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed699a7f3fc6928e14c26ad9600e751e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75134bcf45e8f6165067fcae74546e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f91662d570045fceff81c7de36c5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe36ed529c1bb19221d19b29e98b10e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c331798b6c4c9480cc41a59bdd1ab9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e152137932f59c5e0416263861e47380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed3eb9df948e601a60917044b2c415381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a5cd17d772223508adba06b33e078382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c784c573c6a4201e2c34713547da82b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb0f491d24e014a4f8400f1735571c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce7cfec994a87b40e11688cb20105a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa86c816bdc6223be284c00845ec91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45dabc776ae0d1ebe6f38efec2cb81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd20722114879c006e05673fbd0c099388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125bde4bee25c00d4b5ba05ccc7a76c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5052cf795e4544f3422ae275d192053390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79234ae07d002edd749dca4b4d173e11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff491c751a79bf54e5b3f574ba04d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc842a3359d02d8a435dab1ec14388b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2abf2b7eff384af657f99fb27e37d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be00571f42be2e6d5257ba8f48fba19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4efdcfdd9d42bce36dbf1d858880c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd423aa5c7d1bf830cff6da594aa0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b474c023e07ac6a15edfd3dbedb188398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a0bdff7a1cf587ae8c2bd76ddafce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6127803ce3e478dbff089eef22c70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ed09729a682d7638e915d6cf85f17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458fc22324c3c8248a9f690ab397b32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aee9d0e1201d81fb267f3bc742dca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0846fb4c47b87b57d02695b56e306bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283a3df96b6737ad1c2ca7ae2daf4a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a336754008d4594d255387c0ff2be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab028c83d29c22e85e282c6352a896fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52a30ab3cb187a770d536cc8bd0320408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bf3fbff0f33488634972393dbed02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9443ed7de0f8d8ac94fd1fc8bb736dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b5bf352d9ac74e32d00c33185b63d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e37db1c540d9a8f2353377e394183412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d9d7645c1162ef4ef6a919c16c46f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dffc1604981f62413e1354aa773289414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3f5477e7de67090529d8b36b36d57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179918a3045275f4ceb4820aec14be5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3310b160e74aea262a5b2f310eea199417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4cdf94a540842dd48d4853103fc71418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23247c2ab1d8019d8109a19374366dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc1f166a1e911b1b3f718480eb866d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f58f9c76404355fce5c0229443cc2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30500125bc1dbeeea394032e8a0344ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14556b412e999ceacdf89a0aecc407c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf0757131abc97c142dce0326a5795424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6896944d8549fa95343354cfee91f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13549dbc2288a8f3c0cc95183265d1e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0882ce58a6a7c864b7fc1793603568427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46eceade97ad727f446cf749522124428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976dfb5b20c0832c11a3224c34a2ca5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbd45a9b4bd9f1e48416401563dfa7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489a1238730578bc1a3cd82654c938c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19058e77707f9803ece918b9ed558fb1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bda9f1cb3d17385b2c570fc6aed97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb866fa9cab7be95bd13af8ab73e977434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56e130cba5b4bc90bc0f5c941d3c80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034c745faf6aaf5f8f649851ea05e5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e03b33c381840463c6ec4bd0003925437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7252e213c30154dcf30044a039533d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262626429212471692dfd26e57ea861a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cee85097a7145b44c3c262317d0bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9153f2e874ca99d69196c7beaffb17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698bc070c658e3d049cac59674d2b30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77385309b1827812bc3590274ccd89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44750d987f8606cbf5d15468e74728444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4750e27bd52ec5cdc092d097f9d1b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075db80a11514038df4ffa33ea3cc44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156e9874b2c9ba571fbb8a43639990f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4b7dd56194598c157af4266bdac15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2139e2b47511d80ecd75a7e63493892449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f123862e6f108d8135c9eb895154e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8d44ea8ce7d4910645f55d1ed1c61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944d5c64255ce91e9f9786418c249ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd4af5ec19c6fdc7eb680726488ad1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87686acdb43dd9de061b2de673b4962d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7442a4a718f016af3ef8c43a17bab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf3a58f7f871563ef0182a121f6377456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ecd2ab98cbda6534d89032594b425457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f8742d113c35ecbf0dba06335ad39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d16ea1d73289b205c65b77f7692c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db50d403db06069bd0a76402adc4f67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0d0e35960ee81acb0e9738d4d375a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf51b99b0a549a53a5a4ed2c151ce94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737f069c98017a8cc9fd34d2e2a389b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760141e7169418cc202d8fd2b8980d60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7d5452022135784ea465741809b55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c172a7ef27d6e94b61dd3bfc655de10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1d735695eff29f178443895e40f42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a70b8b5ac253e9ced6a4dc56dd2a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28e8a0d1a864d52c472d529c9aabb6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac60c972b9bd9bad650d60181941706470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb009f9c5e211373080daf287f566a0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4926c6d0b7cedb23ca48e59d7c511a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57821b29ce6f3f7ea6146a0275e8be97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92bf3c498a010b075fdc36aa113fc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b0bf6c54b97ee97b35fce0764e3bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac2ede77035ef3a88d56fbd8d4c4b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf596a9fcf0f957279c72b68b929a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252fcf87f87c71aa9dbd5181ee82015478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a380e263939a9ab57c6bad066c1b3e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071b36cf476f0d5d846f4129bdc98e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d5575b06c84dd1272bc7e542cc4d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5312fa07076d48ade137d787454f9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2ae97c2de7d8b9ecb8a78b1cc13cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35b3086d12eef7a57a2ba489d76090484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d615515ad929528679e542241a6f277485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c415668623372433b9000d21bb1aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5c545f5899c26df1cc52bfeee0aee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486736661ecd0f5a1c17f94350b698c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8b143666c768ff903caf28de0c372489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5941d7cee94ffb5a4a095d777e882490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52029ad61006f8a6d94b2ac26ba9a432491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3e0b3388ed73fe9ad142c1fd88e76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937675d5e919505d7b570f9456f4362493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136dc4bac41de85ade924444aded6ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fb2e0fda389877b5dca4a30f52a3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352eafdf894e434d3a9e929d9cda8cd9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b449ba26d8725314a2b7cb18263e451497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cecf9e0cf74d784c4ae38f5f4a27f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724205eda295525629e6c0a65d3f523499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcf63d38332205099ba9305d92fcb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654e0ca56e935ee3de7c3ae6bacd6a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38130141d356b1c51d18b11e53bead3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78be5b8bc175a349742c4db019b24a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4835c8678e667f03faa120763cde8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0419b6827a3ee4ac4d4da46b616fe5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e1a45176d37e87616acdd5ba8239f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6476551ed0be7ded10b0aa92731ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9822a1666b1ef2960d60c64963c1483508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487a0dad8a5eceb67081aa4a94e81b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d42ab64e4b5f73a8cc856a383396a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7445b5067e7be490e7bee243001ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341ed0f62cd8c8a950a519bf686abb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c9bac06e22f49f9ea63b94fb5f650513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606f18ea0ce5ed789acb622467f2cfe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6073bc010e8b520f8bd76c10140533b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3c08083ee37b50095b72d1af4ca5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e29d9ca39db428f09b6f293971c89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2d0edc1841935504c74e97f95dcd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a7c3a66c53fb77977910c7c420f34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fdcf96eef7b4d8bc718185c7c25e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10b7a38c7fe708abb17ce8e3a12be9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dc16a112c298d5881cb30ee4b6915522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae13522667a87d405987861c2e50218523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a60eff3eb7f7d3d0c4c421eecc209524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f1f199a2eb40752b67a3abcbf5f3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0d892b43ef737cbf5cb607c5883aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b67ecb860bd701b4296a4ed2ba582b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c550d10e5b787452dccecfd5430929528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0bd697e7cf033663dff97146c71d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17107bc77dd9225b3480ad2e0b8cd2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c7b71e736482e14d1a85394916031531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91813026d8fa366e1658fdae81f592d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccff845442952f3eb18e2872d30de5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698afd1df968dcd3b21072552c7a63d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4a6f606429c5d24de089135677f4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287af672692e03e4137c606540e1395536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840da3b09c6eb3469c2ba494fb5308b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120b2c43fa05fddbf3c4fdf96ebd1b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057b47b635b94f0b89ce0301581fb23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12536fc91978b7a8eed5421a2e0137b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f16d44fff284bdc5d54a7a38ce666541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925914b897df434c172e23af09ed891542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726934353e4ecfdcb9791615fb22b0b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17cdbc55ebe14eb97fbbfe3e0f3cfa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0a3dde8b55f481f4115955d605f29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea71b948c43bef0d971e49aba7551d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71571237148172d46ec7a38edce5f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caf38ea623f043626c9827e1b7ff1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df246aba890f20729b59c41f73e1c8f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f53649aa3c15ea12359b6ab1357f5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20a3fbcb5013de0cd60519b4ff0112551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23101e1f177a198fb08fbcfbf7f79e71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c553211a66c7809c1ed73c7b574d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db156f4bea3e9e2e515571458e7c4496554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3209e3b9f26a3f33bf686e7d0168731555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442fcbfa0d8c440e1509ebd396586fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fae52049a1c52e162a74feb2dbcec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabd66bb0216be877068e98d54ecd3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d377efb34871df4bc8d0ce4a8ebfa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf091dd3fe3a01a0519f2424d8e484560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198c084124609369b47824a2ac1a0ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e4c7cf20558b4bbac63a3ca01cf9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437cc2c570a7904ca400e3091c1d7ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f707a8bd2b5e7eb90a2f308243cd81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34f5d535689dcf4780366db0c91feb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e0ddbca46c895f4a0882e87753976566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07575a8da8008fbb4d1ae366e4d09e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60ad54e8435d5a08d9bd0d96cc4636568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317e6c92a4127a3e5cfaaba1dbe361c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30e0801c5a621df73644303676ca5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4f806e74eb9b7f006bfbf1db98079571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5d80b842ec75f97992c595d74cc67572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b9e90e78fceaf5b841161f37e79bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05faf8e15b492d36706bfac12fa0884574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e99652777ddedec3531ae45351f93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243996705983af5ed7fe8d6d607a979b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888248f70633be02c97cf75562e24ff9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544537667c1a2a97771bc2c85a3f8e49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f02a963e2f528eaa45cab8c5f36b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef1b88cb358a752869f65ed792e44c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6626012fe60c2a0522eb583cd6f98ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbbea175760fe6ff4205a0b2d1b692582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ef3d249eff7a760d04e7a48659b46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6fe471765d5e3a2a5183b73763bde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f07aa808d6be3566669084c3b03e83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2719c93188e2f9b0ba0659b2e81e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80e547898e46faa993e3d8b6fd3f2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b6cce87f88b8fd60d2ab7b91c1030588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cecfc2a0c8980a78912849c5a02a21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfedb5250162ae3d7a8986c9e497d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478251d96b4eb1d60de38de51be2cef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07f1cff9944721cc6068ce66a93e63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df80c3651550190d532896dad9904d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bccd77cdae6dd668d9456fe0b6200d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680528b636e191fade251d0e31f4e01595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735b233bf1a671960304f40f5cf5ec2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152a9fbeda961a8d1813488cfff7ce4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c912d2b92c869ed3475d535bb21888598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ac5c023e96775da078d977a613eb1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfbc31b91e05f465ec868d08d25d57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a9ea5549c41c3fe4a8dc97302e023601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b613e61bf0b0356dc3de563d4c12ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78382a80d75ca8582b3a98000e26e06f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300800fed7c78e78ee5873043159da5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728da3f83c709f49db7eb47273236a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f960f68d43d6bca1f34fcf8a59904606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2a90da0e611d8edf68d1450e24256607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013191b749c9fb095c351db793a50c36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54a45164455d95f17322a5717d0e2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3ad7ddce476e90e769eb7fa74d651610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dcd4045018e11e91f6dfe7c2937ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea9715f329562496604f106f785033612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357081972b31ff2f524f2dd83fd7d74e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fc42be74fe90d948b5bf24c74160f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac45c6b9a40e14d0dad03d3f42f109c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a4ece38a73f0e400a26ee0d494542616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57859f1d13864c1835df58d1a68f67fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd75ed616cc07af1f02e3c3d9907d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9371c8f2884cd56a882cbd7509edfa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9de7c5b081a235c905b2a5d55d92a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37e56ea37e41fdaabb32be63bed0f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7b5024120e2d0e1bf3eb0f9c0dbdf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5118c3001d4711a330ff342d333c06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547e98a8354f19af27dfb4bcc5b6602624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9058d879526a733e085fd1f8c26f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ea6636fa543a7d1c446a3cc3dc551626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc38cb6a28d55cc4b258badd50c00c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8a13f0ee8bd92cfe25b95fc96a4f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4c040eb3fada9489af21647890266629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde73e66dc495a5b75135d742c15e2a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352a71cec69d49946a91b0b7158e588631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea3f6844c6ce366bc1f05a92986baa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53db7c8d19c81b89661666640d6f532633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5da72e900f7042025cd324f045988e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797c0792daeba71378fdb28cf57aecd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144649acdac012cf69b9706e32f9fa1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1a09b0ea1e11e40ddb7cc5524982a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f320b09d70321eac9243d809c74461638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a50f0a371fc9a056ccee2609f7264639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca6f5e628305782cd4fd74d17121dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85ddca6c2f6ac39314046f050d084a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef0c06e9a8e20dabebc0eaed385954642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294d391c8f1dfa28a1871e33b95a4a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb85a74555754798bb409b29ff6327644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533bc77a41115e99a26dfb9330cdf23645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0f2aad0b454adbed5ffd97bb07ce8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81426bc78a5a30d4dbed6aece3f81871647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78681c101fc91a75e13a5e96925cc424648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469a89ca437f04d92f8f2da39636ae0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584c4a6824cd0ccde787ddb6f6ba20b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac20dddd7369e9e0536a222194cf1a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626a836fdf51b120f2e5fdd7c244961652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02070660757916a48a77674dba587173653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32d1a8e4e2e2a5fe00cb5c8381d05c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d18f71f7dca054a1984b18bea0856655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbbe28de139e7bf874755bb427e50d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d325776c9809f87afe6489c4fce6c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2339caf4360c4d811415ed3e6ec524658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171eb6d58e246b0a621b7031bcfb591659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5304ed87a01d942567f75f5082684660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ca44b54c1f0281fe4a536d36f3d33661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941f69147e15ba5ae433e2b4ebc8427662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188fb07d5447e138a9051a79e80c45a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d5dc56c42fe608c809341ac94605c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0354747fca88a4dfcf5d4e5decee7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971336b6c8abf8c0d09c802d7a1528ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3977403694bf1f1fb7681b85a6688667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eceafa352918963b1b94458d4302e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eed257a17b87600e709bf06a74cfd8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba267c89619cd76fdc22741692d80ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af47063137b50d606be200272d5827671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f894e6fbfda4527eed4c6a390c82736672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce170b6cba292e13934bc93d8814a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3751259f48a7ca69d19e572af8965e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4692666f70cc8ef00b230d022f8e11675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2432993cae4b244434418d62ed447676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c2637379395b8fd67420bb90c7d25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c748f717736572f4c5ea62dada05c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fdb6a936c77e7fee912e71d87c016679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d449700258d3b4e6a65471da7f9c05c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0c97fdda56e0227ed215a6cecfba1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45f6f307b52be9a28fcd1244303d1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10f09982b6d4946f9b51fafeb4fd2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9da6f0b086ee225fb14e05b44971e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c705f0d37b24ee40b455a87c3f417a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a35bfcd5a7af54c8f9f9f566d32f86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873b9456d3b771de80251726392ed04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede7ddafc21af6f4dba52d6e2689953688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5db5f13343dd980e0773f95d4cbce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac392a8a3b12fc23deca9b52c7a2ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b4c278e6b7930fee4e719a2df6a8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afe2fae64ed036dd3293eff696c4a8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b68f4429a31b5cb0c8d10bc93b113693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e3dceca7fd41cb18b85497e285f0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ba32c292bec00ec3c7a07a951cd7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8f8658e47f46d5195a1085a1d0577696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafd64496188117c1b85c6bf2a64da3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f3fbd6a6e232e9be6475ac9c8bf0b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467488ef9fe46eabdbe48a9e1749cd00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fdd09af8bd667f06bf1d0cebad2ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4c542d6f94e6bda76a761afcddaff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30ab44574fcf59167e55824f2caf81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b92b58baecc6308de75819e7a8c044703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71313033ee6fd02142a06930ed8e6f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c81ec5499ef61457a3b1da351925f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c416b98b0eafa1e3c58958b4fd024f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd15b9bb176acffd571071aec2c398707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55dce344c2ea7aec69818c155fe8f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d485a7b47911eb72c102e0d9ec062709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efd56213d280e54cd1c93e51f9084b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee2efe38e261c653e7896dfb1e78a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706e2f57a7bbd829a4c5cc8d6daecfa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b302046cbba33e778bc7c78289aff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c41faf5705ada271223afcee03b9df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44e81f941ecc8f4b26f74e0a65e2dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba5ce675e1fd8187e91145b1cd64716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbfeb9e7874e68195df9e76ff47455717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abb882070cc65f39881c8f6894c49c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87894d17560097268eff37f7e3fbad2c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f3913824e5b0641b490dfff2b2ad6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afc83e5957eee0999f197832863f2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c3a593519adf5c3b3376f34f63499722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea010b753e2fce380b3f85ff05b7f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321431aad960385d71f04b37d76241b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5c1d7dcdfd062fc4862e8ddc217d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018686471bec6a4522b6b6f500f6da54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4b674d8f424705411c7dd54aa1bbf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb283b80826016b5c677b288df2ea29d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc21c852024a46b3bbdc3f682da56f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1c5d4a644fbbb6b1eae251c977a9e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccb82f451f51bc1b992ce69c38390f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a8356f8078c0cc04edb9185031bc1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed39eae2f221a89923ca566ee38c8a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fc87dcb5d426e32ddfdc9e8f13416734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38e61d114a0316a7d5574199cd6c34735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faf6a838d31e06f10c74ad3eee4cc1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd90b1b66f15772eb612582c6fd114737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13a40291c91b24e656913c032a8343738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f9cbeeea2a02d66ab74f65569b6c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd4d1888f68c3a33dc5e1499a5546a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab54696539cdf64be751af667dce9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64592e9af0b99be6e5c9a2f5e62223a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598feab116056e22f9e1f3d559bb1d7f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6257a9ec927e046c6ae72b9e7495d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7c7f4edb392c911a2e354eeb665b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539a9e66be9fb66afc2d178f8949939746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc73e0bdc671e7c830ad422b9368c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30b3f80e039664bfcb8d7358875b30748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd238759bfd180e77979834cde0a99749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792b6594d0d238426fe14dfd9f5c5ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872fb40ce9892c3288805e58aadb4d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ee2ac71909f1889a4caa5fee65383752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e68c41ab70037e8c72313a956dc2f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368946482d754f5093f03a0816856bd1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12331a37f9989d636013a66bfb4c016755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfa816451d94cd1ca98c74070e8cc4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b73ce442dc4f4ae0f18e40cea84498757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87d1d73f8b7777a17c8ae6b659aa40758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba4a6b2239c905f5689379bb1d250d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28452467e38fa645ad1cdf452212fdbd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ed02cb118309ffde2b6624e368849761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfeb570cf38864c2a0f4f151e77021762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1fe8edea7672dc8f07b4e841f8b5b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d85c70ae17104cfc21ee9e270b98f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb82b120c0908e00c4087e8bf978e81765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3e314bb456d517617a4da457e446c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ff432b80ddaa0dd9d311e50cc877e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218229b9aff3eca5dc33ce36bbf3b580768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59359fe39fa101f4ad485e8f095a11f5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c82599f760d05e25916244aadc438a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a758d52256c64661c44871880b79e4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776a7170fe1f01c8e662d8623010bf2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113eea895161f28db683a60985364618773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0a8b81ec74356dfc55060886fe2a2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790feab86dd9c6792dba808003c8e4b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e21f5ea0db44fc6abd170492df2f44776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bf2d6e0eed576b04e99c0626d858b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a68e239b95b84f0ccdd778a2afc441778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95777f7400e4c4c9a4116d312a49de779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc0effd17c7773580994164f8d0fdf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca090f229ccc2f93c9e4945bddf2acd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5a14fff793d501daa21fa0d12094d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac8b103af88be78635c5f5c35f7d08783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8276bf9fa6bad2856e82fe1412289c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6abeda61f6c8a7a1b02bef497e92c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027d3b3db24618b442f8e1aa4f121b4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60375defc7166926283aacfff8fb4953787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62752a10b8caac73098d1492d99fede3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a636f28335908163f2c44c60a3167789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93b6e77ed88d4705ad7ed5cce9f157790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da23cd5dc880544900a926285f9d3f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9dde3bff696438e72a04c2c7115e5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d3b989735ce9db68536d970e80ce9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea96811d31497c30f9d0c425e8e5090794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f0c076c144853c8cbb8716eebe8c6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15edfb67b159137c668b0e480798258796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43003310d350dbf1c1807c7c17cce8d2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722c038a4989f62aa03597fbb3899c0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09fb9a45710eff8612b51052f3a6b3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca71c471d12270e65986dffabe4cd69800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4069c8823c77b8906cea80ac90e1651801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bef1be2cbe19aa544fe62772b794f6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cba5a54be498366796a25b4c196683803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402f9ec6ad5b8c6bec5686f4fe202e2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15c67d71a55f3fcbfcc0fce3456574805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07099e1019c1681f7ff500c2a7ef365806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0f1b9957815df82d9d354cc099d85807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518377a9edacc7898763c851b932bff808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b15a7ad316f56d44c2793fc746bac4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53de380acbff7291ff01c08fe33ddbc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53aa4a90212660213790c3cbed1745811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c779eeedc01598fd8acf1ebb074a49812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7be5ce053fa80ec8310ff8e7a058f5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a74bc6ec4344100c398a88a2488efe814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f02a1b2a5da54ec3ae796218d198f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db14ecae314966c3d9e1ccb74de88f1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522dca8bca026113bdab7ac8ed4e028817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7fd58aa8a152fc2d1df84386de644818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee44462ca641629b4172e3025a22a37819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc4a8c2e5d1241ddc850aea41df8f1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0dcd7dd028e08aeafe147e84439e4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470fc9da129815c049dd85890f4055d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0f659ec77eb65b8bf82e5407a408d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a164dac5e83efaf88a5e3fe8ece70824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962adc66afe3cc3cb0930dd6f2fc2e7d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb41ae8db6e32957dc03624f3a9271826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5503170fb21776b3c5d4b488411562827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cafd1cdd507d2e893527bc79c351e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2323cfffa958b3c086c8d890da91b7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aab418d922a73238c83cef43f023f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabec2c5ca24dd54dfb66cb0fa1ff06e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358838c521d4413d5a432cfea341723832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd261c20d7228b1655fac406d98de3e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a91da565274532a2f90c6ba3b6b7cf834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950ec1da1cceb486af3589932aa8d9e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2833a0ad0c6dfdefc3397bc87bdbc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd197fdbe9bfe09e59d0783d70aaf8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946627534c79a1bbd61fc163bf75cae6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df60b8dd809374f00894d591b16f7f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fda5b71dc83b069618303e31116c5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401e483bf8e5e14002f7943fe1e4838841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef108fd0930d7bbb5d44304f3727907f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e437af0c2c6d4f81bacf4d8305119843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ba73e29a3d0de20ca5ad9c4b2f83b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f87beeb1e0dfa0983359e411a61b7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fc1631944be1babe3eaf2c3e7f5b0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aae888e8ebb58830a76bd4d87448f1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91292df15df9f6a3995fcff5fc98fa59848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504d25d7a4ef6ca9abacf2fc2267083849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982952a74037e65e6d0a466898da7458850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f39492e1a01f31781c5eaa507d0dc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce62363dff79f546d57f121fdc18335852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221b7d9fe31752799eb962ef446bda1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489752989dc98a629f8dd187f5f0b7a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fbb01d139b3acee72c55242a7e2aa855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c42d4317d733eaed37c228326f22e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5d703dbab1f98bce91decd113b409857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9a42a1460707600ed5d7cc51897db858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73287c4cf2722d45a4a602fae097c54859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0901c1251c8bcebe37113f3e0ed16860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a588f5b1e3ad22bbe6bfb621c0e12861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8bd85f9300720165d6f218a770af4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8164c413dcb1b8aecfb6c7b7dae835c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8f9fafcf306a78b04d8abc8724106864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110c3f156ef35647a27b4c5d21ddfe7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f4fbf8960ff509c8f59c093146843866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0a55b054d02334c854a5f8f508676867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9731061c7fb9edee624248021a9ed868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2a9c83c284c230c595cdbe74ecb2e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa50d54c3ae42cc64ae161cd9df9ef870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b1da51e63e95c3c10f4b6972ccaf4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c95a8442e4f49f5fd43ccee90ff1bc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c34d4f935f995b5692591a71267e8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7d1590c3d3d8536579365cdb98d3f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee06926e44ecbe95f8a48754486a92875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eaf1070bc2e925a2310506a17fa495876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e9119e277076372dddec25ee3a58f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8dad890ed526dbb23a29cf157d853878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f441bca024cc1089badd8c2b43121879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781bc5f1ecf2d5cc166fb1ed8f36095880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81ce2ff3d28dc0cc73759e779ca927881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff8611f3fd7d1bd6c7d65b8163a7f5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf903b6feff61c813ac62a07ef18a11883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fbaeef5b953759c9f941b61052f79884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98627ca529adc355ae74e6390bda62f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f51b685b1dc6597c6c7d98f20469b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150d4cc6dfe1d1e09c9a4906c14d480887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcc20ca1eaf53dd402568be4d4a01f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93874761facf6d97fa44188895becf7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57073e334af071f9a28f457e1436ffa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63855ca47b337fe52f661cf234e18feb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c42f1c6f09951f6a7918435847163892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8010829352966d6b3323e62db5e6314893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037ec326140ed1d8717296acb0bf3a1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6b04d0068abb7e50c1ed99636fbed895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb444b2842610d8d2e0ba36db66192896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db799ecf242b4f5df62a3dacd5f7f57b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf9b959bf4175fbb34a7dd47177997898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4c9b0f48332d2e364d2ce4a008473899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11130c80bfb6b1b629e29a85626e541900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5979dacbae4089e9a55184337444d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26755a3a90bb209133aed579488e21902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4210661305a3cfcc6f0df00619bd56d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5117249b5f56d4ec41da1496be759904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96475ea90ee212303d348af79ef8bae5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978030e5b2aa43aed0424afecec89efe906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469b52c4ad466926fce383544050a26907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c8494e4cca8b75c451abdc2886fec908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35b379f3a267d0d93534192018362c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a930c76c36f08ea25beda988ed711e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935ff7a5c70f55681e249eb66500c5b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb3570505117e1483e74610ae4fc94912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b99efd25173ab8c465c460e0e81ae2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346a14ee645359542881d111c620b2c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fedaaebf1ffd7a183302c492ca5e6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bbc10d687d878f2b21aa531f03ba4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde567097becebed72da7b24f3a5f6d0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5633d6613b68ca886557ffa46eafece918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771261edb1b43310b65b0fd73520b56c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51372872d5015e0c9b3d90507fc6d624920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181592ca87b727266b1b4cfda920ddb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd36bc242380dd5849e55ab20070615922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b260d6ccf33417fc5fc13a7d107c790923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28093f624ffe10209ca4e61fae0eb33d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150c614b0617a4f2dee8255d7dc9a6b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b4c763e60a815de75bbb5aadf9fbc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9460e071aaeaa288bf1b4a42e7182927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e034b2a9761667b7d3c30d44b17190e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af83fab1d77258e9a1d954c23479ebf929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7723197d3f29f6e8a8b8f5ffe7b19c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa093eb05de386780b5d4556e8f87a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584a45deef7c075be629cf0f0c66b15932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d89eb149c62169b3df949310ef673933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58198f61f7c5b0a4b9da3510725eb0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9197854d0e9863767b7504a5de50d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70144036c4da9b6dea8bdebe1eb069936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b25f2c2435c5989ebd831b9e0c9ec937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990670a08d27aa17f6a6b160cd7815b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6085adc1b87ac51a45e93635a9dc34a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bdb9d83e96cb777c471805ccac67d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553b3b41cbb81227af59ca100d1f7fd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c26af4d1a9b38fcf19988c8374ce2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a959c30ecb6eb23ce81c70743225f3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20627b3bdc67d20600d8599bae71b3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22402937de310ebff11e4f9f2910e22b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc89d2b939d1f3359b71554674c992946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edadb7b1f978aa7f98e3f43864777b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f8818df940e94a39160b3456262d7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853808117636459df0f7877517a96ec6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266aa7d6ad2dda42a04609937f5a090950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3da23a0ecd89c45f7ff88380e16bb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35194d42ec2d2d7fb8a680ef6c383a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927b7197913f439c553a7d9422a5810953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5022a9af6af1d7191a06804828b1c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899151199f2b44cd61a2c4c453f57557955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bef0c40936f9c980977ad0959d5ebe956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0cb5a66af536881854410f2574640957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59242082dfe20b6fff401bc743c03729958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd2720040acd745a86c411c6fa1107959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1811ba7d50b239c6322eef06b2956960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c80c0748c3c073299bff4881e0209961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a425bff4d58dc5345342ae4cb7defc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970de524a7e94420dd3004c8f1b31d5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973d768496e1ce6b5ba101fefbfe3eb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643dc531873a4e5bcc8019f81150a91965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116cb2a2a9ca3a5f3866470ed12c048966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96d84e53cb76226b7456d5761e4bda967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95ee58e6b87e5e2b2d7c29f610c90e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95095bad56cb3515be91e8b1ce505c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bca8ef10bab07663fc5f59bc41a2ae970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28650a9406c76384502564ee29511b8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15572294996b95ab1507fb409f6eee42972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1d59ebf37cc19e35808a5f5fd3494973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e3b911081d7e601f5b4e170e09930974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92dcfc304829d4c9dffa40663fce44975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb8e602dcba9e04196340d4c788368976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6d82a4c39d8ec27bbfb5105f0c929977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ecf3a858cae8ef23e5926be4c98001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e7be49313f3b2da61ff758a3a4cc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183bdb14d9662165def14c1901e07f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f307c0c61a5f2dda463b31e388ed414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e633cb0339f78c42c0eedc8bb1e625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7cdbfd4ff1008db1f5cbc1fee90a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a5b82d3206d65bab39a1656b270007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867454f907a5e09a7b0cc4d85d27a248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14bbfd1245fcdecc2a53fc2db237cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e686ba08477a94e12bb5e1766ce5b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49795580450bac3f01b794eb3b6cb2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b0bc04f48af539d9db9e2ccf30a2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278b81376af3d760cf8b2a55b6368e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58128b345dab28bde3834551af045714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456873d7a91fbfed7eec59e024565cad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba35cbf7f1d97269379ad334831369416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaac092a9262032a25cf993a65682817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ef0639bc6727119d5da89cb97011518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36825e40ab0e0b99e47da3b506dfe3cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfd2dd4340ae16bb713ec939ca917920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f09c33a0ce42384b949d186673d33921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239784bfcd906af8cbb97292c6ef6ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114335fd324fe08ecdf00b05e9a2f90823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdb173ea646674ec4b2145599f0e6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e81d3fa0941b35c3701fe7534d53b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7300e953fa35de65a9d3abac19e94926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fa503458a2f5ba5c2d65844960bcc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3b82c4cf740ca1eadeb8611e5085028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155deba114df9b98ee19c22d28a788529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4102f519166426321a5ce8e97f17c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf57ad49e40e17ccec729901d414bba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b64caca5579987546c1e69724428132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014ee1d5d611c38b086a26494a8d47133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28de261eee7c02a478025b66aaf86f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c563b75023c047db336f3e31cf5e2be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc88f4398434bd2f944c222c41cb4aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e326e936c9cba024e436ee564119af137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371813a446d63128118015d88ea80a6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4220061d142437cacdb13d4237816c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fd82120c78e94de878b16f555c5b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980613983b16d6744e7ec670e141b9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd9a27dfa1e41316890b484712054f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9945a5f376a48e8056b663f4d8ada8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce30300bbc55989928b84830e9839b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e7dbf51fdaaec8688b4fe788095da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f4b784b7592a58c14f6e5f126f87346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ba3f7f19b794203e65d6956762aaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa8e4ad164b63035170fb10d3288ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eea109c81e9f1ee8a89d597355741349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea0ef06da2de38018ab13f2197d54850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d0b9ecd8a998165030ca6b9bc750d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c53b50a5aae1bdde0cb037a25812ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d77fe38c34c3e928321dfbd05ce4f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6c258f4d9b4f35f5ac697dd558e2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb7189aa9d72da268a686b31fc83ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc7056969f4a0512c9217d97c8ed3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfa40d11c5a2b48ced9267a9d5da9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dfdf21b3b69c5f71922b70b202f9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44915db8b1edb11fb1fa85eb2e99103a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a4da2ae7f2aa954d0715a888cd8bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683cdc8138aee1d0950af40071c4bb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea43c80c2ffac0f96f29dca2265d1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd32a6841275c8c4bd22d1ce59222cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8901b9c016122dbbebb73ba86914964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53b0f733ff19f119f6a14dea27e6fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee08869c52e8b2bcf8cb8e9e4f1713566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a945492e1c22d85520e85751ccf60c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eb9a411c23260eb96374df17ac41268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb37df7ac428a792df340c4dde2e1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c29812e27ff5542ff441aac47b19fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3735909dafac115d9c90b66a1f57e6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab323afb190ba744d9387e14875144cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bd18c0c94d6fb4428a174c0a0150f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672702d52f53c18a8b42763de9b30c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ba2c33c4081cabefc7de10725764d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b5f2a0cabc8e853110f2f09bee82b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e66b72c79b608750d08ea38ce1c53a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bb59c17b0350b3b670abfa7843cd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088c224ca86252671c98d940275347b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a810b4e60b2a600add980cfecdfc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68bb6821a765954c043553501f8a7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c313f81184275750572b792a0d2e90982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5c4283ae4e35193e18f411341d72983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482bc7bb2e56da43643a7c2f34b4a8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda411a134a3a1f616384836738353a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48628541a0e0f0e9eab9b35cae2e07ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a95d47950f3568ae5989b6a8e2972787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9e351122c2169c41d82f1f4bcd80688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a1e3aef0faefe71680251b127765089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f284aa5d8450ffa142337caed59d0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5890421c2e8de88259bf1949fd65f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf050d3208c3232d0335fb6961165892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598bbeb9efa034b58369f8e3f9cafc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acc0bae49eedc2284cfe2c685b3fff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb173dff80b93377c34d63d51a330b0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2481248ffaee561cf05a8e6e19ea0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee9745ef02fc02bdd2dfb437f0443597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a6c06c6e36a7413dff3344340287898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4d569ee8ee9055ccdb1295baf833e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3138129f9d4de14d9ece5f7cc87755e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb625065490f54d05e9ce2a3c067f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e46d7bafad1a3ae34fffed9442ab18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dd5b72f73dea4fb1b75db7ce1dd95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e323601e27fda69d14f426d5cfd09b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39034e6489f2bf718770826f1b4c0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40db86ff8153d64528f5e820377c7cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdee50f600d0a6a5ea00f27f383d99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b209a3e49115391d1ae58008cc5fc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7344cb55a1ffbe5ea932009973bd3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4677bb75b2578de6d68bfc5556235110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fe98c6b4836be64bcb4b1a7827f86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f87f83f1f2b4512b60b502256771c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dd8828f795f195a0135317b071ef0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a3bcbdecd030fbe96dc488bb6f995114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c046238a7f2976b2858e226d1b997115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead6e744bc9ac42b971db87033beac2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497ac34407cf127bf6f89ca63125331117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3f273e6fa36b3e627e770b18691f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f1214a843f9d96dda63dbdb52c12d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd7f7cef1d305d7433271de3c9e07c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61237bf6566c4b061530d65ca4df39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad0badc0461772f5f251cbf74b4244122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48795ecdf11748043c489fbba8e69a38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff90865b2d87e3962b3da688309d2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9ba65d4986874e4a8795e7681636f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc158b6b4231f028503a9449a79720126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe95c21692fef3286c78323e54dd19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4525864c57aa6278e70b31e6c91f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7f9b2ccea1ca6753d5dc5ba4e5c51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb9999874a374e54af4050c10d0ecb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4541c114864633c8ee8b906419858131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558988cf0afc8f8faffb9e2f3da517f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edf2f61e9d9c775b532840f84d6dbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3ec67e72c98266d6c0339c7dabe16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8293110d06e6466446a938c119ffa77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf3a8b1434148e613798fd8df97d96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1885bb24862c874c840882b5d96d44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b334b3fa72398cad856eb0601020136138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4684be57d91025e9e045abd443891139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c2c4c0d6ebb934ddc870f1cc5217f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163d1ef0d54ff534d61f25acbd3188c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52273bc5231b0692077838923def70e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c4df54976312846765281e93ce8d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d08fb4ed38ab86d4c46452298665f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cfd86f0911e17066598cfa522979e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9884d0feee143d9a2d50dbca2751d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0949e869aa00fc60cd5516580a4116147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419d6d2cc80bb820c94ed9ee516fa5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3c9daedd1d8b79e9b5e4712ea92f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fa79d3ea38180f7cebac74a956881150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e823069b06b1c425919efb216498375151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c70e1f17a1ccbe1bb64e63d6cde77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedcf10c64c64b742e8538e714e6ae2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f8b9f32524a092986a40d8e7823a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb990238a28a7c16187ac9abdbf16007155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d2411e8171c8b2b14954af9cb4cc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed71b7793bc7456fbf5dc9e3d89406157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f2c8713876142d4fbca72f901b1e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4524a02acfcf8790088775bd82cf3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4172c6ce3c0e341dfd827c01ccbfa9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef6d4f77bfe04e8ee2621a39f72755161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643e69ffabae4b8da468a06dc8fc5ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cc97e7dcc0fc383441cd6efea2b7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5896e10ad6987159858e2b984d7b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a413cb6f635096bad7c79694e2c557165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ba9ef9a5ca4e390abf1899df10770166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e811da2e07761e511a7245edcc147167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9c91934a62c656f60f49b4f45410f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7145089f597f89324e8ee00a21473b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8996051fa46597b8ba6de210aea17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a8f77fccb6ace87ae7b29925e21a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84121c390b0edd317815d669e6fdc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e6ad44e162d3b38466382f09b3da5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905ac922118b3dbd3b8a46cd4f156e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d642812055877a196b30b1e050b09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7d89bead4563aa7f1d2cc5332d6a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c120571d893c4b4e456d9f6bf76aa93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fe525682f2ff09fca4dc6d811476f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8294553291be514b9a077309fce835179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d3d80e030708e6c81fd0f83e66073180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a267954211b95b8f5c6978bd3c23feb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d4dee79200ad5bbcc9f2b981a4b4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d54f09e6cf89126ad0bcc77b015d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfaf89aeddcb3ac7fd0cc9be87af66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490da9ffe70e996570a269786037cd3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c3dfcb8a59193a9c0c6499815e0cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54c4f0d67cd77027a310e32cb4f899187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c1501a5117cdbd80a6611b4e1f94e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426f269824dd27121a74e4b9dd4a838189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f27ae061e0b9c9b97a53f4afcfc7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc554d43e1c64aa435ee000bb46c170191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311281eaf948282ea4264dc10e1b2b4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91dbc72ba5aa6268dd5400275b6a3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c97c0cc45a391984d0fcf5b03ffde194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e0894a0a824df4f5cf0245d14fc3c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593f9713f7af7349bb94271cefd28da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3997ef32805c43cc04c75660fe342197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe672c2fd0062905ef4d1facb01a763a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49f26020a97caa2bcdda2d3b6dd7e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade217a8c93aa3d5e34da4f85568a069200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec734fda0297afecdf19c8dcb2df06c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac759313c704905ac870d850d216a370202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648dca3c9e4351f3da1c3eedd9cee24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d30ff830379173ef316c73a112e97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449e38935b98fb1217cb8c81a880d75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a9df299d019abb270ac458d27a54b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e1f9d89015bcbfbd282956f95232c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165916d8d4ae0570b963bc63a48076be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e2c5898ab781d1251660de5491df5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653da68060e0df7f7761888052d3d41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b95d614f8509bdbd2602804939d2f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbaef20aa3bc23d23b48beb0894ce6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a910887ca7a1fc19f7cf0e57b2f6b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be6312fcd91f5e74a8dfc2e0f6b489214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a36a993cc95e05599e2acfd4a9c4e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ab5b8570cecbcb5cfcc4be22e77de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ee0c41c36c90024b2362076f966ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25d2c3fa24eb6497aadb009201a464218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6346c0b358145c83268c05d6e677fe6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187f44328ee4ace3c49dc8ea3af58a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d005893d6a7b3e69dfaa97701f8e64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a92bbf10ae3ca0d9e9c7ad77982202222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06818ab2068ff6226c54b6737e7d8346223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac83445b7c7a6925cfd77cafd55e50c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2d1f54f5b47e25629d30240d8a0cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bcbce30809db4a26ee67cca57db17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9b9a51adf042098d191178b04dbaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d46278c331f007931d872720eff9b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016d16faf908923ec9df82b5ab35bad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b87362aec25f42ab01ef713ca87a9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9c06c14c82ab01ce6301c6d9159cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc10942cafaef6ba161c69ec49b9e6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137c485c64b62af4b0b28d08ba8a6e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf38e3cdc5a896ce40b887ee710539b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b8fb95da7d8001382dfe034346289235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1c137301e5a7044a828acc2d40272236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ad6fac160890db4fe626940f68b8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a463846558b2d412cdcffd753c962238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5006fcd5d8f7b8c02f21f2b5c3979239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624d095440c66a7a6aa04da1f862be1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649ff115b7fe6d9a4c110623904fd77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322977d535be107898c0df666a06fd6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be8c052d0b511ed9bd6f8e9c6ccd9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f40c3b721c64dce54e9800ec52d5f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732b56f559d300747056829230e704d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decef8d8005d2e9f49c47c6fa0422b16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61df973f7c1e2fe16f6f929b23665cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9a79fbceaa676eea296dd9747e303248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839f0b371263ef307a2929bce16b7a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5411fbf56cbba993c187c9f7bacef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431969d0546dba4b0bb6e0489d2b82f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcaee9d2626677cd1ff3d8fd207ffd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020a3a26d2fd29c736e6341cf2294cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dfa6da52ba939f223def508d726e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d0b7f6085f8e3f97263c6f997d217255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22068603c04e9133c2aecbe1fc36ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ef1cb0865226947eeb711d8ad10f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd848298d9b9f0c8f1bef7fafa1a855e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff872729c5678f59d21f527fedbebf4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb50edda202b8634687790e1250fc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2e7da6032e084c78c53ae6f4b836c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24130cec097cc6e302ed6a6471e6d850262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327b962071aa1871b37ca84f0192276263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8313548c131eb2a5ced9bcfb6ea1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1057753e9e37b1ccb7c42f07e9042fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012157a43fdd70914e84b2418c7ce84266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba94b918501c0dc4b332ea9329a82cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaabd43668ee1f1bf755754f964dbe4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9c8435d1a37e1e3b97e7b357849f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caaa08b8925e650570ff6060cf7368270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab65f5b0eb9554bebf0741508bd8219271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7569748f060388b255376c9f4c672c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db7f96937ecc0943e7cdb3aacb4b83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac022e9c6a789b52187081a0d2dfc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03b5de1804a48714e522a97af1ebeb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a298c6f53e945170748a03993d506b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e094f55bde078788fcad084ccd4635277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7c8d271fead8fb072aea46647afe3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca54e1746b6a9a7c739bb51799e8d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e90bdc371b77029fb9b99db8e43ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf56637fa8b3979352cbab96cd081c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7c0f25f700741a764bfee32b0603d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501f8c0907f67cd0309771d84ec5f13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cb4f062c73e5e78640b2e3c385096284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad476e6db1434792859237986a58b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82300b09a31292dd0899b6433dcd573286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcbbebdf7af22fde260eb0edf764ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a52a576d5271cce82dfa2b583ad3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044567c05406a154c3ab788643ba7ac8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673f22b7bf19fdf50772945c6ea629f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e145efe05995fe6c43f807c36c71221291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce76c7a1407a500ba51e57695d2ac7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103ba91dd98e1c08899de0ee127cb72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37663ba20676ff88a05a11e6b20ea81a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeb12bae8beff8f073ec412504b814295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563639ba46898682fe321a3e4786155c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40262d4f38ec2dd4ea0d8bacde1d26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1a96575ed0d50bbcc0d0479b56d5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9842aca108c4f608511cff645e101299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d81aef6cf5480c5e3ca701689358e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623baddec2699c8b150356821ab4b14e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959713419351439bacebbe149e668df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d170a8092077e452d7f6ee7d641ff41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf5fac6d483d7b23000c141a75e599304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55751b0382be861f740e87da79c19df5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d79df399fe83bf88dedc7cac0737d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3205f0f2353d4cef964b5f6ddf14821307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e9a9d5847f1959ef4ca17735ecb3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7297183e0fa1c24f431ef82a0017b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa9920807fa52dae163be495c12b24310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72d3f5e0ec6fc75cf544f551e8d2c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdd464d56221552ab9eecb7a1a783d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee257a9922e8df4e05e46363a74f15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec0fe440a7b10ffb225a7d775b1fa4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083652c83c3de27741bd6f9b9e45522315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a68fd50c3a83cfd0ca197646a4b58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb741bf03d4d50822320fb943e524f77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36df0219a655ec1dbcb55164d84c532318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32add6d710e615d1ad3227ac0316ebc5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eee67de873ee63862b64f5cd7ef1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8141771af759e077e8080f7698210f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833448a0c062ec25e99fb0d45c3e3309322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531e08785736306ff254ddbd33bd7ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0029c5a22ef8316dd4d71db2b167594324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991289f7872aace467cda961dd7d868325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e301ae0921f43f297f462e1723197326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b26018e4d124281ac62272bf1e4ca7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b497cd35bd5d2ad5e815fb0ba59be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4228388816c4a13401609374e67afc3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbec2aa022ea1672c520c50db33c6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5328a285602bb39ff8646adca4e32f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282e04bca7c4a08fdeb663cadda94b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37cdcb79287c3bbe8fe802c343b006333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8809956a28276ba8461aead429db7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15402bef68bb97a43a24988b1b011ce3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad37447dc62d1c8e03d1410f1efdded336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c104a1e30c6fa0e5bf303e3f6d548337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7df46e1dc1dd486b4a46c9f54ada1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18df88804d26dd346e85dd108db85e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f0892c0f268429b0074f76f6ebe87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170f88611840f11d4f895b319d06110341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa3f152a2ad253c4f28ae2b35fbdd0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d60c682e024efae152342700a87ac6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484410191faa05d1a641a91520726582344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf5a1ef51a9ead0208b07f1fad66dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b832a4f4ed346043ff2fb92fa771a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c69d8d2a4b4df84a83dbcf8661571a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5df41a3d333858cd54647d6ffa2c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed9a5f86a46b0f5ba6f69d3a12ea30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a25b3661388c89e33525fd1fc8dc8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8943dfff47b31b140cb3d715c70185351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48234c42049ccbccdcef6519539e83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80d292d9e7466bd4dc0f80d772339c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9668bf5b77536f5fdafbdb715a6733354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c0a00dcfba26a8367717c6b7643b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca3269282958e9282d626cf9bdd01f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12385a6adb6353ea3ba28784a967897357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33738d825875f064be607dac05dc357358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5acf3be1581593b7c5b8e89cbe8b1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a89793a92ba9304b0841b1c5f72cfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bf54d283080a537c6ae1609023237361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398c2382ca960d094f282655862a995362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab516acbb878a056eb0f87e5da01af2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc25ee86e8480867f0f510ab253e3da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46d32ae87415c18bd85dd68a6e69f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a2eccb721b2f7b42d30ea76ecff30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404593d7ea70dde1bebdce9acca5cd29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3ae2a5af1e824e3dd6a9572e41fee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba07d6393931fe9974b6d1c925ea8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaa1d546a949474430b3d8521432e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047c2ae0f647cdbf18da7293e3f3b6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068a9b33661bb3b559696ec021e8d83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d146332c249adc7c45a1b3f0552cc40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6dda200b589808b848c7a3a41f5fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d9a7d470a73e56129e2b326329427375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9db633ad17a29ce8f2666060da6686376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb45d86d059e9ba0769eb4575f0578377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479927432da49f796f7246cde0054f92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7696410a6012c48ac729c9230d36f0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def473e9c0a79f1f47737d35d78d4073380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8dd245e2d989e3c033385ae69f647381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893a86808e22dd7a34d9624cbec4f77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0ecf9d8144aefdcc04d49f9a686ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bb76b53fbc1f02318e41d522e8391384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280baeaf1dba58500e45aad21483e33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22784fb930433572feb4da7d53e8f8da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bf39dba52b1fc39d183c51b212ec7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20833e0e37259a02e2541462e3a6ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9cc79f0d933e5e31334cca1d48111389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7873395945dec95eecdb923b4e883390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d788f006f5affb58f3bea97c00f7346391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0145c8bf92c8bf9726a9b5389a79e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48751aa73b995d6a11c7760d7e62b711393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cf756fd711f6a7b95553696f2aa3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f113e81145379c024a159543ceec955395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be985e31a7e3c302a49c1307ebc82626396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6619757cf9a5d08de805dd0edf177397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49595aa5897bb15082e348a5d54c8170398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a00e9f54db500dbab940acba61e82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad22c981e5bf07ff250f0a7be1bd70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456212d17907e73d1d8509332fd27fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e0327054b045c92b1956a4c520acc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81719008c8f96f3e7ece3d51b1e9bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96ca3c84a3e8be0dd37367f773f230404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2c9ee8e9fa826e873bae0f9e23295405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcc3ccfa2d05b8d9fd017e54cba7e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53171d068080f024ddd35df4608ec020407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebb0b3079abfec40ac1561e38fe4cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a0c49b6535c6259ef812cdef1b905409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483fc224cf3908bf7c419d5a6c96f0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e5cec74cb956e1b28798370b6e251411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c2dceb2af0e7d38378b45d83c0fc0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80312135606e290d99dec0ba123d0be6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53592d74c4e77e42c045019c96fec26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a8c418ecbaf5965b14629ff613793415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591819cd46145bc3ea81439701f8958416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7d212959685d27f5c084d4a93832e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac443e61306e7f7a846944eed6a66a7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1a997f0b2c9753acc069796c27a9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb64db8b7871609d3225e21f4e9ee3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed294501ef5b44ea241cb062538f0a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9192b634bdb1fa2b83a9ee0c9c50e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82fdb9f27f064249d77c92e241846d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f8910bcef3265002c40049a1a5e2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92339af2e66fc8e1ccdae1bd1c376bf4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda369221021c9e4bbc76a0c88d457b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16225f0b116593a3786ff54cccafac2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd819f164cc170f0ff174cd4e62842ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53302337f4a6ef77161047c980f170b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58254128ba2474643a641ae04259fa83430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41c3528e8ee031fed8c99aa660841b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2a33868a641da41af434c21e7daa6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852837d3862e523de53666f1f5816441433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91991b69a5eb4e55685186a07546a574434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3d3e3eacacd8ca70e3cedb0d678dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dc820dac07e4e816b4fd71a1531be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ae842ef447fb6426c446be7c07338437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed95ec1a5f7e06a4b1addbfa15fde6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5528cc02d07254c131b0d1aef64859a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068151d38fc6fd6b713d003db5246461440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923b87d16194f6db10a4a5cfa77d154441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deda18fb03b936b47062bb187d2c20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b5dd16aef21667a55d121941a9dc8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d11d14ed7de30c5208c2dc9688206444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b6201c95e0a38c26e718169e198dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f389476e2299ee25a25f2757b5508b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcd1af790609121ceeff0c3021f644447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f9eec53ddef549601ec3c816e0895448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81091def20d9c8ff7c6ac9e895b88dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df7da1e31a5d347f7c67ee85cb28e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5233117749a7e3f964b0ae475494d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee456928abebcd9bde7487a553c6ca8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f737942dab8ae8bec57a91500e1e32c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e336574a9d4220d1238756df9182a15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214011b913cd63882c434ecd658dd66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a26173ddff2cb71efc15732bae2bd5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743f57d7f1e13fd4be3cee5da35181b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53daf88590e670b48ff6d2a26befc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8510d8f27efab1168def975a66961f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13028a0298faa3000f9422e4bc6b027460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fe8d150654db719f3262db71b35b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71979a6216aea00cd43059a3489a0b76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79304ac91ba6282724cdc0de968c47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893608f4fb6806aac441203d3cddf65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1aee624d397c078c6c3d5348f5f44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767c6414739173bb5eec1996902ee76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0200260bc002d6268cc290b049f34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346138d075cc29eb631f1315eb1998b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40924950cf5195a133cfd4b33d264c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073f579e0e07ca2d81b1254ffce0695470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230967aa4f7ca165babb01c1f19140b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa399b216fd3848cd9d27bed54c1806472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088549bae112d5d0cf92b0ca483ddc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7646873bbf317fcdc8cfbbfe18034dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4136021b51744141574a2c8e23adb3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029e120c53e5381bd3d4002f0c84b9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4e8dadf648b05674d387581e946b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead35f2fc7471db2c68558e1adc9ef1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44758f2862fe0146854c7ccdcb41aef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8611eaa7572f1112421ead8b3e9dd6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25eb4de4b91648285dd021fd2e042e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74637d0761364cef753425c54ca50709482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5923f3603aaa0466e25cfb69dcce65a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38449b054f12ddd3b4bf0bcc2bc2f11b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750f7d9e8b0d96857bf4c7e51d1fa38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9cff50e171414db1b24f642e36b0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813a254f8060cb353af4930fa2688cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ba6a615259d654c4119386a4fedc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafa8909f3ee762a43f7c3c72d21bcc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6e007ecb242199068ef3d61a46b10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a40f7bfff40baea1399f832b50aec8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5c25a07fc9ff6d1ccb14d1cf7bde1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0d0ff91e803a423a80feece53a2e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4827354bf6375cf818ca940496018e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491e55620e2e8577db731a90abad99a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ae7547711032b239c06b7da96883c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd081622a4be06bd38b8cf2104153972497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7c676695dfca5295f11638da81847498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31598e7c3bc099a478ab62d0e369da1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3def1f3536a0d5ba14710e4e26210500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605544e4bc48c050668087cfa8cfe4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126fa6e48ac561ddcd638ba0a002e14502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833ef1e37c6ef772607a3c085e89b22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8271b08399aed0e6a098bd909c1645504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060209623f63232ef8ef927c78af470505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538d055e2dd4c051a3c2615056cc31d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e1b39589aa8d75e068bd1f201b9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba3b5a654117b055c834f6a46b00d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352d35c9476231bf561ebe04abf209c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82279ab420689a4bf3996ae040dade510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f6094bdad799275a75ddaccfc8ef0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca356b493f2d78ca6cd372229de9b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3c4ddc6584d194252881e688d8950513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce1e30cd71e340dad7cf75505622ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98213cb85a2bfe8af296d8fae8d1027a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e5f9f35f4579c61b0a7b30ced0667516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf39c7be5351cafc234a7d90e9f3e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd15bfc0d476443e34ac874b109d61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1c058d533ce04c67d073471aee9ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c39c3d4cef975478110d87d23e584d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001079027cad0736de3c16094eef4f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff2ce0931d1054a235043646afd097522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3022b32bfb4810fed9928ae329212dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cf38cd017bf29c4ac4f5088e99690524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77100915a8a9cb32b094fd3a07429271525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f9543109dddfc8bfb74536a5352d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7f2ce732233f834349bfcaae0e6af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450704af150d95c585d06e85faa3e5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8324dca539a107d42e32276e4c85c82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3715c5745755105fac851069801f5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f6168e9caa2de09e7c488a3c41c3e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa799c6c1742696ce5eef89a7f87ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f525292ab1b32a9bf51d410910e8989533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcb59e6ed68aef6f4c265a08b2222c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711c7cd67bb225f7ca145aa40207fb4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d52974fb54fd7d185311328f90f328536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e7cd1675eeb9ae726d9b79b883b9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730aa4f3a24bb4aa4244ffa32b61f5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc31c8daa01db4360f2ae07cdcaa2b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40b907e691016eddedc24665d45388540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f8c69a8318d12b4f0b7b5ee47959b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e08ab09a9b887378af105071b5068542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505aab01023f40d1ecae0e8f8bee7bc0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99908b750207d8a6519fe05aba1f87e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d21d73759e1da9103ea9e49f1a382545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de2ebd1ce9baee8557a728223a20dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a68ae5ec76ca83ba2b24efc6cb7fc8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7e8bb32b6ab9552b69dd576ef15b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8b8090e19f705f6f1709767a8dc40549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96217b1cf661025a718aab352cc9ca3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef392b2ffcfc9e93d718a154197bb598551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e47a0ebafbda4cd9cb5a4ef8866fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23286db4e5959e780efe26cd5fb8b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51955d5de88522197f6bb860d11e5d9d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89aeb3bdd95fe208eaa37cf30a84ede555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7321db5c8456d3225a83b04cbdc48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31412571b543222af90f62558975f720557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4993d0ec6a063a862a72e4211bd80d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3afdd43b0182868f122bde468c181b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638ed7b3fdcd64c42ea125974bee6df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc499fe52f6de0b31246a641eb410054561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fa9fd34b336c8e93396f8ec1471d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf769c1be4fc2d5a5aba3e1ee04060563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf456e43d36670bf8706c082ba3caa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e0020a1679f491909c874b8728a86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6b301cd55f97dfab403f6dfdba71b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1924a5a5f923319aee7a45c45d561c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a26ceb22d3c9ca4056719669d054af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dd1b698dc67def67b2bc8fff71f86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9b6346b93c960e00c608eb859980c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb59bc5cf9fc475f95d92ed3c53996571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc8c3632c73ed5d9a4efee826e9849572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648c4e48eccc257dbed4aac79952af2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954da215f93ffff20899afb0a90b231574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485001e0b07bfa33a4c4d2d80fdabded575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab27da8637ee619396219984acc8fa3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4fde1dc6b3a8a0595a62418ad82e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aa5dc39605ede284ae3867ad91544578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e37ad6e1fdac8f470f1edb12297ea6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b48f7e990004fd59ad3917b58f6a25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debacf6d440e0eb0eaae11cd41dbb52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59e31fd2584c10be99475355b3b4de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e497afa8a3d0c124fd7a3f16043b4a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d692ae625c204efccfae1eb147a909584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdbcc74708af37bc4a6db6dfa6d413585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13641dd0d86efb785180794401cc9d71586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a18914ea135728dd4532ccc21013f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d528cd1fa84351d8d7817c1ffba12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8103efca25a5636ae4bdb3515679be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a39448c02853664f42fa614d2321eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fdaf2f60d281274f1210fe79b41e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c96538ba5ff2b8d105f90c9afa362d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0a582933a8fb0b96cfbf35efa3309593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6541374f9d06667e1baf32599efbf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6d9c11e943c707040edc666fecc0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ddb91fbbd864fb2c81ed4aac9c7c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a794b8ace1839951f6670508339f6af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af19386fd361c7b917040ad6f6f4a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71012c88817aecbb04ba4994708d04fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafba0b0c120471e4b810ed3c274e00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309964fd32714eb46ed61765f9e9de2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900d378548775f6c8c2d460086a5618602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ccfc3eeb59a50db1d83180dd88eac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c779159c4533947e87de07425c388604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e461b69539d7e14a4b9c3c6fb8cf1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba6d4a44d02e4a76b1cabd51e604d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7dee26949d2b8c55765fc938e780b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff2ce2093fcc7d0529dbb1d8b32d07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7c764661ec1c4bb84aef7e204a674609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1eeafc508a9d0fdb2aa8f03021522610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc97b4f5050bfa24dd24504a0671e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6ac49e0830a1fc54545fb9ce5206e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5388b1abf1f26ffa02e2d2b5ca4e51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73bd2063935fa88f393c99c75e0c3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffd8dac770fbb4c05c117b9cd2f2d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419212ad1e65ef9f077094c345995b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b4d520b68c4037327dd2e1cabec6f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a899427da86766446040dafec63da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e91bb8cc8015cbe1eeece6e5495e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0a943ce79a014b572e83f0f6932ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979121c3da91d9a44dc5845ac0333941621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82688994fa6bb373a0a8750a4c6d27fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478de65522cd45d130f4d43a9b98c1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4c305f674db352c0208d89579e2c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005dd10cd89de833b2395b93e89fe63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722643c0c59f62c840997c561b9204a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e2575abbd13266429cbc534efc804627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327191f36d3589be03ec5ff7ea2c8dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8139356f0c8e1706d2001e1478f2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da315b730641225169cf1088e9a5ac4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5282474a7d58362c6e975c99e69ab1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc6b0e40521c964fcc3cd9c084e4a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285290d2b71d2ff73552a57d677e74c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f2646c4a175a457d7988dc6257bac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dd930f2741cacba88bbd028d6cb24635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ae81ae8d108cdea60eaca8a626260636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4848553f05c8f3583e2bf4d3acf15bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f7c68249800d44a7ed0558890ee28638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4eb7341168b82a7c20236df466b68e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5995a19ac5b031a02f7e4f9e987e315640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882f582298a0e06e7db4b6ce1f24cd9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583e52d8d8b1de5d1ee5df431ed46c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da46be5c14b56caed896b87d8580a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351e959424e17ebfd41c6ecf824fcd5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897ddff761d34083e7475dd91e09974645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224a7356b3398bf88432917bf0bf140646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a304b24ec1a9c743beb00de9ea81dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcb121622b9616954b3d5fa3ecb37c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3baaf398b0c7cfde094110052cab8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1edbb715b6462fde8cc362600075d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b464e23d769422efd7ebf8cc812ffd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10723df9dd4c695402030ffd783b94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5aec2877590bac7fe58fac5da2456653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb37b1c74473e166fbc1f8dbca29f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca3016dfe0847ce5837697da20f19b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a200e17ef388f00e31f2eba3baf9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df125c027c0086cd1ac02f81a3fb1d21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a11bc794cca9fc2b49818b09861ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ed937def74186acc459c44e6c23bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b2fb51286cfb167d847384ef5cde3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49d0d3d8aec06e7b55af4455814583661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ad4fb5d38aabc94ce5be876f5bf4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8956580f02d7e496e6514eb09a891bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730de1fb84cd59062286bcbd9a01f6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ecab53b8aaeb4314bf04d68e85276665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693cdbfe202cdd9fa1cca6803ff9518666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6178b65c83756f8e1bc019fbc0916b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5758666ca4079388c9a4e488846c100668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b5fee703ec898edeffa1e60f9cbc4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740471579645ad75dae6c491926adb6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c15e5061a1df8a1aaf790731eb1ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3846de622dece503598c6453bd51fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e5b4c79af54e058fde5b167f46ebb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523fb5cee6e6e76677827964ad7fd56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6f9d1319929d9a8d63571ee00bee8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da81ca95da407d0200cb2072b768f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b146e0e0f1661eac724ae01088388e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e1a717d92397cce141c0ed5518391678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0fa6f7b217091f75aaba33c2d0f96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8290b08eed1d2e7bef2937a28c159680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cae3d47c455a3c8264b811e4d18ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474665ad4e7aad0d5ddbcb84b6f09469682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5427ba926e3e6709f913093320de66c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300c7de44d210888ab6fbdb9fe03e67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29269959a3b46f803f9fa3a92d6eae71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623a6df7560f72f1e3a426586c7c83b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f19831b3a1b85a2e1ad2f71477c17687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fa29a07e37e46ce259240c3ac647c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97493fa8535e3b49f69b93380b8dcbc1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2a7cf87eb1e9f379ff751ad6f3721690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38a85ce13e093d51052fbe88689534691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7c186c2112814ae2434e64b29a894692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0cf7a5af45e67db4b84de18d122c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fed24407c7c7fd3b8e7c50918137f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00caa20a73c6f8275dfe60446367da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc4764ba8235a0b0365465346380ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8cf919e35b109928a2eafe6057b19697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33046f5a5a0dde6899cecd9e3fd4cc61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370bb06ff99315e4c6e87a1512233a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2abc3eb19db08838c2a4cc7877b62b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580109c91cad05ee1abf7d6265133bd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eacf68f1a3424ea3ebabbf673e6b9e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fc0e67299b977bf5795d830fe682b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a7f32753db4d31bf89fd6150a2102704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424032d1796c7cd07965599bb1bb4879705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4654aa62eaaf3093f21e3a275b677706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f34c4586d2fbdcbf7b1ccb5b3e554707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011d27e72789b2451706d707c5a1955708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9a51ad16d4f505714bc46485f9f5a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a275a7948fe906b6f4aacafd49cc61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf46a4b4c86f295596b22525fa432f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6abc2119ad3f28fc23fb1ad5831719712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90062debcc9ff06cece29c003ae4a96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43b83620b20e3f45430be0e95cd33f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e8445a9ff020b94cd38efd6295e2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266776999e7f02da7ad46b9800d8c16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf391b0baa00637cef6907b07a6f21a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35316d0188cd4eac14d542d2dcb99af4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3acb1c2140e2316db890bb35e26d84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112586fac95d7cedb1b8d1270ad5625720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de34036017d59a5165588fcb322c447721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db306f9b41cfa1efd4c8376798bd9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd660ab8277ef904823d4faf1905d51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef7a471f2aedb39af13ff46aa39f96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518f7a348b59e067ab589d270c466f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2afbb5038257cfc8b2b930d451285726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651493979acdae090f55edb2cc892939727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af304eefbdb10b653838aa8d64251e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa57d9a302b41db3e8552d941e6728c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965cc931d05fa0cbe0fe29fbe507706730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d55538f519dc6e3917ae1fb9bd600731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383e4e2097cd3da68a8948a69b21e08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128ded1e6d85b66a25e0d5ee88d0a78733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f5a1dabc585a3eb6ad609d7b47829734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba661dc8f86ae5c9ce750ef1c2cde59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10618df0181a55bc0d8407ac6ec35cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa3a2ba9c6b0791d177ba012bedf9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ccf5d98e5cf828e42aca1c2bd5b3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad5bf12d298ae1756f7ee621a877f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3094dbc60a15ecb743537677dd2d27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c82f9231abafda6b5c8beca88e03a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2374c047dae83239c52626f5eaa775742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41810af8284cbfe4cabf4ab59061693743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b22c570b95dd2f86c4350706753a28744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb130045ae51653eebc91055078354d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c55fdf43f40e7c1f6f09a5a8e3bac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93100c63087c34d38f8203607b71a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792646d31a97e666c8b48273e094c94d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e38801db98b5390a4a9fbb7538b9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa63182f5089e7e3eee91831dbc8bc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556fd03d12baa7b9eda07c2f05e2679751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4aa77102225e3dba81aed8316e255b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e97cc329474a47f5ff91924c7a908753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d3f08d97dafebbde36baee5194dca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c4637027372eacbf4973ebaf92991755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2636f797ced68e60c21390df02755756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb54e4d381a8366d07d0537da02985757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422622f00d31ca83d63b489a8ecf822758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec94f33d6f1483f95a88eb943d29b4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68a4ecb3bbd0e5f756bed2297e6399760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50950e836a8eca71841d5deea0a87d40761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa2f9b8861d18e15e4b95e998df05a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3204a01849c831df978a68f3d22a9b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0920a051ed0881a39a52c4ff12ab10764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bdaf15f67e66018fb22339d28bcd0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635fb5c7a8f2ed9cdb8646a3d8719ae766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a6c036254366608302e2ae2a50873767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bc07a50a259abda00ac93a7f587e8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87caf92fa84fdaa7fe30b7d05a5d0a7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb232bcec293f1578286b3d919163ae2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74654ce5bd7d4d8b021d43999d625c50771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f731b59d454cbc9f74f61e95c912b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f6c7c6cdefd495fbe4f29a9c17c14773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a9eb91962a771342ae7ced10d7067774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a837a73f7b0212de33d7bdfd60e43bb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af6d43a410d3e8d47086b126676402776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cf3135bb3032c4dbf76db2b359f67777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdad3c53c0699e5080eced748504ec778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b395ffdd3d3b5548fbe761689cc685779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7254d52aa2b4d4c34836223cc84dfd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5192e7c3faa4d8d79297d3c95fb7ab8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643889570b74100bc46890a6994b3d0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818b3e0255e4fbb3e48ddcc5eb1dee7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d49f524eaf2997712bfa719e7bbf64784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a176cc2687bde2c6fca3069d25c63785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba46164ff6a10d430d20c6c9b28ffca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fed038b60415b086cc2c29ffb80e2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6904c24b0b2fcff213a9a92f86ec8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c934eac88990b33122317573aadedb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396e8217959249385881dbf01dbf253790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ddf2de57871e87788aeff8f4d15f2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff5a4a8380fdd493ca9516dffbac6b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3daa93fa54881ea7323ef313141e06793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb4ba2079c57c1582cdac49990f75c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900e32b8ca43a7f63c16cdf3096c6d2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80071707e1570c95c9c7dac785bd73ee796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afc368807b15d17ea47420d92feab2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361950543fa89143d10629196d709439798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64d9eaa860523cf6f89ada0ddf8721799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df94c37189288fd32d4a4f81b861c2b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f32c6764ba27729909918b25041f57801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d9a3b85138dc96e5358c033add63d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ae2ef834497ced1b0b1365d592161803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c41a2d2f6f61913cf6a661fb840641804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfc6ab8346076619dc06345e284ce9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd270c8cbc61dbe5a1c495097872c08806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536876b47013c7c08972716783755cc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5f33a9b0750a9fed4795d68e36020808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf8b7e5eaf4664e14eb141f8c98a11809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a74557612c399db66dcf5ef5edb990810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716736a404e7e7cbb7008cce91cc0b8e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6414bef0af8b3f9550da6e1301f83812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599a5b311cbc33b37219be0d067ad5a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54568e44ef884b07f010842057ec3aca814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bfaf9aa262f2520df43f5c5bf91da815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559b200ccfb7c54116d0d8fc8e91f6a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8647ba6d0b7b6195a448097453849817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609f28fd1a9ad9bf6468c3a31ba5471818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62629fd23a77984cb802f801291fda819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7dceb25b439588862f6331d49a7b1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89c18fa49260423f6dfc20bf827824821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d96656cabf02a2a00420251512b09e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de46d2dcb5b2a7d45b5c818969ad46a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ad2f2f891fff19604c7a0e41d3ce8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb5d84ea6eab50dba29b2f7f1f0dc0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca6e60c4416f4f1d40dbd55394ffe9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef685ae1a3c77aa98720aea709831271827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c25d640b17c4bc9c13ddf354e78cab828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522f1709aecc856df45f5b58de3ea4d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f92172e9ae3f0a1bcab8c9ae62418d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483994dd9d4a32745767e1a2064edd1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7e14c804d859b49617cbe5cae32be832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95f449d01f8dbfe53604fadc3b5b19833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72885aebf02fc92da60d1008c02d7d0e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce18e086e827389bfdd20811161e368835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6e4fea9d87ddfc89d3f927674b1df836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5fc83eda493b40a5d504dbfc55e35837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2663511ffbd4808299e60d0c5a7834e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018acda3d5fad8e55114930d1d776ea7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39f78660317c9b4f51122cc21829ab840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037601c9e2cd43bc264ab4de8f3c10f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf4778432f0e1996aa176bc030195b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f4524d07b17753cc448a4f1bf3b6f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf62bb19f879a93092a081df4b3de0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f05925ebb9f29f0a53bbcef851173b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef579bd5a69886e89ce8b6efddcf079c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103149a563fd33a30a3ab6523753b1d3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b659757dc8986288cdd714c1c7619ef848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bba46d91ee2c9399ac47598930677849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea2ab911a3ec4c403dd73c52fbc142850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7545bc0aad404c2b9f6e3f5f8c9e0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f488af39fbf2edb8d63f6335defe64852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92698a827e005a81ea339448dae320853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a5651f774f48c0afdc6e45cc9b24b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7fbcdb9006166c8f6f358729fd934855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11402f6752c73e8b41eee99fd441cc70856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f8ef9b58c0efa66a5d9e073ef08bf857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fd0925108f4bd7cf082ceb754326d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b458616be2489bddfd35e797461005859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6aeec21756085169f947e10796acc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c49fa88b2c0e815c53dc1495237c9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bbcdcb70f9ef0845e0ea8d7cbb55a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629e08c44bc3f295759d23ef2d91ac4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b518cf85732583a2595598c04cd429864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2bf3b339e7d92227966723c8688f9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbb5cf421d06831555db28c688b2ff866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cd92a80b2324a42b6d495a096c1e1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18e309973ba2d548d442cb5ab88f29868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c6fdea6aea66493d6dcc1ed03fefb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436816003157c0261983aa53664ad3b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b5f7f4c65667eeebebe7998595a17871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d480d06a44b0ea9de66acf5dec0127872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c4b3ebf30ab61d48e92306fa2bda4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a81d04e98082ba2dd07d07f57b4d36874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81de7006618d07273d3105d5f813a2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2018e73c5e027ef82a4b0dcf3681f12876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb3576593c3504471a563f0735eb41877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c27986bac76ff72cec3d533de00756878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a26a8e629fe7e8b7a557f40925610f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e8cdd715ebf67065044fc48fd5221880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aa1d64e1bf8ae6bbdef90efa9c254881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d7596d6f9ea9ac9bd411b717a39b8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62ba2573574252dc70b53f5095db5f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d8925538599a58b8d82d13214a476884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2995f69cc4bfa6a89739087a9869c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37848b1f086fd56cd8953083e5c4f0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3082911bb6c81fa082b979f123e771887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc980d4aa8453401d4f2daf2f9746e1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059233baef2495e931e19ad9368ed404889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d04809fb4e89add34cee3b21662716890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1149dd918e504d2fa5b036fb5b930891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8766faa3490edcac0f7b178d04e9ab892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbd3772bad3c31a5e313a6e2927692893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124784732e3fe41ebfe35e699331949894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4505868386140a47948efea56f06e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35a78a7dee78947095f30bc92113b3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094bb6b307132bda82c050c7e24e5f5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980499e3f8b019ee4260413bcb555321898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26f5eeb5cea2408a794d5de14f6bed899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a29003451598663ef2a310c230252900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ff10e67b09d3eeacdd3bd424baa52901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467493cfd6b88c0f5a844dd81098fea3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ee2df4567422f41cd6881a0b70fba903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf7392c91febb9f09077648b569444904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c93a178ce6cca0f460b69dbbbecc6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f167332eb435bc304d6e0a8f4aed8c0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8b06f4982777ffa771186b3483475907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455a27e03d9d8ba6d1ec88835ddb504908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c617a7e1c5cb0be220956422dbe81ac909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324550713259cc0416f175164a53dd4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b7d5c4274faf329acb429575f071d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133238ebb4f5db4756a74f2e21d7c33c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8125d52c2b6acdcb0214d9822448038913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346646f44120130e4ab94c939f2c63a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab32844b27c6ca8f23996789198168915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f52eb81dd09e58791fae8961601b53916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989509e1d9abe4c05b405c711c172be917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb914c72f3a466748588265567e92e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e84d2284087cb9d7d4e98830439358919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294c8a8fdaaca1765da3b60f41a51d8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc0be97af312eba9ed545fdf5339dc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6b033231b11894dd5ac3c1940c7fa922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad735ceb0a9a35d064bc5a05edfe9f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e49c78f4180619d343edebed06c4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608f67f8cc3140fed0d3a1d9f6102bd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551c7554a7e1d9142cbbacb4db5db34926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afcb3e07a62ccb27f748bb730d3051927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ee006b38c96d817a126a2db53de97928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15977ef802998f2f149fbeba302975929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf0830a6fc79599d67ca5dc60c7eed930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ddbda7a72bbf1d47e595c8fdc4cc9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de963eff94b19525af52b9f5b5453abc932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d40f9620449185cf7cefa601cc5cff933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b53e48a6c9c3bd97aebfe327e398b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e38a2c95131c780112915e16eaac0d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780aa18b895e7111886384c2d9636a2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f32f78cc5273a00bf253da036ca36937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e793ab49c976603906db284435e3980938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4603ad930d38656b4aa492977cb74d1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b5e969a3052f31fc0d5f797c50185940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33712add0e95a67f658a457ac63b7a2d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4b8ca5337f4c4b7a35441927eb156942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401307cff1e19451000640323079bced943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a44d0a12f96be7464dcd382e576822944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ee3c3e78e9182ab5eb2dd6a988b98945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc8a0f00e1440adebc4fdba03f1332946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc32caf6f1b7f63f4436656aa7dceaf947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcee8ecca7efcf7ec3ae932e3418152948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddaf3c51f679c917d5823ff619f987949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38662ce2388bf2e50498a9f24ba47d23950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e786c2768b3f898565c77eeb5af8522951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be259ce8c28b27757eb4e115ff7224bf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a796822a5922aa63b8653527288df953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a46ef6ac21b7d58a5eab2c3e20199954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dd2f20c89fc6710e90bdf28eadc4f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484bb421cd06ebccd63ad5a176498cc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06fa7086f3e7e1c8ef4717e2aceeaf957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380a9f458d0f848fb3d3ead62d4fcce958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beca9023261ce7a280a61d7cc05cb3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98c2147d4305c1be4745020587748a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722abd5bbf435f62130ed1af79b828c3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ea9bd90da858595325f7c989169ed962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd6681670d559c51cc9759cc3983c1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824c1edf7dd9123971c236e758ce600964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67c8ebe35da02b9e40ae78d51d07f8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273330c1de19eacfa865dddfdf3819a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86ceae096cefe86fb1d40babab6687967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1ab0f7749927972a76dd50530e63f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775c38144944dae44f2046deeb15757969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d7cacbda3f9b547d299be1b9ea8c7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f997d544240e38e430a2ccfd1dc5f5c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c0bf742833b004fcadeaa24d67a79972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99b5bb879733da761678cf26ea904c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b17875fdc45c6386b1e5363b5e594974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883321e5e6cfb26c802ea93a09d1ef6f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a62624ada677b473cd4ac49ddd40f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba74d0ab7327cd87ccaaca585ad795a977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>