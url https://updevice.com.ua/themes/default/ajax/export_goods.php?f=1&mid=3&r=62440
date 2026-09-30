--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbfde143bbcf61957e65e7f1ee56d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968ec3965d5799226fd3586054ba9032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136946001daefe8692a494db6035d8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c234d82ffcac35d2768bd0f78fa5ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae598c25f9983eedc38d21551ac6eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06f59c2e727e53a1ae3396e30ebcd16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09ade52120c96bef033dbc425cfe8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73e4515ce561fa9534ccfeed787e338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14022b20c779ae411a8eaa9f8cd8e209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08451044cd7cd41498f76dc956d1961810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ba0b271c9470924e844711b4e9f7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1f1065963ebe597a471fde8c9353212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a689947a686550b9b9199944a792b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbdf646417fc811e093248ad38399614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0312c6e4615346d846573bf79ceec8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6b3d510fe7945e9d78b319dc6033716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe543dd760d89d9c73d8cd11c4b2f61317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e94d6b428bca1a4a68763bb5c75b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99107152d49f08fa074aa187847ec9db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1265dc7437e9c5cc61f3ed8a73fbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc7cc6beb1551d839a82cc7aa799ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792615e5afbbc6c1ee5458d41380b96322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956a1878e1232afe22cfedc448b76a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498591d414c34dadfee7806a5891f2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e40b8dc01980e1fe74a91591263ebe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732ba0d04de957a90161491e46ca37e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79d5ee5dd10c518cf4c31b6a15f51f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385256430e5d639831fab15197f1e51128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1334d3bb2d9fbceb1fcce944d3a5f9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5b7f2d7e134921696f8dd4c0ad4be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171152cd77c27c60be9f01ac72449c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5d002e55d14d77f4539c5c476d5e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9c4451c158ef153f3e018f2aca59433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e662d54317ab6c0140fb93225092cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d633646ea0b71c7a581759840c5a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361a4b7efe2cba9dc95410ae3774be036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0271f56652a4d2d8e992c4ca5fa89437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab83a2a617734446923648359787d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530dc791ec3dbe2e27da8320646ef7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f1f7b94d2c18ccc78e41ae2f40e6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94053045503fb3b80323f130ef6a664f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c57c5b3faa94f1764b7293824198042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505d5c2db838f3409431a054b33eb5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892b1e0b1b03fc376537ebea0b0155d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9c6de9d80dde377c47659abf6513f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95735cf4d679404960ca9276374da97046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4df50426a00301c1dc3eee2d7149b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5b60508414c63dbb9840c04144bdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342ff774c83a73c1854739c0f4c14bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60dfbc8071d6ef9d3e794b3ab574e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc3167f246dd90e40c6e942712484251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28675d3ab5baa8d175f94f4eb0ef8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aebb8c9570979ffca9a5bcf7d1fd7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83116e1eb1419577c1b1bb92debcb90d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a20e6e2f60319be12348e08be05f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689819ef89915f2994cd2848d3d656d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af60acccb4ae30bd86aaf5a6593d5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd674550e2f78fca2df15c9991ce8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aac09661a225abf3e792a56abd846559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26308e39799780daeb6db63dc3d65760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c0c9c41888bf6874d691e1d02b22561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fced15d6b2221c81a8ef24341c9b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f43802e1e4b2d86ef7e84b04d7a5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ad506b24c1e957645444f8e08559e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43582189c2ee06a57980aea6b389749665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9cc3644d0d16d407545648575cb8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcbaf67eeb6bb9c8f402dba749dffc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e06a2b3217a9705edd77e50fed6ace68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c52b7d798b02febbf78de62a097e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91424aebd01980d6ca751ec15b7a28370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6134d0b041ae7c1e38702c2d9169271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d3e9be4452157f56c0e049fde9f2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b78601ae77f5c40dc83550da7d26c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca602c6ec06f9536f161c827ff7515a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf92f7b0c86dba0af6676b60e2c261d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1511c01519ff4aa0a6c820b3f2346f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f71fbc2c688acaeb4eb69c0a95e9c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fcb05a57bceed15818a7ebdf9274b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b704759b93dfc4176f001caf69cb7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75163cef10dd8e90621e75a14d4f5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da36fb6722205583a520fd20544fd581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb4583c71987726388094a5cac39a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cbfa8bd4942196e68a6d1aef2c23c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5c3d446caa5bc30a2c19d7ab8e12e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccc94c8511ebf2afde301579beebc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba0e2fb2dc4714608954dd122fb41986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989283caba3535f85e4db5d1587100f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523f981141557009642324b167fdf3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb165bfd344f302f7128db00ab1b71189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764715ed652fde023fc5d47f7518369d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c434a61c72ebf6779aaccc6dada8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a811b4a30d1351232123ba465d1a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602ceb596af7069c2d39de741d44e7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25893f9d36bb8b19e5fcac32c211635394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5801b3b05b23c7af797508b8abd18995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407848fc39fe09866dc2f1619721a6c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c7f7883ef0b001cdaf97d39f1b08297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c252c4d4cee22914d960e6cae263798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbd7d4034e95a0281cd24dbaefb47399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc766e5d750a9c4b93211e3783b1f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dba95a0bb1b084cc651365f74ea91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c920c02b2b62c333e0004fe49c4c8ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5956daebac73465b58f97e0527f54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe2bdf42d23489b6a4c61daf63b5c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32679d2758e24db90ad57af1cfbf1d9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeb1ff15f84f1171c9475cb23720a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b06678097e5ea8f5c040c9d7ff72e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f1c18e191e8435b1e93308fa82c73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809425fc72c18397a1bb1f70d7ae364109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad51d45a3ef90c1efa688017d61b2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbb3ecc311415a659295559f04792f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4192dacdf15b920aa4ab0e733fc4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f9251bdc9e939dc644adf7a905661113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a7dde3c9d192c036956aaf96c8723114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d956173db35e3bd4a81f50257397b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bad7d6d796a144a3df0ef3e4c8fad2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b79e88ad3c855ff37bd662d78b1ba0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d5de1f7673110312676213034a9d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26fb5d27ea63e4145acb051e1d233e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1964db22081098f9bb03152fd2e7975120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd97f3de70fe74d3f27e832aae17c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6011fe810346a64b9780738679e76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42238f9bfe082e8b23f647610486be3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0a57722be6f5cf215b0efa0fdb4bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513224634390decd5494e3a84deb5a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b747e82b76a4c031425edd81172680126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f0a0413f75cda07891ee889108c28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74280f16cace63de3745322e0003aac0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6badc3dc84ecd87ede6c4d04da1503129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b2f0c78c4389b9cebb3c42048d201130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e826808e29e91ac7d72908d29d1372e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ae71bb2b2ef998d22e037e7cba1fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a741f5ade21e65d75e0a8436aa103133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f21525fe8974298f525933b3dd0fac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33506f5bbafa5129519321e6978b284135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40467ebd5402da2e4a7fba638853f17d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f72d917ca001ffc68b21fd6e6cb132137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e1caee9d09bbce8de5032df65d039138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deab0c859a9760c1949097a66b2a8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e699f42dcfd71ffed7d602cf5289dbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca073857e71742e2b0d5578e9740d95b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e024a5c46cfc5e7f89ebb2d8bc98f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612903569a324fb4ec742bcfe58d8c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3564fe96fc362e2e6cb827b7f1ba5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88be4e1fe9b2f656878ec6085f3ade145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998388c9867f47e5407bcc3acf941dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47260d1df66fa5071230f714d2fd5749147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3b52bab7fc60bc5b5e6e839e08b83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b5f0bd07d4e2d8de47f6b66c22ba8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ca27d430c4c9a03d768130a337c06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9337744f2e93afa5a961440a2a8e05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c4725d2349d7d4a41ddcf764a6c83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956290f7cf3c4b12b8d5d0fa6ca6017153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bdd03667a8248d04417f2842ecd2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45f86ee45186f2256f54febbe8523b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf64b3fd4f4279d537fe18a21638c4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3c7f8b0d3e11ae2791fda1599d424157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416fbafcef3541561464779aba8331d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e8630d3636047345f3a159917cfaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfa6949a1648c7fbe92b2ee318558e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f1f80bab3094428a6a2f25c84bd33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de332e9d5d806d9c38822bce9dcf111162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4189258d4087728500bc2da9c57aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f7be6dd8aafda73389a8c8431dbd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396c97fc327c230069a95de74ab6875165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702b8351b3136654f56299b727833f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bb28832a2174bbb0eabc9d0d8b3c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639234c8789db5d5557c37d0296fbd59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b91e1e7fb69a7aa105ebaf441e2281169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921799df2e5075db1602dc124be2caa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbe762abefb89494ee29cdfb26f719171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613d95960e71d8c8923bafc996e52b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291ec153cd060744bfc59dcf746bcdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ea4c7f5476d88c514698271550793174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133060b3fdc93c22c88d41c25d0952b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ab09c3221b032b4ada47e0069b4c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d1fa5fb365fb6cd4a2c266828ba90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee530abf2de6400a800ec51aefe228178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff585fc73e76ac80524fd0f4e1ed1d0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8fd9732687c89d7900ea036241fde180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89673bd3f07b9647bbb4c2f71c3fc3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f456aa3061dc603e53c2f778f60b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fce62cd0afdb3602716f0a8496c57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbbb5ece06763242857c67e5827d70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d58be89fe4767a3f2c9c274521f1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed095ca0fee5bf08b8c0e9c344e7e798186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204eade62e36ee592fc15e98b5d7e4b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778b5acf88d0721cdb576c0ab9c726e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ceba51cf9b9c97b6c978dbb90ab1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909ee059b35bcb23c67cc7d6a0d1a02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78b905235d6577024f4059e333723c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655357c52b10ed42a8b2cc7bf0bdc528192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d19cb1da1d608887ce68808f72e03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853c397f56ade166c316b03f1e729f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41ec3697543b4b29d6abb263f6eb78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdd5454e728fc6bec584531895da82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e5f2a4da8fff2237c9c177b4d3752197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0439f5caa226c060db1d2e01a15a5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d1f1c75ab225a3220a9dfc38444be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e331312378c7515ceee10a7fbc59e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86fbece67e80e55185f6b81df105d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3cfebcdd3332cfe2bb46faf1b5182202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cd16af8fd337e08ee0c8aa73acbbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0da440bb4840384c505930c7da782204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e7352eda9a0f1ae7d6659bbded4a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8e6bdd525ab42b87af2753844c6ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ccb4b83ed57c1aae4b044d191b9fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac30fbc6459a844c3b8408aef47553208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05cc96f91cd189e35497046a82a783209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238edf05287e45dc95b8c0f1c9ef1a03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26544addb821e31886ca12b99138cc81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642b67ec39401b25eb9e25febd368c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205812835a868a3a60e12c42c982a845213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4415e35344c0364f848bc82494b97d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4100b64823601f976f8a8ddf718a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9a61242afd7570725018c42e0a82c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a521842a5dd14f328cf23c53b774c91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30058c188e4d6c4c5210aae83da4f9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffbe2b4eb8bb9112582f8e7c5ce18a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad126b09eae21f1592edc4595cd2f5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa343ac1e5efd1f8826cc03c6631081a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28ad7927744ce5d93ced59f48ecb97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cb7fd33bce4cf60c2b2ca6e944ee3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4080bc2a862efcb2bdf713beaccfa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e1dff21af6fe5a3377153036ca6d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11c66d8db69bf12563ec90c9cb78f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08bdae07581741ce06e9f99d3068bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b93a1a6596a8625f46bc408f04e2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178c836fe6c4ac27e0aeb25acef5d3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee8b6ea9be8e92afc8be26265a5596230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2b13772e4ee91e77f2d3dcd3cb789231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bc38fecbb5a5cc2e0aad2489d87ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52670d41637c04bd1be007fc1523fe8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00fd7b6505b5ac3b81e6f46a416339234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31efab46394529e67bf5dfb619aa84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fedfad89a12e60d5de43c4d54f71b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262c5b7eb59a02b97beb96acad04587237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813235be5132f1c57acaa93094d8130238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f74af62b00b4186bd0d34d1b268d39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cc5536f50b8faa82eec4f80d68396240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb828148211856dc9c282e134cc614241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61112ab65389e226dac20e3e64d597242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f0fc2bbea684457591f7da85265c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f9669f0fe268eb0e2f6832155f97d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcad712132218facfd06f7a59b206b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a814b15e2b22b8fc6a3ee8f6fd873246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e577e03e1789461e6c415212ef902e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0276b4ca7a70d32f3ad73f3d1754747248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde789b08d9f13fedb9cc30dd50891f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31302c0c683055342dace31462ee88be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce399b63f852e846122801efc7bd12d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0d7fa0c3a812834a68f3968130c26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f70770840d1b053628617e5c1ae420253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debcce01da51444557abe237c8e8e04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22034b2f4324d24e4a2546378b3ec27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab6cfe19f4112cb3716bb8358adc67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041cdc3767af3d764164715916c9853257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcd4dd04342d81d205cba57f3cb0ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ce379e453b114e9d479cf9b99eae0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb395d928eea94809d5ae92a49a78ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bed128622e5f5bc91ed8c242d293c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e700f20d7657d35bd704b7a2b5b1a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432d4daeab72514488ad240f1600e00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724da2bb31e0c90267435f08d96a18f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d92ba70b4d2853de33e3291ac1e20e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b286596a22d3027e803172edfdd662266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaade609b21503bbf45c6360c2f2b836267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307500723ce02900a911b7746f693ed7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8198507bb9d0586489b0b71b33cc515269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fa62d5bb408ff269fc65719510cc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f2ac40a0182553d02d7548e14de62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8587926646e86ff9a06e8f25bd4a1fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0106260384cccb71cefe3863f9f80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8aae23867f9a989a4239ca470eb501274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c562750253001b729aed5bcc62b6312275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c99500b109a2c5af330b199f1fe27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ff2cef0d50a66858f84dd9d0c140a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d73b12f77b4110f3d426d664f64de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ca3907e456568ebeae04c45251a4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22be7d7dd25763f71e953eff04f345280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076523832f49832e69b24c2ba961f027281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654da5e4058ed8dc71ca0980dc12aa1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a672024b77c9819ecc1a5848737a827283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed68abd498a8d48f739240e799f63d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305fb5b012d3e293438ef66a620fb76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d0f6abfa898cdc4806de41272cc54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a643e57c70489d95ef5f41c0a8cb6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6da06384094842810c38211db5751288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253888b2787fbdeb40a046493d3f42d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66aa768b94f8a869efa1407c2f5e6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ff9985966e078aea45578b5c0d6ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fffa2c34c5e7245d89782e2d8e213d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863a01f87be17ba5652d00ec558f98a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e8e3361fcb56ab016bce41f8285a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9d448335e650c66a09412c56247a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92428ba00d75204671235792053423296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271ffd2be9573d65ee560fb03c76506297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941cf8750119236a5573fbb6fab9759298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36a28473c9d94d2982d2ddc5e3eca1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851344cb5cbda44a1b226c290682b2c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b575541ab66b1fed8dd52598c29bf9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a3519cc77172e4c954dee9805328d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5535271e1b9e7d36ee2c4051aa54d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d3c72b40be0e12630d4f7bd9cfaee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbb23e9da60e5ae1c123d04039fef5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2feefd3014547b98ff977c9177005b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6b8c41eaa9267e44196760e835677307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599289207b0d4f24eb8fe1fe84a424b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d75ec08fdc4b529e948f578bccc1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1d60933c4c719bc2f6ab7d2af6cda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8a05cbb020f204d3c93aaade3d2f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea095bdaa66520d0f7bd9d74b640d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3eed586cf613b963c2b5510676f891313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c04052cc0247d0e3e729c05f21119e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14e76739ec3c0814d658e6e1204eb6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40410225860910e58a7a788102c888b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d63f52d1b7334144eb1790ed70c61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dee9f6aec73daa00ff3583d218585318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0e7954bd20196a4412c370e80f05d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654ad0a9a015374cd3b6a3f9e4442b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d24c24777b096ae5d2ca8df533370321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a587c51b42106aedbf365bbb79733322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec41e7ca81e8a9b5bb36797d0b033c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999d0e785d5d1febc7d872b932f861e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b927dc8bd44c184decb92a9a56dc361325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8f6f8e206c87021b743dd8e20cd77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474ef8279dcbdf04b358a1aee37dcd7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855370bb88e7ee22f396922c422b7aca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940362dc34ee45a287152f6c94b53fc3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8a8c2f827ff5101aa03821979c0ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf745a07a71036f1ce8a1b546359fb3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbd0dfb083457cea42eab73073683c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e9a97db3d29386e6f2b6c94a59c77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa3af5d53b2f96a6429ee5ea7e31d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b760d9f36266a91614009322a816d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628a137cd8c10a2c440a4f334728549336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64d39d8a2085a6e58727182fd9de6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e7eea4d57c8ee00f7ddeff18cc885338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997a1b93da365dee99f62d305554391339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7efa3d604b4a600deb798e50472f1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2f2d71cca7b1e53a86a19301a63ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3429c261bed8c11010f47a4209c62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caae8e53184359afeb220f0b1d8c43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43274f9a0babfd76b7b6893f4ce3f088344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15039c30e2174cb1ac5d989790d8edf1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf92a7b28e08c7a7fd5122cd914f7f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2a3eed2eff7b445cb461fbabae237347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a97a203b5e073463f44158e1d0f273348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8265a759194e437d26b93471c0eb4b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ceb72811c2ded54065f80971ed555350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2edc7a6686fba2f12f4b3d9a4e4b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e8ec19c21d6a9eb5e876f5fec676c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6460f8ce6678edfc65501f7ea23db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab70c06eb3544fb7168965681639e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3fa053e0cb914225e40f86bc12faa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0db97d3458229068fae82b3aa8613356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eac1f46d66a47db0d3aaed9825c8ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0a3beef9ed610cc81583b46497e62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49559615c619395b6bf4b41971b4cb3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4fa153c5088336612658657815580360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77eddfa35d5a0ed33cdfb7e1662be7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956d779a4e87c46afd7442d97f8bb2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a97ea92356a040ee406c3c238fa81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbafce9b5dfa4801f01830055fc41b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56035636798af2b1f683631a0831754b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fe9d0dbd2dddf1cdef3e23cb6505f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb3df7fbb3b6bd3c560a1345e74de9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dafb594262c94a7f550f745d56ea5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d33cd94f072a6498da78845cbda3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673409c957cb207d387db84678dc09f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf01f6cfc6f7e05b1a71930557e0a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd0c82b39a38bea45e2afd4618b7f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca244c99e5f8a1a96a3f04276b57250373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c743cc6951ba7cdab19e7589f2c65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1703dfbd1a5b4425c8d8b9c014d75f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2face819365737c7bf17e9be9cf6e434376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e250ddf0ba6e5e7e6303c34fd9299377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4d06f360a3ccedc01051867622dd1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fba69d19e59738b41b15564da810f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5fef309fdafc4e5e0b24f14d13c30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57af6ab52104077d83f6cac93de64b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e805e8aade66500dbad8d65e30a7b7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e725651afd46ed42c39f2b9b93b589f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93f25f93b3eabcc3b8ad613790f2df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c89c6dd3ce1703657be2fb2cc4e927385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d4f9da30038ea15559735e08c4a5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa12a7b79c1c1076a16146c3bdda87e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309a50be1f57aff2a4bbe4145d2ad61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de108801dd0394c18897fda0e0200a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bffa275af6f8f2bdfcf35894efab2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913604812050c27b7123c1d2587e91be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0d2ef54327c1ac3bc7f3f5a5ab0ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152845be8ff01a6597586f4271425750393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c615edd7b49628a175830f1e7858c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1439902a9e6388e31f46b519a77e37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ce0c10a04f0f8f8e8dcaa26107a11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46e8177a3bd83d206ee824c2460cbd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5da7eb45597448ce9b882f400dff55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990f6bcd242f6a2d1fe42e28c9e3b6d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903f707dd2e1407b05a4eab2a88e30d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6390ba8664fc37681553d7f2e3736401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea17bfb64ad5e2e793920d1ab671ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fce69dea61b45f16dc42f351c51368403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d84c39c737f57be3fec4c434f0a3d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd913b7ce31442c503da6e7826cb9b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c2f15689abf4e0a3b4a6c4b68f17a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdc50d8048028138e57c4431dad689407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423b686b1b6c4d13f697e45902bafb5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a0f8647e40db1db0d4db9c2b51e02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220db28e7f1c1c96f73b54a822b73061410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bec01bfd5806d52ce88ecb7715ab2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6ab1bad21642f2f339d2194337848412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759eefd012ee5f2a50cd2e0ea17bd44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecb879bd401a5c185229dabb3e1921414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83a82489a9b98670c8b82debcda1d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcc5446dfd508c10efeee986708143416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ad852ee16c32f4e43c8908a4aa0fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf493ae2ccddc67c3e11c39866b57ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18785c849ac290a3642a7b056ecd04cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a913a7c9a4ebd9bece6b5f212797a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ebfe0307f399e1a078c4841c3484a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b51cc33b5fd01b1b0619273511d65e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577304edfc266b91657d49c414798bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e84c15daffd634d8df4e7f573ecf63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d7046f214d24d95b96109366f8882425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830a7e02a87c8079e4f891a31d79b81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d52b87bf444f17d840018847268ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4275abc0f87911ce324a520bf2c0e74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d755750fe4a191654c785856cd4ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c4e7f659f8303926d77e289a3cec5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a407040ada01b8aec83c9f53e1b4370431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1ff46491d7ff9aa2f1b6c199ae135432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751754494b46ce16fda948e97973d26d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786b5ed75c30d3728df7155a150d829434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a1279f91ee9ca46098822c17007e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ff958262df14d1c5601c51ccaff35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2a4558dc4565f711f800234ddafe0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d02cd745b851c6dc339779399393ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104126bbe67993e1fa850dceaa70958439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3bd0c7bb8e7a2a8e2e02943cb270a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468cb3b5e7c61cf35a607ad41af8723441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c010b011639db6ed8fbab857a25461442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec24184c2fa2099c594471b6c7dc6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c901cb206b99fcc37878f1085b2379444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc9833ca16e395e9881ae180cfbbe9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8031510b59ed40c746b5595fc7d8db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0480700fe8dbdb7ef8638dbc87e78d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6a501d7a63be32429a9110b0af8ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b995d15b0c3ec0aea6e53d15e0ac56e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed6d2a7115d8b0003f64f654826542450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be6e124e5394ad0c1132863f4cf545451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441302a81827655753f48f3a22fc37f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea935cdfa53d130dcb7e668aae3de56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15302acceff4bf9c7cdb7af270833637454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02ca12b80f4fe932d9c98c2b7977b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c247bd0c9d80743b36f8fdae86a82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624e0a4a52c06d7e99d7bab67f67fd8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dc807997eb674388e8c5ac94fd191458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bfb567f85a66c1b66e9a5f3e9b2e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c0cff9bca7e6114f30022118ed991460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d279535466345e59c7151eb96c7820c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e462159c3816d6fa92be64d6e0264f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c731db8e24c6b1479edab001bdc57463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42bc2a06d78235781ef6b431ea4220464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754a04b6554ad215c20b9ae5586df58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355ca1569e59b32fc8e0b58474e1579466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a3990b4acdf6edb3c3e1a9a3b1a49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efd2866f45864bb4a5d958c6c7fa2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c7068892edabbb7b7ccf59886c38f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5ff76bd8f1564b0edea69f5e3e854470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6c52a93144aa8e26ddae02f3b64fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7178119588cfb78a08a3ebba246128e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6d88f897528329ed055cda9eb0a68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf060855e0802611486588cda88340d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6a5068ac2cbb9a56f45f2ce17e498475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe05b86d49b5f42b524acdccb868ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaa2f827b72b8c38b594b5a54c63c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf976801708fe0b16518d71a3342ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43abe98829accdffc1aa95ff959704479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c926cdf03676729995baf9c9412117480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43481b3d775eb353cd9dc92e55622d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971612a08071f3edeccb0bfc59e95c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac35688097be33a32e43dee410d1fa0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa500ca136ab14ca88ca9d76ef93e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1275310a9154eda6a4b973f7acf308485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d136af085c3dea26224345706afd2c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944289293626fe1436b27e66bda3d0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db5ba52f34d52afbc533faa55a90da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5de0e3f44092c44c2cc9565628894489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d288465f6b8848e2a7682dffdb28a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e9d966129cb41768c08db855949ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa77495c5d48e9026794bc04a84426b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e031e257a907056d23ed6e79bc427493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e082a99f2af0485d3b1cd2d8a1a84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91970d72805086f936cd52440e0340fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a7d89e85c341d57f2d51cb5217ed8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd890e2b8e4357f6d61cf64bd1ef71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21e92924da8fe995a6bb6d0b51bf88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213afa7aca97207c692b165d5ebd10e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be33f7fdc0267fb2e22d0c413f3888f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea469246e0c51822a81c7e72e491ee3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42373f9517fa367999fecc7e9549f3d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d9ca76bbb5a41eca6c7eda67b6c94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525e35428b98f89d9d2a14a5df2ace5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e203c261de03170cbb3d0497a787fa2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f20c033f50d05b83021bcec1be2a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4414909770af556f1e1a8e6d5980bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5a67a8bedb4f345b6982392c72fa8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e74c989264588673056236d7605784509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d752c0c3960d86a4831d0c32706ee62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918424a130852edb7a65898e3a77007511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e330c7264aec0928952edd60e249f59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54bacefc1c2a54162d6e083dc2c1bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e307384e478ef062b019652e730c92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fb37e2c4e3a499edb5a1bb36ff2fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49ebc217bcf4cc562065530f2415c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cccc43f83a7e6974013eab6f83fc0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a175449fb2ec534639456708eea352b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1212c3036e16be32630c893bbcb2309519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b313333bc7687d5933edcf6ece7d4a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e48d83999dcc492a1e2d5fd0626df7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262fae6eac63e297f4d8186d933102d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47582c6b100a41e3d904ce4f50f7a57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90b83f16aed1357230abffc7bf8565524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a8e8a886bb17ac4e176d944113243525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcf396c5c43fdc314591146ff61712526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b55bec49afbeb9d62d06e1a3b8a30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd605be133911a50335c746643f3a6e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299fabe65ab0663ef59dc00dabbbb82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dad8ded9604aa9d2419a133125f189530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2447be039024fcd3230a2d30feb5c56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fd40a73373ef0431a88d4975ed97a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1d9ca9f89ff4b72c51fc30dc772d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772886cbb1017b615c396c93446efc0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af8753394e92b0b600e7303821c0f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951d9f1c667230778dd4a8457aef748536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767631c81d30ed7ecfe2b72634850d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34eba276fca4a94fdef681b995070d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8d20e0f22eb870b63160c3b9b4a7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8361bf8151743cf9cf20120d36defb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5c1026d012f5408957ce838c7feb8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37db2259093c82c4758ac7a63e4a95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbe7175c300dde7583da89236782fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1072030a3d620687bb55c5b8f95dedd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4d06fd17a40e0c2cc0e3b9712e03b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f382b7cb425bf09ae682a6070bd80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d210368dcef2cecacbcbcff717f1967547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329dbce3005488ccf870194754c4f89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571396e8990b27575b9957c64b9ea0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316850542fa0a77d44877de3856b9aab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77100a0ecb595987d1b51042fcff5c8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7733665aae4532d12ec41f716b7a58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d7be2732d6435dba67ee2529954cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea95519f5d4746cdf25a33158cd5b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97afd9e291fc6437f996479caf96252555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2150c6aa531b5d092cb91a094c19f4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250ddd0af2a944f82c2bee7a0a53fd6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c76c6392d8827776d46d173111822558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcacd98bb414e24a94f8f35fb5793559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8d087e9ad96cc686189fe70b4448c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecf890637b4c2f29426136975e7c1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a343bd0bd8342dc63c535e8a5bb889562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4f8007bec4c8a04ae05e65c805e25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba29565519a3b0b045f9f08f58a54af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed62c85370e568b21516e41d198b49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883966b8020713a8e883730b3b350243566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca55ddb93161dcbf3605ece97109a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cfae6e529511eefe31b6a958113e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8afb804f8713463c83122ef4f975a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df81b661639b754a0007ef0d47f35b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8232b85bac8a24386b8126509c3f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0ab68249b2f5e9e88f4d1dcf82f5e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4adf438fada25b167b49df3272949c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc85f1e4d809e5659379ac823ba08e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5088511c62679247b45e1040eca3ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe66db15cdb790b21bc6659f9e1670576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d50ee4ef30f60a39378f0a742b1da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6c5733240ade48c16a79681e0a80b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcb6ac7d3fe97017cc2d35c9481065579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1ecf9c987f9cf92fdf85d6bf1a043580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5d75b02b37f8d0ea119ae37ae2301581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798c2e90d20b35834db8c65afe11be5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02453a6c122ea48e6550ac6efc22a2ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab43cae9ed04ace50890e89b8045b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baf26a4e060ee806af61f396064c67585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3544d200ee7caf8c22250db03d5273a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76b2aef167b3916e8ad9a0812d91ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb167bc2b6ae7850eed17c6066a89b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3db571d7e9df29c641dd5fcd81ef9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158737bb02963dcb484e1dd4f21db9fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aec08cdb398f1e81f37d540be929ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a063752bb9af1a984ad84761bef29d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c4d957a500f6cdac3661c2316064a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd06811420e9fe2bbef543557b3834594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eeafff450bde352d784afe874b4b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09fe69de26fe1e89f89bcfdcacdf89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b866543d4c3431aee1828969bb4c90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77b90d0a0151e15494600dc6bf603e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e547ae10aa34ca5626a98a08464ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab2ec7a2d6dda319cac32f5e5b3e7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110174670e62e0d5a7f90994623caf7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2360875522a538b2351f29093e306602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a6e2efde217eab0156e0a6b1babb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a7a625cb6179d9f0be954fc5f455c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1929c31d7d4f7947673c950fc880c34605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed027910cadaffc373caefa383fecac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab42dd0fc56b20381fc58d89089569607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89758646812c43d846524a7d897e763608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422eb68937c0144f966bd98b29b2aa8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b435295af0d437404736d9b39261e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a801ecde13fbb902794be20e19342c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d8c2e97b5d110ab89f4540a6f9162612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b085ea518c2ea263947d39491da4e39613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba287f795da7f88aa8af9b51b25a9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480a82b513611f5153b6f594675af92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d15426219d70a11fff5bde2def6f04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32c4e4aefcdfff4dcd61d1c3a39d3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f04552ff405007ec289b683dec70d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bef2ad778beae53340668d8220c74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbff07ba902e53c32637dacab39a16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347c222ee18cbdc099efc4124ae3675621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a6aa6944477d404aef560d88df90b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62dc58d340929efcd57a34e8ab32d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e96a6a706fd0fb1d09ea89bb99df2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426738382405f406e64bd7be4b6730d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e078222af4bda34e70023964790d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f0994415ddc457209e18a0081bc1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce37f7bedcaac001b391b64580e380628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582d35bd6ca4dbad7b53c82a8e5cae4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65028f38b505a708a6cc150a66cd0ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554c0966c26d831157f0a73e474e500631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b5b128a488898f6f245a59ee7e790632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264c9e9c491b3e9ddd4215a9b8cbffd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba34fb7d827707a27100037c478ba3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c6728ce67cbbfbadc7e5393df66a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5185c3778affda1d4cc892cac92950636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9163c3bf2a637c21d4da001f30339637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91258752ef42b2d6da81b43b4621369c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ae9b4f9ac499afdd91863a77f607f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c563551add8461569afe5e1e0cb664640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b39794a4b04899ac1fd35cc97305ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaae3da22a6718de0e731e7ad230cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ece3fd581fb7c92caf88b74039d23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6ea46ca4c01fad1e0b5e5aa1e0da7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976372ac74ad721a10eba52bb4ec9ea7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96886000d6ae9005750fdf0d8e0b39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284458ceb402ec4a6d481cb08880bd0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9510822bdef7c3f25f8d05814269cb4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5e5f3bdd01f162eeed73536ca8858649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db613f2adbaeef70aeadc2ea2d422dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc57b4d5ea7f808193b66b1a197a504651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c44973dde94212b33db21065400baf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031f8d75ecb5ed1f8ff8b56310916e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364bd2d3defd398d3cada1bdad3f4cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62061f7ae283ad92292d0243846d02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa2ec94de4c7dcd79252ef2159811a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d88b4581372e685c4cf44386d6510657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e70d9c8716b5e78e318ee192653567658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275e1360cd10663cc67ad156bb4b8b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97bef52e7ffee876dda3f820357ba1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0170ab80edb3c768dd4a2f7c29b5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55a62fb638c805f797c225f159b113662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef5885515fb6a250a1df611dae3ed1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418e1a1013c9fc5b2b38241e65ad2bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e680390a3f2199cdcd112ed2d5a08c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673b928f5898b370f988e93e6d9938d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71124330463e9fe7b795652fe10e856c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041609c52ba15f02d6b07d8396d6e736668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255968ce6f118066d8c5fddcbafdf8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544503749c4a026b40e6a18a1f60dc2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272e44675f1365437d0985bff664ad6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f32a36f7a7d5277d02eed312158a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22dc9481d7e75a909c7871dfe59c77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aaafc40a96eddf92d569e04b30fcc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c8eb809269a9a3b57870e8f7c7347675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf88ba169dac1c802d5bed0346982c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc172f8080d91e1d11516e3b98c49ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bacc8068089ca2efc426b8e6bfab3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cbe8db570d9abc71826ebe7545ece679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e61390e0d32e1c0e9cf72e9e0cd7a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f751527b3c222723c459c3090d3b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf803515a6fd3f35d064797e636114682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e016e39f7721baeea22f8201c0d93b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170644a42d910173b311d7626250f7a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be7e29af8dba7677fbad692ed212f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b49815aa0ec7e9e1b94aaef67c83fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf495b86195ff78803257cf493b0072a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1bf4ead28231c85a957cb5c8d88df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ead27bc342f95fff35b78fd554bb1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d4f85f30c90ed28fa14a4704cd726690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbd88103266f060d272ae1c822a3f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d840162657657e669e32b39e2a1119692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8590052685c50ca685fcd1ef060bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5dbd9317cef27754d2ad0694657f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e6f276786195cb726576e319e9cd4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff62f222fe654c1c212fbeefeef99e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03518f339bfc36c185e847d550d70d63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b155b3eeb8352d2e95e7d5c337a92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30bb7d48fc0defd7f8a5b796293cf2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305d099af79d696bb4998e132abf787700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa869b8952acbc3e664ae14f51e4ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868473ad09ca9180a0782e9dcfe60e69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72d6077573ad03475da444a1890e06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03e4d8b3eedee1009a4e2cd55748f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7f21bfac9d57b3d0b50eb2b1b79e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7af339db11a88c8c06b29214bf452706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe86e1b6230361623961cc0fa00493e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcba4d9f86915730afe4c75b61c2b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4c13176612fda5caffbc259efb089709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f1cc20d3148a0c875b10df4d4655e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725f0811ce3b95f2305ff6a89d25726711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015085f121c904564b7c5a59e54c62ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410797822939f40a0315f1a0492d192713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf86867b191edd8f798be56bbebe81714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d2c5e602ba0b1f91ee7a10cc9a1ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8daede867c2f19e41992a83e7c8208716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176773f5a372f3e7e8efb520b3d76998717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbebb0dd63036c47ba748a6042aa26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201d5193f57417ad338f7d67bca0c38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cc84a680da0ccccfbaccb5ecf4e11720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce0024248ae75d07cc7ddc04e62726721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d4ed438d740cb513ee4f14ccad252722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e962968adbf828e4afac741f03c8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f526c4ea746c70f2816097b3fa412d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68354e8f35781880d8be70c8e96a74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf2dc8c87c3910c6e42b6f762054f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a378d84002a1fa7c251cfd08b06467727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf420ad37871d1c6f2b65d997a577957728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27faa4a2faedf09c31e6b13fd9287494729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c084f4bb0b88643afd726aef64ab992730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c005adac09fff0c69bac4bb118846731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9f6b3696c353b1e7e4b0be5704fba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8d4d26d5d82c795f28831060bdc38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16682ea4eb88a0e29d321dd1c21222734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40ee13028a86a81cdc453c98d16fd3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41eefdab52ea15482e0af314c11f3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4b0abf87b739ba3b2edbad8e4a0c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4624a4e094b480287bfcb5cc54993fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005dbe9119735c56cd619d8e7a1af56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d64ffbc3bc58059d78c2554d9f288740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b849dd049a7ac42f2608f1d297c629741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b8f2ee0f1ce4d4e3d0a203e1a29b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db229a68f4714501ef54107942940526743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa829fa4ccdb33c17abf5e36b1c4c02744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c547c7aef29d1df68a5131f4ebc6490745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056653e3225f544320ebc76fdaec2960746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bda607158ac6684be349e96e3ccc4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9860e4e9968c1862faf214f01516f51748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24d1849e921f195a15e82d9af21741749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1946d5e69d2ba72eb001fc06c8346e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758eed02d8016f23c577be2a2216064751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d915371c8b7404ca149b92ca7ada1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb604cbf900063021e24bbd6b85c89f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b573f414595657682e0d94da939955754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061fc48afff71d18fd9f0a6d37c5629755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6588da78dac85ae1747c78250945954756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda9ec6ef04e0b121b990dbae0d1d5c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdc39ca15c20e86bd7a82ad9491975758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dca61b28df143caf9317daa50132d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862c915a33705501538ce81acbb9565760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09338a482bc9ad33d0c8d0e34604da8d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac288695e56c530ef8700e488b1934762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380051df9953201e4e24390688bfabd5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb092c5c03f53b04908e19b66fd9fc80764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4bdb1cf651a420c6419068a6ffe12765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9524ef27ac98affafe61ac31ff42fb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704422df3b99ac4f79b529ebc7bc707a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992bddf6c33395e21bd96d13d084207768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b524ddf3273e95d22b97deef993bab769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3413df8776e729058bc0b325902f239770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23557f40ae16cf3b87f5f655afa1e1e8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c9832818e9728609787055c620e53772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea82a52253d0e32e933e5243430416773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cb2d52470b83aeb9ce8b2b7d103a9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0534230312f051349569a8cde25259775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da43582622685f46767fc7a8e1c0b4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121417247f02a5d61fb847a9637d5c3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc14c45df026a13effec741b9ca2fba778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb3cfbae2e6439fd430d274bc19840779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b59e8db77c3f62fd41164d6bb55deb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b52706099a4c344649fb7e029cfcb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802e70cf2e8c34067d56dc4faad0760782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798e799e02a4cd7a53b0bd2a9d5f5df783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931a60a5c603242b20fb5e4d4d899b0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e991648b6677a4c0f2c0a389de15ded785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab908aaee52e390881b5e8ce1c0e78c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c484a969dcabb6c3c5ca7a57ae80156787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfffef85625c0d661cf9068380a4568788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb3314cd384d60a59a85ed5aa81786789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d8e1003ee52698441f96eab5e6b03790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc48ebcc4caa4cbeb3e2cc64eb8f5a4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f6adef5a1b760b8ad4768d6d6e0d8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea428d648ab95d1b4dc8784ddb18a1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70f56a5c9673c5ff4a055397947e03794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdabc433c2b4c0ee9e8082741e5e9f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edf1abd94def60dedb491f979dd6fe796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b062d79ebdde5a531457e5387e33857797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b351c0985a74e2cdaa047a1ee73e7af798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5069d7fa2b991a378431aecb52a6ba0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e355e29d0bf48203f026b663f0a19800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e61c47500d7ab2d056f6a5379c9db801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44643ce71c71b61395bb2b599633bd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2026b8ce887e87b575e8e6d9a7173a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb2fe3b4cf8c677df58c9d079b5a23804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e63c302de3931eb890afa4315de11805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af932774dd8487715a141c302719935b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed9e8a17bf932a0b3b3bd2a13bba3e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a07b6ffc44cf8ce6b23da7d5e427f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3259e5939c7326a7abcdad2d651a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196ad64d7810adca96c348cd9fae1f7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5f2a1d13d5a252bd33a960ae94f9a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6dcbf4815d39395ca23915722aad8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fcabd8bd9652418aa730cce75a862813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df92e349236cbc5bd6c9e184cb0db0a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ef0819feeced2f16267a087f8e9fb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf685e52d6f0deb604ead9737fe7e18816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970b4edcb47c8bf00fb5540a6997817817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17ab4bc264b29958422c42115776ab818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b2a4457cfa39f2574c4a309bcb4b0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747624b50cddae957190737792eb5ea820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2c1f8700006b0b078aa568177eb25821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69df6661a9c9405cf2836f2789c31c8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81f62747e9030489f849881443098e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d6f3f9120dbf4cd05f2aa279eec85824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad0d0ff4c49ccfd3bdd83170568e4e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909b6cc8e78fab5c6407beeb0df8e5e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884d22c0036e1ccd3b80787d5f4ed55827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6ec44ade043fbe680af2e1ce15e08828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0ab2c52cbf2478cf2984220d1194b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc7e6cc59ec49aadf2f387383f49f2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051c207d0e6e8fb597efe3aaaabeb59831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956d311117852381a7ceed6bce028a2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3ab831aaa8853fd335c3c85bae65b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6222c5312461d33574675974dd88625834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a54057ca7713136a9c1c968ca23a7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad469531325c38b12580134106afb718836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6b15f6f4442bcac4a07733ed0c808837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f1ef69cb27ccb89e7843ece32a0b7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6af1b49b3924bdf9e7d2cbfb0194f4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57121488c939513dc645760b06a39e1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed13c7662b67641fb80d75c0a81856841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb1645de9aad5f3a5f600102c69e5e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14fd1ec16d551eeae5f57bb2181dd5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfad354023fdf2a0cf459ae68dce79844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1882a8a23b5827aa7a0ee6b4e0f1f01845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4921278c472b6ee7ff4f537b70a254846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205159fae7dff9af65e4b2d2e6a964bc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a40d9703f92b6d74cd9ace3cf274d5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955247db0591860ecd930a7fb5937c9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bb8728ccd3c67d32b1ec05c11b0ad850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bcea1b8ab6f407f1d14176aedacf2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2abbbd5d5015f3065003c75eb2ebe852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252473724fabca041c52fae6d215069853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5322153463f0e3bcb328aaf559a412854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55557bcfe75528a6734a839a11cee5f0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073345ebd2656ed747913ee19f41787856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590d0b5a016d38a3b5ac30919e482e7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33036464e87183250391c72df6a3624b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032149b7157419c4070279e6733a8306859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d837282278ec704d6ef0c5a663306860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed38aca1ffd453297f66ceebf9ae85861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff7e19863690eae2bd9663ec2239a3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0d5c2fceee0ab03a59e49f095cd38863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463f8e577cecf9d07ff313bfc56ebcb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd83f8fd02089beb5387d75d175d65e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7d482fcf32650ab38dd31c4f0c0e8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597108ef69ce1a917fa973ca52875453867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925f81d5834f32cc367699fd68acec7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25971769a1acb756c316b5c533faf7e4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db78b7421a6ef8072fa904059ce36e6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72971f058ce4025b2f14424359b64b08871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414443ce23168216aecc52cff7e901a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10073d2dd5ad8b99f933640fff4bba1a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10727dd67b1848bd9774bdfd1f55bb62874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e88080107e6c0131169d8431bf98b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b50ebef5e59db0374f6e859ad818eb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dc5e258ef2a137dbd795f1b8d8ca5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6776a7782a8e7f9b3b40a83e32c3b0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46655f1bdc8ef8845c769d1a35d9d25d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467faceef399833f61c6c33afb9168e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe463e80ccb4a556fed73eadb6e6897881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f4ee9d0e8a0d8dc9c058bc25f92bd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707903604ad7eb5a733fd73e731faca5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35d5fd87405ed36e19884e2451f313884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95a596ac00f838d3d9a5f3673cd2d3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b59145aaaf087d986abae38d97737b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a22394448a6acc3957cc657b47fed8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cddba0c6b296b0ff96ce9bbe96d95888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae0ce4f2d93f2633a1127250589896889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe33d7bc2fa9de64b23ae55d375f32e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83272e9256519a4c2438c88fa85cd39b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdb61d07a528c200ca58ed77af7766892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5af513fa13c27a1982129d255a0f8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300617398e73f3123a2ef54912146ff894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e2a9fbe002fd79438004028189e63895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9199c6b1302b3d9fc5f97f011ec533896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7873d9e8deabc53ae3715ce0141894897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946f5e998d7fe1788fe9f841b654da2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96e791f4bb9bf36b75f9b9664e515b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022349411ed6ddcff10d1c5446ea824900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56968acfb29714816fdad64037a0aa85901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac585be864a0d745535eb5a70a9a85902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767f33a7d5cad7b3d17dbd56717261a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aa2d845449c2161c90959ea1bded6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285abd1792289223fff1ee17b144d8a7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56308bc207e1ff51d3727a27c7f77c62906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7329235653fb3ad97e380d93e20209d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5b6e568c183b676b39e8812edbcd4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ecef74df307a2c63f5387cc65cb9c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff41a55f3442ea942dfad3dfc423e3a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b284a8f613be63a988648a1b4bf7efd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71563a9ff7f2054d944c65536827aa28912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a28c0bc45a379156a47a225bfea4e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e29115992e5718e5062de277d0a59914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36d712e5cf86027100c5cb6357f5f4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d30323336fbba7d67dff45c94e88db916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9463689897583acb90330fbd45a651917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7beede9f153589e63eedacc82cfc22918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bbf664bfcc7d1551d1c112c0e1995919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfc4980f65013bf583632ced1fa6ea920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45572ff6db41ce6079631119e3cf3d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1472c8bc3874331f555aeaaf8f6fcbe922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf52b033a008b7d1ac39e9e4938633923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbe099eb022830e971c8091d9cc54c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1c3541bf709428b6657f59507d73f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99b454a579f1943186a2d09260d518926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065421819eefbcbc8db5b8565e59b779927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82077353b7cec3b930e09cc53b3fd545928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989e52bb26f37141d343add9a32a39f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62172d35badc0c6580cd74a3a78aa14b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3c1b8f40778056bc9079929d02b2d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f408a8b1def1260847a58c895650522932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3aab3cd2ad3e8b326716954a0fff2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a878a43bc15854cdc3230b856d5ed8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c645e585a9057ed74ac4a8a6a4e99935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc2aa3c48033d4f6d33f9c649fbe27936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0d5ca89f7dabce48f0bf03ad3f8e6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e0a58badc0c571d1906631c812adf938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f74caf37c705d2202af62bf070e07d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ab14fb00be5cafbe80e0a0d750b9c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764b8ed8f8e7f6b93335f823e3212c3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a613106ca05a0721e21ea1481613a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007e27666436a8f34d9cdd43fad555a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47403815e5dc9a6e72bcee962dd8851e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2a82ce71a7f7c494009043bd429d6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4b8c10b272986d838113bbbc2eeec946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73948bc5a7b08162008d47c0b2f771947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c552a68c566bd71e5b6f9aea0eaac948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb23f359cb8e536cd6cb67d7ea90a4e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d416aa4a43e2a09982a7213ee48286950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e877d57e983a2265b2d0c5490f569a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ad7cabb438c4c62c2ba7b32af927e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f9198585f1e63416b0958a95eb69b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d5d0529273707181d42f21f37adf5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e01a88411cd401611f05cbeeeabfa4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f1b4fbad42529a0a2f48d5918c0a2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319659e9635f697c8a4770d8292796e6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0c22bd18d3ea9ab11e1f912438c5e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c52ffaaa30153ea3b152b71c852c60959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc23543e55a50d25836a3831fcab3f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccb66ee12154381b05bde8380d4bde961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85507c7ddb75a331a0adc82c44266cc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dcc503355968f5ea05706783b8d49963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc1f243ae8cecf02c609b4635b6f78964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34172657e629a258b58b4d940988a5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe12eb1199c71221f7f4ab69535f11966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc769902ccbf2fb5b7165d9df7856d3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62619980f2f0643c78c350e2fec12ab3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06601647b198846d8f24dac6126c5c77969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d72c295ab6032852e99dbe48f2f48970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0689db674358a3f4a0b2b7e1bea317971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d7c4c762cd401a2de33eef2e38cf8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38e9e2417116dacd21d09e6f14cd53973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1aca7c2e284312e93f9df7f736ee6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f692bb8b35f46ff130a0df5d2e9003c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed8184d672fa96bec0b376600afd3f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dff443638c30893344272ca1cacf52977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe553bde01672c5ffdde6dd8ae673d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4dcd450ecdc7c0ca1f1afa96bec152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659de09713874dc1195245393d6c41713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52100db1c3e2f8d9eed617276d1e32344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5339bc53e600b252f6aae953d387fbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac02202fe9cef31829089ca0691150f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a83560d7cb188ea634f877b0c7d907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7feed6ad7dd8dd8e52fae0accf6ba68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbca66e1a314ca47ce0032d91578869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4de331e5e1221e14cce6c92f8f272710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faef695eba5e68d29ebc796ff811fa411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131ef99f76b8cd4fd7660a86a4f9cf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6a06cdc519c3908ef226f909733ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885153d42d98bca7523b12601d1c5dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a250f36162b155148d95eb4759cfa7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce38e20e06bdbea6a458cc035d7fa6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99205b3ba2c485153519f4e902496da017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670dc924f9461d7bf489f787127007418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08322a15f5da745e9d7a1494d9bd277119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0e2ccc3198662ece11591604d580120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefea0f492f336318f5ec6d1fb2d3d8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6be43e0c2fa4e1320566723a8a05b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0865802b12f6726a9ce437e5f9ef723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde44df87b5bcc43b2acc692eedcf42e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2e0630fbce06a5077cb80e1c40b9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afd1206d9cb9b8f7480aefa0bf2c1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea159b2c69015817a9dd58c920fc9da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233afdc6e49352c0ff7513b9f0bae7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf44352602ad8030f3382f9610b21b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a4e916068318462ca609a4d90743f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04d1f201740ad2d64ee30065e6547c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce30a7410e5cdf4a58dc36246be773032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e18e93f375163100c1c9e3b6b52f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606706998dbe0f2494e3794f7b8e93c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cba3d8cd9c9265dff49fc11edb39235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e03b1e08292e3c676c97d4f702b10f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57376020580c3fbc242a8d1d27cc0c3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf5a75e5b51c36a5c1c5269bdf772e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb85dac051c4bb80305c82f043addb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fbb9f7e7a9634c99fa19e2a0ba3ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c1f1b8ec4fcd2cdb273297d8c524841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b37b02b02815558401f239a079855a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1335348eeddb0dab706b1f59ec37c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417e95684b6274ee5592ed99e11e4f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1af9b10d5338579b3617b75a7dd8ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fde95923ef20eb481dd3c4c9e9458146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38299c6b58fc37b87a4923a5efd7c8847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3143af41c4ca1bf291e22021212d0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fafc2591e032d86bc6fb4beb58b9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7798db3cfad11fa7ec4163642f99c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83a3aee48f57c73ec49c8de12f76f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7b950411f97b5e4de910cd10cecfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15912b28ff7b40ec946756e8c56f155853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0f04f2f7947d32debe895c6445c9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef76060d7a476e836101bd63a32e6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e1ab846e8757553b1eb043fa28ac456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857d5fda7429fb9d0a4d36c9025f7e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f5c5a98ca74ab937e2642f6bd4bc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87d70ce4f721c2eb28ce18491bd1b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f580d2b9066b9e9687adc6efc1ad960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbf85ace7dba70d6dad2d01bcbbcc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e0b0ff9e51ffe4737ad68433f65fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf31cafd4089ffbc9966afcaa5593663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dce13ae91a129c1e991f9c2b9853ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9a189bea1a4f0dd8b38eb367091d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4887eaa565f49ed896ae09a3ff7ec666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc383d3d6570478788523a949a64ef1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449d61abe7111b94575934772bf08f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483b7d2eca451d75632e3485908966569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb2310b06e504ba7b4d6b24fae685c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed3f4096c7391b6be13e2b701f99a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8803be7e979a5bac483d0ee52ec7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbe35e352b7989bd6c688da212962873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795981a9635c12d2f2da578f8ed8faad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773978a8500b2b1e30826c7539540ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0851cba2cbf7fbcfd1ec6666d153876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e3ebe249104d77ac562c97c7c931777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19122b7e83299d034d480c997d37ccab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e4b41cec3af99986373d985cfa67679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889be0a49269460fc91a33f3c93b535980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee892b1265d1661be358f2502f645081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ec5b2f1985e73b3554201232b136882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522177b80b2b9b9c992b8144fcc673b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97142b63c16ed130e8d5b894550e2a6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357a070586703dc09ef03cd3d2fdfe585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfebfa0efee2679576a8c76bcdeb5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d189d070cec0d0031fe4e3f39cc70ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00873cd4c4bc9d736907d114472e2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb3ab4ac0b12985b68e34b8b82a28289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff723d11ebfd9738b6ca1d9229f636d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750ab27c690b87057ad2bd47264638091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0a1b22bb48af3b38a5b9f22e5ce1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341cc639bbdb4a90cda3b609213d31793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571f127cf85466b8726be17050ab0f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db978513668acc9166da2bfceefee48195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9d8216026603da309888afa216b4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fd7f47637bbbbdcd125cbd9ffef7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555decf79c34395acd2fd802ccc69ceb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22b259c06964a6b813b6a3fec30f7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd888fb52eb44f4832d2e613d5a38210100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce7583fc15c67c0786539cd0c2aab2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec62e053bdc9d1f57a9725aadd502b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c691e4538c1250448351172dc834c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f45a1111a6f91f0c7449aad4fe6db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315e299b939434b9b4ca4ef655d277a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed075bbc44b8b096ae255172893e78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6179aa508853ed04862df70de15ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae060f3b78eefd2e52353d5f096f3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c6ffd44595f62252ce4086d8b3e0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ad1df157fc139b158f2c6d2d08f0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be7de7fc9ed90158667439b18a9387111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc583bd292f11e349425bc4fbaa70f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ecfc057311861fbf9502d0cbc1d2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff61d567905368088d718a9d50fc5fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405d1bcf662a1fc3a1e1083510f8790115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa1cfb6f3af7bfee6c40db7f99ce57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddd229af8303c5b832383087ed1f6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a957e7d93407edda181a2a0e1fa3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d00c416e91767f1ff7af8bfd3cece6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12034bc4e60d7c0692a8a09e86c3110e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0ca71be2b917b3223d5b9939e6008121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22810fe1552ce4a563a6875bd0603f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2bea67965e36a3ad0da3405e73b7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c788ddcb1c5775df88bf82deef0bdb1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9248bda9c5606a0c792c9432a6c7edc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f2d4d788c6943ca91769ef22b5398126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bfe1199f605e721542918cda76da9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db104d06ef00f8340044e23a8986315128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf8ebba7aee02c28c389e4857aa268129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9155ee6343f71232931178ce89dff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a9cf399e4b8ac95b42666b22c90b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99fbdbaa17ff9400c7471def755604132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b694c154d07a89b221163304ef014133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c8a28ad5f03bded99f3e769a53f49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5120d3ee8b3988bc5cab22d70c622135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff69732bd837cd5f96657ae5d882f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a25beb792f41c47088fd5e2d3679e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920bee485ecc429b8e908f0dc61aaf9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec4ebe65e6b40201dcf3a13b586607139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7e70806c6f3bec1b6bbf10ceb9dfa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdb88cb8ab2d48ee9c47142456e432141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c01495d423813fdfbc7a0dd14082c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15596b6e1bf42ca863043ce82a36e6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27280707ba0d9fee13c33e404a41070e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf415b7b79608d4eacd16ede912588145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380beea9e421fc86f74e1c6892e23121146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8ce5c3d641293a4bd797ba5e0b6ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e8df30ca925e5d29dab15ddfcae9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e672c62e03e82b89f7c49ae6fcd02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cb9a791dc0518e40c1cdda878dbfa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21971a30952856d1ff3130898c4aefb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3406c109fb5c1d1de99ee3ec838e340152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b46dd6f49ecdd83868ae0c23bcebb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd5b72beb8cdca2bd76c5ce3ada78d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e9f31a5c27c890e53d57cc742a74b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a6e0c89924c84c29cb632504f4259156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378ccbb60624db624a2611d535d46f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd58e1615ab891e95209cf8a67571bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c89ec50e18f1767c8fb811f7d3e1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5fd26049da73f5d1e1d653563e241160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e074eea59a3121d4531961542dc5ce3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9461a13db267fac06afe2a58e05a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843613e66005fbc2c8bd66688d4c810163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60498facb183441bcf92b89d4f7cb1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb1627108b41c38d68a80ab97c9dfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce78315aed256b6b9b86829d7ea7f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50fe4a2b0ec3315a00f30f0ba2451f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddd026dc7c32fa77b11d250002de1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84f34f870cdf3b93b8f5eea520e1a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484e9075ce3b1cbcc1ff2a6aee25545170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1cb328aa18d8558502fcfaa12b005171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2273cc9e94625b19aee8803953afb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73117b4f3b209e752458d0e0f94b48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481b0a79b81fff408312738379f7df1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511fcb793fb4ec176a2983757322cc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298d537eaaab1d108d24ae409e35bf3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c048dbf80b8bfebcaacb3fa65399576177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0030f5d549a1b93711e844a70b4f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1ef616c1ec0c16b9b57480cf32dad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81c76dc56517dbbd3394c7f7b4cbf8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd700c5dca6f7e015db3fde6bbd8d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b1bfba889b020c02af5651c5a5b63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b497b60e0e9bfebf4757399e1909a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507768a3cffbb1f7486657857d484ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d05ff6c0fc2196391ca298a87c5b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d86d08840edb7dbc1ad71eb34c635186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7bf254a14d319729509ff1a625eef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d7c3cac9ae12eb5fe247f5d1319f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da67bd0926c7cd43f00da13ca5adfff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2001f7443045d9cceeb80739cca84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7aa5c21048c1807fb1231b0db7190191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d32e8473e6047b1a443ac94f08da40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d1b9b591a8be635fc27d774da5d1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf958c2893adeb5dbc332181054407c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe10a2a2f32558070ef95c51789fd38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c918593a7ec98051bc7ce725530c324196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7251438ee566cc45e73418247880a4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4179203f170cf0ff5b7f6f586ee139c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663a2dd92324132ea89de605651911e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e3479b4f4d5d511095f54608483e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a61943887da06a38b4b5a4f732f489201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a6509eccf40c796c6af35b03ea71a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2a6089df7f36c0ce68ee8b8ab7f54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0915b5e9b95d5df270e0ec4504fc2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a9621c62fdfadfc23e14a7e00e1a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d4b9b41d350a69602b58a21628775206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de86cb86b8e21cbc7277cb61ac4b88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1d554507fdd7e112c39e42bb8b5d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e75ef46aa8885275e284235936c59c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664d95cde296c6ae731b94f34a18356210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c546265850921197c5a9e3036d66a20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9866a09004b01107cb28c63693a15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6c64eb08dbfe26e6a06a91f97f9bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d988114b04c4c59eb260922b48548db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b48939eb247a30f44fb3b681ef5ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567d50c6a0b60350d5383bbd9bf8d5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40275bc657fd534eb49cae4c4c52f80a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f77d166c9e640984fde971d09053c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56053c94171a279d6b1dc88ad0eeb59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56642e1d4cd1520518254b6fc7cdf9f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9b3411d63250428d9e07d38e55a79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871a4ba197932a4f698e526550f8f4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeda28c85c7c11bd236890ec4aab96a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecf38471a79e12abe6f3cfd8e87809224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bd1ab688313a4d229a4538b1fe153225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686cc2df28f842e564c49b957fd6c85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be294134681d6930a7c60b428304df81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77108d9cd8391caf95b165ab6205819f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53cd9257e82de728a9f791646833c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207b3351e796aa17ec34bea4a6f9a72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b533f5d2a36b1fd3922e2e27a851e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b323e14d1d168612b859855ce3b11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472b79f30a457c897de128171eb7c02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eae6dc2977ebba78caf3973044fad5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1f95cffd42c3a5ffcec7b7364e9c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320888775e58b44d4521172699db065236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dec1994983bed50cd2c0344852003237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e05eda3c28eeb3ea6ff77b65a520d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f1e377ddae9907062537beae1248b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e60df4ea52fe4b16e20e807f2e1104240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2aaf54341e2580349e626890834be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77241c72ccb8c85ee0bf7150774b50c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cb625db87221a181c3a98fd60fc43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9f3f92c49e6774db6dac11837a107244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb3321c9334778a18afa4b2b2c796a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e569b744a25dedfb7be6997355f4d6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a43063830fbacf587a973758492dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6da48253542555a2e61ffa1a08bd3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f046b13911826c110a27af332717bca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1b14197d12373e766b17318a0e495250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132e36297007745d2c9856602605237251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de52734f32c062e8b5e0ea049de371252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f729c03a292dbd95bc7f8b66d0784253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1f79faac3dbab667b2045085731d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2627abb5f0c30bf733d172bfc6524255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076df85b69c829eeca79f2294537ff3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc8ec46bd4737e1da51c86511d208e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa60818aeb325f2cf21982a7df5c38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305110fee23f87f1751bec3205934e0a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509037760445b45715aaa05bbc8acd2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e42a2bf11abda5298be32c0455c647261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2619d2beb149857cfb7bc5dabd1d416262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e3750b230a2006671bfa0a9cbb623263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dddbbf71d3670a53aaa88fd6e8f97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235469704c2d013b4b5b8f4c659f2525265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df821ba692a58b3d7054ea83e5fb6529266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d24411a7f643700eb9be120103cba5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f90d6cfa58dba6c55d9a8f9ec93e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cc59361f22e6ebe61b2bf376843ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebb8d4f6b999a0fae5a3ea5a22089c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4da6ec8db9817b71950fa52b4bd77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa625a0dba6b57126e55fb54bdce71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330152e1d5c1d263e33d91f154f2335273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5284a1f9b4a9829778c42b21c7e254c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ba9249409022b0dc8667176c388a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb10d3f7e145fc7052e27801444452276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f5e9ea2ae9db15769710bf7e6b5e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14137d41723ec3ed50fa13cfa947206f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df090880d7278ffd8c3dcc4575ecb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825ce1fb0ead816eaa031857aef98b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25ffab3acfb8ceebc146593d7e7adc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b950972af62d290da06a2cde53a8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4374c5e73c7719251f125bd8e2c87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546df761076b0fca1d4a38107328308c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572903e5303bffc5cb436ef5667f3f94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f6ec3a06ced0d0f785395b38d7924286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d55a6482bd334686b8d243df5c8ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208cef3fccd857611296815ee7f90e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b7e9dd23c01e6033c3a4c4fdfa2bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3b17bcad442a5fb6597d1be5035c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13119b12939863d033ecaf50b0b4c105291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e55520eeca2f34e0025136ee03e482292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77228ccc37a88437597ed52b3883c06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fd3766ac8b98294f130e56d0ddcb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af0483510f1132109ab702348009b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e87e24c5fabbe6cf3de12398beb2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c62643da8ed62e4b7202e6a20f2e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f38e91a4b7fa34b431c107b09509c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382c24bf5d2bc4bfd3abd78f3090080299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baedb67c1a90c6a56662b8f215311dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bff03688df38063edbcafd73aa91ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5fae81fa5bfcfb134330e3a2622e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19888e706193b5cc9092a5f465de6ad3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95193b34d10ef39ae8e0b36f676b2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946f9359906121d9f4e0aae38684bde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbf480f3c0a1072c0152ceab5a2c31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8022421a64c6b76250b9d329a280a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d603b3a06b548459865afd27de807a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc797080c3f63252cc5f770b746ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a8d744e74f8b146f6e00ac7b1c763310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed12a14c6e45b2317fa0e43fa2cc894311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d9d7260bf5907ea4389be7ec84140312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14e8d04b398daab464152af8159937313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878c4834b6a8a1b27e4ecd26c38a267314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64367fb32c2c436fb0bd49d53156a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122963f533873f363ffa709c118eb0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915810acab15b33059c7671618bc14d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69719ba65fa67628c8f6ea05b2339dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93852d88c16c4511d1a93852fc3581319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f730570ea3b8099ac96f306ca4a32a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124333ee2a09d3805d57ff47a24b4e67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6483dbf250a2369374c32260a08efc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac698edd045c77c60e182fd019d385323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5ec54c17a7c85eefeb58684852145324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990b5572509d97abf60d4a3f297b141325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967536bddf63f6c469278a3cf401e65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292fdb1728917f58e7facdf127a0e6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b0b2aea20f15a637079f5191fb7df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463edea3540485bc99d6bdbef6e4ae9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320e78f5531db06b94c3264a458e5ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229ea613fcfe24301451c6c192bf65b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cf2f954cd274a6091d24d81e3aff9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591b673bb6b1c4312f724e754c99ea1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24b5f9b9e1344c83add1dc62e79b50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4b5e7ab8b459230f9df8bc482e581335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5545e983cfb13a6a60bb678bc893f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37db60333bdca9888d26cc026855276337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6359c5020d5e7e92cb0598a86dd74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60270d80506162b2b5d30ad6edbed762339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea643aa32f5e3087162ecd4f3aae1e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7141c87d0ab859064cc13be37423ca3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c973def44d7d5e6e71ea1e1ee5e91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465423223e4a04c9e20b7725ead693d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d88c31d88ca756f64f769afb12d9f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84e879b3ed8ee6c65653e5670a3f32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61649e9f285e8a49007f05da83b43e7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e0c618ed134f069b05d764e111088347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4c50ad4482a858e9451c64d150a1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29047843622c41f7e62c55c3ef235e93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daacdf8e3b113c62129bf8e45068758350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b66e4eb6f4d2635c41f928c6c86d23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee8501c0a2e67eae94196add07358f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c4ef47896a871f0729f2931a34288353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e5f49433cb877a17c5d2011886229354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4fdd8a45a9391b27716b5ce9db6e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0939158fd51419b36aab7ee7259771356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55f36c66d45c2c4eafcb925185d79b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876e1dd9cdb96f613feffc59e1eeb0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7dfafe97ccd94bd77a7277ffd42cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a551e897f814108a40714e93c7883360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e8635318570d263adcb09fc65969d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b895bf5ec063ba8fc2fa59302697298362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce967dea75a056f6f78d309ebf91b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8a5ffa851d5758b14a27745fb9c39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc91791f5dd26519b3a65138fa0db3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf9eb148028562fc937ec9917b66a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc1911ea90196de625ff51a3a4dc0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df1e61800561bae1b188d81de9fab9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a9ea6122b95a86c84726ffc76adbb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460030eeaa106391e118a7f63ee0bd88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b3f101ed6195f32cfb8528f5950f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883149659362450e95fba2c28a30e94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c4867ff176a73fd130164d09894d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbae6eea03a0c72df8e6abe6b454f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915880e4ab90265caa1a7bfaea7f565375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cebc2955285d8ed3020bbb31aac18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e70a7e150ca097c245561ff3f87cc0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe640d509498a1513f2889d222179a23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7725a9ae02d38efe6a49df255d755f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b277153fc66fddac06b5968400aa5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde15064f234ed063ae8ac3034fffb07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa709e7bb7b4a84df3dbafc7d23b1592382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afb10180f09ddb5668b6b968b36383383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014443b80e19d7f5e33f49d7001e8ae3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782b3899341ec9a74de7dc6eee06b91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fd83f4860d8c1abfa7ab10f82d611386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606e2909f4c3cae8dd2523a1ccbdc06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f85edf0272c034ebe67c9148c4865388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fffe7441164d7574caca3af9329ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a379e633237eff33af055b6bb82525390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ef9bbe8842a1171a29f7ea5c46ed8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabbdd0120645bb6da5784b79a675d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808f02d7728592db082f7c80ee174f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90139b977c879f8d0f62a22751b879c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27464f65b49e8e5ce9a1972cccbe02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff58753871183deb001e39e52984fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71010505db02747c358834beb1951c3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278e8f24225771821c94fe737e0e275398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b694eb20ac849332f0850f2cb9fa5cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d96628cf0c89c53e2278e94d33234e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1c3532b8325749abffa8254474857401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e327aad4f4ba5804b93d7c8f5c09b29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fab33af8334eaaa30a48060770c61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77d53b873a19ce4af1a2f214fdb012404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977066878e420fffe67262868c65821405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9600e8e00e5b5920f806b27791cd4f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c03aad2ec9186e7b6d996444a8adb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c412e1ddc5b605f32aed7dd087dfe0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec9e0185696ddbbcc99c7f853692b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c43c293b265460f005ce4a0f4b79d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ded06ec9d84538b77b1ff8abc5b862411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78c8fda31994f79f407df94aca0580412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f8f30a0f0975d3d6b0ff514175451413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7a453f8c8f5423e865a1d6509fe1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df040e50d2ec0e411e8b0f9b792bba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d599ebd7f8ea0a025203a12c1490bec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f65d070d2d527df9a97ef3b959d1bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceb0394ca455e9ae922188b0efac3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5cd456c751aab384c986148df86f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938d45c77fa75db1f5e0be34802c080420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a74271221c6f61e9c3ee88b8cb9faf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2476118c5897aabca2a6dfad3209be1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f4179071b65e7170236695f225fe2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc98ac445e740ca783cb426d16537b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2b53d07d7bc2cd11cf5e7da59cd17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65182ceccbcf34a1b26442f1e1200fd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512761519bfea1ca7803ccb5e8626fc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed07ada86f6dacd7ba47842369586b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be675e192b649d70346abab035a5f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318da7b8ed7ceb4b28c57200a7b966b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1390cbe52726a24786247510d862460431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419a3f0119fa7bc35a4e4f6a3e7e9b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7aade5d2493f4b5add9e91d3d2f35d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab119cd87b104ab0c85529506de261ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16207862ba1237728b9a6c918b411633435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c95de73c25bef25be752edf0702e29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5a00c5885ef88a021b986ec163ea4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fc29e02a871493f6aa596f3cd3baa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e29db4dc80c0e05b3ed506f0478b60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082a46b4e13109fe11a9340501d57f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f987186359ed2c48ab5c7a14f008b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960aff3f1e649bb49419cd5f9d879831442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d63baa835215ee260d1a1140ac918443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2be24b46bdca7b6d94df31677ae14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71f7ed057033deb833ec530551ea91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1be0fd6b2feb86c1ed7bfae834e2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95501696b6c0a9cde1dd809b16fbdb6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bfbec69263499caaa152e5433c64e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35b3489314ce0545421d98999bda30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4081fe53bb0a25f58ecf86fa3ea02e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c288cc9804d99f45e3a0a2450eb3830451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ec5e1c252fee6d77f5b9595226fd7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354ac4af65a9f4d851665d9b57be72e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be3f5d7b16c2cc4bbe73cfba58a476454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c310748e28f9990c8610e90ae416e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f87933b8a4807bd7e946310879407456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0138835dc4a22ec0865ba092b8ab330457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f411ae77a6bb5da083a6a6ffd0f6b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b14c770e2c83270b3df0f0ef1443a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cb9f6dc2d6e82fc6d9971ad796a5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1d58f38af861aaeb132fb22d8636f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8002807b0909cbc9822c27ae5ae1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c112251fad171eb2f2ba75c397256463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5267d3b7ef1b677ff0bbb869dcf0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c01ab62170abce50adcaeae8a60b72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fcff3ebe0a4880a681a0ac7dbd3d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639582ce841d7e660f5ad238da99cd8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e5517a920b601bd95749c841bca4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9de8166c77fcaedb9506fcbafc0ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672950d5aa5f26e5df0a4c11fc44c923470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1ddc2625cae665167945c98bd5182471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a81814f6f0b2676e0125d18d00b17472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee183c4fa7c82c8ac0948c99ff5bca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e723d95840ae4028880c6ba5206f34474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a37d6ff89d38e9ff9d19a79d46796e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d1bbac970f99c94590387f70581b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc539c33485c6eea953e039d448d4cf1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e40d7e2aa98a579bb7626d5068a64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3fdc76991d49f9255e4289675df5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7362f73964b0bec0e125bed7fcf3e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d8286005d73e7fd4eaac74151aaa5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589bbc089410107040118a8e4aaeef8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860de89fb546ab79d7a74cddbce27cf3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316107f9a91bbf91ae4fe45fa0661e3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb76ad3f3c6f8e6edb8ac37defe52c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5559dbad78bc21389b867f1de231e40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fe9fb5c42cc27d7e75a86a81f26b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019f40f6189c49e3447253227a31edc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012943cd06eb35ad7c64ad1ff0a07db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa14b23a27a3638e392f24c09b29f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98b66c997298c44039f56d20b16a2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb708b4a5f8caa82766816cb4181299492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f798838c98d4f0f45ee915f7e1f142493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b22ef205422184b32a11e488080787494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383527d0bd79c46a913f640222d77adf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f73c207fa00cd9749ad8cabce891ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683a16f3c9c12665f8c7cd75006c289497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4242ce64eec4b2f0649712fa988e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cead701605e55f190b9ab58c3311862499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee5f0ffffc1e19c581e561c904cd5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac2edd27dd2c25e6e999a520307d1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e1b9b8bab570dc90742aec7e8eb77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a81351b1a4f9084d24950e30a1eba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79428b7d4b1580964e195b1c4be88b72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbc2b38cd2b095e46bfcf1b83f19ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce30a53c517ac5a0a518e2474bbf666506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4a49b751843dd1e3e68ed82600f5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232096d6acbe22e34543a304e5f2345c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bde46ac73af57f72708782b540d533509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e5f724a80831f6b4ecc71233dbf6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ac51af1e0e8fb30830dc925db98e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869376ecc451361ab21c0173ecad2fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354953c387f2cd68fc00181c1e8d0f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c9f0a8047c5da968adc2265984e27514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6756341db7bd02126f04a155379afad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d213dc52aa905939e320576013de46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be1179bcee11da4e8259a40397bdf8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711b185d1d515215bd865b7a31f35b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6246d9368fb5bbd0ac44d839e81e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b3dcbc85bc7eb0cb99f080317e5b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84de9a9840e9a21ed52190fd6fe7b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67f59ef927aba77d941b676114649b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a0a6aeb9c0fcb37fdadb80bbabd50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cccf698dde4c39cfb7c20a4a881cf6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7283827243a552a75be4896e096dfe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4e0995c0f9b1bce860f700d1689cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd905406c69d5476a1ee84ce37b3c11527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407d5fea55def36e4ac16bd7bd74d7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509ddf936ba5fc746b04644abc2d803529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541599df910428542cfaca0366d09aaf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05ea970dd9f96a05d83eacd78b696a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d661969d766eaa2b0d071569610aed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ceae8d38c43ff110482a53a1493b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029e25f8939d2b18062180f2a1ef5f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc234865cc78e328f21fc3abda6e74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53366de83ae8806b434e764ff10c1b1d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de16bd3b8d403a3bc8f21372213031537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a1a74c42a8e0183ed917ccec57a3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87945a8c269d8e1793b472596c42970c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370da4a6d6c4127200c2082f8ff9ed01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196993c4209093690bd10c535e8f1af8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08746ca1dfb37aaeb0bbcddaffdb0bb6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6f620d3057024280fd7ae6ae5b9ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3449db2b7b2ce1e8f5721221af6f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed9d048ade089e5548a1fe614e04ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d7f66ac541f0c8cc2d4be39c76a90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f1f3dbcaa2133260f7a20035228dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987b1caae863f7efbb5c99e0ffc3894548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1688592bd10c344df742c583ac6ded549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71faea657e37b2754a1e2e47790132d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5180cf6daf38f88e79600a8a98817be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162a7607bb3b9eb72e57bbba9b51308552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddde810ffdf63539c25ca9921530a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935593fd128d918ff204f896f1b1a88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f26b4f9d904f4df890b47759e848e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24baeb1a69501aa2eb78be3cf20bdf9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c878d3defdfd9897e80b1cacb4d85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2752b8f9c92eaf3f81bbf4cdc4fb6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d89f04bc8a01185b377b46371b1a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca995571224f68cf5b23a74ab54d09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cd95a6b328c9c906e5f96b7c578e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faa935faca0d261bd855753898708f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffaef7c51560449350ce9dfb0e727b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299a370e20a3a1d32f26163f0f2ad81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea1e83a4cf52146a8662aaccbd7755565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c4c012ad724d523d7023004904b1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99583568130860133f4b75854c4b194567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40658d920db8fc35c06ad7151cfd8e82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d6f37ebcfbb4291dac3b5f3bc2b19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c99f6a8f0267fe5277d7154ca5554b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604a239f6c81c40b90b98716e0f647e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d23d1140de2d90c79321f68fcbc8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e107377fc27db9d19bfba99f3ff06be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7329815bad47d2f71ec21e1a08839b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74dbf4449ce081f03168755baa0c1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357cb59aa83501093b38b024cb4189e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7c4b1b93e402f4e8033e72f37aeaa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7014164a77bca43a1e62e50e37826dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc30d2f7b1fa9c7bcfac8fd7a21591579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230985e120d5560e4f25d58e9445e64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef5bc85350fb463e7bb5d7523a3711581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439d7db6f706d9464dbfd1f4e38a4d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446102def52ff079c0900fc3f8f88b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c4f7477bb0d395e208f7184a8a693584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fa930debe508f38b99d450b910750585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d324c55ebedf72bccb36c8facd6a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c190f6463935fab5bc8abecb3ee3c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321d75eb1793eab321b7645e5ce0586588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b6c0aa8082c4cfcd38d3d4893b4f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97003e6fe58054fa9335ffefcf1afa4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edddb2e5e65b82f7d8ee7194a88847591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6361bf152a26553706f5467dde3d7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6bc0ad643c41a6b935828a6dded94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31e87df5b3a1cf0738dafca2728996594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc06c793486d25ce8f1608131766b95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c442dab54cf0fad60c90c196629a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cc41b590c55d6c3827ebdb7be69ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc3c2bb4173d7e6c04089e15aa5368598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2789d93e1b0d5a1ac166a86757ca540599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502561575cd1b64615cf1add5520b4c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc84d66bf29afec39b9f9c20e7cf8a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf1f6139793d64555182b0d0ff6764602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd13a39fdc3ef3e7ef681cb1baf1a02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df9f77a0e48d1a6c22e65ac19fefca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92db1fd42d52a3c170b0e4cb5338b88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f6ebd3e276f964f33a9742391894b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441dc89fd49178381e13c1bee7c5bf2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe1856dc081d27ce335ce1c016eaa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f741ba9dd02ee345ff3c0e9c47f2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab7ba9698905158e1877a951f6a246610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf691dbcf3f6a7d741b3a84fa12a4fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21911d349a14ebf4ddc68ba3d394e88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cf66f7621b811043dae1e40581554613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cce2ed096bac122ed631ef97b159c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90797392b3c72daeb1f487babea805a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0f40b023cd5d6a000729a3c2aa1ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75279f17d926cfce51d7d57e795404617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993e0536bc1eb7129bfd0a3c0ee76db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384dcdd301897c307dc04fea83ca7d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b690f0c95e622a962176a88b629bf3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f9dc937d79be3ec4eda2eb63ebc47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4aca6bbad4f6eaff97b7d7055c6e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee7122bf1341a70a07b6c2f76cf1f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abe883890d1b000a31b4943e531063624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd918ea5af180223555b8ffbc37686e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8415eee2cf3e0d3a6c1323d7d589e66626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8e95a9a201db1931da9114f182aa0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00732d99adf865e9f85de8d1f18cbcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6ec8c5a2fb92c853a3e2f45a99ff0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaa51e72ebd3650ad27049921f37e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64be655cbfa5863ffa9ac0c20699010631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576fbab95e131b8d7864dab273598c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae281802a6311bfe9fcd1472f3aacf16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a5f30256cf160dbb1dad6c6b04a95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5c90c18ec8847aa9dc521bdc2cd7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc38f2201107b896f6c78dcb8e08a67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1e1389109841d04804f8b4eb5e71b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47f0489494a2e72ebe4d020fb69273638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1d07faa3bab08113179028e678405639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb13c68117a064689b890a7e9dfbc65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740c5ead3c3f913ae0ffe1aa3d4f9dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f693a5bb64978f2f1a7a0846f1ce6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a61fd96d445539ad84b4747ac2ff7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edff16e37caddaed0b52d76ae3b286c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97ceb79d596d9b754b7c06f3d1bb9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f849a03ccf9143a2d935164d23f8704646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff99d659464d539acdedb5adb857fd4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7c40ef991e413bbd98a50dc598b9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75221101aa87f578a47d8e999d2966f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58c417f09f6031c8ca246ab6035ada650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8fc53d5a4840fcc1c1275f1139229651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1de66f83fbaef30661e84e9b4ec28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f9679a8cdc879d94d394ffeb9969c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb969180055e006ee37aead7a633d141654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008defd92aa725667b6bdb621b01d11655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8cf59c400268b4076f9f256d62ca1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab452b2d4a1d9fa5c50f6b0b579064657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ac6110496a74f5ef8767ce278d40e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cef3526be4b87bdc8f9855b6fbad7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e206d466473d8edcb900e57bdce45f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d626d92e3c185976d49b0028f8062b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15324008a7bab380d6fa80ebd0b3c6a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08595d4bf96ec301462711bc6b725d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d256a67e20781fa110c2536de466889664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6937e03fb74e5ed62739a2d032977c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5c832ee11c8d5de06d72c7565c6ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051a1b139e2dc51733781648795eddd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a94c5ab3041dd9dd0411d83a2f1db8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b611bf0f16320bfe158f11ab7e0853f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb61d7dffde5a766f52d8665942357670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597b47337b80474881384ac4396d262671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37708ae8fa89f8feef3bba73c897e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9e64a6de9a35a887a65ccea4e4f18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b90b309dfaf602dc5ab588baf32ac4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6baf32d42bd07d177a58ca9d3e986675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794817e6b6af9a155a972614753923ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb7742d9ad58e9912f7f082b9059cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953a3ef5f675bc4fd66ba14bed2cfcc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce89da9a3db791bbb84715562fc33be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd4d94072c0ddb8a967a1a5ab87eb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04292d9d0106376548db8f950fe20972681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8aca17939321df1697e8c0a551de0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13eec3fa74e917d07bff801405b27c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83141bab02f20710e013c86aa2a9b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095ced0bd09bf93d8807df7d1157cc7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0f36ecf143e90285a66871e85c502686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785470f315c0c621abf7cae02779ebf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc74bb2645ac492fa4647c33bb8eb9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edf3da5db194c353c030a3cecfae93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cbdae8eec0b417602127cc80c8e1c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1f8ca3743aae790ddccd917d9220c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee0f7753f9dcdf55ef3f05a1d5cdce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e6007f8739b1c81fb6bff23647de1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b7caccfc90840965c7a855d623c10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a13667b529aacbee15de4338d7ad80695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3535b0900d01ea9f51c3cad9a691a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc0079a4907afd917de6dbeb0318df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d232575f21e040abf3b7da0243618e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdd3695767e49a073f291ef7c787b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38e84179174f6b53149c0cd7854bda700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601936434bd87ad6ebd502c4cd3a1723701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1f722db6494ad293a1cc5d4fb02c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5a64319df6b50a3cc656ad7f18f17703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088229f1b254f71cf4c8f0b21256d816704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99877b6c23dbe983897b373c7f241c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827093d5f47a28f14bedc727def7b328706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecfdce5a66507b13cf8c17d1a9640d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517588665e2e1ef3f02c0b834629fd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51abeb2558a56b013262eb1cd35d8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b034794a643d277f77809a8115bd41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455247ccdbf33d6ca89bc801437a64f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd88cc38a65647d0a9974d52300fa5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40746002c4917d219be0221e360a50a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9269bbb316beecfe058a611e93f8112714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c281e81a9d4708d2293cea5bc3d0307715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962db6e7fa4faf7e5505df4fa8d2deb3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923b59cbb15c825770c2ad8da241335717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12220763647f40e765a8419f4643732a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30938784cdf8689061ec6e9fb029f205719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fe3d9feb0c3585b9a2086e623e335720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe209ae0fcce064a3aa319603237ec9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc98e42893a8752b831ba3bb3fc459722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19657ecb3e4c00884da4eddc69787b54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02b685848345ea51e84d3772df7e67724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa7e8f9c3bd782b8e49a363938e21b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbee7791d87751b3baa8b1dc999223726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6b5f41e3cd01a8fe8719c79cec0b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2af9013be48b48bc5f91943423573728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03729d1444ff71adf9a132a7d1fcf105729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f18fc182de53620990d4056f6d1b5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18303cf79b82610819d622652d5e5f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f71517ee8bd4a8c66519aef3e37dd3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcf030f9242c1fb949ea884b6bf7f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1064b6a923dddb9a68b4fccf44d9a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87eb55cac32c9a89df053b27222f52735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06447a5383e0ca18b5a1b630e2e9307c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562772151cc227e075e5613d3641f668737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c7b38aca886fa7f9b29c0346a208d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58333ef4cff745e41c3324869abef9c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8a9aa02640ab83a08edc875775fbf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ca3ff76c71681125ded89f54ad1eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73d2cb3707c7ce750fb51200456b2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5ce17834fc38acc85f8af05b175bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7179e8de142e72b24d8a926d5651c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c565054fc69327d3ea5340c2d6038745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a88587dd7642d55b2f08be3a0b3ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e5b9a3d6e70015c3ea2c19cb62f94747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470742b0254e57c62fb5898207f1ca9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6d62f8fe5ccf33cbe77f48ae4929f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b8ff49b370241bfdeed717cf49346750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba37e03ae437647e820879a27b4630d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17c73a41ad44443737ab126b2e7980752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810611a210528ee8b73f774655f073f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0a5908bdb23d4298fdc2a077cd867754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081316fe7f94ce2fce5b722b17da8e30755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a555e3cbcf8dd633b869f7ef6a9f35756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ded1805b274c557bb9b097aabc4a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8836379b1f91e6dab6ef7e0c60e7091758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9f27278a6fa25de0ac9f1fb5cb8dd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c009e09626f8c45c5b1dc83a5cfbd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfedf033db2021f89cda892c40f892761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062079710cbd189605bb76fc2411831762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735abf56e0da69badfd9034add74312763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec3ea06fd42f7da22ea81f4d44b03a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa1995ddee7a7f7db6a28ccdd6e5cc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfbc43c69e091318bc4fb77f6c61cc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6c139bd2c2aaa0887fab1815d298f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ffda7d008ca84eeb4b70169f5750b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41980d52f5ac5d730ecdc8ded417faac769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb92684e466e45d5ba76bda11df400d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb2376b8ccdb7d72916d2c0aa044e4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9b9ece6833282ab59d2b280a392d4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5be24c3764acbe397eaea053e5699773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84705a7400093b44638de7e5fb42540c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbb5a43995fcf0380b63fa8b5525ea775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07349b631ccc8c318c8c213c03a6651776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb198a9e0cf490998f496f50af9959777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a533f2aeb2ad857c7d2450591992b88778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2597dd068e3054223173e0a67224838779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a98d7bfb4d26a11f5b77308533b8e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834cad959232df65032e1aae72d8204781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbca362803dec9016b9f5a1a26b635782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27915e63082fbdf4c385443123a20d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52994e944bceb085e7ffe2cb96d38c9b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf10d46565defa8e388e80efae5f9b0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4045163933ef8e0e30e5aac629da6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4979f311648855aa49cad9828999a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0834d6425c25b985657f87b3a2a90788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a732098e5cf16af3958b3cb5c6d44b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec919662ca339b5ae40e589e46269da790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee09ef1381528df87f547277f52bb1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558031a1b411978684aa663bd4ab8a70792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d3be70114869406268cfb01f20bdf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2ce4c0bd4532b0ef910a9cca55009794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd15082bb9bb04e23aa7a3fdcf0db21795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5410c300e9266890fbc3e50dc1f53796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c5ecc095455fced44c8c8aedbaccf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be602f6dea5b40767539d0f75d788b4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df125593f02a9c10af14d8085e5cff6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc3fa4b1164bc3808fa560ccdb7854800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef7e92e07f387008f12c257ad64285801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09842d30a305d6c13a9de7d3ce9cb64d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca68f83e54b420220510e31e67e227803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfb5203b4cf401d6167d7972643f37804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1cb463b637470b0fa16383713ab05805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9236406133c1a078d00a07dabb4ebc6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d21cf56c3d28e37f2f0c4b78cecd0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2d4393a9981fa6bff76bae08a7691808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d9c81cc113736077c4a6263c90bfe809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47b910709287072b18ea40699aaa3e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51edff43f141c3543ab75d6ccf1047c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe8c64ddcef1c83b77a7a9698f609c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ff708809bf2cc1663b340cca8b9df813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6cb4da563e85ba0113ac01fef1c9b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290a0d489a9c6857054ce4d2367a60c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d632e0566247610a78fd8ee8dd500816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56b7e87ced1d44bb9830e089f1a1f2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ea80670d44ae42d08fc3d7d1461c6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf27e8804a883545ecf7f234688349819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8222d04ab7f49d2eada1a2c633b1d3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247b05c80410c03d84bd37b621316fc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdf45417856b6f634c2c31e674febe822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dab32d3ab3b9c9cccb66799937550823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c49af291741862571a5154a695f564824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88934cb4e753ef9227cb71d4dfbdf74c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775af0c1c257d6e164ea68cac5cf948826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec242761ffe83d6610af301a4fb9970827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015199eeff3a1239a51cfe54ce03c40828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abce91680963f975ab00400fafb8d2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfad8f1cb2afc83c33d2d4b8462717830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6569649b8145dc077025441acfb21a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4768a4b1fd504b6982803ae369d1b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cac657196237bf960203a26e2117f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23325e390da1ab87ae70066741621c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344d36507b4d7632fd34ef9c092c93d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83edf77dc20742e0c50de5ef3a5f444836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bc96d0506dd7c78232880b1047db0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83d8371c76de5c0f197f77f625e432838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bc1509387ab7a3a918aafa58828ef839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156a18b116b43437ff72d0015dcd230840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e82872f8d6989de7c380dad815a018841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e948b059aa73ac7dcd96cff93f255cf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca275947e305b10881ed1f5262883c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a5dece7508680b06544da650e9184844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c3807deb0f28eeabfee4b47c4e4b2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2470a7df93879d97d89e223b3a0110c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedc873b8a4a837495164cca98ad497847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4d08f19336a5f3f7faf3c73aad299848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da4e21c2820772f97632cac33549e7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28279fb14b35298c780744155e4fc4cb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4d239b70760cca0dd017067bcd19c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd0f5cabcc4bf1a2184261c157b659852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f46d6e916214b268275a2f8b68cacb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f786022cc3d2853e4665366e9c49df1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6b73e64d4eebc56e6cbc10a30639c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ded457781cd24753c4a7ddc350195856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef44601d1566ddd62fe2828aa5ffab857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2970b03a673ca89a299ebf69ed9f1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc2442f52f714547c5281ba4d53d6c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a721f34b642c3392be27317aa3023860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e82d13fc376fee9980ee8e815ac342861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f251a250da10701daacb85a7bb91f4f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21967d38de0f1183ad017ee67bb475d7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474693f0fccf47fc14cf2f4550ac637864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1d639cf2f42a1d9736e5010544b66865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c13f8ed9d7aae81f385f26cfb6bad866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99de29722a8f4253fc309aa4e6dda3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa51ad9e44ccf302fe9c9762eea958868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd986f67c98e803da75bfaec7d4540b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcf4cb08f34d2375e034563f557d23870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c41ce5743ff4f0f7b0b4588e4dde79871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49f4358002be1dd750cf1f4b270f83872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258e9e2feb110529d1f0c75ba06e2ce873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cc79e172c436ca25de8deffed09cc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b402811a5b8e5364b23ce9a5c656f2a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c47d3d4a1ea689ddb64e6cbd675db2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166ab7e33b49dc58ea00098fd821d86877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6000dfce979135ece6fdd34c75de3e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8952b02458ce948c37c8a480013a7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218007d0844a7278c8799f752be2d90880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046aebca4deef705bc5d9f59ac9899d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc838acc2c70b49679cbce605b0d98c1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797733a183102de1346267fc0950471883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90026de95f9132e9ad9ef846bf7767f7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caadd0bdaa60710bd1b507ca0e61b8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75e043d1560a9a7e51b38a61142685886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c73e0fa17ffb514b11949e1e85a8e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83d0800905f446c629b41ed6967c2f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4143389dfc730de120e6950c02250889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e31394d40e215de387f830876a412a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2da0e2083a9b359653d4171c691a1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263e3aa59b978dbaf7bfaff28c39370892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e7093f3ccf634193a86180be9c183893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f72b5eee724847a929f4de5553fa5a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdac0c62df36494a63eeeef94e90d5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ef6c53afcf63fdd8550e3e11edc6b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f18c10dda04455051522a80e0e5b17897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601037b7589a77def45bfb5f77677d50898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c56d7e8defc8cc999aacaf770faed899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706d3fa64b991331e6709f28a678006900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6494caf1a6f9279baf3824c4dc0657901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6c3a67c8fcf1b06438e000bdb5c4a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef9d39a69ad171e851ef7b1d8b5991903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4e5a333fe7e9227f6f526b35af621904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44969bdd0b929fb8b72415feb80f357905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb19ef99606959373a40b0f3a9f453906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c8f53ecb03358e43cc41835470101907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dcde8f99c24114e6d3901ec02b103908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ad6060f6ce7fbde49fae3f62c257a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aebe5c8123fc60e28c6c5b20dba18d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e2aff9172f6e54c6ab71d7d92d587911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1649f0589595d2b380fd5a7c38519a3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad048e8ff5f843527b5930262bce821913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59525f11fa2773ae49a43bd7e9a3932d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e67dc8b9e3707f8064c394743368e7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f71d8a1f9ce3ed11bdcfb33a2f8f0c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b216f3e0d137ba253e07fcb3aa3d6f5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d45d41ed672233d369195b4e9281d5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cede60eb4dca57f6a445119cd222fa4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eb5874f3bc54f052c98e795b1ca8f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aab95a629840d034a757f9495f8fe921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bd314f2215ca0022144c054ed90fd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153834c040fbaee34139932048a2f02923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d225c5130ba240c3725929dc6f1df924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af8e6aad17e35bb9ee0ab5311666f9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b110e0bd58741ca6cbe54a19a7a8f2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a0e52f92b8054d0b191ae6aa7a39f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407262fa0a16f0f21b96987f3641a9f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89099135b065c5526f7753ea6b10ff36929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e19167cc5a347030809e6dddddca5e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5968c4b7a10b5d13d8dbf1f63e50bc3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f53fc84cc3bb6110eb78779860164932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19113be6f399f7fc169e7549d951d03933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89029190538b72afc43e9136e4cd132934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd923f23c21f1e707a1bddb775333a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2cc0c612f335d9d6096ed8d485cde936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26127960d019099875f7ed7c64060a06937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daec18337c31f9f8340624b840a19b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab9322ebe461c22b91c50ff64a5d64939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cfe69956ac1bb9ccd03a53f42b96c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf238e25bf1b7da143257b063a8c30a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c619aa101a6836df46a10435a17f8d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb40459660d69ca6c8563c93ce9639943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61754300f4350f699bfb590595e234e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a539d40fe3f3a172d3e0e16d5bef5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc05d34bd03c679707581e3a0f1f9a4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab57282c8c2fa26466beca46258b147947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0b6b81579ca90801c028eb0986158948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5353c0ba1454bee07c2cd3e147d787949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dee1200ff6b7e8c75cb111c8ec7b85950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f1ba02234820ac70b286f868ae16b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321b3f33e303128751d7e46f7b39a1e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed3371cfa4c9362323e9c2a25c934e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6ad8dfccd8e62dac604f0de06a36d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfab80330fcdb889190d19de823569955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e824d0875c99afcb094c240acff908956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495427b97232c4cca39f0db1edae2087957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b480dea8c409cc06605da5efc1c19958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013be7f0bd457f8e296ff978119d544a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1315b26242092ae73431c89c3f17b9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440459e0be7822dcc0622f5a6d7ac356961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f30f02f0c4e99a32ef6f18943ffca962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fef2c0b352314cd0fd6721028d9c1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18318b37c47d8772f3856093da5102964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148c0904b137e466865b1d9b9a0de84965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155aa6d6e72e40fec932011974fbf13966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b7e7a2b6691b33a1b023e573e138e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592be974e56d577399b93a6e1702ef0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106ccaac89120b3c7c7a2e21bbd1975969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c80c8de00fd178c0f61f346f8209fe970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe90f4e4a03180a30eaad8d93b0a601971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fefe8e2281b6361a3e175a3cc25452972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dce18a0e26d1b0e542b7bbcca0d29973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd76a84ec24c36aa2e02b38b3c6274974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e556f2b6da8127537f38279bb52a0e975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>