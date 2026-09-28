--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c1aee0cdde212112eb24802f074c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144089055d6351de613afacf7c5ebb812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de11a45bc8f7c903e30f9b59ff6ad0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f2804b8bc1301ae3da10c10a7ed244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b606ddd4bb405aaf78cc4b8181833e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67027aae4663403bad41a07074c9af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0d97ed178c3e039695c41c42749017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f615959955cb7ebd9e04913b0272728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b03cf31f2c7896e4e45bca452efcb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d739844e78a86d2ed3054ad7294e72810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f607a64a5047e073a9fe5327f27b1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a46909c2e71bd8707586c1cc30499f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645e5fb3c38b1e850d03f382b8473e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc873f5b5dd52cd620abb51fa4d13114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36768b72d9e95c30a6c1e601acbe25015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f57062638c160b0eee97b5e0af0d9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80d82be701d667b0c3d1a05825e13317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2e6ea4fee573563c997d83bb0eba418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28077a57a69dded93ad7a000031d8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98de5c8656ccf019d8ba9896752b2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658c445dcdc2db2780cacb6090281d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf32aeff0a58a5c8639be092c7969022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036502f84406a6abfd8c1ac1c1556fb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ef762f2c8bb968d897eaa8d13a2a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20709a76661b46dcf6fa84f357ea7a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958a26aafc0526cdfb9b8e8887d5cfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8045d4739fcfe1b2e63d643bd69319327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a713379fbf556e0caaf3a9de1962728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b82e709f1d461e09a59bdc5e9568d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc68bf54daf85e996c6788a3c1cdd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1e2b43f33f469bcce16be9374162731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6824984d41d18309508ba1c205ae2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e39427d670f909a8740f558f050ca233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61e8218da95f57e93d6c1a205ea95234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608551b3b03ea02af0156d4fc3c5ef7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ae7acd3c505f250ea2674fe7a32d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122275d3d8b147cecf5c5346957baffa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651bd206ae4d5a5b02b189d17a2c2c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585950934f88b8fdd1d0f8dd340b166f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a8549033a6823649566dc3b7ac77f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdc550169141e8f1d229c1c77d2b3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b7f9c52f1c3c24e70505057f9868442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8547b56d3fc22faca087f6f49c7ecf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331e3ba35db96f46764798b98f9b4d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4a3b708871b702a1593e2ec4a862545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963c2b88b439e947405355b3b29535e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04835228fd7a71eb57036c79d6411b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec992bccd8f2649c026cc59cfa4884ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0ddadbf5b526217653699c483600c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1e4f7b3915d3a356c72962f0937db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22415eb3b45a7051b8658f0dc3782f6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5072c0e14572f47144859b25ca3d7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1a450e202c169b30a8dccf582a69753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a71b21e08ac2666627b2a9304d7bdd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b46eada12320c0d7127968ad7e19bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511452f0f9e9a04278d55921c48acf1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d661c911618f113c3b13bdf2e1fc82d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a7fb174a68f8e1a0cb61959e6c10158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ac3af861f5a72afeb77d5010592df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fdacbe6cc7a5e8c4df47c8fd02e3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bc067f47f263e7daf762ce64de53c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf5137af134afdad646d8d2d2cc84362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866320f9d880f779a7c99e8e76d7c0ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d389753175409574b975b77c99f4da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cbdb00ce59d0a160171b413b2a9fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5b77e0c86d68c81ec2feda1ce87d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce91aaa19d5ed0b4562b158f91af4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629753bfdac122ffecb122864c5f16368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564119d0631e14ba83e94f0950c4a26b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d56ad60a0995e3afa5e057307389570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff46b5de7f2f83da4faf2b5b3bb87f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b65e2409a97e3174fb7fe5fe64fae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63661969f80c5897f4fc9686492aba2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d91f31f16401229915325c7a4c613374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35002c255b280d00bd6670d8896178e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d237e979484b6f7fd31a94060c0fdf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcdfdf41f3f8461435e8675fd4e88d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd8905284b41ff78838dd8e1fe018578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b608b24a3ca8c3f3ad5b701c7dde1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9181b43e91d2d2323803b40d0856d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece0fd5f72aaa3ec6fd82291092df5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5e0454034b9505c7e201b7c376a2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9db07843a066b54143b91e971fcc6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77351e6fae0bc51336f1dede0fb04c9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f560e5202507b364cd762220fa054385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d50d8e9a6fedbce2c9343652840cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872ac36004b361839055f52dbc1b73987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd28538fde8363607480ce2a02c051788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49a0c859ba1c7c489c80f79748a4c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa12e796bcf48a308a93e2cf6cb2b9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f366395353302675d65b7c9ff72d27391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cef393568f2388f96a104411f135c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c2e3cd99317e6343a1b91376cf09993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebea351a566d0098b6863d9a94a3bd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce7d2a62b733a6d81024be8a0e61bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b541538fe90f2625129868cfed9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db79d0937acacdb0e36df7409512a5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d50352fe295855b0db9e2844859efd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c3a36c1ee906fe44ce8f73d3fdaa199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257ae0ccc6b2ad7ef35104334743d9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f077c7350dd1f45c4a2435ed001c4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167947f2429779f4fd56ae8d4ea4a37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8aa6d67b5f36e37d931fb0283757c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bd4c501774f695ac0d7d3acf5bb4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf601ac190724f0cf9f2aee293c2751105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1417c894ae70b3a79b5448ad4f3a479106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5251e16e9c83748dcd223b407a6067f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06139ffa29976edfa844e272bb1522108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef661151e8ed2457e5ec33cfe95f10c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db62baaa3b147833feec87de5ac3212110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d77a009e101751a8d47f363e5e370111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54573a36fa3140a1bb59a727cf555429112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9731f14601b7d920d52df88969db5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb6f03e5729e0068a5070faec96294114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3446f225370080bcf11217f5abb4d35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb1daec794433be1ec85426acac939116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef52fc6d71aabf1a2fe7018a6366d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4cffb0c86d54ad0688dce63ed4eff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398a5329e46b2c6071a382fb314d93d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a4710b9cad8c7a7021b44bcd0b215120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e66639d49022d8aaeb0b035d4d3e9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512e0d4f938c18f1b8663acf883be8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8436c550e7e652b1c67d71bd4241a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef079bf0204368f3fa2dad8be8f3e68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a7bb7095cb33a664bde2baca1099f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047a1a48a90e287b7549428207f1785126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb84c66fb1940d7d4812a297b312439127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934060f8582749242cbd70be2dad7c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044a8f2e4625e2b61a1ab5b6cb1fbf0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f4310a84f9350f467902d5167ff0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4a8a1b0955a29225ef6b8eebb0403131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73806af1d3baf3e34de3e686caddf70f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aba6845ca8f36adcbb7ef3532a51b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377502afd9028770dc9bfad66babae6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fa9ffa38413bb796bdabb487b7d00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17f795d483b371e4b3927b764ee67f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125f451e4fbe8c1b3ba1940f265515f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42769c3b10bb3bcf34097efd776800f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8e519857521ca8545f1abec5c1165139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55699b1a50f06576acd266b79f43b7b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfd1e730193cc937ebcd33384e8150141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd10f73ed651061b8acd030a669b29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a139f9d620f7258a5543f1620db2eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a80bc20244460de329b1aa5db4866144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782af7affd91cef6f8a5cc563214abb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1a8aac51998b8b12f17be6257c131146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e040c7cf485d12ef090a5438f3fa9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7d6f33893cb3a9449c211f991b0be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f4abd0d0b3127c57d9681c1965a1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5a69307e7786aa7d12de12003a072150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584180629383f7ab859469b37c87884151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473faa7866ee63386159e16b235082f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f11de1dc1df4c35a564c1551d775f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3130e0db7b7bf6964dc29b35b9bd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03f89506b8a9c15d64f2c133990772155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafa3f2e8e7e85d4626750a5337ef1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e0c82e1252a61a4fcc20a8169419c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47548852b5a310ae427fbf4e8ac5ac7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b32cff11998609b833cd386aff11a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa219eabfaa5ed8a265d2f5c824d7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbd93a31d2d00881f305a18968527f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05cbc2bc1a9b0235fe47ae0c0869b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da394f116369d11f7e59e815377f54e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebfa399396476884eafd54ebdd3232164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4dc66f1ba2ab88ba5302123e20a99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd89608f852b153d2841674192954f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4d1df309d30f4174ec01639ef9fb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7f8ff49b6da996bc39debedd8d969168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de758dcc6ee3523ccaf29c9e5cab39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727cb8f1333318ec6d032cf07fbf421170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e834dbcea09a824e1389abf69ba9124171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7908a0b2010a0b7cf8584c3cfda52c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db36dbd3977fc2b787547434dad29c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8f7be19f9ef055138b6dc0643f6a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a6cb1f5afa572663c2971665e3ed9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de5a7ee264697aee916421b070b227176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae25f1103601a1389eb5d67b45b2ec3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dd7b2bfb9969c4748e73b4d74c72e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13984ca77d284bcec5e9bfee06f4c25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bfe36249859121c9120b9e81251ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e198bcdd12de7c58cea3adefcab04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2686dd240327dd9ad777805c6f2138e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90144b3b733ff0622bac37f04de27a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a3c3767d5629c1a2bb6bb15eae75d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4deca7e8306c02ec48a7c726b0176185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dc663f24879c9bba7ccf834ed552a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879187acf54b3fa7dc395248e8da7506187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5191b5a72b50a1173e99fb660f43b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f902b1943e2cb82b44f94eec7b04e17189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648256c899632c03bc77990e3d94bb2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0cda1ce95159e04742b4599a7e741191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f38294f13027039a939bf7c01b3e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ee1ee3cb286de3d10a216bb1d79d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eed2b5f6faca1221d308198eaaa04f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa08e72f65e1019fca6db8e2102bea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696a8049f182b5eb25e3fcce3142a3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98958f6147961b72bfc40a4752f1034a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3896007eb32a0f6e37b80bbe47304198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae288db157478e2df5112d186c500a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bd281f1a54879a8c6691d6c1161d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956e68136cc692368508ecf7b9197b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bec2ec177969011f07ace64193d3ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7b34f8b6f501dab9bc7323f0313b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58d061e12fddb68d60fadc2eec1bc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840a861a55d498707a4f08d0acf60a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca85fbde02bbe4d03ef069f07f4fdaa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf648ac690c42001b876d2bb2f8758f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfecb6282100b75c27e70040ca18e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d8f3c43f8c39dde68068933800bb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aeacb9c6f2b720da337464c1d239a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7861ce7b490bf9b4bfa9cb8e6f48ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51c68c15a8870da1fa143d8b9faf13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1765c7dd7a52ec9fc763a10b2b9e67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf11497526fd9ba7ac06c13e8ba148214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aff08a4391c708ecd8b4a12fc80cac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3500525027d19fe64b6cc30a41874cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e4675f901b0069396caf505afcff3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df57a05b0fe87a9218658727496e27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd14975497d71df35de9458e776b525219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50772c59ef5f6c9398565099322375c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e6229e48563b3f30d5e3f86e0ebd2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be51d554a4ed0910dd6f81cb08168a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195819b8b06378852715128893894fb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fe86a29a514fa90a297380c279e97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3792b5d10ea7e1b5e5354628e0b38df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d53dc119c9c920ea69f96652f6738226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0827e86f1ab28e8f98ad533d3fe0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d21ffcd2d1b9debd410760736f6010228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1ec49fe4fddbaaa1600a4b4647ab3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c860a6b08b37bf09843e5829354b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2bcab8068c3842b33b9e15e6b940d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd791586c3b5241b420637f084af72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb170a8778fcb8ea6ee72eca899d9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e377cef7cbc8bbf41b8f64e0f8b17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e538cafc8a38ecd787d580988cd43d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56193ce5b11aa1ad0804b90fa882320f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c921d22ae2bef453a585b791e313a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab027f8ee2068180aa89799e19caa13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26d3540ff22dfa32a9740ae29700d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452ba1b0411286d9377bf41e9b04ab0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc74146a3f5623962a6b0bae5d23b2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77630dff2cb28bd8b8cd93097c45274242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342d33f6501a324b3a21c985ec16e49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32918d51323e454face4db4b83c36c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed32b33e0f9059856d73d61781dc42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c5f674a635c9ec32ff3964f5d8b26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f4ed6b91bd6e34db2c4889a1a0c00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d312d124ab0cd54591640fa0c33e3e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d130aca02964e9dd0330ff021497b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75364b706f573073401645bfc38235250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b5cd8e1ba73a708636f91f78ef28c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58784bc57fc00c5849d6456b0b61a55f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e777a972f9fbf09571542328d5ef2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d275c652a6dea4e6a073cdc2e45689254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e31da8ea0fcc120a5a7a21dd8646a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bb4aa3a503979436beb09c6f637f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592ec9d11fdb1923a37518dee3cf547257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9817804d75fb3bc28fdbe1bede2d874258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82244d7c5b15325ff31d28b7a08b66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec8427e99dcd93e5568863c8032ea4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173d45cddcebc8516a1ba3899a68222261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be7254cc23c5d4cd81c133b341d250262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01477324f54f85dd6a0d211efdbc8cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757e2f500fe4c8b136b8495849307db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588077678e97fd484a2371eab8c96ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62385d73bc061e2b194d4972dbaeb7bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e879f1af9fbd9761beb293f6c6b7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c1932f740f396c99d02ab07bb90f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8048e758a65286358d14b7dae4b6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b5cb095eba44eabebfbc2b1b5e06a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a5cad3462e21fa57595b7f3fe1483271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086075b6d54c0ccc2f8a15cd51e8722272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f090fd043e9c987cebcaaf8e7fcc32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43a5961c4cb3a37dbc8e0025f298ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52180ecf7c8445fa3a247a6da25a5d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cafd4a7203d76206da34d1970d864276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0b59356b3c612022ad75a6f13ad34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b9a51900dc1f7e9576371e3d42e01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce29ae3ca99bfe55bc972029ee6b9fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc918ce2c86e4ccc1149cdfa1ada47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d13209ba26a2e32ced444ac6ae529c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba604474ae7da574b30c4973378c9524282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee5e4855751fcfef4e90872d670f6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559db8186a81404db9ed9cc3a7e6d7b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81346903eeac2291349e676a798c70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd1e1fba6c9bde67fe88ceef8c9914286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9500c1bcbfe60c763ce9a7b4a6417287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a976c0955af7423dbf88fe0829fad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096267913a09bb6baf2cb7ce701056f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e0e283d483a0fe1d67e099444e81d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e081aa3daeca278642555100240fa9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb70ae18cca8d0a9e49920d33e7d567292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28021b25f160fad4b59c13ab195bcca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0e7aa99239e2df58942ed395d6c8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ca2efeb6be141136c4831b6513a95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8076c32f7d2e76edf28cdaa2fece4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf914a3870ddfc2d1439a93226f3bf58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2368bf71c6144dbc5d2437a73dfe9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5a3b11a4a99cd61e0487ead61893d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786254178af24a101d3ad32fb364cfd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e50a8803577599520877785c60c6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa2d4b66000b7ec1d497b889f20167302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc33ca32c2025e178d982ddecab51f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1e1e49b059032f8b7662c134c393b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181109983fbc2af99d5f5b4d42cfec7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f9b078fcb18f71d407c2bbe87750c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd69689f9ff00341c0c1f156d9910d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e055b13160bc07bd015f6131e31edaa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a518cc2c6497fdf0a59087b1ba89e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a4d67ed4448592b3290e1bc6aede0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c35409143e24299cab2e225aaeaf3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02172dcbc6437d23fb3f94e27461bba0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be4f1d66e5cac770a7693632a78ff7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a85923c0bf3d53a1e0d43b4ad4fd62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072363f7f860ee9a28a4a79d7dc6a60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3249d61f3b6020daccb5702e1514c69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf3349b2d58d30e9ef4c2a9d9d7d77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae992eb4014f2f85efbb389ab77502b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a50b936ba2ca63c05c252ff1785c0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd508709535fb533789720e333cc7cd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76d9b813c58c31de646864ff973431321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5016d4ae9e66925130fb5c603aad93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3d521f59fd5af8a25638c65f95b39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37789c931c61ace4c9f26b931ed9c7ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb5f1716064f5076422c28df5a0183325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f760861f7f31619b9f11fcc5380ced326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b06f677d440a4fc31065fcb6e9791327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89112183cfb3225fba80e3ceeb0166328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caf999a7b8c19977ce79f3d2faba48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dbb24ba7ec6b5db44984ab3c82ffe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33befd8fc4eb6a447c8c567e0d006fe3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadd88e50d4feb4161f1ef0318449a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d03f0069e731eef43eb37f126759ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3420ceaeb67ee9b54f7f6d0c5b6bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd11ee25ce8c122f60a0ee218e6476335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f4a4e24ef45d1cba18fc4b7c9bb68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a09eb49dfdb5b7791166d01be8e4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2199c74093db1106c43f55f63523b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4d41ce08edb095591791c54a1bc18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb42105317d1ad6f49a0257c058c11b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a391f28981a432e7d3c212072b559d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f90014513fb30edee48ee2ad9445e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441b9c0259a7513819210ff7dfd3c19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaccb3924d272e69aa3b2f212b5ecfc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d79a3dad3dbbe8d6787ff60d5cb98d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7336f1346878e822c1d1b0f01dc960346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362719030de25963cb76de7276bc7b75347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656a7ea6fa98a0230e06ade6c8cdf83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e640e7a9525919146fba46ddc4940349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895610b4c41e90adfc889f74be5936c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ebabe2dcf409e5a4610a3cf5d9781351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1ce6f9d30431d4106bec4096f3383352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f77e0fa72a58f3a2721cbfdeaccf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8325f73d3add5185d636e91cb1197ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dcb8eeaf178f62eff289eeac9d144355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb081236d226b0684a22586c542cc26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756d836ea7e11e382a5b8c537bec2d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294387061f1ef3c1fbe5545c36f03cc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd636d02c7f2d454e7bb5a2bd9834fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee1ec6683e50b3827473d2fe2cb768360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf6bc3094001fc5b400c77b8fd0522361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcaea7259f81930705934aeb211824362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723975d5aeebe02351ad67d34694177363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85643a38e5e19c9b110f33a53f96d8b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b5a35fddbf444d6e2cece3a994df6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffdfa72ad18404297f23999fe7cf48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef340fc3376f4791f04945ea1a3621367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd2aaa7dd14e3b9eab3ea0bb31a83c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b957a1fb02fd686121b019fa738b03d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c76f42758e871cbec1552063994f17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f8899f84059cc0682e0914379e0a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc515c4883239f719b340ca9f6397bb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66912585656f570d7c11d02d46b90c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc251fa93927a1eef12d130fc7118949374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ee78cc6ed794a1854c02e5eff4b95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cfc7c971538ca685b93fd18564e0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a18e3f460fe8e7670a04e6add4389d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2e2114e7eee439c264f3a8a8bea25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272086c80daf78129e7706dbf732544379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1765b2181bd65515d535386ecd0a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91303637f7fe46b41a5a5445611063381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96465e829052c737100516e002354657382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29999601a6eebfa50c7a53a875b0b01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019978205dca3ca7840f1edba2cee74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ac48965756744ebaf0af0b0058762385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae244290e25ab9a725021231f2577bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a35d5f7d62db060b095ac64010ce6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681fc40fdcc03b9b93156dade078015388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd432835c96d79e681e688c59b6844af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32574c3804eca0c7863ae8f6b75d29da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae549093d0b9e30e4e89e61faefda051391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897617a008c2106d4b3ee7dfc13f5ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab5829023bdcf8d9a26adc6d96d61b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fe4f7c0629d39fb99b27133b1a641394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f88ac7d0381d7aaac22fe043699439395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e5865e92ffdb1dfba7cebc9c5bd05396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653f1204aa69116834578df6c94aeb9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a114c9eb3664e0def7cfde18d9156ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c6004fec2e6f78edfc517322023ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf271b3c0ced152c6c5684af58ca43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ee5fcb54a75a8fe21d2287396e94f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b82fb68646abbf355ec54170c65b3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2d0f779ab0c4542d34f3d2af294b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a21744d4acc2446e877426205d1363404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774096748796f63b7480623c11bfd9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23502a91e10d3c022cf46919b0eb2a0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed29f5dc2fd93acb2aaa813ead96c38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725794200828fdbfff2f9adb450e00b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1c381a029eb637c39ff4d090caab0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e753ec73532d4aa88093596bf1350410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534d09103e54c98465e8fce88a747d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7336cdaaa9dc7ac026862535e326ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e10a20303c6ce2f005f7e0109921c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef4c5d9edd4a209ba0b99e7db7b43c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769212a010984f19d4172c80afa11978415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edc4889cec5d480961b183a78658f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ded3411cc64f172ff49fcd3be1242417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1c319f301c7ba572beaa9c5cdc9e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ade9d753f85fdde9ab6200a9d966d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b235dff5235c1a0b0a9172394523c4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfd8bbda45cd1dacca5da8e83ad965421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866edffa5b182a350283e5a1e492ec5f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0a2be3c3d7318a77811e4d0bc2979423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0923d13c2baea9b43b6d046569aa53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b62ad412af2d65a9bcba9cc18d87b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ac89eba3890013b708ff7b59c59a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f738cf2314efc8ada8c4ac15edc8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d000933f473fe6e3f8937776cb822b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7864707f63c73fddbdb8ca1d9dda4b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed413567699df720475f1f5c3e5bb3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e64fc8bbfaef79ce92227e9dd0d17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b407f3b8e89cb19408c29ba7dc39807432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d3530f4c17acdc3ceef7e531b5add433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488d1651187762c1c465cb96fa2947e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7d1c359562f51506b1b1d9653c246435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915ff876e70b72a9e1314db71eb1099436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72c701b0436edb3c62f2504cef79b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105627c0a49b43d5bcf5e90120b35ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116117e35c88410ebdcd480e95043b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5f6aa29705235c31d857465529d0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928932a51c8c36a12da1a430957bdf0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e480b80ba3c80589106c0e5e11e90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aa45a2707be4eb808a24d32ee1b44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f109cf6848e6cfd82d76195221925d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a628fd6b0c00369869cd161d50e91a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f55e6860bd5f5f23dae39a401e295d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821e64bc94287ad4dc52678d2236677447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fef5e84dc03f232ce3fd0c8eb9e80a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d76c8520c60ad38cd7d00e770ad6cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ed595bb282f6d557bf181b4fa6ae2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298168198c58dad23149e7dc6217a794451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33072a85426be67bcf4b24003b59bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de659d1d0d56c4d72549de6551902ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea51bb97332fa67e2054bcf3a4cb272454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d25dfc7d84c39ac7afc16d95ecd51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16f1c8438957195c90f727c87d4f72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf7de466d0493787008820444ace18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31e2c2a866dc6195c13b6ca4baa339458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b3f8dc3e744245ba88ceb8a38f066459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9a189bf030d62a46b57ce28d160fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84111553bf60599fede938bc58bd30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1037e593359967b3a978c6e7a6636462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941680afbd7803b342962214c69ccd51463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5aed0d54dde6ce206b7275bf0d8ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb721e91409ff4c76e0480aad0f68802465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e3b28cfd09b05cb4785b7bf7093fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c44cd46e79fb596d66107b2043e7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9984accd32a937709d1555126e6ea24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922b79b1f0e31d02289f58aa8911093469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c065d255866868322f988aa44c344470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f594b2954f760bea0042d5218c8e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71c616ebd44dea0bf54e5d7645377b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eb9d48d2a6c06257347db808ecdea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f960afece39d94ce7614465353fd1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aa34492a8d0ca107c4d746a8d8241475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53748f16962402d45c8b5c6be5049db6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfb27461ddd8d5068275f700a12afb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedcfac92f607a37aa1a40457a65fdc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f23bb198e5c6687d2d5be832b1f4f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94f5a2b2ee7d94c278c4e32c47241f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dda873f58a51441efa9d0282b8b62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b015618a21ea24473bc466681ff945482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586d42f4562d65e2502d9c766afea40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da11d3e066fd08ee669b9a6a0a7334484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc977623e48d8b78598e358a40c82da1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fb10758dd84a30275b4fa1006e847486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6696aa9770d6bc026886886d6c49a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b376fb442604c85bb2962ddac3642cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f76e6aa9647f58c9a0f66e9bb59a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c1079c52d795d99f290c1e62f5166490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cdab581cd210c23f283d94fac63ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7060f92f9816a30fe653dbabb2dbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc2fb6196feed6ae0f041b3a37ffa3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6698c295cd672ad2a6a3abe8e1cef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b8e41450e39a94252e771ee27f241495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a71e0dc203125b23ca21fae6d951b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63672ae8227de8bdfe9dcc2589159c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ff5d630113c51fe75be272c6127b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64adcb9dab36729fbf799534c808e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7da19ff7b23d058dacdd757ccb98aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dab2bc4b64e9f1765f58d7c57c40c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41286a4e0d78af5f17a0668af0e308502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b5465da335e65b13e00e6322862e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854cfab7eadb8268c445d6a67c4b637504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde98de018d4c2864507ac479b5a7c82505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75c39a532f94e1caac7819fefdbda0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e4f4aeb8cc1990457e2b583a080b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477543e36e000f1aff6be4895508583508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b6b3085272fa0f6205ab7a297b3f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757f43a0e79e4d1d0d380112ed17bff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d364486d2ee920f2e877de3d4b99e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ae7bf05a0790cd3256bec59201ab9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03472a536f4351466df074779565f16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7eb4bed4486ee331e6c2e10a1ae6b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b0453572833b1bb7f6538cd4dfd45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b67a759d1fde6fd39d68abf898b068516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cea9215c7a87a8213b306e62ce3b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d3a0af9255b1c1a26b58eef93fb0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30452b86ab3bf844afe7db7d62c340d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa15b8764a2f27372b53aeb93e40e19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466308c01d527bac5099a963f02a1d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223e553b8a25c380068172a57a00a59522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da065bad4e240d5e47f08880515f40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7866f390221e733e510cb8f4ef3633524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64317dea2e862e57d0840040bcb17b83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f10f53062f0857f7898b0fb617493526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99abcd4914645345079c6070da7b565527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab452c205f039ec850ccd8d8f73248f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7e4d617c6a98b1cf842ffd956b788529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce876af41624b7da0cb61f233c5ad4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caf34ff33577e0e703e0b4b416db96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becad4b77eaf34dcf6f679565b769b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d050a7790eeafbc52b1cf4262432c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8085ebbadc6294d83d605bf898d3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb229feffbace1dc2bb2e4d1bf5b08b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c236d64cd4c35d8e0dcfab2bad938536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ade82ee613fa98e10f73eee25d0f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce91d0ef68f315e5005cab2b4709335538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d23370f5f96b21dcff7f166d66fbde539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0044286d97977e4296c666dc28171e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf9e097129d08fa70570e1bbc37c15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79416dacfd99f73a5161bc968446632a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14576ebcc176b3831428574b67d029543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe402cb75eaff96f7893b58e717794d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fce48fef0b9c0a61b5cb80e91f8d87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb266190a20b258464995eaec5ca958546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd4bdfe4678c1db88e010d09c372b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df974170c7d71ac3aa8e5df5879c3d6f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020de0e3a04448b2c5cede8006922f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe5fdf0b84a72b295a0cd377a9b9a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3c2236e2af91f3acfa13ad12e35f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541631c7ee9e2eae41af8bb595770f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19d5518b28a5502754bc94b44e982c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bb3503cb7d4534d09a915188e9e62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054e72b35a968e227114f171757044a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965078e574cd63e9813f0008a05bcf84556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c8133558247701e71b4118bf7460d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ac3a7facb7bf8b19bff7ec3b9be29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a5587425eb502dab5b787722557ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfb0a91569c46e444da9fa0b6bb22b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e6655d8f8816e9447a4d0d600c479561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909ef95ff0f5c4c690287e5d408c42d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d42acb86e16dccd074614346abe66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a143b809cb67d0b4835934db64b1ac2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6779d629522f8587a3ddfde6117a9e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fc32a13f196297706db831b0e318a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870b8233150fc7395476285258ae388567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a54b53b7df7e5783e5565d3b72af04568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803312defeba821e445258e1deb45300569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad964bc04df9a6bf94baebb5a2505a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7231e21de1c3118a71cea6d7b1b32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32710b871b6c3f3553f9d7d631cf4857572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de260213ecfda9a49e4c1f28e5b0a7fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40833ac5c5095c4dbe547fb9f4788f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42b4171acdd5eeeb4532fd6a2aecad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4dadb764b09ae15c93d2548fe01eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1d78e6d01ffcb15dee018bcccf821577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28af558af46d7f701c5c409fbace42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0381bfd23652dc1f500a635a7daa2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9ec40fd25f03cc0fd92bbd9e33378580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6492784bf1901df77fe158d243076581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4935723c0f48117369e0f4833ba847582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02643492b78aa7007a14fb2495e9ce4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b384a1b608b93eb6bb97cca73a1c895584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38819b085b85a09dd35279773ef3a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30515fb2c9e4760528b5e1695fa0f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aac97243ae20e51a597833aa160c5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3adeaa818a575c87b003d14032a59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d12a4a04c61cf2db02ffa12f27fcc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba3c58b6f3bad4a611ea4867a80445590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1743b9dc48013fe220b8ba1d09341b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414875405e0bb94b9c26081587c80448592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7a9677c037cdf940055bcf23fce93593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce16eb87727556bcee56998c43276cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8613b365fa6f12938b36d3d80b756e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb92ea8d79d729402b85058737db1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72121c81458ce66bff7b0128daa0d626597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cbe9be5c418264cbe1c477284c39a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23928f761a115ba1540db09c7e6f438c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b49b4a75921aea571c6b6c7d68edb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df29a9e7822665debb578ddf4635937601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede79ea155212698a283476b1576540602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c903b933c337e78f264ea0e306e2d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0076990bee7c405063801d1fc13fa82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da148f5a00ea22b90fc640734435657605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c723cec0a2eccbd3e096e56926dbf1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b967dd9909e14331f5c0407c9933949607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4ef248cd0b2f2d4ed53317ba4d1e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b3a5456124fcbd30b7441d111feca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076c46029b4b085857164d0f47ad576610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bbcf2792a42f3be1891621984717f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f441ad75d559a64094c1f5d0fb04a00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c1a412824768ed2deadb93e3ef805613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302ebfae347c56c076a92fca1ff2c5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb08cab593a40159602d568e19ce4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955719de42dc487d44516070c92c200616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d9724105c3fb168955ef82c84c948617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1026db5d0f05c8ea3f00e50e0e227618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fe2b9194e259fe1fecba67ded6e3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c106aca87219bf8b35f5e39fc55e999620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a2fe06509aa6cac01a170a1a259d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e29bb4d2672117de32430e8234c2c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242e3f9e713d68fded754dffd4fe8aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0f7ab88286daa3b3384e5a6de3612624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fed1ee0cba57583825c1774ea95d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a33b9542e9718c65a1ca91b424067626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fd2ad54134768e20f1ff764c08362627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb8142a44b2046157fca99bb324597628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6f655d8845bd5cca1d9d4e05a57a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d67390b9780c9bbcc59ebfff09812630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fa461d46dd4132a13a5498c49aa79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc08b52595e849106b23225e8c8f17e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1c0fe71db40fcc75dce0080560cbd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba89c0b7f19d210c4151cdbafb5c6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04afa5640663746893f0ff5e474518635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf443a9053651bc5c236a963b106fd76636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e90bf568765ed24ac026835409a954637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea197815d5892b86d4c64156ff12d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c914de67396d850f5be48bb7eb21197639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4c7273fafb43a7b44646220d4b4d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2048852f5fb468ffb7567e5fdbf5ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84e250ca965d7e567004fb10ee8df8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e545d89b6b460be6c6e40f5da915c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4920519db066327058ce87c48d3249644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a241bba31d4fc8c3f3f7a85957270645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2a13f01ad17248ebd9206a71294f6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c255cc4a0174549ea28234877252cb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18602ae6d7452912ed1ea7fdf61b22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558a6a63d7610019bb9cefea9334c1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb81f898210af41a101e06f34c28a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52cc1411a3c8fa986bceb001077092651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529402563b5926c2efec98b85faebeee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2907fbc87925803b73ccfbd1248550653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659bc42f9d858d5e9e297b88efa371c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b0ebd85e3129963a05b20a6a05243655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211bef97a779029394371f7cf59cf86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aaa061e62fba5dfbf864b8d4c31e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c448cd50127fff8b0cd40f4fa059ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995caf492b9b2eeca39a829619fbe63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c72aa3b119243da781b87270d8214660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eef00e0f34298b3eea42499bad093661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45371b9d9aad71f5668be01afd924f23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072251de3db560c4905c0341bc988d4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7d89a69c04369ff17253a4a368d85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b4df6075bc306f259fc2555141139665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed89c747f5e5526067d4d92a61602e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593454e343e3a0c9e8e32ef65482e2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c177dd8bf5ca541dcb44b77166039668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099837fd516d04ba4ddf1d63c175f093669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0cb0d5b9a2f22e7620f976541f5bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f36305705c936b2f49454569dbff63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f21df9dc03670995aabe1a358c4f48672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75789e6aedb6ce29adc6fd00656045fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ee1eb85fa145c28ea8958738c0d29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f5450f54c096aee4ada5effd93825675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fa49fd02e07d844dd6a8b215d426c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4da3a3d6e638edcaba8b3690aeafe8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c51e57d9fcde2a9d27c57026046cae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd0fd826dab11e60611e00670f653e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c9bb970f01dcb01b175f233442d77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8c9bcb274684826eaaecd09e3d06e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec6c8cf45177ba67f3dfa102173c3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b72c8967b32cd91ccb6f46360c321a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bfccc185141512cae52e686ba98ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a83c7ff720e9bc4eefe925e79b7596685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4533d96b1daf5a46fae8c3222aab13686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ba6faa88eb5a7e665d7ae464ffcbe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58812db592857d901c08d3aa79952ded688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132ec25a79c09c9c4b375eaa33118aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598141639087542d55a8a7b896ee4b12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc682d73cc34250108a56cc154e0c43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682231c86b1bacc5aa70b9bb61f1cfd9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c25ad1555facfb18ed56b1209025c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7da61bef4eae439881afd541315d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2c3c7edc17d0a33a0d46d788c9ed7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e7d7065b05f6a79ce4ed4a34f7459696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01c5582b4b22a4277efab90a210b29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61116f2f3aeb9aaefed6749556271051698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d92b30ac3befa2d219c571588fa988699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b22f31b80fb9beed154cb8ab55495700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8974e3141741e67185504da07293ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219c63cc58f1c65c4a27a91d4dcc5f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b838103c6f06e5f2448f369cf4cbf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809103b73f1c9906d0db6ef76166739d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350694e145551a2b7e80038cbbd2c04705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273419099042fb0c307370622868d4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85545ce90e358f972e2a38793cc32dba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db4f7e971910e9c842071975167d2d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e12362e3aa77b8523ee82e306d5bbd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d1d61a3762051c07d9d6ecca5fad6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092811d2b87937b78ddce5b310bf6655711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf25374a59c66e147fd750227bf9252712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c5a8f07479d13dd10d4f907429603713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d87de732a0ca30df5c4a79f0619a84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de41dc94bb7129906f7b341fbeeaad1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b6c4718277a3d57bbc5862573a66b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486c51b62d4f9376ee6be58a403fe81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1e157234b1ba87dc133000a3f6a0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97fdd4e9969b030e9a6aa22c22011f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b7ed1e4b70fad6fcd9ee931ccb458720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8df2bb1ea62101075f9db532fdb35d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf1590a3dfdf2dc824945ccf1e5f76722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b219e24b3e261ca8e509652667eda7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a84bd1b5cb1d5e32ca9178f119b85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733bc8f221444ee86750210bf673de8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af530bea6463cf733a323a6bf1cbf1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f0928fc4c6818a4c3c28d13775b54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00382f34e2d6cb83af35a7ce9ddcba3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2d3d1014b5c3f7fe1a92c0c3a831f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177675ddb75e53e62b07210203cba4d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df1710a97894c9163bc8c6b6a6f4db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cd23065b3f9b903433937b355b8a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34ea1c38482c6b123f66bd2de42357733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908a72c79279e017f360f0c42892e26734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb9427ce253e8c891e42437b16ee3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53bf8ebaa474a859b7a289fcb85bb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c66b6b73313b3e12b4ae96571e7a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537688691b9f3128b954d96af710f505738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b39b2179849d01b9bcede8a9309c5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7632814e140bdc658390f0d94b209b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8abe76fcdb2873e837130e573fcafa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0c5001b20b82d4687b1c949282710742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f77ce9e48014c263cebf8bed0f6bbc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724e0651d3f515f8e66087a11a75dd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a302ad0a2d348e6bf92602b4bd6a56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46dc029cc56af14e9c257938dd4745746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e903135fd129dd0ff91a8d0aea0a767747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853b44886ffcd5b7906fd50f8fca465748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a35adaf0542ae68667949e242a66b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa64d5ec6cc69c589b1ffcc5862a1ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2253014ed321c0c275fb878fb44edb7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7fa64055107af3a83281185f0ec4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07688938ea8332712278c13993d95251753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4980633ab580de8aa13789c05a4e5a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b78997fbbffffef82b7d2bd5547691755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9e7dada61c65c264c2fda4cd5fbb4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43365f0dbb832d76d3e934851466ac83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900098ff81f52ae111b8ccc677bacc1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd289f0e5fbdabbf405ce704c2570fd1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208040c2842b854f4af82378e303f4b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcb7e81f0a9ebdfcb1935614f91580761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6069de1193593584b063fed1f9b925762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0affc39d384d2af00e4debc670799763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b7fdc0fa4394204c962b87d980aab764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bc059c66dd59d83f5d7fa3966da66765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcc389846b2cff9105114820014e7c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330c6e148e9eb05fd9729e3cd9372ad767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b763e8048a9759cb3133df4526893768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53891aca98aeffcdbc06df15dacdf379769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3cad695f5f5837da6409bae3538ba770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446c1b7b2c39199bd59faa3fb9ce7be771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a0ef88a6d78e31e11ba4e9a512cad772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9225274fea3dac53ebb0dc4c48a16f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1677e6b696742f637fced91f0d19f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8891dc40db4bdafae1dcbc2793001775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f964896e38f967fbc929d41c2f616776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5e350282bdcb581cb367c05b00ecd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa57387ef57b3c89432f1cb96bbb34778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d42a8af0fad3100f0ddd1f70655815779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb0bbd3b1b70c148f66d122ac5690e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84e5403a0a175dbafc7b257d392d75781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f154dcc2ff0bdc9e023245b4e79bd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242d5b364cd108c7cb51667f2426a14783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa07391c50c14b2a396e3ffd78464df784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecda5c8bb5929ab1a8a3e2e8d93c0a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7ea12f6f6baa6106167fcb96ce01b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c37abcdc867613abd92533279dbba787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339b303def257c8ad3d832bac859007788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eabb5e9ee04f98b502d7869790719789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad99cd93e2546287b5837c942dae33790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1dd95360966148bea9d67ef1a6a60791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b606ea10e89d62a2762b692b556f32f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d327920e49709f17484923918e22e8b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99a805ecbe2d87247e06042f2a7235794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d6a80503bdcb25b546599dbd872ae795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346317c10b53a14051891a1cda5b32ed796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3fd0c9ce8239a6ac8e029d5711f7c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa2bdb32ec3ee00728c2247ae2c3f9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc505d40237b7c533c1cdaa1d86168799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf07b13a1a724b53a257058fdec2065800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e447aae56b05968cd52646cc765e1d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca5ee58949de59323a6ff42541177f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88c91cdfd58c96908b988eed6b4ec3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e04ac4f7da7975df106f8d013a89f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639e3fc1e6de912245d810151fe1155805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fac2a5beac6f0ca65418255fb5c8c9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f8e5f2520429125314a49dc873aff807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570376b82d96659cb07f7949769ffd0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58abc4453c1e7045a3436d11370c69e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba566ed94f5ffa50bab9418f0bca0f5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfecd595933b15b2f0a0229742f6875811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8de1fc76f68b4db33e6490103aee93812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1c4e87fadb9c1d8bdef3fcb49f9bf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835debf9b71c7bd93284eba657e9636d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dca0071019447d7e4836e151f9493815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45301bc7d3c12ef7d7db9361e118f5e9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5af5dbc2ab10066902dcd67416cc5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ca66f3e010935768356935d1edec2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5df1b6d9639f402a57865a285dd2e1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0b1fcc99c81caa09a7b54e145e618820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2d804ca5d216852844bec6b4fb753821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfdea361fc196c3c2cf0ea9f4b283d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e73f71507925c081e6abecd8ed9d7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e1b1cf1fffbe2bc408904496212e1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8569d0740ba43f63be35b15f0b3f5b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0737538f326980ee1e12927b9db05826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3f724588997fe2b26321f0d590758827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6215462c60ec7f2badae41c00aa5b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08e901c7205d214dd8fff307e29166829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d95820e435bbfff332e717f2329ec4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23b5759398cd52ab45bc7b33673b16831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbec58adbce48e2b1085a1cedabee51832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78360d3c9251e9fc735731060fcfa7f4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312e5880d92e9ccd0e1b12bd09d83b3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5853483a0a69f202420b7574f01b03d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1101e16a5f4a092554d8f3d9ebbadb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea289a2df33634733af9b612d062f6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b20b25dfdde0ebc55ac672f3fa39e1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e134f923ce928e9de08a4059dcd7b00839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85042ca7a5cad0487969e31e819e1375840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6436a4ce963d4aaa7fcb256dc239c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9555fa1809647a9cf5fc26d9556d0f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bded84e295bfaefe2e189329648659a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83a0118e615d7a5d4db927a8b188ce844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274dc507bb932a7f0fb3e3f02efa06c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a945d02705ff20e0176130aa45a0f56846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7e34d03f0cc9b2cfd79314d3ba9b5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46973d7041e0e0906b77755965f21a2d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4e99b19a80a8962b15d06b984c49c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7849e54480a85510af701248a5e9f0a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5395c73e6bc61a912521daa2df8c4af851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7196cbd1ed5611410f25d115052bc9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f41ed874fc949c0b92d5a72bb29a6f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03730fa8d58b62624b6edb8af5f7c7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3cf156ff422dd1b8bce67873c938b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bd1ef39d866c536a2d1ced77b8fb4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5929bb5db40aa6118ddd01c902f28857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de35d03e1d705d4d4fdc3dd579c568858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ff9a498681c3b56a096ab991e5de9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df6f7826b24bab1512070abc716854860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bd674487bbd0dce82673b29816d55861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e3650210ccb539eaef050711aa351862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b6159a0998149d65fcaad49e09a9d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edbe8a11e0d12eaf4df9e8761800ae864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100d91c4f7f40f0e32b22a778369c15865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf0db41f91707a7deb8a79b3998656866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b254950a1531873aae262f14ceb457867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c58e5d3c188cb0aa434d43bc09f87868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c9c93ec0bf91cb2085ceeeec370e4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dd891cbcaaeb5649c235f633f2588870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc91fd5076cfda62ccb7283bbdff55871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64600bd7311190bf103fe2a6a880967d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489acfede72fa096cefdbbd7eb54213873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ec66980c4aef93d70ea06c92324d0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598bb22b82e3be4e905f85e10175361875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a27941718920502b3d79b9a1076cf876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3bcd247d1f8d39131160856d62f1a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d87828b4fa30b93008dd3a523d3493878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932dfdcbbf45cf5c152a67dcfcb7b15879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9b6f320113b3b4276324cd606d6d2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4596129553335576bb5754c6e0ab70881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb76104a8aaccc9810bfbd14c384dc3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb2f7e46940231c02b43c111d1db7e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8a633cd5ae1e496a1b888ab47026a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a2c55afb1b2e3a488dbf3f35b9ed0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa46bb187309d7caf2046b5fb67feb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12d320b8b71a1d9743786e75ab7658887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8a9ac7c51072307c3c5e4bd5595e2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1c6cbae9f687796704d4d7319eabe889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702dacb87a8254cf8550dd1dcfaa8a8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c7079e718cfa784fc76f87d634008891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a092c1c75ef720a681c90f05dc6568e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5d7880f9d0c56336bb8dbc1e31f33893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395977a7d7592d721078f52d8c70ca81894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e0cdfc2a2b4b83589563fbe51412e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7f1d164e458b5468158578a4ebd2c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d1e4da03e9b7a01c884e905ea9e02897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bb824315e236ae9f5a8f4b38b2bab898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06e7323f0692841cf9449dbc6aaad0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e658f2083307b0e30900f3412912e2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37238f8f472206bb190df00782e98547901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8ebab420af95945381bf484bfdcfa902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15180baf3c8901805620626f09aa5d9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db93f00db13489d767628fb39103fb7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b36ff743550d8fa0cce0fef39eaad905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ec7af1e6e361fd521992d2a7ac3dd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d7ddff76e4cdaba5d35b31cafc82b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bb9b310e49e31a17a842f7aaad6e9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d85634c030719350048c5b652c4e35909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdd94a7030c0bfa71e214dabc95f6e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3f6b45c1349e27fb3ffe6587b82bf911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4eb2b3291e7f484a4295e0856301d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b619b9cc033c5f881622919c34ad2ea913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490369506963dffd43d282a7dffd1be914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2097ef42f8fd26a290f31fdd6e8995915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e26cbd3c850009bb52085bb512ded3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aca37ce296b6781ba7214f11ec657917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c736b35cfe60c625eacde7283a5eef918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f86ba17275370bd15946955e703b39919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1d5a205ce7dc26148ec03d713f27b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae390d357e991dcbe85be9e5030de49921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7161572166c614e768f9d3dc8ffdedb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea082bdb8f3e9ba4e6c3aa0261e40b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d2d5fb578cada2008d00d64ff1f27924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ca6e7132980a4fc772ff856493179925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276272bc31e94acb9eb3b301c15c035926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29c91550adcf98c088c251093b8ac1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0db42d760d3ca5039606ce9fa05bb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1c52b5a0c2704af0de2d49d37443b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ed444227a7b2395a0f641d2f26d9b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c05a8a60587389b202a16540b76228931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0f9bb4b06ee3dbe8d8804cb9d8694932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab95acb5e52cb1a1bd34d097358275933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e687a4dda4ba61059fef685b2594225934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4cbb6116895e8a6389b42d03bc2c9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fa154492d72c7b98064ab238351db936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49819c608f4a2186f69434bfeaae906937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9648aebcde283b9e45ab3d6bef2cfc9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e82048e2c30438d687bc31e43da01d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2241f23aaef00fd7976d597abe9102940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cc265bbf7c5888c111b47cd1867b5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1940773bc9915bbe8b73be3f212f3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5af4271572d532f4fead5c1329d81943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cc7d5e80006969b3db889429f749b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684c2e1088736b0a1fe022ab62e750b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f17cd6378bd193c8956a6a490154a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3039ee93a357cb16e165c1fe4d3a8f2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a817e8bdcee4c2c4bca5f3d43f458c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccd2bbf29c39936f1d79caf3b7834e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d2f517bcb569029cc294885603b79950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d2f85d5a3297326480e1d8c0c0a8e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a5c381569d8c15d8781980c08d03f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5797e7e21b1cf81b91c24f226e74d8c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34a30fae1976471572ba1e85609312954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5b264eb7a73cdf9268d1cf856341e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f246de25c45c469f09dd8668d491c48956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61e8f9efa1e3dd5a56791b5d4a1d91957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1b5e530bbbefa8a255240c95f8e5d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52728f0b41f5f90643cc65b1cc3241ce959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddd64dae843c6f63c1226089e2cf44960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a024e4d8eb13c23f03042905c42c9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba25bad0b484d012f992e75e52ba08b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b032d330847f38cb15a55c32f94eea8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543785f142f73c5c30ff35213c020b4d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf4ab5b955df30951b211d92d9ca67965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bb79398134019be44d5c4e70893f1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3b4cd45711f5c3cb994e518cca639967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d069236844cc3a3e85e1d92acdf8c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32418ada596c57c4b9743437a2b733f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6406103c40f9c73fa8f8bffc7ab27970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73d049343eab3c6b9336fb1767a856971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15908547cf24ba4bb4d6a07efa514c16972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a9717b4b1dd1b1d11cbfaf4795990973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d0a8eb93c03d2b09bbd1c1136868e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75211b3a4f06007149849d41262e36975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089e958fc9dedb032e648be8c9ff40d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feeaddb3a0c7d4f66833dc15d4870f977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c10df12714d1ae8107e2e76af4b54c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66396dca72190654edf9a10ea1e52ff42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91784ecfdff8bd1f26918d9c661a1263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0a164e3fd6f30e960817ae716f92b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff896196cdce4374387637450b459b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fa9c0284621af5cb89393fea970946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976c6e429b035e9b9b25b0d756c16697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5324f758008a28e8e07d2826df39f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39323eaba391c2917f8d05989cc2bc799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84561c94be8d007a335d296025f43e4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f62164b2ba3e252be79560f2c649c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60df5554263a784488a3f85606c35512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768275d5bc1e56c0a0e77d82e3220e6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbeef8e23857bdce5785b77dcc402b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cb2637eed463e26d28625bfba346d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b0c9c42174e73dc9ff6ca7ab7c43416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f729fff3f7ef4fc4566e8656aba312917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104990fc9895918425c397ae4771e5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe86fedfea8ea7796be73a775783f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02266d52a214383ac5f6c4f4b2586620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d2ce0462c5eb73c78e745c052f89b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48812e3b4030a13949d51db21c2bb23722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dedd428617e6c48f92f036e6d8b1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b71915025b9c6ea1f286bf2b93acf024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b76d9e19b450b26b1cfd44cfcc2e8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32258e44efd2312a71df3ad584970c9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87874b4b4b2c27e6a27f270326e3d8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74772912090a45e17455884629ea9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b5208c4b171a205f6cedeef95518d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41144b992b6955dfe13e777f7a33f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8315aa7b828c4446e7ea9077fdc870a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396126584dfad5ff08b7811f2e65f5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdbc1f1cf70c67ec07a973514147b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c597690f850c5ee5933d19ea1124f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e58736affcda83eae899a2fdd8a1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6fd00102438b9f900a8623be2a80a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d3ddb0a0d02b1c42cb6d17a09ad3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd2ef16bffa495c846328cab26fc9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87618459c431eb6999137bbe7e4e96039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20805bf18e49bea4c86475d729eacf5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb0ae87db8d0a2e61a122603b7113341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b866276d7d91a3b9c71a18bcc027a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e482a2df3c6c3c3ef36c3eb09084d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed98cb82219b5fb2decf653fc12b57444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799ddd488028d039b0b802f2f27f52145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05185f4ee7053aee6e534e3e9a6ae56046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130ff43e3c3ae320f416869a9e423bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0c41437ba3d96701d64325ecd2ad748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159418737166eead7f1087b9900aae3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eab95652c4734baef80f2227810dc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21b1027597afae44e6185100edda6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f31fcb932f449f5a1e1d00e25bb90652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7999b5d68d847d5a66fce99a861c6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefd22d88a2cbcf8af61d1820a1d03154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa0b8b7ed1ede94b475342baa67b7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebdcd949a2ffdf4b4781fdee80f57056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d2387cd87db58b84cc7996933ef2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5596176ad4916a237d9b29d9ec2abe558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb934669ba2e5baf4869a50451aa3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa3cc93b9ab9f9a3f4c292e2f56b2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58adba34e1412a9543d2649351d7ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931000aa2bb5f7a346e3bdb76dbd82a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86192919ce48a603fa3c61c9e7850eaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1fc00bf90f563bd9e7e4b0092bb2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cbf719a1fd21920cd20b1c3d996ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91835a2f5fd33ba1929c80f2c3a79a0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b2b835951941c0065e8bb5df0f03f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541017f8e06dc78769cbcd9753eebd8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca58852b0a7edac7cfc62d4b664c8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e16705b66316af89f78701267fa13d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54271027d4bd6a357d91d68ba8047271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685f5a0b5910e933655561919fb799d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12609fe47d27f7405ae88ff080abe89a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edc30ed81f329ba79075b372165dcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ef6de5a90893b26587cd0ad56444e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eabb5fb5ddf11794161c768dcb25e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355ae7644f3a0d092393225fc34679f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f152d15a226172e55d311116eda84f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6592b50174ad70b7b30af55229c8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13ec4a9dfd440b0f9455890b9171d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759bc127a9fb1fbf20b1dc7e46c4e2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07f01cc5869ea3617afe55fd30edb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baa0858099194b17582981de13ebd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78dd32c3246eb19e4135d5c9ab7af084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0baf24dafff069ec6204d39881fcf385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132385f2bbbc9a1a529e21f40e21326586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1e757079e62e6d3a919efabb354ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8126ee77f1d3828f108bfdfe7e24588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad547128d86086519aee2541cada2f7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421b64a8cb2708d15cc7fc7c2955af990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81a47182c877bd6c25efae49e5b8ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe340d7c00ab1bc11b2e4d50d21f60592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd15652a6e8f1d7527a20457228f1b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef786a390e36380eab467c5d880d842294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df76cd9b922132965e8a887ddf78e6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667e46af13df9ef887d39845d6ef0af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606e356d60711783d397f56c35af54e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587709cebb3328978c7482b3665001098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35e91a6de803549db16b1514125ead99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a17ffec2c69de258c8303def4a1c11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a66d170422e48c5d3c726c7104c8c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb33253303e86fc6f1ad371fe512931102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04370e5dd86910436f6536ca25f57d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc85b300675940cc4f423d33387cf12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e61dda3128ad25330120dd210059e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ab7f8fb3f95e63c245ed75317209e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fe36957feb9494d496205cb816c82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd08b830cf5e29825fa1a0c379e54fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9780053fa436bca7375e10ded78b86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77897803c1bf2df3da8cb75bdbf5f900110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77642935586e4e7a053bcfee1714329d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62e26b67ff87dc1159faf5bae16639112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2053e7aec712f1b0b3fbfc54ffa5f54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2cbd9cf9d395031716dea531036a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a222177e062578a634658f6b1cc96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fef25c32d57b546e83218378e0a25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf8fb2709e7ed0a811329da46fe8f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25d8f6087e54638ecba7bfd57c06bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ef55968c8c415a859f9645d24c887119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd07718448f522e51aeb44eef8754e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7a2b6ea7f9a332af010fa41c1799f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8c03685cf381434c2548eaaa52998122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e217ba5b404915d9a2a77e6eeb01728123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06afe433524d859bf4843ac9a0eccdc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c58c5d25f60f4e5030038778dfecd5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c0c029c4964697a1b1a94be2a4931126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059365b0544d40028d0ebce7bd74b78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4df8acb0191caa6a5f557a2ea2d0f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449ca6325199c5b9d26d8bfc04f9920129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3808bd66de6ae5dd2a17bfb1c42c64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea84c88a74d6759bfc622d0be333348131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b529cd6b94b8ac1535de10dd63aadbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f6f2982d78d65cfaffc73690bdef3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90731a1c9f61878d19eeca0500169a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fb7d10c608793384b3bd7b0db11e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f228a993584fa23a9d8647e03226f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd508fe7e768513f803e69f1197a063a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277d9a64f5b986e142d14ad0fbc6c7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a8dabb2d0e08bd692a8d46a5fb635139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9ab2720c477d086df5b5a63990bc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721ca32cb8bec54038edcd2fd45ed4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a6056ae5b25c4f65d97a7426b8ceb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a60894b4217dbbe6073e8f9bfba44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c2afda406f85eab7480727c4b4a6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9963d206a88c240d0a0873521c8ab1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed38470cbbaaa0230fd32bb48d36d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239ffcf7bee7ec7a528bfc191273366147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b20764a1d43cb8ddf4dce4f4450fe1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f943f2164c539d7f5b94314faaf41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15a7d747753d7bfa9822f87ff1de06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb201809f946e99a661a2585be123747151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71070efece7f6a29987848a727d36b79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f42c57cd248d2dfaaff12e756c9d2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696907a2fc8e3598f920f76f564c3e5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2cafc3258c7b739e0d0f7cce28afe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8194b9195e7ffc47680d8510cbdd344156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de040620a15fb6cd741032f36bfdfbdd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1136c4324ac1b7fe70ee2ac45f7c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c87311cf07f73212df2732bc596898159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c71396fe6994fde575f3b512f4fdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189c645702f25dfb6e9df4bc84a7afa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41aeeedf6df6c5e51d63bfe7679775c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b5249de39ba2202ad9421840de4e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df46942cdce350b29624867ea27c738164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a321b1a1ff7146ccaa7ed680b0c4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54003a1e3b75b1ad04467d32e79201166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2041abf5080533f428fd0dd4dcf872167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63df39667006b28b3ef3ab1cb310e94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f146b6b48bbed731b1b1a25a61321169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfaa2a2af1ccd64e25b85fcf9f6c2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57367079a6008fe89f51ca61f9e29c42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56c21e9cbccdea790f68a3d5c80a62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574c74e37c35dd7726f3a08ae4dc171173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238f31f2dc0d8da1c43a00de368b24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff4b0a8d691aaadf11b321348420c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791ea385b71984a11bad0fb1c2e248b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a96c8d0960918f3e20894997d8307177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d171481966b3965f7814bc5dbdb326a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1033a3a99eb39e7e7057c1112fbf40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea95598258b931a9f09cfd16310941180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f36c562bc8631fecc7bc9540a27d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721fb20fb3bb7caadc6908485007afe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c59931a50b31069bcfe90424601b1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15c1f3071385f2124f02bd8161fa38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231cf65233027753fdd0886bbbe6fad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46e2f78d73fdfafeb7740bdac94cd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5277e9edf38b54c4d86bbcffabeb1ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bc323a49cc92ef7f9970c31f75158188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6f59c5ee9b213bf6522cccad533e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5d9cac781e18e0a1f8a5ea2628cfb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fad15c335d2079a7ad57cf964ddfa0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec915620b37a3d0dada2658e030446192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3824b747bbd05be675d872d4240d000193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0098c48a3e2cef0169a16b16305c106194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b337c243e1052de1c84d379f30fa00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b994d52bc0633da9ac82c940211d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e65c6846f90659eafbe92c0c4ef699197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbe5ff190b3b871f6eea31cdaeae49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929ca823cb61dc86aab3df39900c3db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79c1b995e4cd7861ade7f7e3eaff31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a10d0600ada1eead6da26836ab0a06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf19751978156987f57b296a53febe5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cab8a3f15ace8a10dff8311fdd0e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e879ca581b57e9bfa1d423fb5fcd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b442703acab9d0a0293653c635285b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc7cfe9c3b06b297cfb987eb701f92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295cbd8ca5120982d17b8f8f4402ebe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60b0242893084ad925d4f9cd7380c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34a7cadaa5c4264c5a80ee58b5634c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f9cdba24da2d3b43e84379d9e1093210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed020d0f21d4b479b71ac5f402c0a4ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e29294f20cc221ba43481dc5de90d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e15d8084a957faffc5d5cb6dd93827213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd2096852729e34c4bee0f95d4b199214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2ab217cb6b5902741450db6106d95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c9d9ac73ae4048d79b1882ff69567216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825d3b240895ba13b41598d556fa435217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c0301ae748eaa8a65fa550a08bf3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701370b998ceae9329e7c48ad579df34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5f1558b3f50713d1727b158dda91b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd742cac718a2b08510e67dc99c14d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb880b46273c1b3346e8f0328b16d59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477effaaf22cec5d4cedbcd44ee19a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721867f5ffd643ac8e6f1946a3199569224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12510d2f4b7e98305bf3b6c72ba70b3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5169f397c93b64542d391e5d930cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2190d36833af88381f9dcec89a8ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e8da62e301c66ae36c784a89f3160228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26318c94ca2badc06e2dbef0e083ee15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8e284ccbe2fff3928edf555ecb815230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6252fb6b61b5435caefd86f6b7b163231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b710cbbaa580b1993cfe76fb3396bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4df3a4d294da6a9191ad905235741233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7509a0d049cc9cae1f6a8ed113ac881234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ea74656489077f56428729f5c25d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3548505e634fd395eea338b1a303b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb04edca79f693f98285d7921e56393237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04326a1127ba2c397478e6dacdd9d148238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb903f37edaffd7d8e940ade336338239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3f8395c96291576b8227b60ede176240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9164fee747c6c2359f1f41a7bdd6db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fa73980f2eb6eec9478c0e875fa80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba12f3d490cd51588700028692274e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c17afb8e2dfa44bd72f515d501569244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfdf165436bed2e4b5dac0964c6a50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525065bb004ca244ce27c312ab6c4ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c870dacd8e4915306e8fd5c5ad3683247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a725af48315ab1e54bd14c0477b17b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a51a23ee4a64f962126d8f85511d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527db855271c530bbdabed06f9b38a24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3ad4be343f1cb00b7fe1e283d7353251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2bf18aaa4bd6fe71670aa7afb36c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa8d1bd4332bf3ee69d392edbe4ccf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded9521f007f76ea90a8479885c9142254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2680a50cd31030ac2e8cdc844ef80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a7c64281f096c6a37e9e8de69483d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d56162b651673aa64d9fe2e5095b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531a7d36166b5ffb052b7866243fad7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e26dfb98e993409896b05e616ed06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a254b15901fd2560de4427e6ba106260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda66e2e3c5a4bb86dcc8d1fb9bd12c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64d18683396d16963a1cf52a3e3e1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d206b87d5cd31438478fa146c4d9ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b807957a8bd9459daa1473c5ea64d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97180507269618d3be95cd9dbcd94bf4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909c123a5758361e69f9037d36655c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb9d57aee1b0dd4924c26e06ccbb42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df934b361c90fd65592211c75acd9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195d3145d37ca8eed7a6f01e6431286269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa417a13bdc2905f8f0236dd6d6ae1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa24b59ee08b51df07e64576b22b33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22e6d88290ef7bd9d475a5398bbd80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298043f02a004c6ad756f352e4768a15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b47f87893628b449c40bab2735cb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25717789b75a447cf1141b5fb474eef7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c660adf16abe26603f4a1704b9f1b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc50359e8772820c0a4f1cdbecb942277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffde9eb5a6f9a8e212a7ef70f778624278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc350ee9a89cb96c49de25b6bafae194279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a282454119afab34e0c25962f126e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aabfedc885fa0c51c5cc2b087f25ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bac1e820f2cd15c8adcad84a3264b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06788d7003bca9d2cf2d313b9b7de00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a897a6f22d739ce63e46dbe755392284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a787db8af96510593def7a1d10b70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d499fc11dd4353b32ff2c596690a2fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bca8836408def5e0b7ebc87c05ca3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6cd36066e35fbe0f2cc54c8dbc619288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19491596c338cc23d74165fb81ba5168289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c7cdcbdd3c0e96efec8e23870be11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d7c7d670706f45d8ae00802c543f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431e7a6c49e5d2890dd2c0e227bc0f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e57de214a00bdf4ab0662ce9ae7999293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b902bed507915626ffe0738169ebe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022f8c970dcf0de078105bfe5311c8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2819ca69d5111f1d6dc4af475f6d26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fff914511e346ea3d6fb67b5a17ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d963d7465ae2748e7a202e0c209bd5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684206de7d16b1366957b6c8a1bc31d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f6eba98d26d4515efb18fd41d1306300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06c5921dceeb3e6e3752ae2524be43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8343fdcccfcf953a5ee46ff35082084302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812d698220ec14893951871ecc258c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11664aae805da7a89d140bc89ea2b5f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6987a514d8b0ab0e5bfd007c8ca8ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba81ed6ed67ab87d49c354796492ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd999a3340e00c9991410c04b6067462307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f462da7e3b5f15fa8d7d4eae4a70d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18de00fab68d2b487e618b905a30400309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbece0395d88263a2eff7dd1c6a1f71f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48129849af796898f772904165c58fdc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66674bb1fdddfbfb27f078965f294f02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269e7d747f8ff4d8c93d35e6fc3d149313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64746d7dce3d1a8217a9e5063201af79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c7c4b28ab756c39e8c063f6439dc6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df362e220cff0e24ca5aa4673ea93d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3615046b1255e7bd7331218b28738317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a930bac44cc192b515b69b87d2a0f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e671b21291529cbce90598eab049eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6a53340bc1a8ea5329dd50b5fc221320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17344afae05e26e42e731c2ea3773db9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe61109b582e4826ccf739da6e65309322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b072ccca903619b8e6ff20f97c9a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4266be1c2e6854f0c0ca51c4d76d637324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0d0ee4edf928c107022ca75441330325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69811eea0a76a6e11a521c88e48449326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8db79e2510b61ffc51745ffb12aea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ec04b5e1aac06f07d0e9204eb4d33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a791c23627dba801388a5cf159796cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3c03059289846e8e76fbe337bdadc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a37bbec26cf52b507485e626b71473331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8fafadfb8ee3a153cc2952d265779332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be03dde4bcce5f6dafbf7e60c9b0bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df70521238bd2b00a97537e8c9e3a73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c706ea7b9bcd4162a1ba82d4830f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa62601a602e70e4ac41c65797e6d9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7648daa5bc7c0ca755c09cf9bf05b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05afae0519551e1483f34b5017870e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06da2b3d2a6cf2b5a1d3ea1269b05d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a89b7e72f44d240239a407ea67bd1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923681b6afa28bfc03b78f862dadfed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970afb4ef24523c76cd4279b81b1fb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bbd965704a0493d3c7af832ab9f07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a9140c227b62fd98ab01e50626de2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0998799f667dcd4539e6a5d4f3388345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e96adf9fa60fb3bb90fed2c180a29f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055dd67c504bf4b79ef06155927723e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ea4fa4da56507c2786f547182761d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09651c063975d937848aac000fce3e95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231178394c9f6327cd79ad00c4534ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a59c40d9a2283bfebf4f22d87d89f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f13484c23ac046dcda67a9fa84adb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaa291504cb5ce1b6bb0fab289c3af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042c190b3f9dd975c340a2245ed9421354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da73f559024940ae994c34f31253414355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdacaca8ca721a6a0530d2b4102e583356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44307e24fab60dc5129f65982db64320357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12613d1161108c920548dd94fca6e7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0e80343bf0be4d19def4ee781c44c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fc42fb3dfc1fb07fbcfa7a01d9674360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23828f52fc7a38be3ec43a14620c175d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0356139b4b831052c41a391aa4adb9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1384f1327b76f342933e5ae998aa8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d3524f411a057fc78bde40ffd7413364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af410ef3cd70a7873e8b1f7e34b74b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e137c0f145597aa8b2712ae380dbb2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627986e965b0dcf8bad0b5fcd22d3662367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36fda8a5d5aff71a0ec27debc4d513368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aca1affbcf06f373fecadfe9fc0bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab899de307c49b6c026bb63f8a0823370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452d0093d548c73ce13aa3a2597158b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7072ecd6b7b9d3c70273577a35e4a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39103596773e63e9bac0694858bde60c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097617fd5d2faf0cfd5cda9684bd03e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b6e2f0025a268c1db430f200bfb0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d4aecf3e92d52c96d1e4cc696b6e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815b9bcbb5ffd9aae1cd68bde5f989b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0c6ea7d12ce4d52fb71f526fe1984378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2122709891660e554137674788f875379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b8b323ae4194231df8ad45fc83bae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667577f54e9dece980aed2c3f7157e91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8100bbda1a856004ca16c66df304c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d728efdb7e94de029f875e60d8240383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5f13ef5d7b19406dea3dd74a5a6e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07309def11d6c5b29edfaa56541746ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd30a32c66ab2dd3f079657e4abea8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155047817716055f9718df8a751cb7c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523b3579b9254bfc2761e926440dba2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30fac7bf815542484712e888f73503389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8553b79767a5cd737edc08b4b3ae270390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859f463b6f4181df1622991bee68bf0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952219aca7a83be00eca36254c12b8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b8e37ed722e5b09738b3aabbe98e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545ec2a148fe29d226fa6bbd1d9f295394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd85a87d188193c2cd8323af239559395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f6a5336e4f2eae42aa2887f510926396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bea7f71273a819128ce7384a2103b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615637950dc679d4ad1e5ac59264c9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d3bf3018093fb144ceb3c4088bdf2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f4bd5964d12882653b42651580b8d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ab9a11d1f76777c56db2dcf1590c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573b049524a514536355475a8fd1ba0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6dbecae953f8013d5cd26227e05a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e8ef0627b62111b352d58521b2eea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0e5a596d0437bbbb148ec187e1bf5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ef014dc5f18447edcaa419a91c3e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc30597552bff91595b5fe0c80ad754407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31887bcc9daf235c142eaab169e2a969408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db92df8ed45610243f5b5dde710bf86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3e2a9a9ce2db0cbe43118d2b840ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b23eaae93e01e7368fabc1ad9402d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05651b9da6d8c670e166bbbc4d999afe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61593a21cd586b06bbc1a0064e905e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773328fe21e0f52d1c285f98e48c207414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52854fc886a6a49084876b45f09c3715415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31355f07a1b28609a7d4a6963d302d46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ed1c293eb0ff5024be4a2cd1af1ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c1db46ba3e6f71db71a87824518bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4eae8b1df5e1a7272c065f8833d2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946550a8b5d401639af6430a3ebf219420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1dd2e8b17bd97dea83ba68c243ecb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f793ec05cbc885fcc14ee6a9f80a935422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e75be7a119a7a05c2a12bee8eae71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331f07b2dea7383aa3b4a797235c328424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de00076bfdfb7fd845261ec4c63edb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e46b2312de9dc5a0d24aa02ce0b61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64e06c7000a6bbc0095ced5f48dd1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362e644f83c3f80c14c60b566167c2d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbacc6cccb3e46d82408429ce8286c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9965b6cfb17665cfe01663b8d6fa069430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b2ce04b3d48314ef45651f23bffbd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414364ae8d7fe277440983e11505cca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff682e6659f43abd05e8e64f6de6d982433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6921d2766022edac5ea7566a4b2c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e7f57580c0e75466855e1ee25b4da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa4f9235d4b74d6272a5f78e965317436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221a56db176c2044e607503c2863215437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655d94aab318d5d9395cd9c401dfbc2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682163167d68e2eb30d5386a5bfd57b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509adb35bb6696f1609d9659d8954f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab80bb1304cd2e23d8092c7f5e9b94d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064bea3c04e0296afad9c77b6ed47d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fec9d7986dda9b362331a85c5979d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bb8371e867522863de480531e21f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b6d1a57996a3342260af9e42c0a03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae666970b90e329db1de281beaf2013446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cab9c5c5429cbff3ad1759d66cfa44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417ffbf06baf928beaa4387a6c98a66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03493cf79c8e052c2d5c51144eb8b97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121c24975268f6c68bfef9368c8c9e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68015baab282f91c533afdb3b9d9b40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e2700d0260a10299b51703833e5fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578652152b14cd9a39e8ca49ed728fab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e5c12440050273a05965885268c4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764df34e9eb09c1e0bc5128368b300e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972150a04b0de2783c42521d74db101456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f9cf33976bb99a4f251211e75d198457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e33c5b134178bd2815d93ea1696b9b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c639b0424c88594feea3ff4060e21a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ecbcf02b9cefe4573daa29c51d22b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cfe2296b662f1be33fbd9cdaebd65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277b56a8e34e40f2069ef46a75f3d0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43810311a823ceb2645a9ec5c4087d3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db1df11441d2c544177684c7a12e44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f1608b7279233909490e93fef9a1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8024caadd58a11aa2317256ba3cf67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e48f32a2caf1c02a1ba08026739a98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055387f5755af3a331cc07e33cff81d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dbf3ba8ac01287796de7e168b6072469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4edca33313d4c4b6aa1036a2a80678470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3940a51a1972dd550ffc6aea8f40bce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbd4c33c20e150a932705048fa6f08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa653b8b2109abff6a022d25d63867e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418503025afc3eca564bb072fafdd544474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082182fe687d4e39183bb1235ade2e65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a27e8893095dda96617c784a33bffe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866dee038dec7f70f654c99cec53a4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fca81a0363dde4f129146ca33d941478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcb912ba428b44b81c2e244b6e6e70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f73b21a5aedf7dcd7b86d95e3d0b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d058f0273577533d23dc66971803c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a89ce5b5e927ae0506e64bfcd01ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e5d7b998ceab64c186c8808f42bcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637c3881440db7e4e93c569ca22bfd8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fe71d3b2b9e2fbbce06b10b778d4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d8480daeb6e952d0ec5e66faea379486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0dc5d67fced1b9a5350e529319eff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c16a97156ec321afc77684b187736b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d09b1fb092817d34d085da69dea11489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b642b899b255c3e6da8b713b734d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76cb9bbbf0720cb4c6f4f20f0dca2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38d4c999281d3ee8aae7060a8ff003492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6820aebb147410f4ae03804130be2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2b8730d5cdbaf3dcf862ecb9eab35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa02e765883590cd0933200c9e1a022495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652766e1a2a784ed1993edbd9b97f0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e1d80acfd26ce208589ae306f905a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd7512e0b45e924da104f2ce16d284498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca3187423703649f97880a5ec0e8ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254a3126e3ff069dc8090a3803fb667500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676888987a400638945d217123aec9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac09ef3a457a37fd1cbc3066e0fb7e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3ad0069fd7e024e0feed2c007394d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e55f6afa8031948f663b59f736e2e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709d490bdb0527aac77f44c51b33fc6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee10ec1cee423d5e67842a0a601492506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9ec9ac8f29e982bb82e5e792366b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e466f6e59c89019f027b89e1a48a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e274a2521dfe2edf0693f75523d7545509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53b979b8664c9af559004bfd6c097a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c54b8fe319524242c9191c87837aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc52ec9bf3f7ff96c5757c1e6e18a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88182a4164a27c292f420ae1b019874513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53105cd76170065a0d3109214f8694a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a78752fc137fd6b02db9c1c6a3ce1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c81aaf35bc55dbb658fe99c2b6f7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cccbec10699823c6bd094d708634af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b97bcc79697dad563296394eefa2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695932accca31607eebd7862d262f54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced862598661bc373908f746209cf5be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5b12b63b4a8bd657b9eabd538bfc0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f56a0575c6234e98dd71cb44cdeb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6429412134439bcea1cb307685fe95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68046cc5839152f7beaa8ecb2d3c30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21036f8d40d7fea4f365ec6b6431333525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a976eefcb0b2fb8c6d4eb07067fea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd47fac32315c0972f4d7dea5c03bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edffcac5cc675e013a7177a892c91e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c7a92d385addd636b9886da157918529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1c56b76c05d04d4d736f8951d7293530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982563bef098a16c9b73e7478871ef84531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb24a417f25dac5d818708ec95e5ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64d5487e1ac64cfbe77b92c0d50682533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4f34b8092826bfb6e26bf9c6d8380534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d993e9eb3e5e274815eeff53bbb46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112c7604c2ef2c594a18652b6022987536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f79867817adc8d601fd2d9ba9f2daf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e14480c01207bdf1468b039b3e7afa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32252bc34479cd4b95af9dee3ac8418539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39a47041917fae7bf1bb25caaa7872540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664a56601067320a70527097f7af55a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4a1e3b45d42f7ae86ca5585e0640b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d24f2f57581b7f853ccf9892399424543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f89e2186c2e2a4019bb3f054971463544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e92a4eff2ce01e119089238996ae4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d5cd72b5b4f67301a6616fd92c9d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683f9e8a0971931116d5968be16fcdb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dd73dfa9edd675b7c76b952812d93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b88868b2b3d5878e0f542238357cd4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e092522b385d6497636b8a669c361550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3769b49b60b93fd2df2315b5a69101551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd620a3a7433305028b8419fe90534d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce124b797f3514b614a653571e4b31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dacd20cea7c9365fa96a6082e09eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9de2a3d7135dd863517dfa9341ac9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a036c8d00af1093c5027d5ee5275538556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5ef57bdacad2c10e3e97b8866db89557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0844b39c57355012a9dd35ddb5f946558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e992fbdf17cd7de68eb3b5e312d80de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23830487bf63279cdc30b8dfdb3ba4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8360142e259c04d11040eab2c1d4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a6114a5acd45b212ad7e54a216ab4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928a7a4c2de911e216b87d7b47b96ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21424654ac801bc263340958d5b0a289564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c06e892469963e33535082b29692a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889b5a38bcd1d1db3ff8b9daab27742566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990377b5f5a445ebfa63d9012576797567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43661c1db45f48a6dc0e3414e2462524568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8af3610b2f00d1632f6a1cb727cd60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebb0f2cc499504f68e9a3f9b9ef4e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a4419b0a7f93c764f74e7af8c73d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b7c17006f8c62dbdb11fd6dbe8886572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95578f0bec89126c77477e7a1d9be061573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4e8a1bb1f39860a85a9bbf331879b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711449e26b3304966f2ea2537dd2e1b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471722c62f5c9b067ffb1581f1b25d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6966d3b3705fab07cb7dd63760ce12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565cb43bd5b10d74a48285febe0bbed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fea7403c17e67318bf50b5e9566da3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6e9a83a75fbc0d7f3675028e0d050580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54bf3edd8617df67d197879604edea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cff1beb2ea3c3dc0c3986890c9263582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb528df58945351b2ab329aa4e36711583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe25e74627f343749f4ae932ecb92a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a19465890141234946b0b24c807e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f29eba42ae98bc6ab0596f7887a795586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e41d2e7ff19aeff78e7c0a28d1c3e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673edb96d03b3613e6c3b2ad6d51446a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1d956bcc827069dd2ce6080fd1793589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115adabee8e860add739b2c62a1ae90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c982a9163d6807f610f8ec2d797e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89743d9e648762954add9cdaa0f5d0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d8e06535d365de59810ad5da005e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d6f940dd2589dc2411185ad7903d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ff89b733b9bba59c230f8d8edbf8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd8d9e6343fd87106b1c6b44bd831c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fb477b33e3f463375e388e90cc7c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c979e83d3ce041217a370c3f6bd2e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabb98abbb64f490a47b797c7d126a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751736335175d82c1434489eb143bcf2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20c6089c0470a37963b75245fda6e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45085d2ebc0ce52f99a2a26535943fe7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b341b599c706fbc982d3caf4262a5a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9aa1b18c2e45a5ff7078e0257fd7a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b42af171fad0bff4c9cc57ba2ad60e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505b940108553d2661356deca52fb32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efacc665e552f7cb3ed69fcdd413fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393f06acdee05b3421fa45089f2c3a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dd7bf66441a04a760f58da041cf35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604970d1f2bb8a8527d4295219b1d4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd728285b6b48e0b6be5baf3150766c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee27753d4561f4343c4bbe0b8cc54d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b63d4f244aacf2f290e711a55ad66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732acb94eafadf9be5f595db6c39e841614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf6c38b2319128a5e0c2f4927c3c04615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca960efb4779a563a9aa7db814b2439616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b55c2f6d2f54d982ad75075e3585d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b418f6ae71cb9c79a4ff9d7b6045b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a07090b3b6958ddcb363a572af8c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf69271a5f693071388e629448655d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3eb53e4ab544ca3e6f696c1d00bd38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43398a6846e0945649aec43d77f8f1f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d8c1d7113532ad464839e326326a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc81f0590c87d232c89e73dc7c0b174624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb13f1e08d7695fc0327c2f42ca3e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf089d03cf38608e946d58cce8e4c40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ae490df62d0224aaaf2635489a518627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c320f7a9d9b3e70a5c985d9d97f961628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab915836a68fd26b0ab26f1ea9e2ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cce3ec005015b91e4761b5e1676671630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c173c686fe5fd540e444b41762d43f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e27751970dbd45e6535168de06f6ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f64987a5c692a8f68f755cf260c77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b29eda45732c73cbf9e261ca2b68ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ecf7a1c788e5d387f255647b42b77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d16f45d2c52cee17cff8030d25870636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330729b0362aa9a46d992bcd253de5fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1add1e78ee138ffee88267450c0420638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bbab39082b4e034c44837f2123769639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ec37a7bba394fb4bdc170a0f36839640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94586c5da71e7c2f7dd1d40009a26e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997692a4f71b38e000b61d6f111d2c13642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f491ef4649598881bcde240a82cc3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa260b707933e80daa8f81b32bfc5c15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1e3d07e6292120373426b9342d57c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fdd116de62753c5fc388fda758b79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46bf6b017d77ba6fdbd44ee4a6f4e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225af6f4f06e21719eae15441a524927648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549917ae8ddb79803915d45d91bf2b98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2ad96be73b18f3ba8cc2bf857ac32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f62d54341d1931494a1f8f25cf001651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c596472eabc033d6686e4b32ab407652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ac474ab127056c6b7fd1830f53418653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ea5f163a52c89a7ef447b03d8dff8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f99cd1214df47fcb2ab14330c3033655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92af35865a96562e77aa61786cac35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d14ba2c1a8ea9cb98f1d2a77f23f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fd92c7d4bb6af9072fbd0d938d9ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa3868de6b71d8be691a9aba082fb3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8c6a9d252b04361cee2b9314178d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bcfcbdd3abf561836e683fc05d220661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15667f57d019a4566adfb57dee56b9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c600aba0fa8cd556d2f0a0aa335fa2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ba19bf0e8f9ec4cab1d53ff86a6b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaba663dc6ead1e4bb176e940d0d79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268fcb73fd503cc84c4f29800d468ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fc3e89cb5a6bdf4000cbc468fda11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f9805c8fb227aca6efce2227e4652668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6298bbd0f9af654eafdf8c2708f55d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47b417905cb832d81aaa055b209570670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd86d46b3c17c1f585d316fa657fe6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26ded7e1b936db22cd0638197cebaf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacb69140978e5a84d52e7eac67ba89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685e907caec3d9eaf591a02af80a649674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f678d8e7087beec85e1f976d38e470675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c6d26fb4c2dd8d41778e5c886d0ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876d27d562fc31e10f3541008d58039677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc46fd967ef26b863f09870eb45dde678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd4b52102f9cce817c78cb609ce3fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f2fc975c7f47abef904b9cbd473f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e668ad3e2b8a2a20ba58c81278100681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc797dda5f9e7e0b91d90b9aae00b07a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8399afb16b08c0bbb5ef007e028fa06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc9c7378b45317418cf46ad98f03dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782346c6608ea27f59d714507cb9f3c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd11c02707183708e490f923924bb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b866fe0dbe1fa87d6c90d7b533277a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdb4560565ff5618872e19acf1b611688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537be2885fcd372c27bb4861d96009da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e75e61722205cc0e1f1efa8b0bcc8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b2b9e7a8f4349c1487abec2ac8206691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927e408b7c7c4788a8ad324571b8e5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0284d29a256ff1f8fb74e79c98957693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea549ba002964c3e72b8cb4b75a736694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803530ff7a355bc0b2c42591efa1159695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ff4b9c2accd523540420e1355b301696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70c3389cc7a4e41e59fde2a967d9d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a484773f14464d09188d061c413f30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899882a90119562fad3585699cacf44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02c975577b23a99b47ff5942bd68d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9b5898f221646009cb4f7754af607701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04453d279b2ab9f55c29cf79d8b7171702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1214b98b7e09e32d6def178bdf701703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee139366e974410c51b749f8d2d6ec2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748323649a6c8019761f7ed8993ed5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fa3c42f29e8e3b1a71bf17b788e97706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bedfaaa0377c5e9a3088edd847eb2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff4af4391812faed146c78ed156003708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105ff176ccaa3a887cd31f12bb9b9ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffe78c52158c0c459ea3d0d223248f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3c9b19362fdf85799f9e6ca2b24f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cbadcb07d555b87edb5951ccb9f57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cc9986df288176046ac2c88c44ae9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129f12b852b0c5e250a6daeba88b784714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bf2de10cf912f4bc77a1ebaac6b61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0183e28855dbe27d41a87f20f74a9f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc42b14bc18a696acc83fe2846d1eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb83743b2e74d4196c64474d3fa840718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b11318397a912d30439eaaa4cc30b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e2976d10f3aad8f9f21a2dc958702720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfd4e61a111a889e46ef26fe65fa20721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa26915837096be5fcfd07e15d288e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc667bbca6db2fb7b4cf46c6e710ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701f5c465fda726bf30706bbe41104d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d6be4f1a99cd38f4b719c29396732725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb754f38308f050e487a3d349c9b597726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20be022c537689b8e167268e10466a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f43c25a04ca3c435403ced18528e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582369466b728586f1a59b6a463b755e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3922562d025e034a6d4c22632c0261730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157168e475d681d5e7490a5ffaf249d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486a57837943448650cd2ff1a4bdbbd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ce71c83e57ec93161f3ac89fc6a1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ea7f24429ac8ab0ddd69e118280bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1a06793507deb8bc78509ff94f9d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49704843bdc4876634924094a9af873c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2a67048f405b401fca29af8629b3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80d50bacc02290e3f7d5ffb25165ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fd55ce371423452343623ae1eb7fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da72209a7b771a187c3a4e7602052e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5513292ff82bd07d4220e2e1e8a38b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae674b104d415b6d2deeae61ddd5befa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb7717bcca077c74b78b2767736908743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb514f0b856550ca58586c2457a34f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279d291783431644bda2bf41a8d586f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b83cb133fa5f1b8c418b81360db94f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e87e3f23d486bf6324b495a605ee72747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c61072c1261ca8088706491c3a9bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bb8e1e33c5fcd1112d301d1651422749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10f4e668480e74e09e5019a101de77750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94606bee87a18cf64c0c3b9fe76d6b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cc903859d67c4fd08beb8306413f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196a6801cf753a5c9f552c77776fadf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29287605ef8fb0dafbc1540914855f63754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9f2a0ac82d0e95e0e53994c44ba11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c102ba55ea9032daad22634dfce14756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89275aa5a23e55ea22ed492074d9ed02757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035eff65abb97ce79418407c09361e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951a2e24c970079ea2ad11c5fb75b81759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6116259b1c941f7b75c7696673854760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95e7ba4ed0232a83ae06a6c1421b8c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e098d00da57d78f8b90e1b0a69e9d7a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe286518c7ac48ea4dcebbef5ca92a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b15d95fdb98ed44f81264b2d9b5e4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e2162d4627575278f9bfe74cbaa6e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc92ab70d48b8cb6739274c8076ee0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7e8c02d5643874dfd72ff855d556e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878715c07aabd4cd431055c0c57f7b2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d38720871058022ea4c04dde1fb34769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58968a28bc9dcfe7fa074f4298874a07770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4764e25a1a1110d48424644ccadb3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e95b72dc621b103ed952adcd78a1c7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fdd509b77f7ddb1ccae8d20a54a78773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e247b3555e75afa5372b82c869bee774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636124ddc0bb222d7bc99522a7b0b91775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd97de2787c56a809426af1666ef94776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c39a3e0670afc364fcaf4a3cfd08e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e4db5af247a3793a773a55c2d6a22778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91efa74f3dd54697d04a8cc073dc128779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c8c533a95c29745c4ec043ab27e35780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f7e88d5ac12497bdeaf2646b69bda781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6b58e2c73fdaf0a619038037768cb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8562a4d4591cae4c0f3c873ff56b2c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564abe7301bd43543ab7c7c5d9719e5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef2273f2e2f90ceafc2137915541cb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4dce048c622bc64f88f28c184cd9b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5685fbec7ae992f7b5d8d686b48729787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fc3be71f7532af7ee00d81f3d4900788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46892852e5a1e86bd6e5badc8fff7fb7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274b254d28db4f684ab96e9331a4a93790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1665bd1b03ec0895f64d245f79b85791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4df25d3892a3f027ae402c449ec7cf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882562e95b46eef0a96514a328f2db19793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e442c6121a13131d652b3768edc2898794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4e7db9acd4a500308ba2d5298f660795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d900980826b221ffe4bc34a25c346c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401437b045b4a6384a9f9d9b6b409853797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d36d671973f3e65357f2df132935c2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da40b876c1633b573a4c60abfcb0a60799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70274de46234dd8dd0e0cf64710326800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efceeba53c46a035a4c79d438897b54d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d280feaf05c00a4029a43b389c7308802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d76b57c1ee1fc32e7198343b342ee803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0dd5aa1fa8cc2d696bfad9eabf24b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f7ec1c1af8817aee8eebbaec1cedc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f31e72651736be2d6859080031fc44806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de28c984f4310862492a5f61dc264b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc856fdcb9c3c5d637da87f7025812808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03723d3d856a01cf05512cfd0be1dc9b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee57fabb90d73fd067dddfb0f874e5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3472a97dbf2aeb3775c1ded0de4d0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef020dffb77c054a5c11bcb387734c46812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7244a0ee95ca3626598364e5414d3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331b97ef4e44b84b110ca35b7df9299814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd95c4917ad04246d4544afb326e9d0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4804a0b6a9c0656cdbcb3ef075c25d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21b920bd56acbba54dd6cffb82e4f1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025f3dd7955812f104ec8ce314eaca7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e31dcd5915b3d4644ec9ee838083de819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853ffaf1235783ebb9959124077730820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453a5ebb3dd5e0c21af0e31531d6ee3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e12c99f023ff2f5d957605953c69c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f13a0c1f535e262ddc65d144820d4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31075a92fabb2c13614ceb851846cd78824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fcc079ebaf26dca8d7df4d76f731b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4600f6c89e7f71e61678f3af40a60826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707961b152b0f25db67086f97020c2bb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e43052940de8b242ff7849534687b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb22ef871617d53c383c63618d0863829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a997aeb34517bb7a92de08956f38f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf59d26f0ed5978c8740602b9266e2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8e887be756b54c618998a4796cc7d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ac56816fc31b40606de7ac1b4fec5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10d2b63c16372a99c2d89ee42536f3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92253aad1f750f2b5acb6f211860aa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901acbe900b7b3e49ac7cf84a48d20d9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff86be6ea7232704c0a6f6d351d272837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2381c4e6ebe807df8a1414eca863c2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a1c7e038187a5d52498e9a496aea2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6276b3afd420e5eb97d061e9229df57840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6064ecc478e9fae263750a998c87f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f4aaa357617976ae01e02c1af6ea0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c12baea7af0a66ca201875b1fa2041843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88271f0032e0632d7c8f077abbe022844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e226b2b37378e13e0e4cced6b70d2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9b9f68509e213b59376a70b40821e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aa6f35fdcece6ac296b39c3489e12847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856d4e2c3100631e7f61e14d1b2ee68848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f255014abe677cc9165636eb15695849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078f77f2d7d1dbc905d92faf2a08017850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccb6567b0acf987ff1f93e63c963e8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a2043491c188d802a4dce411b6bb6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7766c01c695a3f9039370cdcf8c14853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e1f69e25d5b49729eb5fa31433148854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cf161536afccbceaa8b6d549fd005855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e186b524b95821b8377c74dabc7d96856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d060e7f2a6421b7af470924e30d4ac857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2c3d87fec9e92c9eca1f822fd219e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5405af659d0f2a5652e32e9aa44bd5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31ad58665b685a5b7b0b90952d5109860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ae5d65fbe920325d0c9e1150be9dc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c983fc9f0a736cf958ad4911e7fb64862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ba1b668fc3cce61237afea64de7bc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296d057f147f3a79c71a2fc154a37be864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ee1180dc7665d2f4b0cf1e0f095ed865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6190e2a0fa9dd16598ac76c959c92866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21fe86508eb185758a51b4be9eec71867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f2b299d045d8f1758b161845ddbdc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b657f5865c4f56b332af3dbc360e6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa94668fb6cb4da78cc744dffbd1e3b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68181a4d570accb6134bfb5e63b256871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818b59ced3506bfbb510c016a5f965d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d69568fa513ef081457658de24c60873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a01cfb47c6e06e38b1a7d2583045f8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629674eaf00289f15540e9d40d18cb74875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11ee7d965cbe8ba99e8f93c16268f1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20da1dbc42e67fcea4d402f236a6b7b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c98b497d76eabff24412cb35ea5a3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95901c7432c46c8ebf4a25ec2750e7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bc3d05eb98ea24628000065d98b9a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092ebdd5715e136a1688204c0019b71881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6b10ecd1aaecadc09089b7c438e8d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd3e2ca1589244a6b4d3c40c7b6d8d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6a55f153bf11b1af809cf1f582189884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c60052131e50850d286bfc190d7ec885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10db67278b2ed7e9938376ee0189565886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d261a19d0a581ec8e0f238d0164b2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe359fa1e5e5cee2164bf3799fbd81888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba03cac8556a32f59255d9d6df4dae889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbf0c760106c1f225286b93a893605890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9bdffea234f0089369b18830f3602891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abed269760b79de734eac5c9e6921f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4520fa9618bc9270c733d3e5f9c1a0e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590efdd4a009a6eb282585f18992f29894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8bdef3296fbe54e4e93ae72413e79895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d24dc0639429bbd4e76084dadc16a2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef4bbd2893acce9e10b75c17250e2d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661531d1a9b3893ed24d0a51233675f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be591ac8907c7277e30b8d21d80afe73899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71dfea5b07acebe8c753abd71b5218900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf63ba168b20fd2726e48f9087e57c9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29c3196126e51019be0abd7809b6c6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57511ed74861b404efe7f0f86335486903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2be64dff194818fc6ec086b87721ed904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ef38f401712a28f40d43648731c5a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44104a1260eeaf38753a74652474b7f2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4874c1c56cc56cff0917b337149e51d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b495c59c48be26493423ba801cd3af908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f7725fcbc8a7f95732632e1f40268909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047273d10b3ae14c610c5e28a03fb595910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507cad89802e4e32ee12f34f53c73ac911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e7d2da20445d81f3895d1e05c09ae912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41915ccf01d3d98bb04d937d1325250f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca05bd7d134c6bb3d8d2083b8ecde77914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4295d71374096af870f02044faf509d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa9a809d5682b25615989f4a9e7049916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dfec20787e70689724b6f62437498917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe27d76fd1a27ff4e35feb2b69f997c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834ad3f343a827deee26861b630af84919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fa763adc969c480f8b989ee2ddd13920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c1f0a4348d8783d97af82e4c9afaa921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f179163dd81a897ea4a7b88b2a4dc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243aa1c7ab23314ee60e9539b094dde923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c3dd921ff253eb4b2b357744ea4b8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96082fd26c1209d96d9f874433dff133925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652b717726cac33e66a3ece2b10b912926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc2b61ab73eed58528f69de1c2566a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdeb941bf0023aebd47b2addaf16a1f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2248db0be2a23e4dd737c0ddda6d7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e030c26a80408741fa4728895032b0a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d031183555f35e61062088193b75e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70183acbdc40331aaedb38952e7294932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946e69ec8ff280b7b7d9037e4c39719933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115ffa18cbf55ec5b7476a2cdd9abdb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c9dc5dda01265457db8b1722b2064935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca8489d83c479cf5a6bc051844415e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f869d8dd53834c67eddbfa5a7523396937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2edf59d960f4e8fc3f416cd63e1970938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9f8152128146cef10192bb98d9e2f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de223af9fbef97de751f181fd4a4ff940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2dbaba3ac8f40731d6ff4522195ca941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c57d4683c634f1751a7e5b158b5d1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f12ad0eebf161e01d91289fe23cd20943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269512a03a4d5301da84e02e696f996944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576cccaae75aa62ac4e4d24e333d203945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bcf84c60fc211aa1f1b64198edb3c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c9d8d3cae001c794a239fd41c7faf947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e301c36f93b6da4b6816a103ff1f684948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84999f06ad8d60f5a3156fe0e6e2462d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce2db41e9109999636fabb703d9831950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f41df41747103c2047c279dc3e94b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee1557dcb9ad97caf580e5c797e669952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba189981ff20af9267d72a233fb666c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff793f708275dd3e4f7473d23043aa75954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cead6ab45fa842a1daef2101abdd9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fa7eae1f98ba2a6907d10ec0c2c63956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ada52458cfed2e8bd0d88520e22d5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe18761b087ce8f3c4e50df6ec2676958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfd99f81ea576e1262b96bb5180ef4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f34de40049b0ef48ad13fd58b0e19960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54077f8edc105a382453f1986025f1cf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53928b67ffe9474f7135b95903fcb8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7f3f04ad82cb4eb1cbc7694e7bbf1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6479b44c1c8eda8b122b767270cd41c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e4a06f7ff0dfe56862e58521cc93d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316293102f27c7dc7c0be628f09a608b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37200657e89fcd3a636b4fb3e9d77781967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d792c2537534c9bfe3a08215dfc50968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4766fa49cadcd2a009e3391dd5e2ad969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94e179df863628d73d0a28fe87faa6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2a1e1e682e5119fc383a5c6c5199e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf52304142f0ada08e42d099a4b899972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff818c98c27710d60be89223462b3ee973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7248fcb430945ac7766cffb70b62b9b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149f497d474708eb6bc9aab0f93091b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa7fa8d8b05dd34aa7731aba3861f5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cd823d7aeb5b74557abcf31546b43977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>