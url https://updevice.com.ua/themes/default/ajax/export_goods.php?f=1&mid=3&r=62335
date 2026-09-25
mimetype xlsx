--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daabbb0c505ec9e5b5f606985dfec5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7733dec0cafb9c05e17737ed5a9baf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0c26cb30ee60f55877b4c71d57e673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eb6ec1d003e15d09c9dabfe211d7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f401f71ad899ded7c7c458d2031b7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796550ba17478fa6ccad90296885cb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4d345a8c41b11278236c073df8eef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9dd09f7c8a754c9c76aac0a9db5b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b814276b58f92c68a361ae719bf4f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f599323fb08988c21d7e4a480c402110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f4d11b719a085eff68d5ead6ec71a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc9fc8d4669c03890ef356c0ab574512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9e4753e80da4b0f1067637fc32b5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f9bad2abf3324a872ef180beffd4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680908f9b292f0ec23f4ecce3deb99915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514dd26b52926a5cabec9f674b90cf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080352402a34e5f05ac8a9c4a0df0cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9f52d2f0a28bd76cfb90542aeeac218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe397e8f1ce10e31476e3bdcbb693219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7997ea9ac00be7837ce559c8a208b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa35d07f13e168e45b6e16b19c95ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a481ead055307457125b9a7d0a02e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b603d6ccc95a8f3306f81833a137ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b595a281f9a7ca5d8fee0821a79fa324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500399ec42cf94b9b33b3f9dfadb2c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04c06bed57cc6e3a868ecd7c83cbee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359249136750918e4ba6c99e5fb2ba8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3d8cadaa015e9c66241475bab36a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b6ac2a353fa3e35329c51cb2d35ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084042b9602eebdde772bf65f79257c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcbf96fa6a7efe452b1b1db643c23631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31769aa085272a9a4e2bea97b3dddc1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275d664362a79eea6b01b3ec033228133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc1c9ce9ee6fee5c80f808f812b4fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c80d30674b511e87325784d78e6f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d25cbebb6145dd9bd2f19c3e09d6bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c3f0d3b89c60dfa4d248f751eb75f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ed246f00e2063955f2fb8d8bed97b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29763db1dab7b709ff43fbb980a3b49439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631570a73b7cbe4b11296db1c09e89fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd2f1d67e013382544edc5fca66cd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970b52ca9ce52dd4849115a71de024d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470cbc0e9c5a0f062280ac65f08c7b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ddb190bdc7e2dbea43a696ca8379244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7795f849c6ea991b64e711da49ede45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e1de4b58b5df79a1acf3c9c99ed3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47294ba447ec9979e17790b4b732ed8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de8a91403ef98c1afbcfee5f6c80a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cf1ecb602cf9f4b761c95e7b34b9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76079472d88b794d18a1c89a71ad2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681831c576509f8b479cf903cce9340851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249f8b6dfa546089e9bfef17e15816c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6201210a6fed8f3460a340962fbffe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c265e610071ce38d7d12345ccd8d9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ead31c682ade76b51015e3b3cf926255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79927863652c1b3dafbb84f1323e031156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb3c5272ab8632b9b9cdc45c441c2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d2b0069666f961fd4daa43b4e22ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e9a6201fcf91214140e9b2c2ee41159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7246bae345403a793efa113cebf0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58266772071eb554e3932a1f0897ab3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750b28ff85b57aeb8fda59747b8bba862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4c0c8629e2dd68017322e49bd28cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab4fcbe34bcc2741f920199685fc7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bc5145acc8bda4efbb46021731b5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b68deb60ee672eef76dcfada8277666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76ad4be3c4ec049d97db76335b75af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdc7cbeae93626defb9a5a0d89264468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905ca9bfabc173d03752af1fd3f8f5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065ae53db810e9c6e24d48a2b2470c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d746e2e758f305eed2ddce2227fef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079764b4708d169584250241f2b0af472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29d0ef03bd92e33659c0d77b5deac773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fafb12d2b6a9ef871e1d25740034dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8e1a6de8a9994cb8e287f2db825c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa0a76e4e12deeefe93758ffaac04376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c83601ebd32f8cce727e0ac73de7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b707ec7151ee6d80bd56f0832d20ea278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21382fb30290947bfeb1e9e3fd89715d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d786d3d1edd73cbf8bf4c69d4c50d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df33ef400fede086195f3cabbe814a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed202135c0478f05a9eda6437a9e0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74074234fe460aa827802e28912d8ba183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c38c2ff5b821776f5a5e2c2b589fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e350bf558ee07449e4a3cf9e464ccf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dfedc123f494b05fc8d442fc45d3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32b48d622e788b6a7b9a4ca9f9184687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8be1badd75eb4d4b76e6f2c15311388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7a4f1a19f1a9a83072c5cea751d3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43f6dbb98295521aa19c844bf85edd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014fd2af3dd75a1e4290f7675737e0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a240dc27c8c48eeb665790bd25cd38592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c3f6420c34d285c8b6f1c2e23191e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4090720b5275bbacef7311fee786a0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bafc58908a2bfe1950b3595965a09295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454da3e886b81d322eb6427e5f2cb27096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd576fc021c60186589049387e30d47497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d31b544093db92e4a89cee750fc7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781579cbd197db913097183236d58a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05a83d44e353dbbefd609a1847b57a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006a6f43ada682d06dc4148c367deb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd91658e98def051668a7d9859dd5df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f70f5c42087a759bec7d5f7bf40332103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca458ab7c4cb5da2487f925ab8a0887b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957d373f1df220f44f079c4b56171cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6877f1d3cb8253d9852deac5498a23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b19b8152206e9c405742d37e5e39f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eab4acfbae2ca4a50a34fb20256369108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c422882215cbec3469b114526c696a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdd8409715549b9f5dc46692a7e7b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b752d2cdc65cbe14e99be76f9a74302111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed528a3139b8d34208c147b6e14f6bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c09b8c4a9d0779996c417f65e61e12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25362fcea30c61c2eaf278123981f07f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f037dfa008cd95ea5b8b6856272f470115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729e454f23f6fce3f45ce40acc81d63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981b7ad262dad99a67fea4cd32959f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5323c1fdc14d59479ba893aa431f92a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d6f40b272584dce8c5012191a1f9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed888fb4eb031181b8bbebe53b2b54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdf6c8dc345e1860d0b25e98c6d93d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85406fbfab4863f84c75e676f87ab8fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc55152ab6258268bf2c26eecc21486123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d630a923dffd477940be0edbea855b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773f4ce0b9ec6b185e6ed2f77aad1b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cd1ce8f1e1a9d38ed0560222cb2c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e2d5778dda64e23b09191cdb48c7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb69c7208ffcf4a3e2d606ecb013a6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6942f9f7840ff0bb19a32baea6b3780129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb5647962cca322ac50ed215bb8b79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac99a43db9af4d9ec0265545c97e24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e57d79f83b53b2935933ada9d76c9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254d6a9430aecba03ddaf9a4a7e3408133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4672dad6466f1f76f774c981db25c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0efc5b7a2bb8a5ba295fc6f594fb1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720dd210df6cf3ab3322881964c07e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17074ebd99b15ec53ecc4229f07784ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807f287c83567f1367019e7811cd0ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9646d35663c48397359faa085e2b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c6ce0cad46832655c9e4efd2e3c7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a108f7e50f0f2f21f4e25ed68e5778a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6ca8e6546c65b2bfc482aef01b207142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3a4e7279791433b732da03957963d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b663839e91763bae18e5d1437024f14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3798e7303539796c0e6ce9780b29bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2847e50118f24784f5e68930c8ba2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806ba42bad59fb4db3adbe314856df1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf3797b83cd76b7b4efe457dce2d37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b36b6740e1badd47fb2de0f8b4886f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5886e16b2e4854c201b69a755e20bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9a35aa744cbfaf00b56adc0d11ba5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25026c0278336bd330790f21990e135d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad01b64fc1b491742c84f895b57036153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359100069abc6faa6c59f857fb92ed8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc66a20ce05ba8fd89058f708a229d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d15a53f25513d4aaf28c281f338371156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fdaa7bb4f1582674c4baa0d8b5878157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66defe7a6d51e62c4db078d5c9fe438158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df339cc8b879a8f063bdb007a55972f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cba6deb3e96c10a8c686e25dfe476160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0afdfe082ba8f5769908287d6a667a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eb9a30287ff776244387deb447af4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997adf64fa727674eb0e7b981ba2ea6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820703d9c0bd36857146e556d26e5dfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef14ac82339c92d22fb43f95805ac65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5d3dec54cd46f128ea5ce202bcb81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db9322564f0490e16a239eb5b10ddc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ce2701474da83a8e4716de345b01f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140c1ab3d5180a53fdca814de4fb2b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984e3266f869db2cd6c5360af0b50c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58476d6d922e03b83cd9633a4e4fa0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd09b5149c8640969dd9172dfc16ab0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d66004a5f6c840fce48a8edf441ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628becd852f72a47f689460799c43462174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79844b1462ccb005e49c729d77a9fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c62b1ab99a270591963b5aae6c3cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87610d782efa14857b5be3d1c239ab42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da8519029dbf2f75b0b505f64436d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224049e56b9d925e3030cd6f48d6e46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c039f0bb2bed3925b23fb6ffaaf0b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278ada270ae2fad43422f5bdc99c604181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dac4bc2d885331782b6c8efe7fb4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b37bd9769e6c66f71e2a38629fc73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b87c74b1d663302bc1b6d1cbc7c67d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2fe9a40ff463b338a1eae96eb808b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847a77f77e40160a0ec9fa73e9e1ec4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2f0be5a9ca12741d662473e7b9380187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce5635bb5d30cc36d0a8518580f1c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3233a5a77a7ffb33af7dee3490c117189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd0ebfea5c7850527f32d5e2d893b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda542d4c1978709f97180bf3f466f71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c2ac8ee6215d2c6fe69a7258a600f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486252217669e3567e0c52dee4c7f21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b9c0c6ec9bad61cbd343cd103acd3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21b5b5abe55af2138f35a5ece38494195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddc07a5f8bdbef7a43e051df1c79bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd30d64d3bd7fb0c9717220d748ff49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd428318dcdd0fb1ba10065f74b762198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a4f95c5a89e71a2cadda9d990848f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac768afa978d08568c8757f3f3ccafa2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92799fc2d8d27eeee82b648a8d4c6ed9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168683da6e57a5dc2ad609cc025e2dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2b493f2227a362a89d19144636a87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d76c4b0e796ae0bc31d5cd015bd487204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd3df76667ee00b232707dd68da108205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860451a57cbccbb297d074396dd038f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f33956c82496b0c430a953f77de1e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215d0fecbfa2dee54df02254fe11504208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d039559881ad80ba479b292042ead2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82320074b24905496cfce5f8db43c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51034875c50ea3a42a2e07154bc510fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be38a7cbe8e1426d6f765a7a2e94f17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a583cb399041aa5d9e49df545e6fbe9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8030acfea2808ee52841ea0c0b0eb8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672e8294a092cf06a12c6782c55d632215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c161f359d69f660051585516cde0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265feed8e2b8274e10ffb846dc192787217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e9c510b856ec8049a7721d56e7730218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855e089b373dabccbe481a07bc8a3c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd22b23995c3c530791aaed98fbe7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc730ee0094296cfc2b6c318f02855221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb31bd81c22a83911724ee45d579ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc08c299928c2710cf66f27f646af66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a75aa0f1f48d3c6b70f51d001a7e7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd4fa249156e5330dffa7fde66376f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3ae7aa4aca22eaaf3240b10b77ee0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37506e9549a4cbe443634ff6a55dc3da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c77f53e1ab315f01bbb0f8121d1d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f19f081f87b6bf34ee07fde3f9a5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327457fa116193f7c86cd3760adf7403230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1768b02345b81dc9828dc868d00b92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fca66a2a8fcf4e6035a7007ccfc19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c6030cf1551986dd66bfd7a36c548233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65346750c458720ef4d4eb5b21cd1e7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa01ca8b42e6d5743eb773a814fea8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdec0d6d68dd15ca59c1c242f941ea5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eae6b01e5bcc832e412e4c3978475237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e24e3fa7c23705ebc5b38d7b05de0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b45ebc63370a0329b8cd79c30384a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a0f739d2f2d4f8bf271d348b894b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9377d10119e308aacdcf03c945fc47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd286e03d030fbc293e8a87304b456242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09bde9ae1d2ec3030f60e4461b9b5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebca149d236ef7e2ed2f6bc3f46b05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225fd20675e3f7e46b7d54de8a540bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf31ab8f8a6377dd9ce98ff9197c3b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908959150e3cfcd7889e04c2498de6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d4e9e2d365692e52994ebdbe78098248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce264f548b23e505f88b1ff99134080249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaefacdceb01839c74147bb0016741250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1eaadef7857d285925ab8d653fca0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfa5276f488d879f5f29990dabd692252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaca8fa28fe008b862926b832ecfff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04bfe9af35d11c187a67e0fea3a212254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2a19b076ff131f846938929ccfb82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f85a13eda8e9a4b33451c49bd83203256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62076a636906198c204a9e0871c9ee4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236258c3f56219df156f2de4c179cea3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdb99a5f4d432414e7d5ec44b60af6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5046ace29722276b461ccf5029661d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3634c6a2602a915229365ea3b6901261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad1fb43fb1202884dbfd26f60270c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8c3806c9aa4966e9f994f05aa717b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad241ba5b05a2499a9c7f586729115264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec18c63e5bcd8e3b36f2aecddfab5c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49578a6234423271ea2274ba56477f96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b84486915ac77e4911c483a753469267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59462b37a4870dd44c2cbc4f785fbd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495457177b0a287c170ec56fe9c4b5ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292a7ca6cdb18fced4eb2bf2077048f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d24d4ff28845f975a57c577eaee69c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e97be2743790aa6911dca11fcd34d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acea84544076b6cd7959ec7610b32c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a964f5269601002ec95bbb2156d753274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9e3e095d7e8dfda42d9f880ab9df5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003465d3ddce9691cfbddaa2e8f050c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee9d3b4a0446f57cc438d42deb07f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487cba37ae92cea1a3860066fee1b75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d63a0ad0a309668dd4b0b27f0f7f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d810b3701e2d91f9ff744fc2dac4438280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc58bf5a70625cc0c5426a58e000bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68a36582835154608fe431567e65c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0bf0d5a8d539a9bcfeedbe33e68db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18099ae4d9f8a9ece56725e6d66bf49f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d71a4ab3a1701199014a3d3cd5e66d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c74644eff2a17ac5b43d78e38fd873286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fad693fd40c2c7af2368296e0745b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbfb12c1e37d4db3ce88e45c1d17cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77761af71d5faf6cc3ac9f636b4e8e12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd2b6995a640c50bde325f02be8afa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091e833eececdf44b657c81e4bb5a2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5feecbd5391d173ecf8955e79e50f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9134807aade27c1d867ebc8ba1803293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356e9ef826d49b06928cc59db92d772294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a944e8c40ce3a31e2545419e00df3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9993f16121174d0062cf5184235d67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20a116eea29489b5f052f7209f4dee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bad03a62c07494800abce7bb96db8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca0df09c24ce64472fa46bce31b274299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae9ffb99b64ecf8d9bedc6c907defa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18183b270c710e6dee7546689e02dd7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d94fdcc8f5851a482ec465b76ec970302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5ddb21b5876657712801b71bcf393303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ca05adb5222393e0c1e2aedb43a0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdadaa7431a663f70dc76bc1b2bd2f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999dc5949aabb9baabd00dc455e4475306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8250995d4e0318ffa085692f5ce21e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fd7de9778a0eb5d88210b05a64639308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae8a2a74d1d95a192a733e940e565a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872c56d202c169eabbd38c37747dfe8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b5105bf21a4ab7c874f34af25bdec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56877bef89e1afcf5e5be7de8447bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d44f17f0f0cc3e0232d21a964a44d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a66a082dea25a4872b54fccb11b94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dc657ad1cc17905916d897a5839ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9141c8761344b4443b9ccc010281f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edd5a1f05bae3088283b432c7b6c44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f198552adae05284c7bbd6220887968318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7a55e8376656525c256db32f32e0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c47fd1425a779ebd776d1c9f6aae10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0651ece3c360a9bd2224d6e4d9a1c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4ed03255c9c7711343c6f79d9e9eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfdbf4c68e2f289a52d7baa65e2e26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536488a0bed1df33ce0f031e351344fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114b827b6a9150905cc7f8f09b43025325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0240ae53d41216277c6d51901dc3dc2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c97512f1d0c7253fd31adecdef034327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b62e8e90568b800fc0f472dd97119328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd29c670730c10c136caee3fc1bf87b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f88dee82fa547f2fd603058ae759f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeae1fb00a28bc50b997674e75f1139331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f31cddc6e506b2f38e6efc04c49a83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d046afb4ee5a75b9d89429c5487be6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793e33792d79d51b47b828fe3521f2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcff7e51e58046086255ee210a21cb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e6c12d7aac0efc60993b9c0008b52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2684d4186c8f41d404d1effc73675337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd227289729919cd097b0cc2308d8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa2afda6310c87f11e09f553b32170339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da98db6418da4683ebea294d455280340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21e853c67bc0626ceeecac7fa9e501341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ac753744ec8d2fb17eb1ae2fcdf61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90a490e12f0b01c8996b09631f5614343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180ed5dabb31b97df25cee86734dc79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f90b9749bafa2f4808ddbb22c1ee7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f085a4555921a98b30f3b33875123ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5d147adb3da3dae9ab0c37b84729c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf319c0a2b4fbb381e35787405203a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bee49da43133489c684e157d99af5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fc8ae6d7e19cdc0703db390d4011a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a15f57b896f7fbd14338f629ba807351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af270c8601c8f41fa1b4e49e2afd5621352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c455f5cb5c308683f28b37a1f0a81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d57e955c59cc137be7012dc893c1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ca23301bd5fb7fbe8bed7ec5e4076355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662272080afa1e75a2e63aabe19127fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e5e4d47486ad2f4c4887ef7e86d7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5082d2019f29d4ddf6d2ed1638e746358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b39be92cffaf5cf193c5da86c0c221359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06299e80bbe2f32932ff8ed812f67e69360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331d87225b6321a3f65bc18c4a2673d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8e5b157374d88526d15747cff3f0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2444420e58fee5ad6ce8cd392a791d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae47b83c408f3b8d2e3aa5587b77871364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199d90f61e83d92bd9a5ad8c9a5f8ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8737a9a33c10c6132dbe5161b5ec3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd00a7c321d5085de80ebadaf63edb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1184adba56beb9f98827809d95b8d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11342009778c30f4a22f9488050e0049369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a77c77d6bbb2922461fea16995ce3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5a07c328aa0cc3f60a9590ccee358371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c3e674d9d6822ef4f1e6a7f90b1bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2a682ddf03d134e155263761f5f05373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba23d52a11047e24e4583176f55df1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81931c84eda5758c77bb160a3e7fffa4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01493d4174cf46d7e4a7af510ce655376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca74f2f21059c5cbbf409f27c7672b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120f749874872dcbaae6211f21ad166378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7208397217ac4ba046f507a889ba9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ae387029ec96e9f7cb5fbac366288380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759d3921d5e9beb39b160557b2ca975381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703873728efb5dc7cbffef8d1518e02382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee93f0db25a244daa43388902173f10383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190d0e96a72d8a9120d24d228074580384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c088941be5578384fa4d241abc35a10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3eace53fd76fd26373516512cc380386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c54c4539c28b5c56209c9d4eca283387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dcbd939e4385af3b298e938de1653388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc33c469cec5202bec3dc82f492ae9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b8f66091d569ddd5f680333387a78390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae6c68bc538106f8590e959aa5d854391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72224cd3b56c1fe92b1cbaff7ccaf046392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01238e17517333cd4d2a34a6a21e7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21004b6c9c4e297e1755d31408209d76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47485bfef23e501d741b5661a441f53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52580f9d000f3cc12232b30226d191396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98cfcd1aa0adfca4d2b34f0498364d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cd0c5cbb08297824dd9aa10cbfff5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c52e3bd2f4cb3bafffc0ec0afc651399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9435718696f1d3c36a188bdea8d0224400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ede01351b8e1cc7c7ab4d8a012f81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd148c4e1e9a4266e0677a9b17873dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2271a55e9fed56c496b1f831a5501403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10879eaccbe6e07421bb990ec38a6ee4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf53070a567ea6ff13214362e223dbb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8ef21e6d49c8a08e544f0fdbdb31e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eb8c3b86e19b2a99e5967f9c8439d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c07fcd2f5165098d8af5e7cd9493e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5fc3ee0a902a4c12153a46f52f842409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13c3e5e8cbd5b37354f7e864f65036410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cd4a3ecf935d50e93e0a84e51f237411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40671e6ff3f612ddce7fa4124a94fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc97418fc111eb84b1460e509312b87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657b1860ccaac227bd2136b68f0e1d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d777b211b50a133766aa030f2b4130e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac564b4a4e4ce2aa18b0388a833a73b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c8680ace9b544e618de341f1d6500417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155248de21dace6c37b842e0748b37a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2f9a706eaf6bf075eb6f5204e3684419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b0f3d7c70add12231f6ce06597e6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69189af1bc14925973269f349fa589b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfe90e663f3f52c5dcc682ee3a4314422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae026fa50bd7f378af00c06b1db0a5d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb4964c9a7c0fbbfbf1e4547ca4341424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9619441e318f54e5a5431f4d0eb91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75091126fa88dc7fc2d1fb0db051bb4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ac7b6466eb507a8139bd0a4ea8191427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d85ea993d4fc1bf6078b5061e4d163428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8852c6237f9a96222cc1a83fa7d83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f5031cdd3faca3796f6a90a095fff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cc7a7e2d792fb993d54ddb94c62ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cb69ca03191f1daec03a8fbf3a845432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9eb5b0747bff168daf174d18f1d38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e307e879b5874409292ac2c8bdc35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6053612e5bd4565c7f6ead2ee531c03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20c2c27d823ccda31c5beaf1e4baeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e297bdcbea2a04c790391b9610df2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba28e734491f57eca9c41e2085af548438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0ee002cd0603599f36cd28b3bfa64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1ed904236bd5425a13596d734252c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d24e3c4382ce69489b977e83b82e34441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d10a0a2187cf469e3c01e0da1e59d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5d60c07fc4583c8eba9c3e6fbc84a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870928e5f5d143cf53694db3d38b2eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc160e4ddbbc0371981e4bbf8c9844c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728691a741d7d2b6bc99976bac5944b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6522806c7661dbefdb38d901c473560447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85115cdffc7cd0a7a25da05734c7b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e802619adf361d89f10e19bd807969449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac93884beeff7a3f009c55b1bbbf55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebf24e8d52fc23b760e8233de304dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049df7f488f0ddc0f435f3ff14819751452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c40550dda7b0c36cba62cb69ba73b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687bfbe432fba6b26696cba91257d05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afdee48de18c43e9cddf1d8e15c676455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738c5acdb3604e47c74970e35048b47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0ba38b5e9eef96a11f95a18a3db65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d29e4ffd2bad7827814af0436374d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baef22e5a59a6b2bc72fbc99082d41459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c029598deb6e3fb6f4c9e676a6959460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af225f89f0bc9dff003cc81162b816461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17849aac0c85640d0d14cde986df8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bf005c6950196162061e6246984a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9eeb0ef48d086bd51d7924d39f742464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdb44a4d08d8c7f59213b090e95d3d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667cb016f5cce2156ce9db4f269ce96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf15d7d63eb7f7cf8563b9780daad9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8238bad3f11abaf2fc2881cf538f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dd2eb66c5dc68f6a99e28a9d842f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930c4bd3c8f4d8be51716d3f9cb805b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1b67f6c3bb895eecdb7ed1943787f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cde393e1293ec5fa4c404878aa2164472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3168403bec8d8aedd4f49490507ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157f68dc20f7502ed7b507d487a8e2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330080c63695ccb1d5660a8c293a9885475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139baa5b2cf3a5dbbc85cceb624a894476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfc5f1b372f1c504ef399f77652ed5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b41a8571eb718886cdd154b2f7671478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6af8172eccae0e484a7ce3f0a96989479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca301d29781fdd9349414596e69577480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3574913ae1ce43c66a3323ef1447b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63936a727a03e8a2c1fa79e1401da6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9618d62536831e677c8d524de64ff0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2edcb9564c5f31d75e6e78e5640b1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e72cdfcaaa3aa121d32c48cc1e372485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8976d85c3d2ab27b1c5c00d43259e95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ef25838e980132ba5603ac4bd85df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a52543f679ccd85f910997a1199c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edd7e7e530df1d150d6f12ff31a10b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70a667379ca577d012662890bbe4d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a843650d2f805ccea1ac57ea89bfd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972bdef97269acbbd8511bd4d3757fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c500f1b4e12983ca0d13b1b3e36ffe6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cce086d792fec36d6cc0958aa9ce3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982870e2cb25c74dd1455d329d964fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf8901c6d00c2856b51c1cdde11e78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516bdcf1043234512ec514394786139497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f55b71c41395500bd57e2219d6895498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f4f6b788419e26247de58fdaf0e8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44fbf708911d999632baab92dc2ec3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3ee80ffa4ab17b4c7211f3f2ffef6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b102c85974a114ade176eb85495b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a8f48c67d430fe79449844c5057ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2028e75cb39fd4c58501c8359c26d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d02ff22ba185c5c652bd76ba2e728e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bde8f9ba5a4f0940349d0ea2333ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1440059628223e2c86a91ff2226d92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25391c415a01a00a1a1495d9747b6e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e98d7a4d843c21f774c39cf591856e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08090db90e1af21b3887a312bc16756510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbfbe724914dc1353e4cae4dbd63de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f00cd3c731efcd894b326754eea3b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c49db9dc1d85aa7a910a7d8cbc43df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a9efabf28c37af50bafe8a1fa0bef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e4c488639779111d272c4de331e69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e73f1d7d8b25823bdbd5d3840d052516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec71646eda3693da9cceb22a7dedce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340da48ac24e8e9bb03cea57aaaa6ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14def507706c80b0470e53f5b8f9115519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebc9c6d4b7dad24eb07b101b204674520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09771e2c1f4d283d0e784b5fb76a5b92521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a796c90545b3d9fed0b3eb2f06e6211522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e8d8e81b55c06eed0a4670e229c5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83f84c75e3de4bb0f7d8c71df9a881524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea120417df5def5540dab9149cb9b00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f02cbef65465a97f1f49352450bad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b93d386ec09d952896fc666f50064e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6e9036d8d8fe0de6aa26470a072d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0347f4e6b8dcc54a05716d01b710f47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d9c4151e7ef3c61bd272440512301530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a7d260391f0783743e731dfcbbe29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d16095b018fdc8dd8d2b986704fe1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfe98351c835531960a40bd168f14c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de9acef4818db73a9f9fdcd5ecc8bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a5d0e4010815798d57c7e5c390942535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69169fdd10a53398fcced3e518b3a2ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e31b5a95b3d86406635ca39c75217a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa783caaa84af0bfff8247988a4b24d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9b808998b34c8e1c46fc5883b0ada539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e918b118999566cdaa26b6e377d28a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccf58d17a39b7b142ad34432d5ecbd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b8b439831d497db9ae1b7924e583f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fbe191f7a614bb58ecd4f8dc71997543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1174e8c0b0985eeebcc4ea432db3208544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23e1b42e7e32e1a97b4fb1700c4e13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215296d193b9843eab4b3eb389c6f23c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45af63152896d25b30b7d54e55f276547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be953a8d2864bd86c58ffe8f8582a499548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e0f6913d00af849732e254d93e269549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a814b95295c79d82be9908d5b8d256550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f038719e88e22167151a1ce1d4062551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51a059710abd1af4ff6fb955b4e8ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e0b7039dc4a537ceba5bb38ac2d76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d0eb968525c80a03c72ab4e996649554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78dfc234eb120e661fea2eaeda39b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6649e9cc4da4439dee10642bb5003556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178bfb4a63f5ce67ca02465eeeb299f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fccd35136fff09686fb335e87e74c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27d746c2d58cfc30176d8f7aae800e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524959a1c598a7de1d6e1a94b2aba831560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b7d200857eeb2a9da8453aecda6df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f53a58736030aacc864622c75df123562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2e6f4e2d98eb51d12ed06e35c500b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6319909511a2e98d446d4845659e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d15408860f8e8dea874526823f5b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8e82cdedc87497be95d6218a528d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6558e19b3d090154f47060e16e2759567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bc20ca2072cc1051af7aca5659e55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f9face2de668a78536cd0dbac17ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9143a4008dba86001d0cc713a4f877570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a301592f5628274354e83caee450b26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d765845e472fe328ebdadf3380e51b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63ead154291eebef4b795b718d9f36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36441c5869464831b7202ce54154fe25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859a4e13dfbfa0a3218c0c89ed1b07b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459223ea28e2fc056ab4cd8f7dfd0965576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee874de92e6e0457dd8bef1468838e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f57683414d9e4cafd521b5b20fca4a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71357b61e5a529b4e28903c5d0333b8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce4c5befb5090bd840726b9150d0aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf0641f91cef494f17a1b22508fdf6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e69b8f359a43028b854068e15a711582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cb63f170e0de892a6c2dd66566c6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb8ce0bac01dfea441d689697664ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee61aa114d8be4625e244caee877495585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d468cd28f6bbc4e80f25a28816d5d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b2658cce69c662f6c8c3cf066e170587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995da8c1a0fadaa6254cd10ff36e308d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3998dc104c336ffebb8ee4d7b0adf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3ddd6c0ec9e924dce870efb2ecaf1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d87a5352ca7cc72ff0217fcd0b24e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85455f7021832410236bd79b4c6ffa73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b29699d2af7476fbd8edda1f26e82d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d28a176aead4acf2d2c5b610be3e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b18218af35020f50adc75d7d17677595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902aee99570443e1e07b7375d5879bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd0601e136143984ede298b7fa3e93597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23562653dbd414b7de8ff3bf59fd4e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896112d11a90efa4fa52e6ea86434ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b2e8aae703260bf15154cb7431575600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcf6442993b772ec63b1f0d2c7c9f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0950013ebed443d1c0c5c7c0bca6943602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bda3429bc973564c58adb465d7771603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa019bb7e38d0d236023be7b2694b9fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3b000f4f816eabd80128420146693605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb13ce970c32d1e6edeb2b085046c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978ed41db947b897bfebbe2a80ba966607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8482c3474fa9fb107ad23c4c59f35c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc63b53f666d6b5d32dfc92f6c5b39609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96570e62ba505e42617ead837697ce57610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b1a66f6892790d398b0a342d7e2c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86267ec5d83319cd76dd42451a8c0e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f00466577f4bb153007ffd5354604613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42741fd3672e06d960b6cd97e5ff3e76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfa6591bd693003d3da591b706a08f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bd5a5ffcd91fd8f3c170ebc7937c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635085286fc575151af6fb8d2033e18617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08b7eaccbc7d5cc5b0f6b166b37d82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5baee1247721180d169f1b11fe050f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03697dab9efed491761422ee287a87e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8a2e07ef7dacc665200182abbfb36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535cf9ab5d365ab12e724e2271342e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21464d75c97ed653cbb116e3637a6c53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6f28c07aa88ce478b3af4639104cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29843518d5cee20e0b2e7dbddf24f0d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04e06cb8722f107e9cf6d2c477af7f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35889c5ec3e199d07447b63c5482116627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ed1fd2e9b16dfd28b0a86e4947e0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e68b132bb46182641e773b432d29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726caa1e56c03605b8517009b681d0c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6fee9c1885ad972f4a7de9b30752c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e1f9f0ec57a88514e8054683a953e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d5ee68aa054a34988490e4351c7be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473697463c24795c53513643919964a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0904b22a84926f1530a9064372001635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc8a63c102e3174998a23d35e46db2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bab11ec8068c7bbdc8ce85525c2047637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5069d6470c2b794d61f003587b6a8f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42319524d2dfc8ec8c3156a2fa764a55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d0bddbfb014794bcc11ed49039ae3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88540134a966996a00966c2cc7a953a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ff9b3e98b2019e5aac58eaced1ace642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6bc302b505186357c6fe1bfd92186643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0f62ec0adb7ca34befc2408ad1aa4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1de344519415c10aedd60af034e23a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaec56cce7d10979d0e303e5467ef9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51659352fe8a26a64d62dbfb887aeab7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cc6f255707054cc6f395b8d0c6bcf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b042027a59e10e2c88befc0662680649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9a1f8d99afb8a7cc677c52db47afe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5127673a000df5cc85d85d18ce29f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff47b262bd0d8d5cdb10079802df6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcc227d6da3c566f08011bf67dcff6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd22357bffe30975c76cf02b988532654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b092e9312d55db279759ee2f5af6302655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc49bb4df904a3624e4e58cc5ec66c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ec6cfbec6178fc2169b2eb94d308657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9e4be3f0d942c4d14faedaae2f6a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22228c50ffac86068050dca6f71b7d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30290204b5f46e7ce363c2bd37bb5b4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4736f19851ff702c95f59d000baf3b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c73554daa350d33c0a4cf7bc3bca3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755297e938eaeb7d6d9f851ab6b775c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea27bdaddc28d7478d53f28ce63081664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacc7076767521daef754139b64d2a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10197d40b935fbc4155fd193ff917f02666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1b1efd8385ad013dc519b01c5814a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b092bf6d5ee8e05e1bbb567c786fc9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75b3ae9d82cb488517406dcac0e18f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3654e070c865dca131f4ab732407a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90781f2c483aed646107937a8bf86bc1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b41faa02086068334f2bfdc24cf02672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852943a4ba44d84daf13dc866a7d75ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb11497ae43c3920b53b361fb81d3f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7150ba04141aed146d1bebaaa4e4967675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d744a02c892a8c6421042aa20c83b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d57197bc792ff167675f3ca28cf66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98558350be672f430ed3b14ad43d9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be035bc08c223e9fa4515e7083ba3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05334d244790751f10720f86dfeed9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7a6aab599ab156827a6a5b71b9489681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589d930cbfd9224034cca1add2a0649682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c958dfeedebb5c313dedf731533427683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43873da3c34c81fd169720893b8511684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3962ee0b871a1c109b7c4a28fab24685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075ba7812236f6b0b43b10373b9f5e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649edef619c49f2689f706d6d174885687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff61db3b9ea7eb462c0eeac2018a91e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8484ba90bbfe61731d0d15976baf49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e8a5d90c48a5932d4a6cbaac23651690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f90a24d88b0e8d3db228343da920bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0222d4132d12df7e2d6bbf4103d857692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a0daf2a162b416f0a1ae34a3a516f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824104f3a10c8d405a0fc664266c6ea8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b091cb28197bcbd350c081e12084025695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e5cc02dc042973f909f5746480aea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77c9bf663c8312700e7a673e296026697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0855889a324dfdbab8967e003b4d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe04592d7eee12962ef2a8ed9f0b947699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a0485f03f7d7a399b2352bdd425fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62402cd41410bcc1f9e3a70e4fc2a538701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668ee60003d493f4664ec81e72d8f74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d482b7630eb32cc6f9b3e5816466bc7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacf5623b005f5f9031f9f1ebcdce11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9f4f148f90f37fd39b5f646d0c84e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d36a00270f98e6eec0e7729d2ccab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc63329be97923ac9ccaea89090cda1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87193b6c541dd22c6943fe72e5e4b5a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b49d01b62a8dc3d174ca43077bd0af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7fc91db033e7e9e40c158f5728911710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c043608fe10be44769a2529ddc5aa58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd35f9053e34e33b63582217bafee57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e8e4fee6c0982d609e126de2ec2f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f15d59668e915e1cda7001c818d41d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950232bc45c80e55cacd4bfd552da7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e37a36b8b77df8e2cf5900c90347b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebffd37af61e4c4e1962bad615a9383717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10033a4463acecc6bbc3e608fd41d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a693cc0fa7b1ef5285d2e298a68de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97904df97a42673dff7f2e442a1a49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca4194487e4e86c56da94f1133e6c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511cdc8f56da275409ed540254cfc6d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97511fda53687afea6af331b2935649723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4952a81d8b5d98d31dd118c8cfd6b49724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497c367ff257105719c6a476b62fd4a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fda85a8d1d860927460a170856b2e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091703731e8a3147c593f9826e3afc9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e32ad1e47eaa4c06584723ad280765728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f45a4775176875b3dc7618be63fb83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821ee451ef1ed0a2d7a3a19b95ff144730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94aaec93c6752443006e823504bd4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d767e90badf0382b19d333a5f68deca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8f7dbf789b2890041322b70c464d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e0421c0073baa009a847b8d77277b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97758a50a0c5911d3e7fb662106f40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fbf9d5eca9ea15f449fdc8aebf725736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea8afa8e32429c5efddc71afa23f25737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d540d1a7e175c645596e62d8b0a6902738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fa8d3cef9a542af3d25f2d06bdc62739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abab69453ec40f7c8286e9b73268331740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e838b1194aefd165233822d7c38c15741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec3c9d18680b37077cdb0acd758a67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0c1b8a0fc09902d2efb2e0af9d8e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957ee8e50c15da5451c61dc66539f61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f6e2a47897ded43a0388359685151745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d036bf15a23260a644904e2185d7e8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d708592d1a54736420ae31d3599920747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e8f71bef8aee7dd09fea0f22f54bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471b80088bd8906a8c4028b5eb4b100749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823fb6f145bab0c2bbe59ad05f5b2c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e70a51deda96044edcfd897f33ec2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03fd31824447db90b03a63c5d73192752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72952b69dd67496511037bfde79c010753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0183048d436434d5d864ebf8363a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b949c1f29d9c949b11903377ce45446755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b79c65de63ec3baa29559fd79653a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afde49918874e2325806f42c8d46bc3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a67e6245c69d43f8414861b7be90c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9861b60d68ae75411f3a518a6bba9ec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8734a4fc84730a7d06191021ea920760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7825348645643e7da4a9581008351761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba1bccc12f1d2ff12644829c8fdf49762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a819c55a3d3c3df5f557a726ef355b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143e310ea9ef81597168fee9d67cea0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc556b8ade17e80b1f04a5479af0824765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109ed70a9fe01db8e87fd040b8f146e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920e92957db693f92af77ed510211eb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e227d9d9f2e4fd5e170ca6811f540768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54253b256d9125c329cbe9957495a8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce92505602e272f8d7886b4dd0089a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216b09851c314b755fa9a336c337afc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a7eea0262ed5ba3d30dbc0483355e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e0ec388bede074e4087d636cb910f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c2047a4e20037e650627c9867b503774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885857db6c9afc5b6f4c4f26a9ac244775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c08d142a5b0644506e7dbddbe6708f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1be964109c4ac5fc7c57d0b5dd1398777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d2f0279f057fd2912bee31bc5e653778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563fdf20c7c08b744ed7bcfd26aab83779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ce89ec6362ddc29106bb9eca99e29780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447109a6f887b63f3c6f5e86c1dc2213781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142dfc3d99aaf2645d445a126a1762f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d5f82033341028493653529045591783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b24797ba4cb4da701fe5583948b1a8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc53473f5f8cc30e58a97341082ba96785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c425834351d3f468dd296f3c9358e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e646e6f0ecc2712ab75d21d4ba2533787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccce7777060400d90cacc845e332d6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713f3b8d745e6e797066877e2b94780789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e77b631d5d81ecd31809bd9237ead2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec2bd318280ccb4f4b61b03deb6a17791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51fae7b9ab3fbf46d034ad083ab51b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec62d7407da0ab86c47213193681f4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56495ad5784f7cdff2899e517109ba794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f119251ba6deec08eb81720116a653795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1b6592db269a9c254417005f94f3f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b521758a37fc26e395b13c1c81a901797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50365ba61db7aa8e4b58cc9e61cbf1d5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98a0047aa046ab3fa79bc55388f0d2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299f2fd836e81ab03c6f3a00422a843800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c59b4c6c214e8139646b1f66639dd6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60028746c4ab92dfd1864b6b27ee1b7a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388cbb8b49317fb89da798f6626071f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98747cdf70dc9bd6a32a36b20ebe6a84804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f949c5c22ce21f45136c7b8bcfdb47805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed61c590ecfdba910dd80b7630eeb71806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6359fbc0b491b6a298ffd93721cf24807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef67b76785399a8b2d6d94777833b6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055cf61419a440e10805ca869ef3579809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654d46ed1c26ac72a0dc2144705607f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a45bb050e7349f112fd6ae4ebfad6b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856ab101610cf24d25060c65d5674f0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd739840c9a22301405fc2de04c210813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25fc694a39a74e91c3a669c99b13f6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953d2d09e5dd3d175eee505c90d7ec1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6180c40a10f2b4f2e13d101b04eaf68816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3514102c3acf48a47d61cd0ef88aaa4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ff20c22c92eeeecd62016af576424818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c526f71f05fb082bb89158edc7025a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a434246b068ca1385ba6651313121f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ae3b0315a4312cabc64838a8829ea821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85597a7e5ab166d139dce0fa5066d4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdebfa934d2ad2513fd3a549513ce50823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b0d655c3585350d914387cd595130824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76830ce8d28dfda544d6b41fcdb8b6d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a598aad5ba69ce5c2a28c4adfb45aae826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6a83153ceb4529eae490d350e5ae9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c06a9207c427ab51583c353de3334828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e518c8f9322b04397d828b3e39b5f5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e3bf0b3effc951cf6cad135a13daf830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036531d65d68999b8cf8510efeab5b23831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f820de984a85a40c6070227cbe6639832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939947493a9957b638e797788283230833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e3ea86fd4f4e20009702c92db9e8c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3cd8779edeacabf0f633948ab296f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c4d0eb8b674f83ba6a3ce177af0f9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be67670f1534982a95e5c65038499c9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a55e996e48ab0aa12fe88b6773599f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973b53d7f32be9d47ce4f660d9a5a45839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9b52b405d1b2bbc9d22e629ac552d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57a6c62958fa5217a9c009043a371b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0a19b9e7713f999798c232d257ce3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc86f4eb83a8a43834e9514ddc3dfa2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e41f3b00d832b91b90f7ac147788e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356b0a842290eecf71ce9c674fb4182845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd356fef1b3b9b40e50bef80b82fc0d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d05bce423aab82239006e2da86d551847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3a75043ec61b31504b36f1e8e522a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080daac322555ac0091bfdd5636a477849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e53f8dc1b53b3e2fbfdb917b96c3f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861ec8cb31f6743bc4a7a7de87579c0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40d3d2decb4e4822e7bf47b1c104e8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cddeb7d04d008d6ea339ff49d31a3e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7d8facd289600fc10ae65009475b7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdee157ba3b50309932283d8b82ebb6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdc57ce7aa670fa16c4b8d610349f0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116fed09284c498783b39d8a4a7fcf5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6e839376e08475647ebd6bc3e7c6c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835c7ea2e32b43df302219fe5e08595859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488e4c46fd9ac7bb28d35841ea96a7b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf834736244750d72113d6e1e02e94f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005de33478f90ce79d01faa2c4d69dee862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34af4d210eda4ad190699a5feef989863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d80b4c5a917c604d4719ca1b4a7b19864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81564eab372ba7c7c309df12c9ac856e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a96e0383087591af454c3b9bdc59bd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a140a3c862c627b711186c96abf37d9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8bf5b16c7fb0bb914df30eaf92ad7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e20204e5a617fb224e507f449784e7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030cbd4b04352f98f57fce6e71b2507870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a53dc9fbc3c7f6153f5fa81937cfc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921892088084cd52a01bfa647ad4d98d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd110dce87f4512920c1a650b64d5e52873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11119e8c81b5b91f7ddf307e39c9de0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f947dfe78d6e98b76f9390cfb88e9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70c2358c228e0b3a5056c516b0ce70876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c97fc2ac53443bdf07e4c61f1af46877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632781535e745b994bfab1df0f5d0fe878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9818bb7cff214716437dd681bf7ca67879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f64b87fba9a62da30bfb5f64063ea7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55048a91596c831f3fd43e93ef42c27881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bbdf9dabb513f3d0ae9e74a519adb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d7f32f5fdc21ae2ff5c70850caa0d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6767960e32d35e3e9a0c075da67b50b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120f738f02c042371b7adb99f4ab3bd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2e8edaf533c3f2ae5ad549450818c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d3451ab97313a0056fcfa9d44c74f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f919c0154079e34799bd1d52a06c95888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb97ed6bfbdf9e6b1df523a938e1abf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949f8deb5bda32188ae44b00ff1bc8a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b670d779c775974395ac2bc196333891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74928c131dd9276ca70b6b9d80c4878892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fa83fe54371a0867b83c3180014f3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fd907b4243dc474dee63249c83a97894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13ae6a29abf26326d1e9ffd4cf93ba895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c2017718016c147e6fab708553292896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630fd6e232c46e4292415f082cf7821897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836a5164572fb054214932ca17a9043898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b42234fe0b7cc32d53ca27479d580899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d503ebbdb4e1a7670ff561edd0927a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274eb210ec75412f9d0434a48640f9e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1774e0b7f79e61f1c2c5e539bf620cd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004f6fff95504b73d1a0d0c2c928977903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eb85cb7a8faceeca8c4215f8ce76a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5e4b3d97e8da4ccf3802aee4fc54e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c883bf5c2a9e321fea4cfea4260e6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fb4e827f74ad1d29267323c408230907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8975d42d3963a7d1a6e6700375504f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84256d702ee80270ff3ecfcb352bd8b1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2da1ba6cd05d559f3bd92d94464e1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37f41e55ef8de9210f566a7dcab185911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674455387fecb701d9b89c2cbd88635912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bb5baca4537d5ed0ae75e30dd2d48913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb193867598046dbeadf32cd16b58ae914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac93b8da8cf0ec0ac35dc452d9d295915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66387f037e732c8cddbfb1fb917b4a0c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b90dde3ef440962b9574937442817917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b824dcd1030a7bd5cb3183c97a1fd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2dd270fc58c0826b2d241c9df019f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ef444ee08fd0e55de93b274f97544920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc61d879c2f81449d4aa9cd870a4022921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd967bc899feca76d43352c8af0e5da4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c28d14e64e9ddbde67f0e249424ef923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d91eb00267f32644fa1bdb1806764924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4d98c9f43e216ab667df7d432a6f2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a777c9fcab4b1e156311acce40ffba926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142d732304f0009ffcee9d1f64cbc97927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fbee0296df4e33d70dcb9f32014c0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc9676512472e0743fc6b93d5302ea929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a212c69139a6d64a0cb09f90c33367930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48315848e2125f52f147cf25250530931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b604bbe72bec4019e78f3e944f843a4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8ddf770754b043bf1f644a0b97413933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1339d9855df8f2fee2f76b43c7b17e0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47a346e9d42dd024353713650d81c6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceea388926a9e1b9812bee1d4928752936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081d1b6299861ac9db3d49d9d2a7ef0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d1bd0d0c96d1533b0aea16eb8301e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315e9570771c095495e751dde7fa770939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f303656cec0db9f9b8ac3f0cf471f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bb74e971ea269b35991c65d9b5e98941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d1ecb504170eeea6eca66ba10b852942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956a1e450b72f6513e108f31ac832d6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471db744bcc9b1f8914c80ed56258397944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f39a34053bdebc776f5ec1baf9060945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bff29234379ecaa1f48ae57fc8e58946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f52fa4d990e8de8a2359166f87d82947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025fcf8a86e5cbcdd9c88e98bd2313e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5e55627c671e7d22504bae03b7f83949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61788f3164a86dc6f5fb5359626e7e02950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f68d251783c8b60b78cdf2d86bf000951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad0699f9836dd7dff7193a393274bd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d79de82afa975a40f2f725d7b2ee0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12612a14c5c4124771360e9d64f5eec954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08c3fb015cf11154f8f04f4b1b21d7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0536ccfa56e4e1374b2fcd45d86518956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8454e4e0b7871e058859b55594b8397957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebea586b92613fbf4fbe7e6141c8677958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0171d3346c5de2d1a04e631e9431f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38d11d8c3c23b0ffad4bba36a5449e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860674cf52de3e7c3fb44d81a3daddc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1712d32d11ce76204a7df74745a51af962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8edcd42c69e8558b5e599af05bdfe5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0870c2f9ae67e81765688d7f863c44964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b53c8ebde2973483147e435cc4831965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e697da12ea65f4f63f6b7a12eb87ed966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd15748f71e242ec28cae03118dcc5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98c9865de3fd93080c20fd7406ab5a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cd6a66595ebd4ea719cb64f460810969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c258aeec029c6d99bd475016009c84970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44193a42baf410dff583009b0b5fc15e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb34e3fdfa1286b21b08eb996fff397972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f51dddb776050d2364a4ef4e02bec973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e410e73a220d0b0b4ea7202b32517a8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498bd7d8ca25392a23de6c37d2337ba975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae039c32c366cd899115535fda610f49976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cd468b0aa4d99628f21d94cdb6301977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976adecfee147fb63b28e05f274410271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e4e34158896a64e6c89cb89102b062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ae142a971ea8a08dbcc7b3dbab92d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12001337b3ed987708b54d15b33bc984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6063056880822d1c63420f29107bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cb881587ef64c3ffaf996277b29346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6a417721ff3b7c004b92946e5d3ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d53237454c2c8d7389bceb2d429fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2b6ae448d07406e9bd55c16eb08f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213385ec974289313127ed6f1a45ade10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec42320fb706b3d6565777a0753768e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5195214a31fedb3d63075d67ce97de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76425edc79860a82feab517f491cdce013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9651b657983f215139f77efc5fa5fda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c88ec8eabe3ecaef66a5ce460a60e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f7504176cd07bf64ea4086ca150d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bcc17bd9e6b590005f70aff2889af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317458dd5a35c9e647323a7d124a3c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d99c00ea7d2a8c44d43dae102914d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e337fceb15ab50529883c1b9636da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d27f81b5f102d151aa8fed1f246b9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f97d3f434d702e6500cccd1ef687d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687382b659b9032045eb20b483c9074623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c85daea9047edf3bcca20d15444cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b906fde082ade0fe9f94b9d4275d74f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926156ce7b608eac8242b0612cfcba4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43ff84d56c931d5432c86d75d840fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058cfd83c21abcaaf6f9631bdf44b4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ceabb839e16e7dcafa4de5a6b6445e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182fdc06579f193b1d18e5a65d4529f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fa00293a6c3545c412ce37eef8e5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae3fbdd2b393622a8701531f67b8b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4b7328654a0cacd15bf080819212f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e922b02b461a765488f3f711a1a6ae634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36c9dc724333c264776622ab4392f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5040250e8bbe426046b174aecd3e0e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159f477216de2182fcd2b05004ed3fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d93fb4eca05fdd8eab54eb6b2513638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1ff7f13d6604a362062af63be465039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec1997161ee9a16962af7c463af63640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f746f72fb0252aa539985c73f2ec5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766c20f1d153855592a4114f8cd3bbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfedbdb6b6fcda8c6d6c707d05c7f0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8ba71e4eb500fd7c5634faf2c784544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f633d5747bed6d91912033895935d2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6118590a2112591ab4be810516f9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b348b67d4f7e97e80d73e953ba5adcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e022c772ef705f917b4a9fe19d7a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c32fd681a2aefe094928bc59eaa4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed910331fdf05e6cc5db2d760e89f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbbc2e95e6596fc4962629113c896951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dd7e79ac4b74f2ebb7138f7755d1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d8bb9d0410e1f3a2cd5fa351b87dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdc9542faeddb36957c972fba4a66c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc51aa7593710800d07ac47b275aaac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ac1dccbdc10b884f455fb29a1102c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2acf575db57d295d6c636b0f2fef0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9899af278a5c2926ff99c611fc044458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11460a97f52f6a00b4d5eeb62fff35159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458dd9ed508df5f7801d7c1299c13cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443789104391c8f889c5827ee4c3f4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a1d74b7cb6b041e834e4abcfadabc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408e2878516e47617af44f7a01c2eed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e0a42ea006d6a30cce557af33b4be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09482a46c13b4096d13bece821406d5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece54c2b78a01966e55b3f86c18962e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a9b31c97afaeea738eed0845b852267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b611e6980307d6e39dbe997c2655f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3ece01d17401bf3dbd0d59fb0359c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3916ef65e7fb71df93021fc8153cb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb7690bbe106fd7e936fbec1fc4f3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446dd7ca222a41aed8895e5f914226972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778dbb742eb2b35636d4fc124449fcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab74fffd1f1e00916623c2cfb91342774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8e41e3d1be24d8473a9a58e04e85175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4158bbb6ccf70a4c7e0e08d501094776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ab72506b51fb7f73547889ee29d7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c42af58714ed371a2749ab2868273b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ce912343579173f400fb23063dc6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30870296f7c9084a8d47d0eeebef989180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5642183c0a06e5e5299f6578611ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069ffcf63969c07ced9deeeb73a727f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a208aba2bcc2e7888883d5a9ef5e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9ca1d74cbd400a2fe122729ead9fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cd598b40b7e127c66fdea9ae6993b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57d19c6df4132de89118d6103935ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734f449f21f27ec7f9f2c439ce1414387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8606cdb3bb495cf7bbac80a9e4f1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a883a6a516ebfe977d39b658101c3d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d7f301e3ccba8caf4a1ff15942a9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec088040389a83511d30e4c15857aacd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7612e7c965431545d1ba903da9121a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25caac20036faad957b47b927cf767793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ab0131238077f759bafea321b70eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b504410ff98ac94fbcc4270eab97895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37154db89ab9dc0e3a17dbb116a47cea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c553002d7f4b4a4026837a8c8406f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ba99a507d253e6f4ea5bcf0b099a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255b172e42047e493521c1685d760ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40329ab52d525044bca22712b43f5b29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904dccf4b367d1679485f74b2c7a819101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2e068043dfb4064db79349544a73b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fefab6cdc36c248617fa334b63ffc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a493de0ee4f94d2072655bd35e3821c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bdc0ddc01b65c031a134fc2244bab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a64ec5862a2c9209488f516294d4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde93efca88cb8c038259d0fb4ec01f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f2c46a551d471ad0e814736a8ccb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a642008a89a4888fc929ba97b4c3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dbc78df330524261f2476c9f4d8b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73d13702f77a05f68574c49de6433e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716c129c9c2eddee20d6a2cd0d04665112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06d93f99dea01897c99c20402e59ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e9b00007b5ad89f3b07d556d88b8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb909da8ed198f3be7c27e10acfd2c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be14e6c876eaa77bc2b58bb76126815116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459456d9379d24b329982ddc454c35b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ccdf819050f54b0eebc0f3fa50d8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e36bb21491627b424e4f19001e4b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44565af35ff6680592c061c47235cfc4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eef2182b391ae8f9b3862f6a93a39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8a587e35e53072ed10f836e1ebf97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76a31a05744547bc6b61ba5778ae4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218682a7e4081360e0129bbf195589b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aea2c6ce2b8901f83e8fa03464b7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298842e6275360b793c768e88b7eadd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9835a2d53eeee8a75962439596fb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c82c4f084147730e1547a7278971a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb30c677b695e476dad98f9d7cc2542129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70309b93c01a7c320e291ca3eedd1f64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81b557aa5f8197bfaaa59d15348bed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803d73b0cf4fb97a2cf6cb4551a7bea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43159a1213d29ce52f4e41197b38ed1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50379663a716520b63836169b06fa670134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9883c9ff880f57b7396da03f5e978f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bd547d17d4efde79c6bd15f109a44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c279be464ef3e43e1035cd14e1539ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12499c5104d8b88fd09871d10a40ac03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf253acf5819410c326dff527ac97213139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e0d01f89719ea7ea4a1ee017c7f2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2c50e503038d7e01b8755a3ab0759141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2947de7111c9164e066fcf21446d02b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800ded8bdd3f39b1e78526e0baa8a9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31723dd32d67432c9a268e1a9c9dd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b4bd6b0fe8226a351aa4678a95bb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f639cb4d9fdebfb139fdbd041541b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e58109a1a2eb6dfe3e617276c7cb2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847c84ae0cf5cf1ec980c47cf3d0495148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e468b4ace8a6b898780e46925c934df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84331b764d067ab18d25f20d2fb080150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4ab3c477e6900b43fb457241b603e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde80659b2e715e8fafb36258797d61c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690db9295bf2a067d55437b964a166ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f86f9ddd836a275014b52a659700e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db936da5adbe880466735fa5d64f2440155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf29ffa6fbe2d4cddb9d84c9d750efb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab981e734e21c71773f2503268ea2fb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4028128ba0724df5158a80743f64404158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765553be4d02b6a371dc6f88161ed7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcd076c8d9f28c9111aee00a9c078e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e66e9b37a798e8b0fbd8f0b2eebfd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e23b0c2eb6d92dcc694707d2ff686162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c078fd6fb6670bba8b30086f6ab90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b9a615b86679d0e5122765529ff32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c13b2a16d015d9722d4b6a5067a87b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d84af298c305f28f843a9a18769efe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c163acd519781d9d98de9cf481198c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfaf060ee6ab19b07a6d7302c8b77e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18f35d4570103d95098c7092d6aaa6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b01d3c18ffabd04345c12d4ddddb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ad8b23d90de6e977373a3650deafe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efbedffa8175448a805be85c39a6cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e638854841eaeddeae4da4282569619173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02631bb88e65c4dfd802af8aa8492a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c0a263cdeac384e03d1454104e5ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a4543b4b6a1e516ae6c7a741061f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22adee4b58923fa01d2a34ac104655177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a806c65820878f4154ec34345a75e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05660f3dd91ddadbeb0e673165cf906d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aa91fd5377f6d6927d2d9d7fa53a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09cfeead27665e7cf4b25ad13076e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be07efb80d2b8ff814f05cd22d1fd9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38875bc2c19d342400e6f6353ad0c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede18bcc80265b46ff9808c7bd289b7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee41cadae2e67c3123c55d4b3649c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47b5b83c6ce4291cc7ac3af4edfc31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5a31dad5a8146487f3cce26c3a6b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6fd01a5631ef18baeb6ed5bc1eb26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef475378aa8c2e8091dc4926c38392189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee568ef82dd17188ff0e200f8112eb8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d894728db2f229a49d4db0e53a7eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5fb855a695f1798121b5f5ae37f9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90103ead51836b2804504ad80fc92621193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151410cb542b6bc75e2da75953ea7d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9473743d61e6b67f795a2ae85ef1307195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421fe5f3c69cde18a00ca277ddb2d91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b674dd2a817e5515bf5c40e0e1030f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa195d702f80fec4da3d2cfceaba60f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc17db5e308005294689c389391c7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a6a56c7e712a775734ced7bd0f6b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f9bdcb175ce68485994e2831d5c66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cb7da86d357eb0a35dc78d1282924202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ebb66f8ca56891b329047fcf352ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde16ce05cfceca4823ffbd665643b30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc050706fba385bcee8fefbe548de6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65900b156a6c5dd5643d2a36691c697206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441165871a5b3ecd44c6bce4a6055eb3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd83970fe030568342e16247dbc0c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee378790de650097b9c807aeb2815b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc22c724c5cd24fb744d3ec8bf9187d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bce85ed68fe5448ae1279595295a41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16741e716a2ca12f6b275efceb303ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affc928a77dc15688b9196f1fef60e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa3d2deb3575382cd2297ebe996f65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c70f120ae73bd1f3d9ac08e690498215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9164ea027daf5bd8c91468f2cdad8a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122e3ef88ba8ee2ed4ff5113b082741217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b5cdb3a81610ed2dd67d321b8ca67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350c1d5d81939b97ac8b5e5ca0ef1a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac79b8acbd2c8968c72937bb6040e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb95a83e49bc622e23d6915a024a428221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d46356938e079fc65921da7128411222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78f006f6a514ff84db8014958d7735223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b66560edbf5718e2cb72a05b75cf7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd777c4b9d741dadd38a767390ee8033225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2f3fb18fdabb6622c9d9633e5cad7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32d82099643b4803ccfb988294d1bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f23d2c5898a1ff234ab2685b3bceb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ec27c5930ac7aa2df8a5aabf87a1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ec9e8a2cc0eae8f1d1e25e66222ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db370449df4cc4eed84cc78c9f69051231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026bd081f0edc05886816c371950c92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7907043d81aebe5fc33c098c86200d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3365a4f0c74f94c5a3c00a2bcc82ef5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfbd932ae43610d95653720a2a831f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4786079d539223f9abfcee93174917236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759150a3d9f8d007c9837eab845f5cf4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279923f1e8b511a8bec564e797170743238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0378ed7f73fef18002241456129d1dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5139d539787254fae8e1501a54fe9a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68306ba994b0795e47314aae67721e3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cae751f09d5788b8697a11c16f81d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f9fe2331dae4af9acd5c79663d55f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1bee924f39b96411484effd17663a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef789897d27ce5f1af38171a9558de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ff2e3f8ab511748ad02b315cd12af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c05e72bfff05d5e653f7d03042f87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ad841313599e66e13a9b96ce7da85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9d9c764944d47f4ae9309005eb5df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5eb81996dc3633e337a1befe6fc457250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93230ad7905d479ab0382d150e67f1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8e01f31ce3389ac06156c4f9edaf5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8675a1883452ee6c577d3cf9390354253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5869c7347fbda2c5ce8218f0d96ca1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5692eda9f89021ded8afe0a414af9de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc399e4681d5a4f38f266ca9b0f19c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7cc2cb99912e4294e1b15aee76012257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c4c3676423c6bf6206dc5b6ed0945258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbd1f4fa6b88d198819a78cfc61ca0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6d85b7fcce5fb9e5ae25112e893c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16cb18e3e5d2b413acb7b00244565b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc97510031342d302d513f53c01c554262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c42df4eb2eb513265a1338b4b911c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fb6f82b24f88762932a11322b110d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1411502743fe937cf7fdf5be95b795f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd9dbcc30a44ef391de825beab57d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8785afddebc5417657e6d26bb24084267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7c37241efab7ce53e710fc6594e38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2370ce9d12d5cb78a8dc4ceff03c17d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e26335a8879d2e55a3f9d1ce85e3f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e29c9ca176331f78301a9a6be4412c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18280cf9b836e90abf308b1fe414415272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d9c076f086424debf6ea3b5cc0188273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a0d2389b18cbb0a9b7c0bbc236c29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef9c8275e02e741e2dbd35b9a2d2a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b275881cd3a557dcae521d71dbeb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e919a8dcc4dc68ea4a6cb3d6d10ff9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f20e05d3ea411d4c24fc34149a947278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184ea5cbcaaf3ca53cbfcfef3f33a76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620ca19537eaec6388706b8850844e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b3d76904220364d7d0260fe45f113281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615b789039bc3a59ed0b27ed4dacb7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e79cabe711abeafeaacc7f91c59bb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce065b278533e2c549324f5cf209af8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74e91beeef2c586d01f0f79306d9b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41e1071638a5911210e3c81c806115286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f77913eee8959c9fad3d8eed1df091287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bfd8ac038b410979afec0dbc4db9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764a450ca623fad93b0bc8c17c865d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e759300fb050262f2fbd12647df7f8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d6545c02ea24f31dede293574b014291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9f4a816fe6a7cb39231e4712f75e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fbbd9b29460c50fdb39f2df88e32e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00269147b525d25d8c96d6fefff9c16a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbe8fa1dd8ccdbcc2b225cba1ff053295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff8741f3f078ab1b1ff6c54bcf42f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993b57937be69af85f917fe515bfc4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75324e55ba19d020b3109d130870f4c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb8c13055718045515b650a1746b4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efb10c00f5f828bf685c0bb002c382300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b6011745b596cbe10c1297026dffb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4b844e9aed986936c208cfc09c7e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ed0d6b6c7f0af7b022a2bcbcc85c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bf73735854a77216b5182fa0eec21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af36aa94022e69584db0a299334c697305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c82603088508394174aafcd35e6a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa7f7f540e0cab5aba53712a8ef6e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d7954f5a12ac392a3c69557fd6563308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb1fadcb246068b0ad30dbc6957e45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd25d317b61439b33d3bd96ac2728ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb097c2950b0963e14d7c3aa20becb79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65476b720a5a69308e241f7a8c406e33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafb373bb1aa52af7810e2371ef91ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2accc1a34d800ce589ce27a709531314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e9597d049613b70049fc97f1b1223315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e32b3406c05e9ce5e1df5e45d609c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85ff1902bad437b20147ff833105dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66284bfb9eb9980e57a0c9bd89a178318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e3655917b7bb137d01d014ea52f66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249758893904d6dde67be003e5d73f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2b9ffbfbb73fa0e04362160953c73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1104e5eb80015c70913245672e040322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d650a3c809026c2f125b222e6dce8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411466199d1dfc7b20152f3cce07bcc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059c80e18d41f49c3d59ffdc3b4725b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447e46feb271b87e2c029e55e240bed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737166509f9e336dbbedd1dde06d932f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75682b1662ae88cc29b54b11a5cb4d31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4497dba05ed322054ae27df55308d69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91865959cbc4cccc0f8fac362468a0ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3032a3464081a51379486161df59654331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426647e0891b610a5833c41dea8f7ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21225ebfda7192807c2df0a2e52802333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705161e093a29c79d18698b730281b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad94704440ca45277cb8b20ac9c1b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65518439809843fd647159290b8c52a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c3c6b22c3747bd8f94ecfeb34a24a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31f01874402ba99b718d5628dc5ffe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3093f3ea2ebbe544a0d4531f636994a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca71e7bf0abd181ee56c828df05bca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16f8ca3d57a8ead51fbe519f789788341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d21254e4ae24f8318901247c657c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45acb779aa44a44169d9e6f039e61d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4892ecd18d06125d9e4d2b020a300b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba614e56cea90136d027accab8cd36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f10e8dfb8cd0ec83ad5dbc95d80a95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e8c285fdd01c6bfd3f55d996d323d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f594120ee5cdb94b85171409d2618348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210908ffde48d6bed66e523b9b8cd70f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09863a2ef634b556455ed1bc04d358a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c284be8ee66d07efa29daf9f99612d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e1ff17f3b606b307bdf1dbc61ae43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32795b1272d4d54d64c98ac020723a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927d0b57234582d914462663645f06a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ab730ce1d51a433dfff2ea0279e33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1c2379a8ebc6c079bd9f8e27dae75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02ecb5380fbac69359eab7edf2fc89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e5d2827053a1269426dc6f737060d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b439594bc3e175bdc8a5025cc162ac5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac3a6757536d549e36363cc329b39a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368c1e155d6b94bd2806bab38f56cdd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16210a3b385c2a9ff139c24392236ec6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaed5947e8b80aad2acf660e393c803363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852eb7b212cd4c69574a4a15f1904b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856089197383e76c2ed21c46942e5bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b4b55f1c01272d7c17ad283ecacd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeebd5d06a5dc20fad6f53ab437bba1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dc58061d9613e52eff47085e1cd62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5042bb685d9e4d4ac6e0890034338369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332893b039f04889b8394d73d19d520370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4f2707468eb65ba56aaf8d1be9e08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880342aa04ada920293d70c0bcab912f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8cd0b95817bbf2ec84f1c6e11bc5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e4584ccd85ffe67dc9e33dfe810ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ef7d0f5728f40bc30d6167bc2c186375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a9efaaabac64cded2fb7cfd5aa83a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f4ffa8771ac434a1f61127f13f934377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c4414b67a2bc0522316b984ed98d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e67f3954d3bb1f615df50a079f847379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc5c8642f72e3bbb707c78c01edfc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7035bd2b495759ec1c49b7f0cb90d50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d223afacc7254a6cd4bc98a6589c00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942da40331bf40580023f8c7a875427383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979f38d61c96f3fa73c9f8933553ea8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a31caa56fa59ce8a9dc7463a7e1a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a3d0c6ed580b93a04fd42f056f46a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5af48eb01ab43937213fe0b240a20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60187e47a18a2fddc3be5673e09c774a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a976452b9b2db4bbddcfa81d36a567d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794973bb652e771327ad26bb5eee3bc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6277482b1c18392f225830a93908355391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf78b3000e54c4988d30da3b704e14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183e94da858e4cc70515ca3b676bf31393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff603bcf9923ae180ec20a63ab526e3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c202f5b2f1024edd96a009f331742395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524717e55a5d4afd71112d283ba716a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdc2e92291f785200772dbbf9497ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fa8d07d51971dcbfa8cf53f468ecf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b79c836ea83275bb9269bc0e95a82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593f67bfd2138b782a5ddbd6c18e51f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311f0ad108889c2e0522398e4c700b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349a2b1edca0bd4b2e738bc25d6e7f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97a5f1bc99b1ff27e5181a0e16d921403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90893ffd6b3be5232d89c97a4b66503404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98611b451ae971ab0a4c3385d2fe7290405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f746bde34a7410a97a87e8ad55d0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd1125c1d4f7382a9edea3d91f137b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d831f2dcaebd20b7df35f0e58300fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56649235556c33a82df4a5af286f62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb0f284835960014a062fb245da855410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b11e8860fc95fe26909c11521e4a9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb692553666ed8adac57575a0b7a9c7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09ddd5f3de5a384a00d1109e9b216a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d32877aa7afb5b79b0c571f2f7e94414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a6fbadc1a35ba80385d7d8f0df655415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455b25552dc4e9833b7cd4538cd921d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7875a3201379036811ddba03711a466417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc19be73a8a2d895561d73aa7f2b326418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66b7e8b13600ec406a022105148bc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a8b83fea685d1a8a81bf56d4b6aea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ce90776df784ee8f2527951258d4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8d03a4d6fb4b27b7b6f2df34bc20f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fd46540e4f84e1af601bece3d2331423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea47588b2497a6d247751e60574450424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2535a10d9703681cf899b76660a8f32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c587b39ff467e41962374c4b6bcf384426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d073751fc7788244683716e124fa2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3a81978c911cd50d33dc0356dbd43428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcd7c8d43f18c8916f770809c512e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b371f9b7e5b77b544a2f0948e1f415430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4028ef0745ba203c70db1d54a7a5020431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8446e271379e70037b9e36a519d7719432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883e1fcc4698889ab8eeeaecee11068433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe9215673f6dc44b49bfca0b0ede2c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50daa6f7c28b1b46cc8342bccb0e73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c321b52c00b880c209559cdf2007cd7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade0dcdc5bb074313d2c639ad40c4ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea28f11283ed296701847366f21a0d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17161f53712fdf6d16f629acb94e04e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d6946db138ed4a2a1c61ee5246b19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdae6bd583909515289672596b4d2a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270336854ed958c413ccecb4ab07a040442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682a73c70b2683108e90520a0f164a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdb834867c71a61778ad51a3e8c269444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfe2e579d1bca48bf92e4e03164849445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a8d28ed47f9f4efa0da63bee159b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fdbee33ff7a50eba138a904f71921447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c2e7bad3668589db1110a0de49262448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cab24a0ab50286c45abddb7d82d74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accee8f675de3a6f5dfe2039fa80f8a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb7e296e355ba7254748464fa7f49e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126fecb61af576187f504ebfffbf6a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75795fc9fff68a17e014c01fc79958e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f9cce48386340c43288c3175c07be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f82448d3da6990c2dd4dbb27904d8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b8f692a2242f21e77ce7af0e46c7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaada23b770919da6f371977319537e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8b67c9fca13a86826c1266b0ea655458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa280fbd4fadb29df6dbe6f5aaea9272459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d37d741913c24f1ffa9525a552c3e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cf74f64843e6a37540e4c7fbc85d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493b62f05b07d5aa115641a7a2caa05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662fc6f8dd9a25fd91fe53cd729ffd4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f153b69b24a81e1679a7f8b1d840536464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209010cd7812c84dc8d47bd1f224db71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade06bac80e7cf5337ce4b23d2a4d08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa910e4bc86eeff45f3bc4e343792c33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1285a20dde65d31f092f88d666b09ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827eaae1aa35d58c64c116d7e136876469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c15284e0bb8c1eae543352f6998aa9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df224770d1453243cc27870f47a47f79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1797b58fd82ea8733cbad1165564b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d638e8deb7e8fed2e298d9b501b66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354ab4e134be6339414e383feb5550c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860099fcf6da0a15b5923733cce2dad0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689512aefe3c89d1ff46ec4173df627476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6a7663e747aaee4dacef5f618f4d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03d952b660975a8c8450e4bc415e99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cb1db52470e8d66fe754ad2f7c2a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cc9c533d4211999051663fe5bb93b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de103ffa798fbc29dfea488944887621481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab0d8dd3afea827f68806ee14ffcb1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f710e98cc1b34cff5c0c48a7dc44e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a036904906e5fac7f0850f175a24a6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e975b3b8e184dbc4a11dcc42657956e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523da6d1cf4cfe3f057c2737f5a03072486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7bba341cf2cf4ca5e26b320633aa0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311418468ecca2182107185b44c4b71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf7c98813eb7663fb627b43901123c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62495ee33511e147da4d2a8ba0c989fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce61f9bb73118a2871d1b6b0ef3040491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cb0a9f300fc978879641ee827862a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3446c63123adee63fa12dcc800f7555493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6c2e4212674ad6b899445e14a58ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6127967c773c3f4e287ad42de5595495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2047e998f7297406ffbf0f59569b12f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb3573a32eb28382ca241419bfa211497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e3bb9c5f745c69253a1b6a8d12e52498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6210b7c7c5ca15f08a026e068ef68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66471599c88a81acd4f7d54c5477b0f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e64fbdeb1448f32d215817ac9e5f37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69981000edd6452a76e6157b23a2a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f6084589406df623707d2942ba96d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dea097088826ff3f596f31ac45686504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e5ffbb909c6e11378bfb1e22a1789505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d33f5cbe85b69840cee175d38311f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1712eb9b1976c4f2743cac1614011507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67da953d1a49f3bf807fad810243d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878574b01e60f9ce56f5afecdbf48f0e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28641e78af2e1c722de3faecbae6aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3beca2d05c729acb232328958ddff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65223aa16501b5b28bf0a1f18b823941512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20577a051e41fc69736dad952f835dff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a988f8379affce63108329c6266ae9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daab752b8b002160157f9dc84dd991515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e7d523f022d2c630b8f0f597be22f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f463dae8be9310334fcf7623af4dea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90072864f56d8e23ed2d2b3c3c3e9965518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1cc1a3ca40756dc9b01350d5db72c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb36c74d10969b73707ae8c64517b51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c21fdafa77b4827d9c948331d6dcc7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93caa1ee352346dbc0da848367e990522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa9f623d7a46d7600a373799fafb2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f544484db4dca11f55a616e432525e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab0f2a4a77b1217b95a0d5926fa4f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcfc77ed00db38a37c0a599b920a33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4ea197561fa1289b22cc58dd24416527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc42310225b5d26fa2d71af9382627528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bdf944657c8f90bf7bf2d43af729d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067892cd7f9a9e53c5547aae6a1408d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388892070890685f8393ff41ea87ae9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ef9851bcb2a3982d5190c4ff0c8f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0da0f8d426f9ebce6792a101a69f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeca136200160bc16579b2f652b091534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab50e706f8fb50d4b16f0d1f20ce9b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0260819e43536156ebbfa7bbe9b110536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fce821bf6861fd307fd076d327620a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99b621b4f74e7e47ed3728cf7bce64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b663fc9e7396e1f32e999a5d0c62cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982330edbba443794904e0c455c54bbf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4473682703f72e7c163d4c0d6636811541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696d7fc05621a383d42d4a2f4b388d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4259fb67a52e665e6b32e3b0fde92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc8dc9a06c8cc707e4e0f9f5ee5aa5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fadb625381e63b42d61484aa9bde97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7935c4c1ee8ef8dee28a3f97e3bbf9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e359a3a4dcd4356095a5348fc7a68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334c79342d97a88defbe8315e69428b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d47dd5f78678327059a1a203d99460549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf4dec38abc626480105aae2a7ac3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd924393bce3ef4d78b2db358140ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821b6f073576840fde53c5b6f59565c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333144cb2773862930a9ccfd5b8327f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d25208014c3c0383ee7f206a08b4b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3e79ccb14a531700492d2ca26ed87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927b12f0ed922db4471993a2b9135cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a449807edb966e4e4337396b2654d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced0d209356f66c096d0cabcebe614a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f14c264793ea76f191f240de31b1ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e858f615fdf164450af3af18b40062560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63fc9c0b850217eb5bc31b3a561a26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82a20e97e43094407379fe8a9877ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1b9a77577c659232b145960246a38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbf12a75ce38d165d3100f9d97f06c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b529a9530bf66f5c6c623bac255bb9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379f19d939637d31166a27897564552566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedbaed242cc16b45518abdfb3926cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a60387ce21998238ffce5fb46bd88568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923da13bf7709b2506aad7875c9ac95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e377ae7819b7fcf2c6dd40195658e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8953fcaf7180dd1ecd37b0dcda3b00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d5ee71e8e20f48b4218024190dd34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7b9340d549abc3fe3638ae364b72b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db08814703f9823ab18ce01dd830be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b93b39df8796b66bdfd8ab1c1d637575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07a8eee79177849a8e536371005d03576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36deb01a84fc30c5346186eb79087c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ca15ea384c3ceb0deae56f358cb98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d045158d0c5a69d858e3ed857d19557579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162b8cdf3dd9c24646c2dd630b464e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063502fb6a9cda38408d0c53a3f3aa9d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72112f38fb661dde9a8aa41564d1a2ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52900696da4f8a09b5a9d3fc7bc43ed2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c017c3c230a6d8520f1ab74285e61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd0684b3e522b08783930f31c15ad6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc72e48a8e64e636aec54e99438fae7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25483e78ce19eac4bcc9fd6dc3f8e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a74fb90b06ef072971860f25512050588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0a2e638679785dd9895c70b362105589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbd654a356488532ffe012b89bf445590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca354ed84efc8c44814ec849073fbb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6e3341c49dc10a53cd0204026a4e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc0c00be0ca79c73ead50e6b069ea7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf66a473bd5929f96ad4662d6e7bdb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9e5b98f522408b99dbd58de3d4837595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff9d6660c9e433c616a4994219e293596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d82d71ffa1bec7019cdfe63bdc6506597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab42e86c92934d9851fac90d2c56c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f09392c7143e96c43fe1dfea0ef6b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d71014ed5de58476796d94b5c446a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82123cd6d8e43a3e3fa25b3f2df08d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930ee99f389e57c1ee5cbf9baf5bc63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1efdf974efe9d4dd6c2ecaa3b76160603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a82a7fb32f9e8e1e42a62037caaed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998d5912bf1cfab824f84bd6f89037f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88269b37a2c37bb6c2ab6396babf68f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437cf471a499fed649d85c2b0008b42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341fd698660cda37b67fcaeb54fbf38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153661c8860082b6b115f826c847f3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435c64cd706ac0c538d42fe46fc14dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e98eb3624bd91791afd195a0d2095611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89eae3aeded6622b98ed7e27898ddb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03665f9093e7df9f03e56a20c852001b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579dc19a5a6f0094f0f47043fe696ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0afd4beb75a93512a5e00644aee46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1effd079534533b44ede8a31c46ce1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641392e76a9037e8b72019bc4d6acbd7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227fc5e188049eb5fc6d55bcfec229b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eab15dddd34af50cc9808b23f433c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a137ae9bc7eb5e76b2265f10678e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd093ac988d7396229bf8da0733b34e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebda6d24f0e5a9d86842c0ce92387f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc3003f20f1fc8a2611faaf8d108d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bd59f04eba9cf75fa0031d9ddb234624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fc27bf5c97de8dcd54234dc43126a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952533116f8dd115da095291ab793d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081b56ca338f4f6e16169dd392c744d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f9251e5fe7ef13ad7489cc5ef2f0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb613c50e315681182b23dbb895016629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84bcd64e94fe70ae964a63eed9553a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082483159340f2942789e0f2ee70cc0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac975101f5c24308c1f4aae3e6abdc6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675a87a8f0301b84a2f7a4c049500e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373345edfb14ecce6846709d78c0cff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1dffd6a66623600d802dbf771a8c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e37fcb30251366f1562448bf90e385636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed32b4ea1ba402c5376e26abc7dbf94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1f65f9eeb795d1d6a3a6af2d7c386638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bfc28cc6d44d9d3fc83d96ff26f87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8e4c5a2a62861b197bb4717379a61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ae624e30697e0a54af78aac9a2d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9bbb2fc551f054e3fb6d55222c9b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901cd482e94b63abfd3bbebccf54b09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e09216cabf20105ad7d76f7c6b67d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847e8c522bc64c72e6b64394a37ce2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d714d17524c0bbdf961e380aceace9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ca112c9d1e1c260112f8392d6ad5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db1b1a6989f61afccc05d751d180b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368b28c5c30b0364a5fea1f42123ca3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb26eb5cec43669f1e198d59a76dcdb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928d97f34e8ec17dae9dc4e6a5272b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caacc9520a53a2d8ea30f6d441b033652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c33c31c59ec5550a6576332968c0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4d3c5f99ba62ada50c3cf2bb5d3c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ee64daa126162ccea3f5eebf9d3cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09d8d357cf81c949fd9982ce279d49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85096b20d51f0481d45eb1b66ac27641657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337228a588859ee8d361db04cf14e73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3721694c743a5b58f18a5db8bf57e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9255689bde739a4782122d0bc7238d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e46aa5c00c40c569c604a1d361886661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34425ee3e801f9abf660e7aa2c360d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6c324533cf448d77fcd5a210c8777663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fe7731cc951a10089a07b6214ed3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd249fa0982b55b1cff10a7fcd63e38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390680378065a065daecdee2cad934ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82028f93bc692a326f2de62214ad3b06667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806846d3d1fc31502fd8ef7bce0b82e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fd1a54364a59a597b21578a9e1fa8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f5bc5440ed138a23da182c19d45be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc890941c7dd9059c6a3d42c43ae8d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e782cbe5cc5abb7f60891f73493cd2f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd78a51545f526c9ecb3f15f81ee9da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125e3f73dbe0a45e32407cb6461e4be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361dc656fbe8aa216d70674226c4996675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b43fb9b136decbc80df67183a3e6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de7ca8bc77682decc6b89a5603de66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e6f2497a94df38b6bda9ee3eec74f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894987a6fe9e107509378941fba8591679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64f86852a1d1f8124e0a034195820e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dbaac5d5e457a88963bd55cacd32e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb903ddb391b659a8183efc66ab9f8bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd5014eda601032dc3fc57d7573904683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47042b23119d87f00617a5c26654a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9061cd375413a4d8046d1e90de51c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9681720657bbffeeac462384df45428686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dc9e3201c605e4a0e0d019b7893fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084016230182ca77322dc9353736773688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058acefee981383151d93a1f94d643c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51aa57965a0237a2d97a89790cfb27690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed712e177eeff7e786ed59a72d202de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148beafbd7ca859d20e624d684c6bc7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf345e302e0be580c6ce03c149f8d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91539b1cf9ca8d6b6eedfca4ee8a8e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1625aedd8a6f098e1ce2e74c8bb4edb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506d27fcf14e4c0f72c849a9286e4a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6305ba3c76e6344642c951f5a61255697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee7dd6ac03bad9f96321c028e1a0b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40516161372f00c7f8007d9b23a7c6b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cd80a3ee890e8c44f421fcdddec66700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce26f4c42c5b602c7cec1868a97c3e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c04a426b261d75e432cb2f2ddf90c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f6472c86037d9043367b8a8c99d65703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df7b02e093b6241302ca0667cd3247704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444c939ee7d0a71b2f2487a54815010705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a712343f3edd548e1f4070ab3db55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370c2e651b844c7bf7353433478b2d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357c58a7f45515344dad03ed432c128708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3de471478996e95f1f875957da312709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1f8375090d5458683c35921470186710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cbecfd644c05f4d5a0dda3f9899e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab4c1de0201b76c1eeb94c62910154712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911df54560c95c11e62f656b90b0524713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b0a56963d862a4ad4509a2e87dfdf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d877be848aaded1d5f12d853f750cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108a980bbe5d02022aa860cad272dbb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b147bce602fe6bb631d4820a2c79e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feede5791a3e0e2689a238ac90c6ab3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6771dbba3adc9f38c252c4a1ffedc1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae3aff68442d39109bcb8d57ba119d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf6e2fd12299fa46eed18d3a6f2179721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceefe0ebae328b9f29a498d9e6eb93722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0d96d9f6fece5271bccc1723a3e78723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7836e26282c47977c460364a443dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030de69b71e07349af74f25f2bfbbced725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7b3942e1f754e5239aa6ed44c04ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b516c74b27575ce77546cf8b46ae70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af714ebc2cf524c58efa56b54f6ae6eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cc2484c60aaa60abb533933e18a8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37ccef4c03802e18c734820c859cb7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f9fec7ab77df5df2a5a6f73cddd22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e00da25a1adf1061631fc94e500fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35776866dc151d643498a135685ea87e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9a07638559006c9eeae1908e8c5f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed4e90446749a8b7e24d5c59b36de1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7e7011579419dfe29f019d40c8cb7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0186a6613d3330d8984748047fdfc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7894724ab5a440d33c8042cb8959da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7672f1d7c6f4c4af093b330380ee08e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077da0c5c8476c98f9afc383a1c2250740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec5adc532b617843b1c38d575dcea4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45080d590904ec6bab0fd6613f425301742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbe2f5668b8feb025c4934f41f8004743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62c75d4d7ee9464f41a8411b9e6c0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e091562b05519ad7d8b8fd51661580745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8508b6c85c7e849a4313e78d85d71d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a5a40c7e969eca8e35b690ac138d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50b3ce147292d18df1684d2d5efe7b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37332781bfe560cd6a30bf4730ffc815749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400f2197cd711e451babed14035f2f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa6568c1e219de8adc26a84d04c92b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051a545d77a12164d6c07afe1dfb32c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee782985206294291aa6731f46c4a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc48f618fd1bed2bd465b8a920aa6d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b57196e877d8077f52120bab1c31fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c5500ba52c0a1b296eea9a20814b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491b19cf93703bf9dc69093b5c822c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6f3099c6303e5989f69f4152eef0d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e409f88feb1038634db7f2f0fffd4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc8341954a2d59daae6ad975a8d043760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0997b2aa39162ad6767764713ac18fc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d886b36209c1a9eaab5254ef30a5381762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03cebb73bc24bf233fe67a9c00f7d6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf96ef2325292bb1a84310876ae14e0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9d66c1f90dea07a4e5429ca82f8a1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f870b75550fed0261cfaac1fb9c721766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5af69fa2ad2b889acc6fb819d434d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f75bcbb6f715e24f5520da5afb8b27768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdd7a30d4eecd4bfc47c9e5b6b1f89769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c53631c9e78793e2d8c3ef36b3504770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67a062a6959f1b99507f43eb132279771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d5402d48d7efaae3285461cf83e0f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b779f5ec5e1e920598df06a4e2157773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa1c3d0bc7fc8636c54d5455e8dcf8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3d967919a555e9c2c855a1ff4ada8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ffe0b138978d29872092fe433fc6b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b697b4d9fdec178cfe99faaf1d1636777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff0c0cb4367c130ee6213fb19ea9a1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363fc97a0dc87692245e732a1096be3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036285b2c27f8290955f010f24216912780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15aa5b5ea8354ef7b6939ddad573f8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786e572f466c7e076f25c834aa8e904782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030064eb84b505e0adf91cb0da065f8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8257a8db582fe6c151c5727b2a5d5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfd10d20ebe0c450ce13d4b09015a2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f71f9655f6f68bd2a167a5284a46b0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6b999bda5f6282faa6d0c1c48f6d7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91ee403d7b973fb4bf45f2fecb907f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198b98d1df315f91fde7a7609872894789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499bfc3bffcb2e638e23b7aa788f3d0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669793d961882ad4c5b830e5e82b826791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9343ba2ec3410ae3654485c267668bf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144fb6b71ca10e74eb9d4b3cdefb38c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa7c9c444991c578e9a633fcf55842794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2888c285382f26262715619f16f5e7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b879f9e3e363ee8ad297ceb3a4eb8df796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527409f1fced25205911c99c55ffbdf2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2a65cda6e23396ee5377853585dc4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38dbfe968db17ba6bf84b4a64e9ef0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf896dd71ed2a99dbbdcb27dae0e6962800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0af77837174bbc4e53f02753f9073801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442696606604b6a88437cb600df0faba802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307976bcebe5920e2973bada9be6fe7a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c276671b612cbeb25179c8ad1737a4c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa753d7b5f9dc58b59a946e4c0a99fc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bec1daa5a0b685a2333edfe1ebcf98806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3598ac25f785c21c5918fa4d69c21807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1e45a6a773ee409146fa41d96d468808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed51a0e44eb5f686618fbf0fcb8a56809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499984eb9926cb432d0414585a6cd53b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cf90d4e830eccdebc82574c2bd0c5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577483dc006e612dd53cabc0ab5189c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967ee7ba6099dbf5b428908afde1ee7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab2df1a27d79266f807fe26ca3ee73814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efa69d0f16c065e1b44f9e29093a91815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f047105efe3d08a04ce77af73012b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8c10bc4bf782eda6733b88c841354817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6666dd6970d82205c72d811328bdfd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5a3ae4ad14d5602140df7a91a0ab3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24efc0aac63ed56e35e9d85ac8f5a5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69603f5979359cad25d6522cef07d90e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debd8a8d39ce679725f5c41fd9b991a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4704ae3de773b84f5bc660e4c1aa1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e2653ef5762a7ff92789fa0429e5b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbc1b923c17ea44b74a36364a842c0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b414ac33307553285c79b53fa5f6e39826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350bbce6dd368aa8737a2fc2fee1222827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c2e61e342eab4c19ee7b3d31e6bde828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ea14890af348f2ac1f8add6afd070829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da886d3547f17aba3e430aced40d28ab830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d245ce5792bfa0cd400953ae81c0278831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33be146bf5525eb0b92bf684ede5822832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c32e62bdb3e8623cd427b9db8f5efe833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeee0204820f5d36be717f8d0a6d82834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8460e14bc27d3d41cca3e443900109835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06229254520a3c8595a8d684777bb014836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e41be00d95e0d51900bd0467e345c7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc61abd8262be48b1e65c9d81bf2631838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd36733eb092906bff737e8f615ff2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e76563e8461bd4713455de2b533bcb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01376686fbd45a3423026e7a7f37835841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da99af4beab8650c6cb023daaa6f5c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784b2511bf4b44384af8b258d21ab54843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e828e94aba247ba261c054785e14b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66c0ec24ce1b85e776de4a51ccc2f5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27c39a5850e5c602cf712c91f9781c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcbeb0e791a2a6b73905757cdb4bd7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb8563b8903904ceeb84728caf59a6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138af4c61e73d7c87f8bbf7e4752fae2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126edcc7c37bdddbd6d88a2df1b5d3a6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddbea5ec5abb3cfe2fabfbf45f1aea851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8843239edeee53d46eff99b8f0e92852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54653a35767c5598b266f6e37a42a3b7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927428f8b4240c9b2cfa47934bfdbe2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9a488b4d2b8c25ea7a0b2e3470b6b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53198dbe67dd880474007b12d1717e2f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ebe47def5156e64ba41f31e290b84857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b545bbfdd75d4326df089eae6586e66858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b7bcfd98f1fc54a9833c2b23cceed859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6fe89600f657a8db5eb93bb145b83860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa487695d494638cac49283716b70e6d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352da2b9a73f4290f24b52d7c3d5a527862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0bb6b7c1ff5e34488d4a8f883aec4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75623b08152fef48798247829f8829864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150eda1785b64c4f8928cc09457ff993865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f71daa45f45f1b1772187ad850290866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6a5e539ba7acce566d17141b0051f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b56cff364a6b56b8aad0b53c2f5cdc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf6ac5d87b5f787d58ce151af8bdf1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348ccafb230789b39e6003a63d95eb3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4cac2293316465c7952be5df36443871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790bd961a9642330105b3a5d655bad6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613794bff13db79d51a3115482e09fff873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304521a13627309f0527585fcf0ff7e9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb64aa3e604d7228dd741519db74ab875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e8ced7fd274e41fdddee1337d9a86876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df675ddb27a2d85842b8458388b3487f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f712c40472bc20c8adb6fd0345d4b7d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90bc877511bdbf2ac66bb6c3738681879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5dea0615f298771966e0908cee7c6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5433e5903b42cc5370c6240d7237b3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76291830f9ee1b70a32be56d65169a39882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645146d5874f1dd39385e013f612455883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060bfb193355abad1dd035bc4bf2a0f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5ea075bbb893839f562702c138bb0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20ebd6036c9d48c2b3cb41a8c2b315886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e98bc41361453f642dcb68dddd9f5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c8fc56601183bdfd4198f6ca2edc2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622606af24cf5330bb83f5350ab04b8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d289c24c09bdcf44dd8aa4cf02bf8f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba951facc8b813cb3365929b340d03a2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ac871a1219912215bfa44284f371a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a69e4b5d75c21fa0d228fa7bd76a1e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4315a31ef0ec285aef4534b2ff84c9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c851a75da376c62cdb30db7eb8d110895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d860d9f52f3973c0515ba3e266ea8a1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266bbce98835d82dddf854c55481a27897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d798a79606d9a2e2bd6b84788ec4e4d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1972a80bb904debff9812505ad554899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154f4e8ab2a367be471b0769c066b61900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cd0db74822870eec7fd68a09fe9d0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163d9b7723e0b8ec87c6cdd47552bc4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d291d362248960c7bfefb2c8d819d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7540ee60e82e7712ea3c8bc3da71a16904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e60a80d055c981dafb1bfe81af254905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01bd3b23ff3719dc7ff8699b605ac5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6def9f4d7f7a04a0fe3c7af34aaf55907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5274c6411aecdf39d6eccb4e9a949908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44239832cc451792d8f665d45f9cfba3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739c58eeb1067b3d98c0c5e2954c4ed910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a501f296541a4e543966b7f1f5f159911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e4ce759f5bdfd181a5ec951e021a0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bb017aa091dfc22b7ba6947379e3e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de282e0d568c53d6d9fb676f703c8e0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42908c2f7dc7ac61070d48afee6ffa55915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd632a7bb083070698af90529d7f821916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909c81fb7e76da97595f544456f4718917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b36e87aec2ca79c9307d5c07141f2e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27111a1b1ed54dbb9a39f188e24fd4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c22f25b7b3ac779f29611f2e2f46c5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a80230ca50c275208a2479d1a80aa921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3c2e6da429105a94a8b03cad90a2c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce822d2fe3f221f7c37fb333d95ee9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14772d4ae6523a5d8a6747c53027a656924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745c2ec46948ae22e834f026177e7b8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dda976b6ea049caa78a7d7f9c32ac926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d100042bf7960f009776e925aa69c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46f3692dc51e9df6e4fcbbbded3529928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3065d2e4268e6bc76315a79e9a9de929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6f022305311978627aaf420150ce8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11245b062e7e72f6f1b2be71613f93c4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffae2966be546027ac0d0bde52874d0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d7a5ae5f2bd486d00e9a38613281c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d820aa71ffaa9a0003086bab2621aae934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c36cc2be1ce4265cb33f557f497be6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db70aa9703b56f0a86ebbd587f397d6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac2aa4c655329d5a3102e29a81693f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d571afb2d5a7ea5c8535fbcb374707938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53f04369b0c5967ffaf94f8139f866939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f6c62ceb50fd53eee84f8546a1067940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344a1a04c84fd3c2c7e2003750f798b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b43240f86aee22bcfdb16146d34772942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35d0f92cac701b465bdc1cdbb39bf3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742964d95b94b6f4a7882897359f9ac944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783b2834ebd4d0e52203dc2d9cd9789945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc589d735e6ccfffef3ad70fa427fb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a518206078c7f04cc03c0d3b784e0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba731da0304272de0dcbfd26c415eadf948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ba97ae29bf150b9ac44da41512182949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c516333b1f06129e49cbdd114c648f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c658ce55e70d03064dcffe447ddf8bc951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e442257fdfe7f3efff82b598738b7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae139ecf3529289c07079fc9b741e68953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888242d91a5ceacb0172d356401155f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05a5418367fefd1afa98327541e198955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43481a6bbb8ca2569abe3fd8cc6e866b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e41f537fc3fa9adba9aa559fe0ed7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9f76d694d42f3f04e27541820cafd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb632da8612a624f40560b36308a486959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc524f1001e9f29b4419d47546c39c06960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bf8184d9844e6051b198b2b47b985961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be88c3d83a1fa8df80aacb1e5a05e3d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83fe255e1c574306f723151b35bdee963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70593af4f145d01c11eb4ed1ee2389c1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb7484ef94d1d08a44b163aad725b9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d210520af1b66ced65ec553d154f7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50336e9df38d412817a819b088a715ac967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c368a5d8c584d66d5651a0ae5b80b1f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2624ce2619eee5b491a5e51d25e4f2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649463d8028c3691a0222b16e3033b11970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9b3ccc35e8f94fc5cc797306cc59e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3708af0c068f82185b2168da6dd34b2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa45975140462e4fe1a67710ea0d362973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08867eeb09fbdde77f45d18cff0c12f8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c15dac333697ea1a461b604b155003975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6434394ea8384b2b2819aa157393e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7901f12167adc7e0d7134ef21286af977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>