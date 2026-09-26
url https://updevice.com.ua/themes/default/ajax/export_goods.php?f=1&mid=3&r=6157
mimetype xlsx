--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e1bf92df4c53850ba449e65c726f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f2ab97ecadc4291c907f77cdee7522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f5d74677945657226bd23dad0d0473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4168127502a6a57a1d3aa40d33a9874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5cbc28bace15ab0b59537ec5be5575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4c0484a9c010c3c0226ef8607272d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01455ff1e432860cade86e0da029657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9a8fd170741c328ea9b1258db63e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5590450c8bcef8235fae95a4b2182f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b919ec7696bcf3214c1af045a6a546510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10e0c56cb91e7ba272fb05311e99fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329469c98ee345271abec76b7b4a615012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba820bf099671c6d6d15110a3f1dbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0fedf0cd0277c6a18555592e80d2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa870c356783af90070c0956d9d709315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc7ca32b0dac69aa0e533603fb7d2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243e8681a346bf515a030daf11b017f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36225d293769fc5653bf1c3397b3be5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaae4229342f6b6bdc33af44f9ac9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540a8f3a3744de73d114926a0684e0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7af14eb513ec36508ceb742e5a6bbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be8aa872d92fa252656daeb284c61222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ff09e842afcc4eb2ceb3d56e7943423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd741f4edad46647bcf4c2d9f7d64a1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b1492cb8d03db1df0dea4adc3b04325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c392dbfc93480e922d4909f7039e2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd67751698b6ca427956dfa898e1aed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a79edd6b447a44b91b47ce9aa866e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edea47b6bc45cff7c0d6b858a19aa2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c70847dfff56447d80263170c5a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93105a8afe3cd7251dfefca1ca0d2e5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7ceb3cf172f39b317fa8d93885e9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025d10d3800fa714da02702d99d351f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb610706205ea8f7a7e7e71b1fdb471134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da073409497b89bb020dde4eb1d835435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc30945e56f372154fff4fefde55db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1167db00752e20aaa9302603c7d4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935e849e626a0dac8d4d9746e8ab77338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b6256481dc1e1f22e41ec04d24e9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1031ba8c47689d417f0d6174db5511c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6970d9730cfcd4c9d8c78417c08db5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fed05dc3203121e5f6f823f2ae3c2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715f8fee1c055e1521cdd2202aeb04043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd6777f3c27a8799b94bfc1cdf718044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1887b980bc2612070f18c64f86ab19445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5e069bbf4d02991131434a663037946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c040e3d7313d577dfe6128b92d3b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb69f912dcbd6108276b5b8031c07d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a7683581657fc887258ca557f46ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7c0858607dc3b224215643b97482850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c5800c1677792bf17ea743ff6e03951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768615f9d5dc21aa34bb4eba8ac5f96852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f989b379cfcae3508fb44fb4dd603853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0a20d927f4279d7858032cf0db0b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653d1725f3e90a4c15c84d2bf302d9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7ba7d7acde49364dd0d8650e2694856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d1637e13c3d32296521f7c49b989657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092a2c7444b2133aaddec054c905fe858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737e2456662695f9e570652fe25b4e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f829aa9a6a1abc84e5d14bdcd9b4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9bfd92cf34fca75da63f3bcf02edd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca154d735ab9b25e570933f7c30f60862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d05810e9aa8d417884d81c2b516acf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3898954f06975350e416a8b68971e0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd9b70420e7d8e86d5d8e8b59d328b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430af9a107eb2fd6d7c91f73683c973f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c72f1ce9f8cb7de5ace6b3f371716467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb140962bc0f75b9bfd3bb6003ef574f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316b3353f4ed952bb76f801aa66ccbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56d38e4d7c22ffa9dfea931697589070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704ffd55fe9fb24f6da38e034d69d6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13a1e7c809f8503b9c0a964b1d2fb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0826e0c580ee16e8d60c0c52f4020373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f594474e5284eb052856394cc1fba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788f227f8495da27d2d37f2ab23c53375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ddc20ca93173957cef21c0f5144dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b0f396230e029925507e887d8706877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6adac2fa79e3e99ec43d93c5e423278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b8cafa4012a2d5b1a53bddbdb533b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7966a5643c81a7c2513726b3d38ccd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b89cb77e4dbe535bea14da66aee8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00bfd17d4cd00ea864c9443cd693f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e45a6df7b020de426d3273f9621a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70000492f7048184409308fb4221e3b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6b6c6bc31254e06ebe11fb98d2a2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966fa7d81d849709f935dd6042607ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcb1b1cafb7b570d14f2c6ff17d1f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca68d21ebb9e77864db2dccf93e7d6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ba907a7b99f41e117cb8d5aaca6c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cebb9c4adcfba18032a4a2ddd472c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab40a7feda2113d060a88169422609391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b693b45d1dc307107a1c2b1721b4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd17895d12471dbabd94d843608fc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c0d2a2f88727e8b8f341a553296f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16a4ca56d48b532b871badcf98238595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9be59477e97c3ffae5f53bfe3665196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596b25648acd62df81ba6c6d231b9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74b85f954593891675a1f038bb357598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea5fd007b3c67e73f40fbede638c8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1c46d1106e7d530c9c403600a6a1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae535112d1097b5be6db651b7651cfa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af751c1c0086bc1f2d5e35c1a0284b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45484e618d60545c53d6e392b5ea5cbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf04fe468719a14e8071a5d44f6484b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0d172bdf16f889e76073bb76b32a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c2c3cd2787e1f860c22e37cf2cbdb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76a60eef6753964581c098084c3bb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7170aed90422429f5e7995c3db914108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725c2c285d5e66012d7c96fd761703f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a450dfa8c774438c2a5ca55b376355110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb8f55b65484afec058cedf89730c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471c620e61e1d63bf1735529cc0e6a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c0e718c4b739bdc17ab6a68d1aa39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4033e85d351e93601ffd26f589198d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9e028a0bae0ab5c3a2f6536dceec3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2491e368af698316262bda393ba052116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88254cb5efc3a85a958be49febb37d68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a1ba5e0656a4de46072ed03d7e965118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8f58963dab9138b467b70ce4313a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5355c48dfd058e967d4a0bf7425932b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f183d06d3f49b288c2264ebd02d0175121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d3ddd88bceb553122a4d626494c18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d17f9995d4a5a8f1bb813545d53ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ec59ab3401af625c509c9472f75e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f7146f27680e0bf86a3dc743e7df6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902f8309720f22caadf8ff2834ab7a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5925f495f4aa04f7e1a914ff3da2ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28fb7fe6cfecf6e1e9e85a5c9dd9a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913238fae6b09f0bbbde5cd16b492eb4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc8499a0ffcc435ae075baf2cc1346130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5816396ab3d972e242bfb755d997679131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc038d462879db957d343265705de51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36b20dc5616784b4a9bfddf377abb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca3a48c293fab85f2fb1c05a2a9fdc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987552ebfaf080abef4202667a1b0823135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd9ac8b13bdae095765691f72a2ba4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f3d63ab2323a3452d844fb9e344b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365de77c8f479fd11fd25a017d8371d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e412640a9c3ac397b53f69345868bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1771e0d2d9d7c5961da0e299f5131140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009200e224eda25b3bf2b79ae08e586b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27718186800c9704baac1208c7a6d6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87222d01ecd2f1c8ce3a9471a576d09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fc88b6b03d369d56a432b1e6f40af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d97bcd5656b28bdfcf58c737c17f24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba19e11a7f03b269ccfdfad114297e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801330a3c6ecda42daa74208a8900cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b415727e46e6e4d07103e0599c09e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bd4e802efc49a03196b028550947d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250e082f51ab488bb2f5d9809c847ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caa9e431db7678aa3ae93af87177ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539d66a5cefb66cce2804949ce05d60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb967c4c0052ab2a31ae595d234cf9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cdd2e165b93bdff34a73caba01655154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f455ac618c8ba7d7679e3fd7d7c31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ab1dc0855842e7b0432919c10a9c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266b6018a89e254a6ef66a93f2df03d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe32df949953239ffe4e41beae250ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39008dea2d9a790a77d0713aa5d62cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3488bbbd7abeaa6d1f1894de46572f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb674431f16d9d05b0da32b35ac3cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a854b7fb03c4b81db95b6d37abe8517162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bedf9f8dc99b27908800593f88c70b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30d58cb4512a171f2cbbd2a824d5a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c2b0ff5c369ef85179a66e0ecdc7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb59e8e980a9aad59c634127891fe3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b08f7d822aabf63df099a57781c38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309a7b740896401aae964426e58e991168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a724960a4ca634bb9e7856891bad7ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b11e00570e78e1c3b684f0c026222170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c74c1d99d8e094467b6a076d96ac4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6aff7f9397f17099ba1b4de676521172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c49b2d73d3919405320b22c1c8ec70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08d255e767fced5097606bd4e84a17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f96495e4c245adcf8ed78c56d872e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8bc340570d00a9f492d1d38cb4970176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67130c0574eaac65f4df087e2cdb559177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0031d1cca75fc063790b37c3713db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525ee0f36c57f76684a38ae0256c086179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c6e8daba858353f1755a31355074d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59383793b95011c3309d4553d6c6179181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b7c64eec77fdcdac7e1e6a286d2af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04b761279d18808381cf8be60d9110183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8692f592c2660d292b4564fab9e41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf2a2ec76c572550cb74e1b3335ffa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a381460cad1f8a17f68511859a7c9a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54ed5159b0a421daafd8b5ef8fc81d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60e2eadc43eca38841c76897cec1c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a43133c3aa382d9ded2883ff9ce5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a7311d6b99a0136d5015c31ee8bd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecd559576b10b5f2ee8b1cef18e7b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de794a00102bd4d87f4ac8323378df4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04deb71daa006cd5815e02d8b03b4e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf657a159c10a213bfc827b27b55f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ad79eb6382ace4e6094bec1d65f15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ca13f32b53e13e5815a165f75e2b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6820cda8d2a00ba793e82b594847b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37055a206317df87ec71fe525cf34bbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364a7569b37cfa9d00e69c50a9ab958199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d938862a75cc9695973d51b21b901200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d6ca105484e532148f25bbb5ae33a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bef3fcdfb3531e0092af3d3bdb68ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c84cf12fc739b066523b2f7752566203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef499d75ad815e36281fd7e7de6dd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d8c87e379f03fb6aa7074e7e4a08d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b48cbf7a71acbdf1d91db3db1dffd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f0c69639087e0764fa6beec875f36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6c4930a43373e73d953f8a88bdc8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18271232edfa5bcea30021c7abaf3d09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7744bfaa2c96e43d1c3390a12f57c7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114005d98d01d4ff72ab48a8b1f9b69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31793c720dcf422c17911173a3baeec3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5d2ae5204246ec0372c9c16c2d57c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568896da561598c44ea676afb9a9a5cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2704a279e819f39481f71d5c8b4f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be074cd3c4bfc141956725c4d389c48f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae39869cfd8a601caba804881f7d8af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8210d312c445f7eca2e793f06015b1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e43cd1a5fdf76f20d2744b006173e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4d05b1978c57540e30a6cb67e451d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016b344326149f4bcdc9e2e8468df94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148e9ba17df64bca91d42c0d7c57813222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eea08eb19ad5657e4cd299445cdbe0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060eb5a8dc1ced74c675df1bdb16b54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ae13fd09e82fd5e49e07baf2fa400225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd808e30054efb95db27ff37f784ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1e6f4f1bbbbbb6645be85bd393c3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fa54eb07a40084c09e99d8e9c5812228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f8c2bf4013aaa536d4166aef63d3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22ef8f18157f26e588793fbc0a8f88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240fa952fd70c2559f8608076a804e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e39cf04b4b9b50295332cc2a388cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce863fd0880b99a4535990b95c9bf68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2bfa62065ed60a0446793ea8e1cc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517946a758f47aba3038a0019614ae5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3a0e991eab15e9b9d4c1a094a4ee3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ab2677c4f7767f15e50bd54597d3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10879cad1fad44bf98bdeb5af14cc8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf812fddf823570057beb9e1a9d8972239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970e47447b0152d55f99a9d40c3f34b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc56a6f09c7440202b47af2cec281d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23d6ed5a9711b3dba76437ef3769cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720158a6a8564c0e1cce3ecac223f6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4968a34fc069b389f11c10173a1c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777403e973be2a765b48b679ae1f8db1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21979706a836fa8882540042abb4ea50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36fee983e47ee8d489033c45ce94f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6fe33bbf5c2dfd0ed9b5d5e11f7e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ded92d55a2c35faa16739caa1266a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365b781838e0d8a625d6158c5876064250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b960741858b7f25f081cb0ce596ff6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328e2060d26697eebb2dc8250e5cd8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad35d6b50c2dd7d8349d397d3f9bbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4be6794d87a1c61323d4ad7699643254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e024f427f252bd95424242efdff2a8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841797ba21db329597bedcfd699feae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32b347666fb344ac0867f2a82a931d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602567e6df73d710875a28da5b13037a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d7b2b3e7653681aacd1f6079398ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357216edf941c67c9acee7d0933772f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683f7c5e86199f5a3f370cdfc68156b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf056149e5fd9b7c989b795238a24c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dde2860aafe4d8bb930353077d6a3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ccfe4ba2a44f6940b55ab2b347c8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66a4657be913a0bafbcaa63530eae1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a2aec46114c0c7c622dbfe1809b30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9185d56ac34ecf4efd1fa071181043b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147fee4992468d1d08ab55c1e57b85f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ae4fc9f28f4115f689f36fef0d78f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533f118abe51efc3c9135aa5c340ecb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2b4b488fca75b01609aab105c9f92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ce395d12fc4e307f755d830cb8ab7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f84da396b47d7eed7af37d4e9abaed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa47bb64e472faf44bd5b451b90a429274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2551041c4b74edd81a9f421c5b4f45c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb09f60ebe55cfd705c1bb4a18167b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482247d09e4cf1fcc736a2b1f8573efc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da23ba9b5af76de8ed1260b0e3b6fec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578023dd994dd727b3285193fe3f0b22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d26093070112c9c2c769504ebfda7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c95f7e1c768659c1d10320323f838281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03bec2a33714c5f3816bfebfbfbb84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084186fde43f2cf2e1e381b7ccbc1a72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44e440722a502c4793e51bf7c1c43b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5d6470006c53c1f8bb97d33036f32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae93fcb286da51d88b1fee48b5f1f18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece29e065195a349cc23430c86368b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c06fe17d5930b19475ae6c81295d02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7fec66a5044e88995d3cc2cb177f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cd0d6c247392350b156abc404c249290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14628007089942e283d62790063743291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c44bfbc1cabff577e36be06d3a85af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f266b5e5847b2af0e695699e8a49b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fa77e87137351e594e13890e51b56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b7408ba7839ce61393374975bbb26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4a83b6441b307efb1680bc2026dfc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df44d2bc290b587e1641e658419145297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa676ede2288111e90a95c21c17b66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b8c66726ae4978d3dd74c0280f8ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9413f0a4ed5e4a60a4adbf1deed7ca3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc68aac65410e64a72d5b5fe3214dcd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f9b0d614c532ee531e757a9bca973302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb6014bce52e0cef4435e1a5c3f617303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b711c72b98eedbc0a33e2be7e5053304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ff7ab05fb34e95378e4eeda2257ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796dbca7006d361fc1ac227f0321b3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbefe08a8cd220aa9eb2e116a81e94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa65d723d545dc4505de33a0c5d5e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f19400c82d7577df63461d50120210309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da747b21dabd5c1acd294066d29245a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271523d767c4cc38eefea519f3d1e52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45a9fb0e0cc0f2ac64584e6620ad91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa783bcfd48dad283c3c1cd27e0b81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7bb9fbe3ffadf5b16cf303fceff6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f82875a77b636ebdaf92c727d122d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c62463f6175f70d34c0c764fb3fc0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9b0589d13569e5655e1b1f01e86e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791faae157d6226faa87923797b12e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430edeeb12f0d1a76e958cf6d74e2823319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e42541789149f57a69827a713c5a6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecef6c4f189d500332314721c5d61ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c418fb2236ebb45b26490be7805381322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701b92d1ad5af7693e4084b13b9f90b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b6403289852ff1673d80c7d5c87b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70ba20d22f4e341aa35990ff0c58c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f1c8619da086ebabdfb5b4e0cd153326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100103a6c1b691d62419a830054e9664327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a81f40eb6f757564a797f10112a46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531e6fb480826b4e63effa5ac7167de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab90b8fc9b4b6ff0620340971a84361330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d38ef67213ba228cb9ebf59f79509331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160583571839fd36b77cacdc76f3565332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36613a5e4b01c4a7a229055595529a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b021d57f34788a22bf842c59c9254334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ef31335c316b987b67188c8b68a6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083b50fedd009e26973e740515995fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e5d196ddd9582d5c709f905996350337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f79764bfab632c1432541a3f1555d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dab810275dd75d5bca08625d9399b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f9710eae21c4bff75bc20e9da8546340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7fe950aea9c8647b539ccd20e9743341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1472499b310488c2d96c77a4f9d759a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7ae20975ce068ad3e13bce7d30281343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd95c8987c0433d1cc2deb878bbd39344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e54d1478b3a8de92dc2573ae68d19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159a06e2461f1d5c6c2531c09ab64ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ade07bccce327018c91c8e1afabdd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8476794b84f9518ed53e8c2cfd1b313348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed187fc6c3efb432b073b34aafa7b5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7620ad8c5b40d83d4a3e6de042c9ba3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a349e2adc9cf63b10731f9cf99794d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45d04238d4bad14c7c3bcc7a990540352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f7f33ffad072d806d5143397c6122353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce796dce0a74e9a3782ae1d03be5ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddee2484e64b9028f742de63962426355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129052ac427f745c830ef1473a123cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf49e62b196901f08ca57f6e08bbe3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afd89169e64ac1037cdffdebcd8de8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b9ff16c7cb4e659a621fbe1a21cdd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de697e134c096de93dc18d0b7697790360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec172a912f85e561346975d87822cd1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bfa1f22bad0fd2d45870945377b24362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa51102c3775be7543cf5c6ba0b385363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12db4014cb14aeab16b49d89ef49d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344707419be120f163d3d5b4f545da8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b822cf927aace956e9184fb9a26da3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed729aa89460f76199fa16d371446b31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f57a80fa265a17a8896edbadcb1e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee417189207a52a6c95d91563ba00f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126e4a86b994b27e1a0998e028a513d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912ba8b9456f02a7de2cbf84cb58559371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ecb1a5a955e1e48d90e81249f1c32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78e61464e0acb6c9258c1fb46624b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8be4a2cf8089212fb9de12db71f1cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea9b8abe6ddff359037579e659e4ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480e47cf76806cab06b2edd0e1d06c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58ec612fafb840ef8c7a43de09c0f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ee8ee7579410fd475bf761c2f8354378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66c97b63ea8bdd2c71be4ac5ff71d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce03b86660e82e57bf26aecb683483380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c884e7339ba2249a58e499b0de8ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbc245113aa3d8c65fcf101adb9fe5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555689cade2efcd5861093572bec806383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc8ba5160c06d59c7d6968b3faf2e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d08ebae9b2281e092665f99b39dfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6a55e45ba3c40f95936f80db0761d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825a6fb90fd5666136c3e2173e28d78387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e191348b6d31df33ec5f5978aa518388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334907c930c8a376ce2d77140d91f0e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc23f9ba319bda3562179108cea87a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d23cadac60c5b1d0bd0fd793d313ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0d596be2e5a32f3489e8a0e8a5dd9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2536cff9f279cb66a25839123c518393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93143e7247936c88b4eaa3c663c3f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd1d9592a4b2c643be99585bb6725c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d413a247a52f631e2c6e1aef68d4b83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01156578daddcd61d5fae235c9355089397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167bc570c01507b42227e1667594828398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba843718a8e670f50b15dfa8f7167d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ddff28dd31e3cc90e4e36cd1771b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4152c80bf4e444b97da89b65c79af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eec916c8963bd0106d14821492ef7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef58ba7063af35cd0373dead40822f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6630ee0d000c53936d1ca5ef0455e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13b6ab00e2776dcd97274a8de6e555405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce82776032fb19a494b8f340c04577a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662bbe73c4c7296f86401dd28b45f9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e084ce0aeb31c4b4a2f26d800a2c85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278bb8b6c4492ba47e6520400c8c9e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feed212f44062923ba91762f50651a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfde7ca894994773e2e9baa29f10ae7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b775e1e795d9bb1a1ab3a709a4b97cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91531684ff00115b8a79d1a29e04009a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8041d6daf1f4ed9871202ffddb200414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4d90ef05af490616c56385b6f3d05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b060d3186cc529e5d009e55a9eb6f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278fd05fb86233082e4d83aaba6b674417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8975940300afe7adf232db7169dcee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b5bc059224c15bfa994fada302e43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5f59021c6b164052078ad299bf405420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3635ec457f62982755254d0bb394f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690fe8829a9b53bf5914fb8cf011e6f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf15972242060a4a808effe3f39edf4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cab9b866d3fc1aeaf029ea7ac75aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec22daaf6ea067c78f61443eebeecb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d0d8a908e655c9a68f6c2412b7859426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7c3af1185824d37d4b6b39072129b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332de8b22e5f382819f644f4a8ce217428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fab9e81aa97a30b3e0b41501ee402429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d7eb2565222a6da1dfdfeda3a0957430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284138fea0153bebfdfc05e603600d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602200eebb3bd0a932c09a7e490e4e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6dda9c7b5fba1077e69357f545c4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3d380a4225e6141ade6ff49e74493434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694771c5f8003078b470c778aada6b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65107162e9d51897d9416c5bb0341681436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681d123003f99a7ffeac2e26d5fa0f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e773167b5bd04777fcf5e3c630af220438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8cda3c6087c19d0278b5acec2c74e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86051dc70771e8083fae954ce31623c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847690b684884fcdcd40671254e856b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b5420f8b28add18e1fe7d9fc0d45b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a17813a4db920b81018c0486b2a90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f2d783c7909d1d02a3da953087698444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a078c9382002b7bba13373dc8cbd16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581eb7dc73fa922aa5d00b527e90d17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f7c0366c19e8ff9d44c97c3050c2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bf40039e8b8997bfbd135869fbd71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f496c53c258cb8550573e1121b20cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0e7b149a350f705e102a2d1192365450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f68d4dc6cc0845cb69ad883087cf8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcedd769bf419a34cf8fc7ff7c5687c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529337cbeb6b64c12d1bce2389fb28e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b2db722ff363320d4394040d2d91c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab30af12dcb1a3161cd022c286a5bb5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a55a1ac8d914d62db4f2afd47d5d11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4b7525fb972e717e128fdfc394f11457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee657726ea80657cce8e7b2efa3ef0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663da5e6f0d9965c14ee9499f24f30cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a964968ca1a51db6e4773f15269bec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b008017c3d344d28be5c8018a6b4b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea775dac76d35546c6340dfdf95c4058462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58f5c340cb841382d90fd37d6e869c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f9e5eb5e0374cab7916de94edc5e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923d8ecac043393923031c56d0a73a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97560c9034962f94154777236aed5f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86910b0546a3b8bb740b008cc7ea3eff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6f7d781bd3be68b7aa9fc4ddf2c5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e2dcc6d206601edefaf91670c37d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2219bbd7804fdeccfbcd53c8c59fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b55145e8ef4ce5a814af0cd4a68d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e469606732680e3f4d4f8f88e89700d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474ff6d7f9e229fe02050d3cf7c0b8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9c1edb9eed82016ec6eb4d277fe22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3a8b4ac4e33adb83f9e53af5fe841475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562240ab2ef32b11c13261a44e8660ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355f9c942a93275e473fa19896d91c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f19270f194b13b3ae961b4e55ac45478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00204387ed69d4f2e91b8792e1fae3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6c5adcc27a545ce3d36ae36e6f6ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08ea545cfae3a2d3f833b974834f34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3baaae7ca0184bad7f3d8a68081b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d81187e1f3b071d948c7f1557262e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14478896c8f4bdad9bce970f183eb9f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f138d6d5911d029c7add18479df5da3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4f8db3ee396450e2158e02ccf2e3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c9509986f9a2adef33792ad1696ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1937921c501ec27487e352f289f62f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1578f0c3975aae0e63ef865b97b30e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd00558d88c1b02904ce9012bf7d219490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fd4749d848ddcc70e647061c9d0b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983a025053c0c7ef2683212b07a4b89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13805d509dc0d9aa8a3c9de33a26a30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f66fee102ba740985284ead1d671db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a316204c5747d83e3da21c506af40de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8639528efdb23f95e0b80fa534f256f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d301544e534381781c27a2600ec6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f747d81effbbfef209239c087c12000498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72342fb8f23b3a7af890fa6a3623e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2a415393c85f118f686b87fe503b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afefd11decdf133f078c23e1226f99e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb34bfec927c5b9d4fa91a7e0bca579502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdc9c9a054476111dd51b4fc9fb930503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d21d8431c28d060626ac1877061a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6a137a36350499aa03d2463ceffc6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9624b41ac5aa30fc648cd485bd1bec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd088d6ba5dd19c1fd10de8bf16ec0ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a45531fc30cd202642a8f6839f7c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb870cf2e693a434fb8ea56dd059a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe441cb586badb69da2bb42de6f03a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6029a1752f06fbe55ed0bddbf58d1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9e1149f41ae816db046dbb332e174512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5a62df7b6ad2b48ba17b7d100bbf2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca765c0052beeca0df6050b991ca60e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b94519fc6c170f993c18c26bcc252a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f058f69a6b2821d4e696613e490f0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54757f3265bf53b47b666f8bc757cb68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1858b3f1089eb63b1cf969278e8af7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4533a03f603f62c784c1abca19dc0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62451f02329263236ee9e16c0398b67f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f95d57ba52ef482e094059cd846a16521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840001232f9f3031e42dc6987f5d5339522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4caff8683818e95872eb0e44c9d0f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec57c99eb5f219db6c5f5db5ba44fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb8d734ae64d147c519578e137badb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740650cf7e85c346cbd64db39c6b401526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d357f6d20d4784c98f5b8f3dd7ad3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fb61a2c72f9ac16045258f68d8030528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ce10eeb8e4c98e6416513757ba465529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221a34fc3b1c2e100e49236b4c1757f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe012df196256b3b4635f0314a6988531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bbb04850ed8fa4a497ea38d053df6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551a43788d2d4ae7d4ea557e76a1daf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085524ee172c2ae64c4e937dd75e11f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e22634b314767cf0b2114fda19786535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78606a9b53f3b429a3b47b6487fe3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc26af462cdf3d432b7a47caa797b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7816f58a1e177a614aa22ce9d7090538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b25af662397feb3e2e342080a4b30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751166ba7543270ac9e74e70404acf28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3567c86bed324cded09222b0269a6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2613474d395cd2de9688db1cdb41a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0ac2a499c970a635cd39f59801f10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e98748c114d3a3aae88beec68191544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241048c450d5762e4df6312807ca6737545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97896053213baed6ad0beb21fa9cd18a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0153f11fd212f9ef44c2833a9b9b5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a390e5474eb35dce05a7c629ddbccc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179117471d389e20f6a62e63e7ba1880549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5a36b56f175276230a32f4dd1e09b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6466308d55194721aa1ebb473b457e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36edcbc16cd4aa56848f7153abed1c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2d8780a2314e0e4d90dc859f63dab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd97bbb0fe93526c1710081fd8cddbf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5255688fd4a3bdc960c62d36b71c4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8845fd3c62478db5cee8a401e8110556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8156b6a5feb9aa3310a302e4df2786557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bd0852fb9505beb6adc2c96384e52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9254dac5650955e2e50f68a45a74c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5fbed11826f2e68c0177a66eefe90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68700c72013428c222a171e88a853e22561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ac40c090e7d0daa6afc9e3eac9def562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c89597a8ce0cd33af7813114c758a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93892dcc2a94b7d809eb7871b4ec7ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336af5a1fe31bb94ae43f23aaa5a8817565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b33e5d27683f29a23880de46fdb5f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c05aac5979f9bc812f23ece2c9751567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fddb054b27d938ebe886510a7617f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d8b17b0633505d56145c9202218a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4e64970c42d2730a0de0ff642ee20570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e1b0fcb03a1a65b5c9a7e7fa14968571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8e208a728165c62897cec0dfa05f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fa2ddcc3f2b80aec1e3e7f3d7a8b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac1873db9f06e53a28fdf6bf44bf0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1454ecf20f1adcafdabb5d9f94cc2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd54edc94ced2dc9a26245bcb5f699c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3ce9c81f9e3097c1860d2b328e0be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da340ec8a3d86523e0b744013f4fe881578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c02b01719f8b15440dcbef3e32226579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021c24845d18791a3436eebe5854fa4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd29c1b385f8b447f17beb7a4259e80581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7781b47e7589dbcef347a014ee5a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8e4b296097fa7bb1bdf1774d931b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8368557eddfe95dc6b8f66fdbb0fa8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fce93da6bd6a48155940e7b4728b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b0069865bee86485fb9a6f54d33cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ab34e25e7d7a7a26c0fa15a7ee2af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb3f6e8c4145c51a6c70493efdcebb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78b69559cbdf47a4143f7d6a707836589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81e285f19e7afd6fd059b4bb7962eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f911a4a4af9c56d02c01d74dcbd36fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fa46d06c5aeeba985dc6f61c5efbb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec02b0233fe84956587756bb13783c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6da5cab9e795a5f8b7aec4ceac44b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa59d9916b55c8f99098a95bf6b9d49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5fb12b7cf40ce5c8efd86590693ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c22096a9308a32cde803e4efc0df6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0797c03756ecfa4a4d15b7740ec91598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4945e7dc71255a495ddab2954e27e83599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62115985dff5101a28a5824820e3777e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e60ac32ede21204337092e8401f8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0486b4b6a57ba250e6e7a3635ebd2b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59001b5c491f2c9fe4d5bde9648c184a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450bb79c5f11f1208e8dc8c2f3a0e1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949e67a11202f6edcfb9124531b64eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2a8e35422ebd24fbffb41ff355d3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5188e28a5b2f5ff9895234abcb8d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e916dd0df19bcdd23bdcf2ff224eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59071a20ab21cf26fbad15176b7a28c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8fd3793430dbefd4d3299c6f34445610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a21adfd0a5e08d0f5122f9ad01d9e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cb3dd3d7a7132840293ae7f91b15f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7d43a9607688817e2b2d2020b53f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b912b69ae21eb24c17c3316f9597c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62452f174bc4bf92939aada54f6a509e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17e01e2d39025d288c9dc59e6d1572616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505d336b44d5fc452849ea95f485db5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b832b06fd4c5c7dcbcdde66e59f11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2461e63024ec9dfc9fd7d56c8b1bc7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95ee63b32724055c35902275f0b3b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f4fe5c8886ff2248fee968fb11751621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc73d2569a76734379ce850bff2443622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819023ccebe1b60863feedfdaf26703623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e91c8dbd6390d42a00c0b89f882ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dc787b7a57efd704911ae86a8c86b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3997e7f39bfc84402311e7328dfc81626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a8dbc03113af61159896338d95f60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f19f156a852f7acb807a92996b1c09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4e19e47604beaf144f9521bb18423629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f445ed9ded06e3afd0fc09fabd096c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e223a3b224f415c0faa683199872fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a20179e20744f7df2eecbdc936cf16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941f786af6fdeb0c7bb9e73420d0c56633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2803f9ec97925ce922b4652e4c925634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452da613d4cf92fd2c5e85c5e87a43a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5c83f31b1e0f247d971740f1349fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fb92f33cc98616a51b352210fb5c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c56aa743efff65ed86f9c3c402851638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a019300bf6dbd97be60a38069bdc2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d36e257b4a5b08ab5cc37b90942de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59389ca135940eccc9642e1a3e4bd319641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0b3aac3d1fadf0b6b4f3929c69f45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56a02730076441ef3d19290ba25230643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c19a4c8f9e61ed020b30b08bcb9b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71ee4f54299c3b43be7dc2fc66268b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ca9466a945a89f5e5890b2112cd73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda3513a8a363adf7622b539728f1aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b5daf85f1080fd3db6e70bcc65157648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eda3fb4e5d24f3f1b6c74de6d5a21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4ff1ae879ed28f634d42f5e762b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbad7734942eb637b0e293b8f7cd7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beecebf1040300b964573e5a34cfba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1007168306fb185807127b837ddd4cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cff7d1bdc917d6b83c70c89a3c3ccf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf88fe89bc31112d4f3525d8722702b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e475488f0da0e31e6484de41f805290656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a43b9fdd8eae44fbff68d73bc8780657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef205bc8676060e83d1539c102f0f0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05167cf6cadc5e456008481cdd8aeab8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e3cb17ec3bf30a61c080ca8eca59e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c2737c10939e2079d1e5bdd4e76b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb573d66479c001ba3c557c825351fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac3502eda101db239de612d313df05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ea341939f70354e4659af0a15b1cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe781290d2d156bb3d68f05e777f37b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5fbc4bd9062768568b4868ffb3401666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3807742d199ef0bbbc2cef0d6fe0f1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66217a7878e3e29c625733a2e78247d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cc3e2d15d69667a0b55a9f97211f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9c2df995e9811631a2b01f1ebfba1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26f62ed837b9be8a747b41b2f50140671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0f17c677d7eebb11c77bd41737be6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3216c25a11f01f873bb7fa280aeb54e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c9864bbc6bbe9be144872d25991b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964714d31ee098403b6fa150bf02f01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966ad6db190afd28d14e0d530ccb00a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab95cff77c9824745294e3bc9afe384677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f22fd9816feb6db39b4ba7b8a56f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3424dfb4778fab23f3c7cecf11094c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683ef778cb07df8cb9c32d011d8707a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f833da9071c573ca59aa31d662acf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c663c4ad22198f6c4155be07299f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0009d7d2af942ef71741b5fc82898683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aca30660692bb341bd62c0ed0e1897684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995627d2438595a20efef666f66fceb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c755b992f70af3aa85090ad3a835501686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef3e164ebc3fb4e69696a1bae46b71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bafc160bc5c33f1360565d4e1969d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23c0395f89c5308e645dbf8223706c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717bb1707bbdcb22634e466f6138757690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dee238647f9dc27cf8199968fcb8df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c4545a4115843d286d9af626315e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e7bf23a53ae5ebf383ebb6e2b3f1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe232bdf27ef6f4a2bb46fc4e81982694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebedc98c12a29fe7846a7ec5e67356d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f149a6309c407e15ed28a35163dd591696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b287b56b58ced3e46a98b322c823c2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea5689c8ad218d4f1390f5329d2b99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eca88cb06480295a6b3447e095846699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f348dca5343de3845c5ecf666e4dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b467180b3979c93e4a6da0248a8627701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4d9e50e94f44684f302decfae8c67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d85b22f213ebbf449ec7c9a55e0f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45fc31f0868a1c5df0e8a88eda920a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd16657ac5c0feac23a01a9b1a3f72705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a201a6e5fd845c6cd604fb1a3c6ea7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483e0826aa309fc0bb197f4db1b811b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495563172f822cb223ad8fcbea3f7f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87092d0506fd5ae3cb2c00814156d856709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f0ab7978512da0ba9afeced7536e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4b1db08d8fbe71b5a526e53cc3ce6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a8c76a9bacc965e8764c419bdfc9d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dcbdf4692879fa4cb2707ffaba91f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09368ec435eae72c191fd21044ad84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea755a64b64082ee8727217aaa347253715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56db5f8df0dab0a9539600b6c4cf799716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40615210d73ac69b390c6b7e2f06cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23165014266b399d37e828fff0559e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8af0e73f79626cd444ba2077db5d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5644110ca2c598bc336844844058838720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e66b64b1c0d694afbc5334ae9fdc30721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7109dc7fad65b25180c22a7c0d4370722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ee148962df375e927eda92584391c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdc4754a8814a0c157e29afaca3c98724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c7a5a9d19189b09648c1601b454b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b65283dbd8cfae65ff82e328dee4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f413b485c5c5f50475639467ae7a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77053ce2308c89bf8b993a18c2b259e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3ebd486a71f126ea093df198d5718729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287afc84e2b202bb1ca56e456d7ca422730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715fc59aadb7691341c44c3b52d9b00731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed64bc6c960e80fbce17f189b2fa6a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fa7b2aae65b358a68debd5bcc9134733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701109a60f7b850fae22d1081a0a14b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e580a09f02bcb33e99bc06069e83a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a40863209fc2c42a6443eed525337736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec0451398b07d0e20b9513591c158a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106b0eb872481e78e9dd619ca907d31738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab69460aec5ddea3e034093bc0e89d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ca3009b921ddfb97f24d2f8dd07e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3f498a6e62c3fd41e44ab7b647cc2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8875bd5d5edddd05344c41d2e9a4dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f7a024288557e846269eaadf51a33743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8be2920186d6ec06d3ae03a70a4454744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfabb743a537c9505bb93e751b7681f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4275b42e0908c5758cbe461b31dd7b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5360d9ac960a46e99a3d575f9da19ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0121c2eb9e8fe41f8660f7133c116748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf869d12b3fe938bdb2f399239554e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8e1e3944e7f51ef97adc6f3f35548750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c860c9c5791e3c507422c67e156bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d023351922786468c900441a142f3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310ae98a6c34f46ebb08ccd82da2eb1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b414668828b8d369d6e57f8830ade754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57213b9c6a4d6e016e4d1cd6dd52bb74755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2d0b902c6e96e0b686bee8f05af0d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e675dc23c0f240c5e2295038ab1a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005094f2060970b3bc2963a1b38f9bd7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645add3945561add8a796a9f36cc457759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715f5ea85167d87167e6a17e94a10c9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae51ab249be44563decb4d730a609bb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd60d803a8cf69b60ab6b30d63dc7c5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d8c0fb99bec166896dcd7c75d9a7c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bc78251e34094d055d7300012fd69764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8756d24eadad484130671910926cc8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac89a89d073d1625d897992ca8f22b2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4307a1da33b64199cd0f2c4228f0b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5d578769d49a874638cee8890d55a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbd854ec845280677f10129967d413769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8fcc91c2c2e041cf540ee8692b992770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dcb3e00641e6d4999554891175725771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b042887b37f6768cd8d820545574b74772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f286acadce5a1a190bcbb458edc4347773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50335408b4f7dcb06f1675f2dac01a4b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb6eaa0735b7f6170a5e6bb46cdb09775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bb053dcd0bfad1d1f4db4df83430c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af670c42c231841fa2c2042e5c425d52777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7066c6d9a717dbb953086c831d731778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8db6cfae9b0480c2907cc9ef608196779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a5909a2f19df4c29a5199d8ace1a8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eb72edd8abce0c155f69f96d41a6f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95230e5014ed1f85f1699e8e5606ef9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02aae27f648d6309a92ff945653143783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e89813e38725cafdcacd74dd8898b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c372711671070ac7b1fdee88db5d6d9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c07845e9bfb0cc825167c2dc3bddc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba4467b34789e7133dc349d09c22d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9c9b35401e0745fbf381a8e3297e7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e2655a608bea64e73163958b88891789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95804ae86d0456e03d16723a5a8ca78790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc577fbc795c58255c900049976c9c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb1804e0637a33fa6473d24f4d5b08792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd821fda4385201b2f327178823b78a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342b66e0ff2175685c53395e65ba200794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983edc1f2a05d64393d636ae7ca22d26795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a62be91e1d537633eff694ffa175f0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d6f4971a89229350a0c4db74aeb3d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f877c1ff4c2524510ee3820a325d8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa972a88af26d14054f13d08a59420d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c2ea83eb20f1c4e4967d162106db4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cea51ffd3c7a1a1ea41dbd35ccc366801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5872bfb1ab78e38da4c9e096d37cc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a1983d4335326ee9868d99f50342c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fb992c4f23449f58babb000b7b9af804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0e247ba12590163fec2e103a58fb9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abec69108fb1a5b4a59b42e1cffd070806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95837bec6739d3de1836717ca164c107807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f689c5f10182a5b41c88bc62e7b9172808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c91b92e09d1742f846cc41a0cf4966809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2870493f1f02cfac3b85675145e6d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a1ee0f192f37d0bb93551107c3224811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f292253105a7122a1e2bea48993c9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20057daac3d21c00f17dd72eb687ace6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a5ddeb5512e481b5fb24240209bc4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19a3bb1849a6f38d544e708fd45f9a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b593336d35d962efbb663aecc61ae60816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cc8cf647731f13d59a52b8e99f0ff817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c0bb45ac000303ef6787c6a45d813818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319098f5a10ae3966464671c23a3cc7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b23cd5c0f1124da1e7345afd2a640a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43777c5297067030dcef25be7d973bad821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fffe76067dbe60d67713af3f564cc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f095b3bd18e5e739120115c7aba573823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd9e04b5f0cdf723e34f45199e68bc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f133b422ef471e7cfb5f0a33ec7e8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb04fd1c3eeceda0b0e976814bd3a3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affdf29f735843efb6a2f9883dd2239827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5607d1abd8c607a2b4e0335798e54c3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b439392903c040f005c1bedf9c1c6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ecbf1b51cfa08d40fe84f761b90aa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270bca85c809e20ee3a693139ac9bcc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec2262b0803a05d78807427be6bc29832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc4103673f167fbefc2e588022b3bc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd0d80ceaf98b2a1bdcce38de31b69834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25583c1b0bb7b0b6407fcc0bb77338835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4b125f796fab75507dd57aa020d8b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7620374a46395d8befd537aa8dd96837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d25cce89e3419f14819fda34a6904a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebd465132e1689fa371b8cbf341d7c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800b6c1b683340201901fc8f3732369840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485717d796b7e25224782fde3d0757c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb76f1bc134728ee920cd4d6ceb8194842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124649df6156f4014a471f54d9fdc01843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e6ad2fff55fd863c0e7caf624b4ce844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960d553051209dcbd962bcfcc66149e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fa886725d969cb21674ca771cb0a8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb25b4ba9eadadb14762acf390fa02847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5329305a3887a959e1ace13b51b946848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b35417741362807793db96c856db7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1140c2a788213a96a38e3362c6dd857850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d2da1b45bd02a2e8a1b75d63e117e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e4481c5fedf665833de3382e5b7db852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed9fc96ddae829a37e84540333e9f3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61e1c915c63ef2acbe6032cde673eb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3ad909194522c38810be035c442af855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4338aadc99db5bb57424d75702b636f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621041afc5b31d545801ef1b5c89a535857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07becc3fe8ded70322b9d2a537154094858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721d6a6244b35844833700cfd85ffc3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db076b79d5f5956156acb546903ce142860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12df46dd2b2c8abbca42f5124f2bded861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e124bb45ab304807bcda9e0a7e5fde3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccb124647974657388e56eada50806863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ecbc2d999b8efb3f6ad2792b1e9a8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e1b78a729c19124c8fcab860e97b6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2e8c01369b89b6cde13ca92cd9e7b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ac213e5f69909310b6c10d75cd769867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43989f805bd7bad68bdaa68e19b0bd5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4dd464e61134470f5a40f00e3e23e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452a9ccacbd1f3de0b20f2b6aba197d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca395d356e1d08985d0c0a7c4d57db77871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098a2eece631b09cdcf8d188a89fad1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7ae87c925d625e7a7efe23e876857873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d61282b4701c6d40f0fc71efde014874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e1da5e1f6171e100004be3dd8dc48875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480791d950e89a80bbdf2bcf6ada1fd0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8aa8a8523c739289dd33307cbcf890877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f0540884f513605ee65b5fc25d3ff878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02014285aed738ce9e12b6554d393447879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdb6bb794f1625a4caace26a192e87880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef61ea822d02e351cac06744e2aa008881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524d9f9cab230220aaddeb58c3a56e5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208965ac3f4cf421ac28bd32ef1674d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baddf733f8d055741a56e805e98fc2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab448acc3d0114c1969e763e10485bf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf856ed2d91fa7db908a3449af5b88886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d64d26f7f04984c19cf2c0092f32eb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b160389c364e922863423ba9875676888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515d88d8819093df45335fe6972ab3c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84508ffcbdc2d9407c8421f8b090f8a7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710f9845c753e05d28bbae5494caf82891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e673a5fc2925aa2b24e507d0ea83fd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fbbd6546444018f216b81659f27cb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944b66f6ba33bdc04af9acf5e036485894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517305d4f0b4f3e914f08a7323ee1eb1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d87b457122536fd822282d73aeeb8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5c1aa90f9e9dc60913a9c94bbf31c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1f351c18b156b42bb0b720236f57a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d07e105e2a6f36cef43c4ee91d7612899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65737b5e8161a55e62b1bd170ee65071900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95467375a91e8463a9a1fe9dafde734a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0b436b6c3f50a3c9af43889a54b2a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06118d78db7e85d41438d7b749771d5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061b957bf50239af73bb20e687d0ed6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c6707b9b3b0bb03daea2fe24d5b9c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a229eb3d356861e31e06474926ce93906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215cc8d1e311c19e18155d1bafedb75907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9847f5094989f469daae13b3707d8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45625344bdcdfd98a65f88f92566a44909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d7bd1255f593b20ed8f7ae4715ec8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b50f3a473b71d95004552e6d54562911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb321b5f4d615d0c8d5da7b4b18eaf2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17170607829b43dc37c171e104cdc98913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c580b19db8fced1312330d85896a1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067c7e3cece425772b4557c8b83cadc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59683ba1f9969cf5ad787df2d83223916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f065dad2a5d6a26bd8699e36d1916d0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9375af692b41e45e42529bc8ab775c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436619984b842df9d09348d88c1b2d29919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbdff65d563057201f40e14edd5b2d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730f1f862af86d877b005a1650d738d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fc940ba9d5e573f21792925598117922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188cbc07b397b48e546d52b5aa36069923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16e9166a6de3b5936d1912cfa01c9c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e32e1116752e9b071dab5125a37b5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d73c8f23a0535a4628c8f3db26142926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7af76b76ce02ddc851cc050ea3bd7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee13dbc66a26df60590bff6174af2c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7877d492419903b508182602f918536929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79235d77a4c5bf894cbd5c34f5fff73930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a3fd12bfeb2f832183a3c1e0e0622931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a00e19663a83fefb4f49940ba633e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb0beb567e9761172da075280c9a62933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551472c7364dc96c4e251eaac8d3866934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd1105b6e19f23aff4f6571f792906935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9675224c204ee0681a9c75b46e01238936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4d79808d97c4a6b2c31ee5d88c50e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14011b88261ec5718d867d8f52c68f30938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c1ca2734e9ba0f874afb73d5d907d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1712ef62589fdfac0173d0a6e4e4eb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcaed1887b4ec5e47f3af79e3b7a51941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709e3dffa5f74364ecf854c948625d2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505c20b06a1c4afdc4961f80c9650df943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8e445301376e794dbcbec4b199057944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4426ece7ed21ae94fc5a7e0ec742216945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e0a3b7aff8252f79b41598c90d8d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a954db123a9681b3b22090ebf8c34947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5e2a60922a2efb8d8d34887faefe1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1569740c74c709bcbbdddb79aa7f84949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72278c3ddaeaed109152ccb47304830950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b1143ca8008bb90c1ded7d2c1b2cd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a72a098b08b0feef0cd278b2096d6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3828e195576c4732e103f85751adbb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5b90a93decd867775edab0aa4d265954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8157a052e64f8b5c0396dcf6983d0f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b2b57ca8ae2fe298dcfa062e3b803956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209256542520b17ffdc421cbabde3705957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47d615b8c5392de5f16dd452cf358a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93feb78ff0a4cbb5b30573174b3c9cf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036298512bf72d1734b13eb9fdc1b4b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268893473cf5ea12411e4b2789cbb8ef961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a216c0c37096fbc7f77989614af69a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099391f5af9ff6561f9890399e82855963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d1d34b9a5885562a4d0c91c4fa8f7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7977a413ad756a87271f8d2582e76965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0af53e9e0380817966c2f2ea7b556e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2780a873bb3f7871422badcf64ea3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594799130a7c8bd61316d4542503e11c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c72977a19ef4ce475255839c510e81969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabd61855deed99e8bbe57a5ea1ba11970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaab7f1594b1e879af27dec70c6aad971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b13553820cb24b13c3a28c911cfbcf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8dcd617e3fdfbcb7d43b79120aa41973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb99f2c0f779753f5920bc1f211123974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1db86f75a81cdc9bc4a698c5370f9f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447e7c0c175d8da96b515f8ebdc9da9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d990c504b833d1d8d929b59bca36acd977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb721dec808becbbf237888cc12b0cca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846aae5fb959c13f2674caea5943d562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255859c424c5bc269e05262c4242f03a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99cc9a827e12182785d02a1887f5dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7963048abca1a25d8b720ffdacccbb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73552e618a25c58f22319f574f917d106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8835af8aa9b3d85c67b98617dc3b2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f744ec42c37ae566a777e0ebf0319228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542341c9a397cde2fa02184b683c4699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74542f5bc257d5e48d6e89f61aeb95c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c7e94a71924c33a84c9998cf3d45411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d275a10c6004ec7cd21355d3243bc4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89230966578e6d84de75cf303760b4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab0e494a907b6276f49caea1ebc0d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf22f3b42a74cd1e477aca647db38b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4db8cf298f87929ead4a4b356ca1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62477b6c19bfd162bb5ed7ba5377878517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6536815c0f691c332a9df05777d3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7836c99b676b98478104b50db799d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801d5ca3fc75ed663ea52b2ad5b9db320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee8b3543f8908a586a71fb1d30ac6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fc026da09aa4adc9ecc8d5245154622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3aa70d84048e10aab5d391d4acf8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d1323b8b3bf15262f02f36c56985224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b247b8ef05704cd11b408c3da038b4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e867a4bd670f81edce1931339b91426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56205516211d91e006d23280498f8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7396b4b063b23f4aa251fe8c3033728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171fc8966b31d687191a513f709cd3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8c4076f1e154de6fbf0e8a1c802ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c5af914f8a849b8b3bdd8abfd7a9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce7767ee65d45264f3d74fc0980c6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39f94abc486b57461a34a5191a1d6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410925190995c82c11d0871643b4636e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec117c894dd0e20e665f935c5e039eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19383d10040aaaa56f383628ac29167336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585cc6d53c5309aa1c10b0da4bdcf6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ac10e409f80f0a393f51118b51c1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b8630e76a6a645048aeba1fad88c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935b9c6c0e2c6ddc3a96a3bb9f8c96c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4537a70ff2c569bfafa2851e2256141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070871a8329ef4227ae6c415d83b86542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cc7e5d9ae21f1e9f888397df3b00a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095365a45e067e3330d56592253a99b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b29dcacd123383663f0647b5d8e9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3286b45b172dead026db08f51697a0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69dc275d591a172ca176f67a68058147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c786d36dd40d2bdbe5f31507b7b4ccb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b168acefa6eb2d7c4eb44b31c7e0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733ec2e1fa3aa04d76410d7e8e5122650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdbf909e856155c2e62bfbdeb104cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68243c6fe02c2cee9b9b0338b295b54252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64808ff7e5089b8d1a37a5cd1418d3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be56504ab350bd377c6ee886446be254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848addc36abaebf23588594aba8a824f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693dd5c23910c5ac366dbea215df87256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29c8f07541bb64e8cb476788532eb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c171b08a47fc41bc2e36d8f74b4f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc9d3f459d181d466454e37e99516e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b237632a9d7fcc940e21ccec793b6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52b979fba3f339dd639673c01a6bd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0a59d0242b5cd825133f753c0962962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ea74c1421b23819676bbdeed2334b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0187adac849cc9883cc08c5301f0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8b8c20e68244b0c7611b80e836e5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0dad803be8db3ecc9cf850b1746d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269190dbab7a3e68409f79fa932d0cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646eb30d4ef916e4542d3a9813e7816068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e7ba873483c5926c7bd9c2af8666069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facebc2b0e543a7bb75770db40fb018270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa2cccc234efc7cea66c2806807e3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c9dfb645496e502da07ac52f6a1ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa8a2be423cbbd15c950fd2bc9751273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8dd51dbf71b4dd6a2562d0dd4b93074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2dbb18f52cb96fa4b55f1278010aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc994f5d39ac89ce89e8e8ded8743e4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d189dfef139eabb57709ddecd538277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee0ca44287a4fc9402e247d715ffc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b306e9da4f607f919b40f30d609fe179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586fccfc74835e997ebf3735895228280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcba8040f9106834c330fcf994370dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5693a39123e0d115c6c415b570be0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b89e58db70ce8994f6c598f27440a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c0c9a62403d7b6a1a8c37dfa350ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897986b2922949fb5148d341877d8f8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b8628716e4d1af4ee1bd7aa642c2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9e0add0e0c051e62113fc2f337a2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa0e067ac35f8d4a9b31b0dffe8cbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6248ffc67c8867c5041739a2f25698789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c7774b69c814ba142d7467756390390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f992505fb395e82130111ba2f5b679791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c26d1eb8c34b6eaf1d206117aa8e0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0262e2e6235849ebc80c629f00a20da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daba334fde5e10c850a602243b0a3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dede712771693325f98a664f7c2c7ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b728810a62422d96d939414a787a47d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2f6d0c65d9091923a64fe39304a0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741984f831b5be6a9895eec61611c3c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe507c55de313b6a56cbaf090a7c0f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b02a83249a82e5189f114cfe70e0ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa12eb35ea60353cdd675202bca355101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cae457d9d3c83a1c37d05d6e890ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70295f9d24a74ff7487ba4ca784b1a37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fa5c1c006372a72e5517205037853104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9078fc8a0b28fab7b7721624e6c302105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966a2c0d5a17abff12e938437769161106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661ca0480e6c2f1c179c544b341dadb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03981e49fc0ccd157140e5f7535556b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cff3b0d9684191d7dec625f2a167a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3702de87f39e8e39585ac4baed4a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d18f211f6136a9db5136e2175742d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d467532bc359d42d4612660730287112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8777e078004855b242fed3abcbd78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1931884c48d95c109480e7f8cac9bff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae977949f7c5d51cdbd55c9e2850d599115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868cd92c04b00f5333dc8c132fb9e49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc4ab18e8026cb134e36a24a73bee3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb90bd844631e1342675f1de37434c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59525a9b2ebe8d5f346f2c9b423ff2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e7ee643fea88430f9f7149d9126ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edb5aefbfa931f3ddd283a5ead6b06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53f9208ae60d003a1c815f0c1f2f56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f122fc7dd82d3e1b6ece3bd041be2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e03f476111cc9efd688a7e1918fb46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8b8787a62b856a0cc2e786492c528125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3877bc5abfffa43e608a320a933c630126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4c828c027ffcd58916a56b2699449127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca75af1e49127e2b095bdc4a1d4d687128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0041224a9baf25453655336bc4697129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7725101df1c9fefdd8fab3d786ae982130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b93a5fd8cb88affc83e19aa054c368131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be903e45c618e30e3c4df288e3163c8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd4fdb82ba98c64d843c63b2d2bbd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f5e90ddca2148d3dfdca9f774ead5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979da8e61c1acb48cacda5462309bc8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f475cfe0da0c91b3d3d725e96643024136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dd5cd870b9f2c4b40769efe874891137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ea2fc528975da066a147ae5c52f6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063ac755ade5a15ad516de60b98ca10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe43be31080ad31915835fc5b17c8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419f2e81b9b581a1a37575fbbd06f74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a499b4a0c42405a60f7c4f7c31c038142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac967271c4461f67a10a288769552d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1fa62618f1d1eb4f24db5b90b2ffa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4ab13c705c74f8d1b0529b7f59b5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47925efbc086e4b6dadf3d25306a85a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4400418ddb0da3bd81b62c15c1d16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd57556e3b92ed219d0d854d3c13933148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397cf6d2eb893196a776b5c29f1db7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9de0f59ef2079b136ee4ea8d6f2fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f549a219716529a8ffd0dabcf5ef5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5921fe920e903f760ad011880552b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023cf7b95d81da77db0f3ff3a4948ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc726a3a88c8b21b6ced0963d103c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626b82acf2853ca83dc79092e2aebd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c8eef071334127c6bc3dcce86c115156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf1547ea9a3f981950ffae233f0cf9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb43816be17ba53e12ae0c38643169b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc232a50a26e6da3b66d9915755ea3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ace74f7ca9bf3c0d42c1016f442bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb1cf75267bbaccaeb9dd17d094a99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407e2aaae1f5f09a83c0abbc78428f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29403a0f0b83389b82712214dc7da544163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdfbdab6b9bc34d6de1eecf156938e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7299a445cb20d74ba578c6207f97e59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67364285c897aa35151cab3ae4076d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9851039c8f1c74ea1df82cc6bb2de05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dec388ce03f32a484c0b8b5140f95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fb358e545d42cc597aaa4e2d9eb98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241886742e32f5f0b13170720bdff8c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a6c0fa2d1fb663429b40e46de4648171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d0166d5c20e0d6bb6caa861ada566172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0362518e2b7294362bab42f47bfd33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf301708bc29571f9d4a2d524215d16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888876ef7e61b36bf3485548ba54d7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a56ca0647aee2f86d643c4098ec722176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e40fd959d70a7631c7da5db284741177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87172dad9237924c3cc1eef5d4809010178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e6149746f40823107d624f2665e67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b344241fc80d74138727bbe58f0c6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1751f4335898baa6e278bfec45e7498181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbd3112c050df444cc46d4e69d8981182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f490918f6d4aef156d2ef5e0836a86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0674bd5a3039a95ac6e08370bebb1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017cda025c301573c1b8889ad60c6fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f3efaafa81c44d1e45f928c9ecac2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f7c5b3afb1dc4cb9d05cdb2cda050187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e4c843bfed2fcb1fc0507c57e7d21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf010d7e5e36e7d00acdfe73221e6ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5853e4bde185fa99f5cdf13d19429190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cd3152946e83bab427c08af740e50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b1a6624d52d51d9a0b1c8a1590ae1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c40210b2a58fc9f93a597eb893c90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225b65db2b98cb6883a7c2f047a6670194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653b3ce8886a542e823e1d767227c1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d20d58fd0a88243ab0e93fc6ad59f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b41179c178d2566ea67f37d9827370197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239576af711b0c37051d354ee7f2a9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d25c6b7535e4b00d29fbeee88b12a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aed8ddf1d66abe7de2d238542ec5d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284bece2286611eabdde7c0480325d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c1edf99905d2550376df8e4eda3e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612b12286f11c8af62e7cd37f7aac7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177bd0e7e6482d37bd043668ec9a0b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26677e64a44c5ebed5c05bc97c43b02b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db008232e158443b20f854ca2e4fa190206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817098437064379aa26a29e42a84811207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e324022110b699d2f1aa7ba9d2ec8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845d17a02d19191da0b94eda522ea96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b68032cbfe28304e03f5d5b380b4fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcddfd4e0c1b0038dc23242159bef5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b0443423ec9cc191671f7995f6401212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd472933d8188bb5163ed58b7ceaa6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd43b5b8d7d5719621081cd33b1c3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3cfd9e823c995822eab26a043bf22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea2e482f29c1064531d401d8cc0f29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1189197e8c6b23c952f35c21a366f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6f60605af78bc23d8b49dda8754ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b19b60ffa52a9fe230db8bbf808e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285cfb0a1dfe4045e9316dc46c82fef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c46ff989e3933b9392996540600ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcef6f0f4226ffe54bcc5a34cb3344222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a71bd8a70fb83b1865eec773702820223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab5e72fcaaddfec16cb9ff2614c479224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9df8bffa76a6dfba1eb1fa2f80bb52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df037731799cdb1d9763a6c6a3b53825226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d3eaee2a6b9537d2a4dae3b5197a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51178f85be5bdcba700bddc7078a61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789f89d9cefce3a3c8064fc0133ef29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ee02be48012ef5dc81f1297b2277c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4530cf2fea7b22935fecffb0d102a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffba6849ab5627eeeb3d7296163644232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56effe80540461d4477de0b3dbaeca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738df1c529bd5790ceb5518c484267b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a808d56037751cd50aee87b0ab64c7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33542f642cf48dc51c87284270e37c63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702441b14ee39371748c7724ef668f07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9296ae59a16d65cd20fd676a17e94f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e7eb9e90e38475b444abcce7c980b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99735cfe501e1b13738c262d609e75b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc277a7f2c5aad87c2bce55382bbb7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f90c219adf7ea79ac3b1f0bb84cc09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e904daf69be6f2529155242674c59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc83e50c0deb3e295e58416055c4ba1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352711108901bacedd7f89f358ee5d45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d2a8c5acd9c161b6ad9a1775bc057246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99b6e8c0e5dc2d1062dee2541cf68f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b2386f811e50d5dfd629e32f67097248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d59250986eacad2a38948654049265249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465742085c67c84268164ab5b72d548250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cb5057fc958e5e225c88e29f4c248251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce269baa4080f42c28c2007260ed61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f12280a4e032bf8f1365ad03f67eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167ca03a1677583d0cb679eb016c0f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad3521c204baf4dc1202e460add54f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008fb77566f6cf774a1dd8dd5fddd25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1430bef4594b21ce5070d4188d79d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e2b6447567583a43f170c7c6a8c62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59844157ea6b74caa22467505f40ee1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954eabe1b41ffb4f82358b6b7e88d85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd98c6c8314056dc1d07461424b2049261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36b2a31492629c5ee77f5512e94861262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f84dac77e52433d95d08d6c2c5bc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabd5780541ab3f96324af2d0c899a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6904db615e82c2deef7394a011f6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22729f3f2fd56b87682133f257a0599f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e29d7941306ec8de265b5a244340dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95be87290dc0c5a136ed5c6fd12e30f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea90c3a1c9a12a8ca839b88d2bd19c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3f1516191e323effca8fca85bc8e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbb31ab273027b352e59624cd731ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d0fb58bb96b1912fe93158c1e3f70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18b8692994e7662c24593455ea0a11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a32caab6b3aa55f410817ae11de1d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba01816df10788352b9df880c6cd58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341a329c0b015ec6faea35d4bfb1c75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d819200cfc644532d741387d4800e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d14915370bd113c90b12874bdc4a07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991b336402572def5fc935d6bf50f0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb942951d90c701be00dae2400f3ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9231aaf11e020691d0aa7a6132706ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9dfec7bc948fd029ba3d655a8caaf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6668ed5951f8aad18978f5637e8bcba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d6d92d2d397aa37e341f018df5e15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f5405e2869e34b9d124768f2d356f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83e0ff5c6ba49020723aa539eab152286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c860f01a5d06fb34a96486acf644f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70947be30011d63d72bed90f53685d54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a505642e65a28489155ed0170b52c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b38a5597374cde6032acad15188e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22a37d9c86275c5e836f8387390e7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282731cc5b58f42737166651eeda5e09292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1fb3fb26ca5a5bb151b44cbfd63fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45644b93384daca1b5b527dcb56aa0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d83026bbfb32e5f2d6468b3d99fcd3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c3bc502ed61b8dca382ef51649d90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd045898c47b505641d6b1ab9fa5eba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cce6f61ab81dd2b1b9b6c4f1a3b531298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59144c099ff91946edb3ab99ddbc3c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d334f5de9fe77c2a12054acd9e01d06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f43276b1994e30c8ff165f36562909301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfd0321b5e8f6995fe81fa091102d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc1ea86617157ca8441c7e85860366303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d6b5389f08ce8e6961a534734685f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f25829d42f4280e0881ef8adf27a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142c2ae6b1ea920690d38d792ffbd39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b48d32c4806d12f7051960c7d2dc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039eb147f837da0765f07188a9d7321308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082d8abc234a3f482d3c507fe41d023309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ace1ba9056a27e475d2aadb6c5b14a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bd34354689ce9055ea19bd5e139db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbc1f4302be0e4b5f5be7c6818b1ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318c877c9a90b69d1546fd407d98b24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e7e5724837445d434bb85e5a3ff8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d784659b0ca57707fe25253a08b690315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d97472c4b11594c3982d94a7df8b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192409991f4ce4182368a53f74e2591317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f147455c5da933f508573a590d5932318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4d9ed1f29c8d5acd47b563a670976319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d536949bb423e74e6dd19a8e35cd9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2301bc9d19b6d2b870526fc862e90b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c52a1aab7d6b58cb19b71d3d3b08d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b16a94b0b6f11063bd128943a7da25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e333a56249838d63ffca6fb9034b05e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430531a18adbc3cd22f9a908a0539df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa590faad36ef7cc24ca24dce1d55569326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12852cfce322815d0e428135a9bb53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408ba8400a3e74939cc3ccf2cbe1eee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a554c3246c80b24c021fd42aea5fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6612cb193050f326c40631204a7e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f20f2ad46132d2aa5f34e06c2995e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638db1b752b6fb9958f1c3ae1185a17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d25b857284a8b343aaacac43e7c2ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df0f2ea70c08dfbd24f91396e9bb2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dc3afea76066e8aa5b96e72aadff4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864271c4507e0f11d0b258d1e62c61f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd613ac3bd83d86c6e50bcf7ea7c9a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e3adf896fd382770fbd6ddc07a000338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43aba37f2d8a72841f6fb0e6d8be20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d847adb8d3cee63aee5f97f39839587340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41024e57021d979d687b546c02967c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df75931e4c03ca8ff5ed9170808fd90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea88e59b4b95689036014e40f2c0620343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff132dfbc75808e3252aaec3acb7b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45ae797d29cd16380412da9073e6be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed6f9e177798e222130df10d477eb0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce9061f1ab7963c09c5a463ca9c0f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a2f8b56d7132990871c68d78943b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7eb3233a2f632a4b381c43b778f92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1ae027b348c9cdfe571fe7c77b8d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f12d56fdd438fdc9ec4338ace8271c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18a6f1d4fc24c116464e5d1aa326ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b930145d03e6cd69edf52e29a4d453a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896185bd2fca8fc549f91f7832582f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa657dc766f3e10e5c17b739f517a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728fd6866d5f6b1ca2c29d153927c8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aedbf043c09d175a2cba2c39cceb2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2d3c2d0b2af91b4cc00eab3f6782f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475dbc9e195ca118e81f7f3bca8e83b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa4db85f0b62744afc938fd9650951360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285735ad744ddc1dec6e1c12aeceecf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d441f25e591e3d1c292d9e5da0e8e45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e31946928ae140786d3f855cbe70b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ab3fcf7bb7527fb7973280f4f02d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99970f9be4be492b217f1825f06650b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b55a047dd2d6657210593fe9fa7317366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cb310231038a10e1d6aaaa82fc1c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7762b68873e721964bc0e96bb6d0af2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602ea4dfb0f1866acd3d7220cbfa115369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea14436e19d614a16f5218db211ea9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719be48041b1f15d243ab5e66343de2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0764836ada07796d7e19577bb3b25372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c1dc027ad522ce8316e81951714c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ceacc0f5bf1e98b96e703831e04fc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91fcc2eb51977510eec1128673ab9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e1644d9db89a2a20350c520f1c376376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e4cd83ea27fc1c7632ee82759d6f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd444f28cc1892b9036dd567ab2adea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f5c0a1c7bae3def3c9f1212c22f5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21237af85b608c4bf3b4f6e221651f3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ed0fe4381fd1d1a530ca25587c273381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adebea2e7d7cb5453ae2bd911402c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91bd81280fcf0233ff7f1d16fd6969383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b00dd495f030ce0e4148bb1ecfa95f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5e7b65fee6d4ef4f7eba7cf5b5c67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828776ae3104b892e317647d1fea9b6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46213c10fa347c53f15c35a903cb07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4aabd4e3d2ec8baed3a775ff5f22a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc81c25ddfbf5ec789bce8ee60bd419389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f4aa4bdf7d917187d744911151d15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a834b0912bd49b006391ac03b7cccc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be361e739f00efa70e298b37d375eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6ba30a0916da95eeb91c9962f75ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32804dc73f3b4fbc110c0a2bae54f4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29f804a047fc33365553018e0e4204395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fa887310a51fb95507c350ebfbb21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944ee37a600d0ffee9e87c288cd444f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47031978846767dd15ad21f2d0a93f67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c94f63acffb2a250fe94247c59c6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ec17ef496e6ca2ceceb9dc7df47de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024919ddcd7ad3f9624d512aa0fdcc12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43165048fc219c230f028a4cb450fff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8def2587e773734bbfeec87db34de3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f95d6800713c5121c6c44c983c58cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c218507e46a877df8b2bc84dbfe0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1ebe35aefb5602f47664a52dd5ad4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b36b7d7319b8c547224a18358bab8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1adbb916d2358775098a344e6a0c18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965a0329b7eaecea968bca7bfd5cb50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3173afb4882f836b8776c8ad93f76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928db672011c5022a3cb8e3865a3f7b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aed85a4c2e9262492c8d1c0bcb2451412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885f219f201bba711faab7f04c9499d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e72a4a6e7459e231fb3efd6222dec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2cbf850d45ac7eb103a993d6dd846415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ca05ad317d4d49045f4f9e3bc0778416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc600977dc7539ccfee67c9f6dbccdd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85255b1672d8c48b7ade942d54b7c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1532a2da5f1930654a258d7db5ba82f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a14bae4cb32f55752a454a8c30b429420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e23bb7c5d62a1eafa4c24e23586d13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a017f6075efa7ce38f52d211454113a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2687d3c5527c31812f0fa4339018a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d643cd5132a5119342a29ff4bb8ef7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99518214ec9fab94a05d6ebdaae66f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1cebf0c511e987dea7e004ee56893426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3811104118d9ca724c52b46c69b6ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee327e974c8f72ad56e87baabf4a12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d2ae9223b771f31d3c5765c2a80a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e00e3428b29fbe5a71fda3a43e7b1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ddc78a7e4248f9a687f3c78693449431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211b6ed62275d0af11b9ef2ac7aa14d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a832909ef4a875a98955ea01468ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7044cd63e843ae7e9b00cf3ffefa6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2fdb20e9d6e92ec0f0f2d39a769a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecbc44902b9ca37f0a3e4b47e88395436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990febbf9aced851c52f2a20417a4e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5b0160c90dc85b81c62ef74f643a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bc9264931b68f8e34f3de382ecf33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9d6f80fe4f182a051f7411055958d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fd03a26b35c1db488bf781beb5cfe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc12585290ed215ef55ab9ae8dcdb99442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b330cd5258da6f484438d931ac51d5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e21af706a6bed7ef1dd20cf3788f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8731fe312560cd9438d2b53198508e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78790fc6664683de0dbcc97c6c10232b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c5828e1d5cccb89b0d67200d32820447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85787cc0c9212107b959eb0a07b32fd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f9aec2ecd238c64410db202996293449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85864e4dc5ecfae8419cfb9f023e5a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dadc09e8a3f211a5eeed9a13a0120451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162cae499052ad4e7f5cb73e3804690452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca429cc800458feaacc6a7fac0184b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7418fceff7993f7d80acd0f6ab6fbd7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98446bd6349a5aeb7c1b98d5220355455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599f476ca0596c19212671f87c334f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aac03fbda4144ee6d27562822eb37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb6871f8c27d553757c74c303ef0a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b9e8fdfcb04f49d27155e3c488baf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752582e2dc40a5d0c26faba9dc745d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c734b874f9b59c71e65d1ac0d82073461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37389184fd52ec4b9f8e992d51e5c8b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e5de759322760abe0e74f98470137463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d2f350c4b4e75beb7001207d9c8fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba1ef8ae6b6735cbe3787f3342c628465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05782d394a68a74bc20702bab5917271466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d01bfc815e03e4809978655ac1e99a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63626a45cdae1ac5d1df0c786308cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ca8f1e3450ce6c9e9356c47d67efd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752682cb14c05516d98407105c8ae64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66047874b20aaa8dcfe303d23b6615471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5911bd7de83a1a72df7d1f2a604f713472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb113fdb44a99935def53c6c2006c80d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05ed1ffacd6e9e5185d8dd4c94831a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd02829f358491277e3862225e65b2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445cf3f754f38d7aa42f989fe7043e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9e4746569fb6e151a14bff32ec3ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c8f4b7dd6541c166ea7674067af6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7f434fe381304a97074599a7e603b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2fb7ae636c7de09a9dd5f4968ddff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0b1a7442842a542addc7f307ef3a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1e784bda214f2743e27b4319847fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f762bdfd0c0b3897d2249cfcaaf038d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5466bb4ab0f8934ed424a5fd13a14b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba678bebe210c82e07734e369352ba8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6a417750aa0d87592697ed8b561b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81265a25b4593420827a57b60baa0b1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b35939cbdaf5a3e13ca6a4bd57cfa4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991253acc16c5b94e26ae019a7ad0e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f441771d7af6bef90d3a510d6643c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa47a90213d09a917450141b5f0e07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926ebd98059bffa680acfc55682b894492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bfe4157574344354654a3e463a90c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec834fb6b950cc236bd1adf5b8807c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eea81239d1c55b749873847e12a1b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e14af89a611ee920455fe0150bd31e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b646d3a2d27ae97b881e2ce595715497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dbe044766d7e10f75d063912311bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829a84444a98fdd32fbb9d5d46615f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786de90df302a7bb7e028992cb16388b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57100723bd85c3ffeb5c74c5c2f677af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0985cf2a5fe3fac27b3f6a9ec13f3e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179cee71a00105e45dbd29302d1caa4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5dc640fbcbc638c325ef767b8f4b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172cad8e77940e3640c5fdc933184a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6bfaabfbdacbae986ba5fda0805fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d38d58b055456b4df5a8168f3ff6ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9e0f715d9925791597cb731fc95ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9584208821d07a0f64c5bc6ec38ca85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9c17f829fa59d9841d8909e9831c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b2956c0d9d26e3b9100f92a6355b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa616adec5a3db95cea86e34dac86e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e2bf200da07d296bd3e8aca0dad96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d675758b9c9451645b8a63280ac659a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15c1a81a0c2feec7fa4e38b0ac0229515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eda2a78184093e7be814cd10814ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1d332ed78197b9e31a465d91d337c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c19483ecdd88ddd95d6bb210263486518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecfcbe0d77c9cec1db58822338db18519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6584a2a167c070d5115872a9ad95f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f0e6da13510363d1d1e34dd2f24a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beae2974809b7f0a197add4a8e6679522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f58fa8583e00b4a33f2a6495bed02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ffdaff18b67ad63e4bdffdfd8aacd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf8cc4540cb2037282a3a60a8f8d41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d09ad1155e4f609f8318cff1348a2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a3d82e88a48c2b24f489ab2fe44c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e858b57c8f4caa9f0272733d4f49cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c1e13320daf88d1c8c5cd1f997012529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54937bf0ed2e26f47baee067bce0fed8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9806aa8ab57ecadef007dcab9e176531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f2d4d17ac0871c8cb787f54f43ba4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c0c3edbcb60b370bfd6667eb27e92533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817a38aac147c762187fe88a8d991e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1fd365be8f222ebcf48fbb7e42aac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe861fd4a7951d096f3873ef9936d9d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fe76818f59be15ee1b123efe7a2cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca71903fed5c22ebf5c6e561f2cc2a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2492d99c5fc6a8e99056828df44432a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9b9f83abe2063c2af6ff1c71a2ca2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f493404aeceeb2e164c4aed0d75d45e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb96044e17851e638a635c839c27e04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ee2996cdf22ca1cc2ea776c7005c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122c41102bf7d77c0c0ce3d6257273e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e062cae9745cb44a40442e0b1b9420545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c0245305c1aadb1946f11d64d2862546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76c2295c432661c1fb2c662392c2c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a67d7393488951caf2b4ca8b751c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df75f60e1aef7670c526173a033ed59549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175f9d8ed76bd6e8f05e274f57e623e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98115a9608f2ebe84a3c2fc4d81aef57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4c56f4021317a9799a6c6a1937a28552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb05839c23fe5bc8a26efb13559411c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74664f44525b52c16f864c4e77cd36d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437dfa8f1d5fd18d1d1ea612a4d8c2e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043b0e807624c2f777d756903f38149556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75715528007bd3a6d41285f4eb5ac4b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413f73c2f602cfe417f483c6133cfee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9b8f37a0f8761793d04d7d48ce2b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ea2bcc95786231aa6de977f763c03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1116927544bc4c561e5f32775eff37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706a2b29bf2dea2dde3c9a4d25114e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbc807cee27edf11fb0dd6a484a792563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e121428b09b9cd39e871d31b5aab0c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eaa6a3e5d7f678571c3f6674e3ddf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ad1d037642b7524a2820bd3fee73f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58a7711334f526854d594ee73f3c8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beab20de01dabc8e66a12164c7ab49568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d39cf14e0dd0c2b23cf2f65ddd7474569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82cdc1ba54ffee345462df9a84bedf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec139f515b9b04175944fce26acb602571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1109f6caf3f752e4b0e5ec53b56727c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab7446ceb9fae3caf102dbed716502573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aec595b66d741ff80eb57b6af04a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e50bf10019cbc55d7dbf443fc797fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce23dcaf1f5edcdc90d8fabb304702576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25f06fbb159a2e8f5e46de5be83929577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8696f9b0e37c31dbeaa68726081547e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf40427b459d41f0eed25532679be21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb7a564e963eff642c51a96f1e2635580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5c07801eca9c3c2e591b0a7732fda581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606e4b598f39f1d515ab7f031743b6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f5a8ebd995ecdcc133fa463993d95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6c984bc1627d76cc11ad8200ebe4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c9c7f078b7356b1bfeea8c384cb4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee68acff1eba3961ab3e13c0ee5476586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dec5d088e2078a799394164b86da73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412384c0c141deb2f33dc57ead50d62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb8f928c56e7f6c9f248740ca120bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4de90244e5c6764a2e7726d9eabd0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eebefcf5ff00b87c21c6d6baa09cd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27d3d79e59e1d993551aa1459a4c4d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8d1023de52aee9b467d84046e012f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04d7190be74306430dcd25ea91ba65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15645a9e1d2911cce48ded032fa51bd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8beb5ecb647c3e621df4d713d8764bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f83a5c267ff4fa5b1615afe743acec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c227dd2eaf9f7c2f85e4bd0ffe29b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35cb755db30b01da1d701d61781c7c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b84936913ab82d3245b7a0f8e86e79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c77e92a4b5fd5ab5380b11db29a0a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf36a9e9a14ae6b8c54084f9daf120602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632d9fadef112095b775f28740077e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef13ba0e7d8257599d11e0266351f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6676d655c06eb32847b88c55f73ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40717c727afa4cbb5e8b2a2fca1533606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bd624c610566becb1089381bf83ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922ad4f7081cc7311ed10ff9882a7f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca44876349e73bc9fd94c6227e84a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f640261b5fc90fbd11d32e30aaf4b5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08408eff2664c9421885875b11df3f44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe4c9639958cf92947ba66d24abc0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fc9f5b9458622c7cd7a377ff8ab35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354f3e025abf3bfd2754c9387c915cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a859124456347c8b387b38bbfd488d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef506505f78b365a8f1efbf5d7a9ed8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397f8901b7e558447ad46402b86fa7c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bc369c92434892e12a13fa3bd1edd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa69b85c11e8349d4de3aeaa81cd607619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b831b7ecd8c87d5b09c1bdc2b5eda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851da0bb0abc77dd3259bbcdb50acaa9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d99c7277b09d287223b30728a9873622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c4d971c8ce7b6e91badcd9f4fb43e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b135b07b5d0bc23b2cf6ba10ac94dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a452113baa59cfe8caab1e7e3a9aa1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218c72f6e9ecf6c502c5e35f6e7b6d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc16088e43257ce7d28d1dfcc9233e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fedb5f261bf160dda5713318bbce20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101cb8426617e778a619d7f820c2a89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f890e6a886c1b09ec5f6de7f90ae1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e37160486850238eaa4714332f157631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc85516f754ce40a26462ae3665b989632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908f0287e0af19511a9a54cd8317672633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7caf52a21158780cebe0206c053c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0d310352a310183b23df61ca1c030635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae96d898138cf7597a992c751ef76ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ce7bd416826dc87abdd52cad2416637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac705b161eaead26ac639204496951fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e188e87c8631831a87413f9feb24168639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba5ba76ace31c23e7fb9d3a75d09da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e76948807ba93f3b3c853dc07cd3d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cfeed469efdd521ab8b60412b8003642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae377005f0348d6c590b0d83cb8ee9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac39911c5275de6f1cb8c9f0ac9cb0e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d43c25b83b1afb1e4659412dcbb6ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917ca22bae731bf700b9f3353bb5374646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e73628868e05b90659af07b85f137647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7abe8fec5a41ddd4af53ad44afc4c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b293b3421c5700976a1e643c4829804649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b22dcaa6b0ef01405a79b7f2cade4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32bae572c9371cf7d6581f17424028651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429db807efe2144ac6d8823062c880bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31ab06e3a306864c1b09760f1ef7aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222f72d2731731ee2abd8023bccf80a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9b9bb5adf63f0c0055c35b7f8dced655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a5343e7c2f7057a7929f90875a841656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a0f4d822693eb6d0156b5054af14b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8190da4e151dbdeaa447f9d1e2f82f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24888160df15c530dd39ef9a1338cc22659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ad5ca5c3a8c0b0f1853bd99b788f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b056dc694588a803c3682b4961d17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd25174c7b8a94e65450b2a72801b3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa361d6e8604ad16c27ffcc0c12ad5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c8f560f84531127f6ecbd4283edb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489962b241924240cea0e669df2f8856665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70de433378c26608dd6b35629dbe97666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b0092a3411f070812c9c8be57299b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1724ac195b31023129302fcc8e50f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304180997492535cb6ef4f9c8986c6ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef202e61ecf416428c43e43cb75793ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24910ae8b3ebd94cf2951f1434a9030d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598bf6ef57d5adf87b9bda328e15e52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632407b8022d8974f409aee81fbc4730673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f686e3c308ff1aba70545d1863b93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14a63fb6753faeb65799de45907ea1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020c8db1488ab91fbc4ec11bc7569f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b824cb5c03a0fdd4ec6aa40f9c0441677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9051de98db832621fd819604f3674678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455787bd2e7c7ae78e94aed8cf7588e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7323d99bd15a36403bd5d4ba82325680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa47ef506da90ab22f41fdad0d1529681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b794f6e861720616bfacae127518a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ba01b537353e12ab82ce7cb403f29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a46dbab35163d369125c21ff55ba8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fde49fd252be0d68eb6faba1140eb7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585b6fdd8befa2f50ece7c7ef82aa60686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f1115712cbb351d51dc3e9bde9552687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b255a11b1fdab988c2df243e1d197b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4361073944a3780c01cc92c1d3ac8c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3050032932d62a47fd603aa70512bbc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca59dc6610a5f41a75ec99461767756691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503366514446fe150c2608116e6d05a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72209d08a5298b3b9e9adc4b7cab1db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1643e83699e4ba5c85e06d8f264c86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba5d2e29d1d44ecbddde3677ba8be9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5720a03050437e585d65c5f5a5a357a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f2d27f583c91e333d1661549cfefa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7d1b6b425a416f61eb5716cb92a5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d551ab246d372f4ae0fc0d99d09d416699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500bcba2e7a0f2653d872efbe52a384700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5b3d9b10975fdb97d2c12d46dcd4d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55541e79002877dc7c5ef03f9bcabb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1223db6cc8849de7ead3afa802cd9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23761e38342488782f9a0625ab68743704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8588825b66592974065fbce7715bb41705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886464e71941615102e4fb6ee7c6d8ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afb24995b2dbbbe473327ffd901c73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eb7015f6145a13f460250c540ef19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609762ab715a815e2e44291f57920db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a75fc49c34498146c869788374e4e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeca53e0a75e7cee12b35da255a9a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb7d7c8bd210b4fbbf2ce8b84d4b6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca8f1a09ee48eaf1a6aff9e3da7f0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577173eaf622c82fd10486d74fad726714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ea64f45fe29ab45b64e15adf6956d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8af451ad0ad2628640ffba072cc35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12da38f7e3083c83bdda6272781073717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de6a23e20381107880805ff3d47cac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031bf5e28501a7feb23cb58681255d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f870c77fdb1ce7e7bb05ba027606e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b52165a03ab46f65923570f9e23754721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25de1129a7dbafa52f23739a24439cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e567985fcc23ba6c612207c7f6f3531723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2e0566407a9cfa72069e1102515a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32726f556f735441c2ba6ed29ba9ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be0608ffa9c76980e01c8a6c20484f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17a940c089d2213f45b8143789776c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3f1cecf4d5428be1589f6d219f2af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534520e70b0b994648d0c9159bcf3438729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d9a179e0f41bf3fdaad4404081462730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071e59d13e4cc143d292a5dabf18060731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90440687486549b4d7eac6989fedacdd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b20d5d4aa72065fb93ceffde2f1a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbc9458dee8f3317c56219bce787b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca2942187e58b7277795eacb9765b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f22e9bfee86092f4ac31c9069ecac7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c0dae094f06c4907f81c13f127fa4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2289e47e6594b481de822aeec40cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9764606002259538441b4c3730bbbb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6e78423bb1470dab34ca7ccdd87cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625bcd21f7fcabcc80ba2b83d27c46e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb44359889e757b25ff7f9f3a6ec96d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076537ce97509af7d3d00e395418e700743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7aba251c04b01ec1bc54d27f0f26a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39804e7a89002a9a83c80a4af06d54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fe8c499bd03b2053db4ca3f05b4c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223c56bf6f4880736aa856d64c61af0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188d7ec6c36e718325facd19cca96c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ba7e5aae556cbb72b445063f9a99d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee2c8db5ffd54698952a320010da93750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ef84b48cf90080cdafc2896ebc0c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919313e20404cb3f7a333397e34404a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7301946f8174c27d4caf9f6581a19b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef47b3d909c7696da673a697e04108754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dc0050c0aa20bb317d88b0e30f765755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db450b269e54e4af1bca2457fdad2b14756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddd455171dfa2bb3d0b59cc599d902757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752b16d598710155a48ecf9851a5bd3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6043668833a9c7d1331185cf35db0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e98bd5b712106c3f38cfb3474a0ed5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2faa42d4b43694445c10ea75e6019761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082bc5eafeb4ed2696a804b4971ba0d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577715e1f6604e02dbcd52faac84673f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303be0b328d911dffe14b9ed08e6687764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c801e5d5d24a7fcd7f54ac378f9b457765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54019404ce22d347840fbedaf8a80940766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07906c38c3a456f88d7eee94d95bd3c5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47785f44f5cfeb1e2a382d96125d87768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c8e891d70f1e65e64da329aaf5691769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d56c0746bb3504aa8da8eacd6b51d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076057b43ecdb2207df26851321a5a5f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9808f7d2de655bfdb5162e7a4f1afd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14b710ce8618c7de159fcc5a7bed03773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb1ae61acc530acfe8035bac818cac774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcecd04846c9b1080659e210d41e9c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d9bd3b947478461726dbb4bbda16c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663f223f17af5531307d79349110983777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51087344b4323931591e232c369bd0f6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a91c493475f7602eb6877b63f7d2c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02f0838567362fd3ab0d6923cc39c9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2772ac7ce2087cd5ab15bacb9de42781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993480392fae9d6d8f3b312d021e623e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f96d3279da4d13751d0b040e92f558783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405d536d3f8854c6c580b63ed209ec1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c465942bca5bb374ccd4115cdff0e83785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6415372d80426c9cdab63a30ffce32786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b892375c7ad0a994652ad03275f15c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60707db9e84fb303f78cf1b18aeec436788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9f12558dbf8b3ffd5d99ab52551a5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaae4412fafdef2dbcd7465a34f421790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e692eb9f40b665ec81e7a3f0f8f243b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577172b576e6cb419fd52ceffe498098792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22f167f03a99fd445b9aeb757e484e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e5e84738bba47550063b064ebe8e8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7ac1c0768f856a07eaf1ab26ac654795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812530f401795b543559a885ecf193e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f35c200b4b6ca6c12d6376e2bdf9a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ca1a55003a1aff67e1f78e6dd95cb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4665786b0910e69e9c0c966c5a5c1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996782ad13df5891b81515bedeb8d02800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09da83ce679237be04375050084927801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d0f7a704679a74f87242d9f30040d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b886c3f318aaca8f8b4401f421d9dce803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b807526c5a3e0fb29d207e8243439a0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bf6eedee890ee4fbcbd93d346711a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d428effa45388c4fc839863e3edbfb8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f6dcecc93f2396560ca527b497749807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09edc810eedc3a5cf7b6e5f93c2b3c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13c3fc413cb9bc285404d752c960ba809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c54d82d193ccff2f82ddd9ed34b149810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c65f334e65c2143b56b7c37370816811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377dbe2d22312913ced91889a0abf54812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d482cb72aea6ef6e04ff4a75930de1d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1730c6ec94cb018cde65f9c4bc29c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1920b5c29bbb9a526fd87a9cd00c5ab815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12482147ee4d3970c6e727d754c72e4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551afd09a161e2622c899a74dd70cd9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf419b47cd65d8b637f9b877482e28818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64884d06899d2052a8f6b1935e99ca31819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e022a96cecbde5ef5f225e33e1ae7f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f48ffde19722073214ebfd8744778821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da25744484e1fa5f0e563290bc398eb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331da32fa762c7086ce0772886564411823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de209a7ee9cc5725d10889ed8a9c8a1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38c06107253675614953e49dd42fad825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c913950ce5997f1fd76fd6943c7e83826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7abdd239ab4de25ab2435f92b5a0ef827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201f6e37ca81c83412e20a50c6fbacb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e8c31f8f0c55de686d9b0d21f71a6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592adfa065fa9e60123b8e0c45b9f205830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259c2e27bd19c10e6957f32d2adc77d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b581b870173e5057e0b57ab337c50832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5008ccaf7f3b45ea4a2544702317f34833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bce80bc3bf5ac4a70e5c90d58e461834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e8826b8cf6708371d3f7e4caba4d2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98488cff36b7687489ba8631f4fbcc41836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2661a3b29249a9ca5a186a09aa8a87837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c564a06163ed02feda9213b5e22eed4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b9edb3bee59f4e00b30534fd7ad57839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae519dab2175a06a3bdd3f1dcde36a6f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8776b0e0a4fdfe3877dec1a188bfef841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f1f3f787d6900de597d04059474b9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01410c8ccca89b54e49f0d48cc5f4308843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580b0959fd5f401ae37beee1be04688844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1161d8d17d6b60c6188fb78998fc058845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8c648e455fef022f342a1b3a7a3b0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d4eb6def046f3cd5e108020b84f16847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05149a5d75c5256156407228fc0825ba848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc67f26a6e1f388793b37e58046910849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6d373d8850958d26375f7c9e721e1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabc7f6e66444a13d1b96bb2a60cd54851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab11315d29cefcaf385bb7a5b6411df852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f407f65788335c10a2f88fc0ec6edf853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bf91baac5e57c051551b886ba26df854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a549d569c182d70da8ea52aa749e7d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0707d6fcc280a8d4df05bf08a60375856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944697506cdfe17b94643647f6279f8a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0c49b423f05c378cc09670a1ed4b8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bade484f5478aaee954e5762f8a4c6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a14b6c195a0006e2ff84d5373531c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f51adffe68332b5f8f8ffeba6fe81861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecdebff5e6e20f90b66f87fbed068b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6080e90a394c152ed77d44bc193bd4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c86bf5b4a1124cdb6a2d2e8bf3275864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dddaf8338e54ca4b098c658725c703865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c057d441598885fe0009e14ef70fba5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ad26254154b527cd1ec858f866ef7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f69397e1839bd7c68e966a48225f25868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75e2520d555b0a59e470edf893639d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f2f0054c55dce6c8a5060a34408ba870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a88dad9f414b9df871702a2501b79871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15d70eee793b2cece5ff4a26cf7285872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b783d72e2288817255d486b6111cc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8001c42aff6f36a8ec56c6b61a8a7a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b2a3cf8625547a422c44b5cbd2a49875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd804ef3d0b39b7b79489e9aaacf3f8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c645fe614fca95a222a4d32b5e78e27877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfa1a4866689c8d183b4c89200e5d2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb92417f79d8848b37fb6890266073879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f9cf37a471286bae59c9ca86ce304880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d4a30152c6fef0e4d4e1d22b4cbc0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266cb9db556df841800672f281e409b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15b24da011a33bc456177c3c3dbc38883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560c5687c2bf7887d36b33e5a5bc587884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a2a34d940cc5c6c192deb50367ada885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf37d834ac5b251b795be38bc055b69886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a83cc27763072a2172a0ebdbc6ad6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a10d9a95a8bba457e4904f9592931888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da525659687f0a0c99f6c924df1102d7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fd3192fffb081f40dfafbf020a1c2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1ee77a88e03950537ca9b53490f43891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef5b6d175d8f78ba96028c3fe9cb60892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a01819f3bebf64b473b491bf89d212893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc7debc8f581fe2503634ffb1f5d76894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238832054e1a38e909467d158d308bc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293aa58bf09ec22bee4df93e3c36ced2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d6410dae8ce6c2411c0d7e326e1ce897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53bae720d6204242c98373e317f5c0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bbc9c9db426f47ad847b4a80825b2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ac1bb208d954f979ccefae89c8439900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023025ff005e3cb59ea20655e60efeb5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a627a3d03e9bef3cc112c51b009fc6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ccb028fe06c16dfa1d4905883466b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b70380f2298084bc2ff036647eb8d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faf83e6c0e9e5b1c05237c2f3c9b97905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2be6ba6047c970405e97c16b00f92906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9057e2a76d81b14db5bff3dc29440c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afef3baaa6e32ef8cf654ead78de88908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2483e0ad9be1b2cea851926418c9002909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362bf58017a928e321c362709c9d7c3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d75837a42a260ad6a50a93a51284c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62633a40a679ec91db5388e2d5025057912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae1660bdabd63d059ad3cf91fe5b52913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221226da0b6f027a679e3b77392b4d6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13703048597eed611b00a856157ba9f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2de42bcb8b72b8c1e1b7af86ca434916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a38713546825652d777bb1c349fd7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46550a51163a934e25bd7b3fdb07e24d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d99b7180ce715ac7730051662bb31919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edccaef56d08f829893bf1bea0a9eb5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1425827f90642a1360d41b4e73f03ae921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5d5cd61fa30455751ae1c7fbd59ad922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70f90f78f114d6abfe316128190f3e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162efc3fefd161ced72e81ddfa5b7dc9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b6e30fdf6fadec351c2fe88289fb1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f0b7bff5fe847052eac5e16ee863b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd5e23ccb8a8008d9aeaf5099c9b10927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546357257670f5cb56413d9b6f421cb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b9b60a1f4dd40a470c451d17a7d70929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860ccc5110f86cf46a2ae03bb0f2891930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb6d466d33f1aa4bbf46c35f13fa48931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5e9512b8124495a4f18ffeef57413932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb2a4351e6c0c7923e30d8d1c37869933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304819b2a82bf226739bbb983fbc827e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07867d7fd5b5e3cd504d570b5fbf81d1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6d2c94bbedf536373ab2663080533936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6681bd065bd6c1b0cba1e555b9cb7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe1b976db1106ba3f5e051e84dd035938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13480c31546db783efa9c3635e13d8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463740d984051fe71a46697006d8df4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501536d55cb677015195cf4d836c467941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc0e751af1c933442ad1a7307b0fef942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a341fe8a97b7201bdf4384a8b2b1b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33eb32098832007a1e1827a11429f4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454edfaf4d84a884c6a659bcadf48b26945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a693421e560d1a43cde06f1c27185e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b23596df325a0086c8cd0efeb0781947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24df15a0bd3a7229fdf77e96e98bc33948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7b2532078956a5132b6ddce2ad891949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce45326a5c8d59ff3534de8701aabe950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f507debe4264deb4592e4ba3c6a22c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9af08ef88e1c08f0efe222ae98ecb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e775a0874ef12810f9f1cf0975eb2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaa18fd66fdedeabf03f8eb58cf1a0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e6db366965a2d7c22701e6edbc786955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c24ecbf2aaf5057061a8915d1b1f50956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6b7b9f7ed58ae2c687b92b0ea09a3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaad5f3f3e29ae208d7f175ae4c0ea6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775296392c3189990f88bae73a3c882959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e00cf8e21982b6d51f840bb678831960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056789f2adcd2f945f342886ee743820961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355d865310f6f9f2967d6b3d8fef4b8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce69659c8044c7357ad3aac778940de963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa25a67f45dabb92fc50370c504e07b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f415f02ae79620826591e73f6424d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7b349e9fedbd7ddde4471c2b8fe20966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711628ec6fdbbbad887ee6b59822c4b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4ee3a220722685a9634d83714a8af968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdaf4c29ffc2979ac0b85cf50354b5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd03d98d42c087c5d521a5a5daa82aa970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62a4a0408a236df00f6c51bde4338c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf8de01f5adb97c3271cc6d00c76bd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76e4051f3aad56ae0d297552da4988973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b810a1df9063d6987042308b4311b1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14672621a4c66ee44a9c47ea681202975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de61059fff4b02cddaf39eba2ceba0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612e115cba78767e08a7aceae2e7090977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>