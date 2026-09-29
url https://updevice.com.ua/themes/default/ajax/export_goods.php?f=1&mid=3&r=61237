--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e6ce631c3d2394f0f76091597481f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d34760f61b9df7a2990fe2e336c79a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe89bf80babdbcbf4997da2eed1ca4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92a60ac471d5953fc151d97c6f48984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984601915f7d10e04b2a271c131e320c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69cbe91267ee71afbc8b278580e8016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8e33fe3d1e668402a9b57300dbde07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dbf492189d2d25f3b00b1d92bf5368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70c343056eca742a5bbb471fb4a3769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a70b7be42847277a04365300df78d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fec8aadcaa123ceca8e31bd596f8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83742bfdecc77d066e2e4028a7d7b60a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7ab4fce5b8ed07f736e27579625a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ead30e02bb652b1d7b2fbf30c1f25914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3fca9fc6f0d01f40d1cd79858ff0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8ef54234e9e18fd97bd37821dd4b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1954d5de6bf6ac5f6fbc2a2727eded17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986b74437ac47d162d296adf55458d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcb32280259c581c63c6f139aab3e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9b03f8e95e17c9130f31fa0d07e3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f04368c6e88c256176675e58dbbb3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece8cca531c9eb177b3badad58f483022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d996b4d98ac177f358d8745ba070ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f36a8224e9d33ca6547f81a1001f6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979c12479b7d784785bc6c547f4d23e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265aed4442fd090d014a44801adb86326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3bdb4ac14975e8ef23945347acf9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab760e5354d0ba5485fc3f75ddd5ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282d23e54fa680b6d7c3bfb8e771d6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b0afd24b17c5ff83e1250fe0b9c3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea90d2082827e44390b2acd36b226c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8e1bdc03ab29c1c98cf788a0b62b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c9d0e9c08a08e5b42ffd63c1d9b9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c723b9b39724f9a60e245ffe145d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e07431dfa87eafb10e33d27d0aaef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e842242881d1a4245d8cc4a41f1b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2646fe38ebaf69a554a1aaf9f3cb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc268ffb1740df8a6ea34ef803943c1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f57197ecae7acef42081aa1076bb4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc131c417ac3cb1d8cebe37ca8a5f7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94971ec7bf0d2f6f2b08a09d9bc31a4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f34ddd8b12fb4db128cd79be3c78142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2958d7323a036b37d75a50e45644843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07511f6fcd182bdf77c5e4962d136444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c54e95dc18f69202c3d5356be8a6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec7ed6d42154f72f5210150ff15aca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a483a26c828e2c0ca219b1ddd25bbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ef651e11a4868b1d6430d1e09d6c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88255c6969ca2d48b18b11cb1f80d70c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b821e7e13107b0a57d046d3d7079a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7fbd6957ba136fa83d5019a55ba9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b5ec7034c337d1bbc4cbc2aa2c72852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef32cb790de66a21530cf4660ed00453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc42300a00cb3905e3a48d6d65f4e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e82a732faabb1837713e049db00e4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c340d678896fcac792e5936ea3fc5d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f252a803235605464ac3a6c901cd5eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba11cbf0c9797e4919c93d9e9926a0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d93f2dc9cc1ebd615ea775ceb836759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7f8023e634a72bef89d0c88d6193060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bf24e473473ed615fb651e6c08b7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53afa290d8e1cd4bb5708379aa89cca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4ecdd88f228ec0ec53a789378776963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056aac5142a02ce25e19367d81ef35764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1df8bfe673f2afdcb723bf2ee9cec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc53047779213bdca8a7ad0832306eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5b2b2e1e6b5ef38bb07c8461dbdd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff49a4f0b45556c0225d68ba6fe8b8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bd0dffa9b448ee0f412234ac7882769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bf9d8b76c49eb322e7da5ab2ddc8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b70171911658b0a1d837a6639b05471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce9b7077ca08215c9b958d9762862672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e77b8443bd0ff589886df7ec761d2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745cf482365b8405ecfbc22112a158574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c1e52f6fc9f3344cbe30405c9101f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0760aed8ef8de6e4be6884c33caaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38985a0fba13956085069482521e0a4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196d3fa5af044ab476a80bc7aa7293178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f2c19f5f0818ad1cb9246d25c8c8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d89b568b943d3dbf1d38ea98473cdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc27455dea9daef711b16c5e0e0b9a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf454129449af6b14985228c7631bb2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54bd4fd7ef1691f965c37dfba55d7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfddfbd6f351246e1943ae2ca6bfe784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c78e7a27e3cb0d62f4ad38ad54a39685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b04aec420b55dec519a74dcbd10d0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee8c72169d9c34f60ad755a7ef619f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c931cffb6763bfa3658a6dc51a9c0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eae528d7c79bae07acdec98d6bbc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1dbfcd550658961b32ab7e8805ea290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c648464252ddc409ae2897cb90150a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970850dc7d062b1fc5577fa9e6d094592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ab590a3611607809b5e49fdb1c6d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e271a363d77e4909df29f7fa4babf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa2cdc984b468c73371111ab9d70095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36676838b5b57a384ec7ca8fde8a3caa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a6e995699be68a3fba676ebb8813197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fc2df6dd0847df365c4937508d8d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1179df65086125ed308e351aa8da799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79693c9cd8f5c68ac17437451c7363af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7c0a8df3f4900d0a48bb6bddc3227101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4db33767d09db59f3e156b839eee3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dbdd07086bbfbfe3c43189aec65b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47508c0c37de1861853b1974cc5c0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf57fe9ea9e1b8552f2c3c3e43719e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa3a7aa27c5423d69b3e47f060ddfc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f433ffb04e75043cd0ff89d2675a74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f558e5ea44b16c831e859059a96b03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455d012f27d1b3695374b49e2554067109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5dedb1d848bc44be55a9522093ed5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dbf47dc52b8c91940480142b263ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4719e184673403436ebb6fb9009f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3ffd228c505c79cbdb9cbc678daba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a151233f7ea4b28fb16c6878ed48685114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3941817323d5f91b37a4e2cc84dea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a084edf6d26f92b37d703b3c7ce62c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8fff6edc62f014cf5ae1a5362c7e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dcedb7cf4e36ea58e0926c195ef7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dadce99d0752a4f8b15a789839e867119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ada0404a949e1bd76baa6a68fb5c49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca28174c7e88caf73b38446841e4df7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fdf760d12dd409a6e31674f85103a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24715fe5bf0e4e41be0ac5cab759f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f97958d90e1d3124e605f31e30dd34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a50394fa02c5160f78512863977d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e26796229222f0edd52e84f8c34c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792c30abf7e34b228136a34dc5a1c65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645932dc5eff0c8f7697dcefa556f2d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39644706d93053d2f31e34eac4b0fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592beb3b31731c761cdbc0f0abb14cad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d824e9bca84697bd94f1132a607c756131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2415c88e3e9baef66d5ce8a3c8a64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102abc84aac883ff608a98a0f12afde6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155906dbd6b71a5d8d16ceeba5659212134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6346b80726f7078b703798ee5e25bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3abaecd40a77c644047e7aea94f2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a5c22091904d329c61690b262f486137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4349916eb349a62cf20361f724ba615138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdd3aaa5a8404c151dc71e4436b2b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23b4d430e3b7693ff5ce01bf0f28f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696635fe5d4804ee153bbc822c771f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcaf7e6989c822954abe7272ecc6f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4422eb8d76a8c166467e0fa3b3f308143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fe7d01de44825576bd5fd4fbfe510144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cb7b59065721f8c20d738b75f277a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa996b0de45fe9205d8e74079278631146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18909c53008ae371b03e181aca6c9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148ff6299003330c1631bdc46dddd1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ea86a0de546427dddd0d1305960c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922e18aca69a0e4c68b33fa6c63534a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff97e9874c78a4b8845286183bbfb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7e745c2ec33e5693229ddcbc425ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee577d4bfbccee28e3957e523dc79e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a6699d89bedcfc15ebb2d875d6fd1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112047599346cacf3d2e7600c41f83c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93923538c16b60dfe62ac6473f3a0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedddc1492244d7c35167f8b70a916aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0509fbe08ff668a0f97553652138a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0ce1c31d87805fa6c029e34201134159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc3263daeef99636f8f3de7f75670d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494738ca3ab4f58800bda4742bc38f02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11252d8ca0d7c6d9d644ed0ece49c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d4d57c2c4dfe34e5487994893df24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013056c23811f50e313989d229f94f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397b00ffa742510ac7bb8cfb9353a47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2649f51b5fa886b08888cc310bb37bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194017599fd51c113efcbb362ea69c18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8001e737cc4e0177f85acf0190f8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a069b2ec414c973876d5c93b665ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901e460ed6531dd73a861ad581fc9cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f971c6a524388765ebbb360095dd8e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fda0297e51640cb3853025075a227172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30a2381c5b62c54abde3957266bb61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff78e475b2c21da5aec9d124bddf283174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a1b5daeac205ae8b8e1827c74389f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae8f52d57152a00a1fb457a80997af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedd54e1f32cfd73b5b55f4cc2d9c04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d59b909a3fe095c6e0d30801eed79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a1fc3eb8853fe2a5449583c17d7a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f0e5d0bdb2905ac4a3ca0d6424082180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77b027cf4bb9a930a282d305264ea3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc12618c848f55fed3e1c01f398b73b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5daaa7f7eda826b7c19bf6558cbc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b0aeae8ee044d5995008eaab9c4fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502e058f8234e3a6273bcb123227618185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee11b50169671f4fda02bb3b6bf375186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4dcc0bf849348390a10ff4d35cb8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e22774f7b827922ed862d11f9e28db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef74f629cde21abd49b0b160fdc5e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfd993764bc4ad0d14e2084d292673190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2eb475dbf0d4299fb236ca5e1e202f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ca0ec50d9128d496ce686b7c1fba5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f2575fd2a642f3315d8a54583e2a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a75585916b2b845e5c694674c42696194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbb9750498104deebbc253719ed5ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a2db735eb285840c3b04a55a542ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54aca0d2978a257c8fd76841afc53c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57bcb53282d2485262376a6ac0ba20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5181e8fe88caa18e970353ec8c16c85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ef46830fdfb5a8ef0c0f869f298c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5512e5a15abb9798665f2e63b6287b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b577b461d9d4bac545c9cc0efc6f98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36309930b2bd68c8dbabe71635ced50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51e5a49ea6f13b1d1077c0b9458e93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630dfea2dfec48669220299635d1643205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52426583421eef5b5cdcfe2a30ee1e5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02e22f84b7c0ac53eee7b4aa8ae71c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98a2dc9d0e70667260de00322ee1d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8d08703340f1884bc8349b72a77e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640d9702595504008f9a6b160006cd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddad4426d8ba8d8ce976b0cc60048a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523c97dfa07f3d0730e9ad0a83272a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e535c17a9e6cb9102614096639c0f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd444d1716f4752f2ba25b1c611b2f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd30a67f747307e858c8d942f184b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda1dc7885507b991c6782c18ca6679216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09665e2ea6e648bfae49141d4f97af4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7c088092fff61364e7b53d0789331218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2f0099233fd8cca6513918959b55f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1047aa88a0fef9a8675759c012fceef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7a70a2db75599b7e2f388f238ca66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390db8a822d58d0d79c41ec26491219222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d942ebc42a5d84112bfc6840f2ecf85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab77539fbd76b5cf30a2b5c1e920b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0eb774bf4d4b900c7e2088d43a6c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396feb983f63adcb23862e2b356b1c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77295ce9e4b24b0949a5e972fec30800227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8ee6cd34eb6f3bf5e920e7e996bc7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1585a2bc72851b4c29d43282b97cf6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7695c4614759f866b1c6553df01187230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300807bf6ce1a68f2a814f082c40cee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee5e2f7b8e282df1f7f06259cfb0ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982135deba32aed883d1e19a0697782233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e61fbbdd360ba83115f4de9815e749234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df08e32f52e9c259053222628eb09d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5219b108265a95a49823c80a2e91a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa4f0f35134e6b36b1a80af6120f08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674024f92f9488e2bf1dc499976ecc14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957127005bf951feb9df43f819924c02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c637cf630b05e4019943708939f95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d5eeddd996a330d740b122d758aa4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e1de61d2ec492d8084cdf5b5ae1de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6946f1e2a6f83cb24f690af1af00b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed518432bc4f4271eb462f7b4dc96b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800dc93b6b5f49679f51f06bf2662fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0bba6f25e8b0af47454536a7e70e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e8a501eacbb7f0e97fe4bd02191d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d91dde1a18a2ad04010c51500bb44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55acb29a26d36394bc48cd05e318b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8835fb8d1b78fac5a5b194560e438250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9d37be722651f9f28b1dc69b52e20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ae67e469cd5956ec4ab6c51836fcc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086636b714e69c68709ba21350d90ec5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc186740b5c9643b3619c259d578bd4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e967ae5bcb6f52f3e5a7fcd0a9fbd3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8fa69ce50c5c61cc18f26a4e6d894256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706fbd8b6a36870b3e53740c7ae0399257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558ad5fcf9daebbe9fb2b379d1e84e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f43ebea5a5097d791d85873676da9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f539c3e4968db53944d6a36caa7ce73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1ce127094835cf37e7e075425925e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a9305b0a26a79c18c79f0c83fa984262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d8bfd3a11fce519fd892a20d488c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73d80ae4b88b943533882d637b8223264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf336238310b5518fb6e77b16957c28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6735e5d6de3f904eb61d0fc8b4757266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fc727abbab42f99e67b4817a78e93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704592bc1d14f0029ff75b9dc704946b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4482d68d8b2bb5554749ad091fbffd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376754fa39eda83457447cd74ed3d17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9d3d1ba16e530daa024b479993048271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba00221f53ed618992d62616c383061272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68877744a08200f1bb0500c29e8eb61c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016d506d519c329b80e602bacfff395274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1975188ca4e05c8f3a05aa36a7ade275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfea2834f09a6073a4a45a6c762269276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5d6a39615afb3daf49a04f7621895277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3cad6eda26598d469a2d3518aea33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda32057d5e57feae218812bd7e356fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b22ff507f06c6de30c100ed216bc1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c029fefc5a6de50c7cdcf178b335b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6db2becc7170ef9a2254f1d345a037282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7b8337ca5ca448563659b2d83d4bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17618916a0668ad45c9d85917dbbbd7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717997fe35385d9cba1f5e2de9111fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48883a0892c3c26af5d231c6b9ec057d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1649ae7b0821b7b439696887c2b8e5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f788dea4a9931f0d35f38ae5433c71c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325431b7011c34cfc19459a12ef09db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802231109a9c3916905c18cb27003a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718c8bd57804b7083d5a825e1e4d36f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c32aca31956075759c486eb1c2503292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b187458f27b975b35969cde12df6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac9ab867cca7d3d97636c75e4c62c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e81b9e9ff38e333eafedbdc0b3d1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e3cd5b6903b3eef1a971b174dc317296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e770e4887f2e82808aeec7e024184297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48326b15a98a30ff96d19ada9cea5a91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b2af98187797d5400c6cac4856527299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9491dbac1f62c0dbfdf205706fd614a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be031379920b709500550df9dd9900301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309978481ec9b80ae490d3bf2f9891a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6608077067f348f61a6e6819032d05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f73089835133b153d2639da9de11f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7f5906b56aa8d271714b2a8e3add1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb7ad3567edbd766d451d3c0bde771306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b03961abeb41c0c51851198760afa5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49438b8aa1a8593b09c364b96e07b011308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a1638c6c4a9c952414fca7b150c1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a79b341fce206adeb0d60eda1f260310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94582d96f1ca591a25305350ca013164311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0ca76a1e3354a9fcd58a491e63728312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b78ab9ad4ac0ace2d28eef15db275313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2ff225c869afdc800fdcc026c4c5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4c27c9dd840cd73ee9b9177e261cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb029c91ed9affbfee708293a3e86c2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525636d3e3a08cfa3e7b5f4f4517186317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92521e15b63f06d9786bda71163e50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27106c82eb45aabeb60afd42f65fc78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dbb99b154844a7d128af674bb6430320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3347f96d706d7fca1ea56368f30e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500319f90751ca8c9fabd856eee7266b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dbb8e8846f6af8876d7888f0bbd9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87acc97ee7337d9fd0aef5baed94ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e720be461fe51af84647e140935c465325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74739b87700c3f561cdcd467b16d15d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6e855079d73b5bd1cdb3ed9db6dac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cadeb13048807caa896c4805751c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3377be397cdbe6ea0dd28ea11bea9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50f175081c543119c21d5cff33e7c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796360dd0bd78a73423da9891deabbcc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1c9038449aa266abaf6ebae83f685332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d881bc95126378b59dc64694752f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fa83e30a4de3c2e22520580ed7c46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4768c39765548a14575a66af8ac7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94554f01c735ef1029a8ca9fa78019336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d543aa21c20c67136f8e27cbc11d2cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4ecc899cee27801c69ff213bd7336338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021bf6c8d0a5d736777b092f6216109339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7195fc82ab06fcddb8d78948953f058340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24739860f086524cb13f31a4e81003fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ff74c62827a48320dc89db4e2091b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bf9a650359a404c5d4c98b08e0370343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d94d4e56e5c28337afc071e7314e97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5f9319065a1d12f6edaadbff67682345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e2a46d4ee9def018eeccea34268ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a684ad3f6348220878012fdac8eb96347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d4e60abaa66f9f7e9b10d9b48d9c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7c925a93c58ff3afb58f54485a8ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7a314697e86c753931dc05ffeafb9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec8025f834cbac78ee2d43098ac6e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30c1e058762b6ab9a1bb8cbbee507e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d866219f5f7b9a7c4eadc66c018da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def97e6f5c1005ee67aa183e5ad8ad63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f486fee632ac4adbbee3da30dc65355355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494705ddb322d07ff295bb52668e3834356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0964a1a6d36f1519bbaf3e0b6c3114357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63d948cfd4e99f6fbff2c0c73606e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9107522fac456e5b4b26fb75d18059d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b2f2082cc0803a6702b554ac35f06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7e2869428ec835a3fa255f56515dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e811f41ce0f5c198a05f0f8765f34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cb0df5bf5e84f4b47b4a3d5c3bb0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed684ad32dc32ad9222ca2d83afa12ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3963abc4b85c025f203cc72186944365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949d8a7ee91b491a4f94b3b3b864d3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0484be6f73034e066c272025e995e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c09ecffdd742298f85f32825b1e564368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472d0e083f6a32707fb9cec63f00071369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886fdd30f021a027add2a05d3252f5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a9de8d09ec5352f9542add98e251d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c8ea7ddb4b16a235157d9735deb5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28938aa879eae48efd88db995270ddae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb41042fd5125f37e7edcec64c32917374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9a188520aefe1b3647882e5eebb42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c5c458448487a31bbef4eff697f8f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef360be1b5cbab41e7d3315d281d9792377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c7e968a0aa90b4de5252c5372b125378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e4f4993af4d07725e06095e0838e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd7b3b91380b3756bacd18cfaaba39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86bef94bbfc4dc75751b5fb21243f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad657633fa29c938dd9e09ad2aaab7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f8e7925089f825d74be57d4fb9917383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed4e32109e4e00447114ebeac8923b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bbea7e12bb93ccc1323eb0f73720b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9424fd94060aa13d67003e8076116386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4281eee2718cc4f0f5e189b81b0368387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b03e621f079f9dd46210be5375b4e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15b484d1021bdd5a444ef7f537d3ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72798e9d83a3c39c52cf3fc30ffd70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fd20cd05e71169fc87225e2913ce7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c1b1c60781e49a6e49d25bafb7eb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4f69e11853fd8e558ede2064d2f6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee185b55f77eb719dbbbf43323ceafeb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97192578987899b5ef5e0c1ab892a2e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57705a9fae7f07d1035ae6c6172b32c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233fb0995e3eb730772c258851c3bb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bbf98095731be6c84fae4bfecebd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f0451cd44ed8fdf0dbd6fd5f571b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794734a541f2ece8de22d86750a92e66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb480ff730be25b467bce7a57eec288f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ec4e1b6bafa840fd2369df6d8112f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8435df5fc9d08b57a68578c5b19bd3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ad2cb1b2654eac0c1e361176cffef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b33d791a4b3960e1706405c6b62b61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463c16e60aa0aad4341cddc926a6d06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c0d61523c5cc2efaeef3d0aaf6de1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e943d65635458ff9e9378c4272b1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914cb1136aa7aa2d8e0b634276664a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8ca408b9cfac8671a1684bc4d6726410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9801c91610b5f478fea6dc94b8c98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76a73e94f34d3df78aac17d63cc4ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3eb26c178638607d0203ff4691f4e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bcf15b93697ecff0e808d401c838e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dfba6270c91089e142ae492d5257b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7bd719764499e1e4748467646529a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c09a0f127f3355e5f16ab06dd8850b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bda43f20786c23c7444e0d865f1d4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e35a9c7ac39e02d5831a2b8014167a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2d74030197d6c252cf2b3bef338b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc176e73dfcf8cd3649d92d0f59098421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcece9d00bf03a48d5c28c960f1d1f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192c306a05e5f0c95cecf4a5e292f80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797769f82bc3574a562c4945dc4169b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2853a01a9c490e1cfd5f5a3616839b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e898a077f2cb17b64e176027d229fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92de39b42fe44571cba44aee1431d8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165893365bfcfcc0a6cea6982272093b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9369c82e03c06ce97470843ab5ada39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc8e5e41a36d1c9b041835f7b4a978430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26f8b7a05adda04f3474010d7025d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437bbd0efbe41d06266ea44b71d5318432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6883261fc8df6051f5c52e3f81f283433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef40050ce520a1fe50556a2fdf3a79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2a3a0a4c5df68b1610b960788be2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05377d71cdfaad5e60c917a9cc131a0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f4a7cb2367586fd0527481c707e96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088c3f3e7a15e71d293ad3b087bdcc8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be10697338cc6f5cc75ce4aaae37df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caba914af8dad94cfec2fd58d40dc8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1d6e6a00962c65b38be391c93fa73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b26fb379a919fa9830262a8b65aa58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68887ca6ba0a6440bd6155212b0aaab7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80a4b84a5cf1468318fb63be7a4f45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909a7bacbd4553e8290ef0c847c5263445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c945c07bc23e49cb8a0162e37cc44a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d615e26b57b5884bdbaf4e89a70509447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b154081424d1c24b46bf6cbd8dc223f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4f6fa4fdc9ed07f5e4c00635659c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c404e2d808aa92714690a14a77e5fc4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4d0af13dbe24424278b144433d126451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d21fcd2063cb821d6ef0638f153b9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05428a469629bbbf8ee7f8795d918f88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd64666bed26bd63ad127d22ee20066454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6fef2d2dada03c19d2a9f6a16d232455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62b4ce7857f359289d8d304383239f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b7f7cc785c2c2f777c5e66a9748c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b730da84f5b723ee31ce50745c775d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6be0d55d649421b3baa574d3b53b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd423220296e3b4dd721051e8f99977460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25f7bd63ef8ac0c4efae3b976330e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5699dc31b4554d38672101e4e27fef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfe6cd983d5ad6211d6513699f5be9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dfbe04affa71a597159f34491d58a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17468e4254c8b0348edb6e13924f597465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3e844b1a08c2f02bbbf57828814f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37a3d11e64dd45c7062c4f7e3eb032467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857811e3ee8db3540ccb47461f94d898468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ac82f80b0b6f9945e08a1e4dac8f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce50e3d6230a5ff27a319ac608265c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50bd2292fba249a12a27ba53bc5b62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56415156dba78af1023387110936b0a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e35da27f82faed8bb9e0b2587fe70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b627ba94da48070001fcc9b1248033474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c05a18199c0496afca1250b0655f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c3e505e935356febca5480237804c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3c317f603ea28a3ec2d636eb99e6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0391fa51006cc7dfc452db0b7d2992c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bba2a23fcdbadccb7b0ea87e44364479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a004dc86f37f9d3a73659129cd6f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279260a32bdc26c25f2a5c8e5f61b042481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d754441d7ee01ffca9b73bfb8fb517482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cfefcd9b0fcdcdc762c1b2da6379a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8d24da9bf7291f288844d885a0dbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092e4a6ab9b4299fe53b400d2dba39d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b62c91af6655709b2ca6b5fdb3808c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5b2af3ff1c5b2570be11a997c56a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0b27221d8cac73f9b0fa46968e033488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff8a1b8130bba2688114dcd2a8c29e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d36c6d2f47344d9bed791f3d25f254490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b410dd13c7e4b479f5cbab2c83b21cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fba1c4e12c85c13dde983dc78624a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8afa36c9c194d8b9cc2327e771d51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338a099c887cef71144815a739c51a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d8294d3042d0d637880c19f169f2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30478de19cb420990c8928f2aa71d4d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a74dab5dfb1f22295ebef361362c1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979e8e60c8749162f587f5fb851ea3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d2c2186c0391353272db918ace2ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c7543d3eab4231e3bb999f9baa02f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549d061e77a618a6f6aaff6c6c951ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f469556f8454404baff1399cbed7076502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22348a92215889bd6b9da30238c84920503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28146aa8e7953ec0b4c60af96d7023504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563b427f701facd002ff0abb4e8129d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c6c88a07e3df0994db701df2a8389506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afa7ef1c5a6b46001d946ca7de4a90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0bb0ae05ff174538caa1127b9aa28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d372d18c989acfd41ac1fda0a87aad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7e7559534cbb3221ca5112d11ec72510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883f7b801015ba27f0b66c6080075d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379175425b33212a02b6c9c1982b8c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ee8837716d7fc384c7f3055e1314b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b85f13de035463b5be172a508e1b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54804a27fa83ce15d88ba63c4a71df88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689eabeeeb20fc62984485d76b3c583516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b6a98e2dd2d4ef00b9aeeb465fea6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aed44e9092665b63984782683b65a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a334813a9ba053051a10d263c0dc6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3e1130dc003534f25b07283f3c59a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a9a0bc0e2d0504d9fa5f7a7613f51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c242f8879c3bdca9b2b468e7bdbd3e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f714df0d73ac0b4972d8dd44adc1762523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa36eaf7a2297e7abab0c8cb93eb36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c632778f2b0af4b27f9ca6d58b853525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88feeb08509221f91899071efdc6de4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c5daa43d8aa013158f93d8bae5dfc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55636ffffd2aebe892bba17ea0a9c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcba4315d008131fe3ded20683c6f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89222d83298255c5d30128c2eaed9af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5455281275b19480439bab24eb73b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03beba27aa8ed3bdd6b19ea00e31842532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0d61d413d95dd24699dafaf4582eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2116537614af85f4f04c19d56427f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf39d20e8a470135906f80d5a21e855535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c528ac312ce853fdfed6070611a0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a8e42063465f52362d5c49f0a9899537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457cc761aa19cb0483c795e52a7e122538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307fcb6415da2849dcaf4b2a2c4f953539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ba62789e9feb814274f1467ecc7fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc20eba8303991d04be81c4175c3701541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b6fa2b4e6d2425e41eea8d97697d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1e4054dacbcc021aa54848d34937f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6944577bc7727ec741814008234f91a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a28559fe13addaea262b5f7666b65a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790545d71ee3fc485419474733db068546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805d29e1bdc81510858be6c3652c3a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fb138c7ed5a4a3f04bfa91ad08f2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b14db2b82409c355a7c7470e9c5ed4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0843b62d30077435171628d65dfe40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa1b39b82646dfcad8382bae063450551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bd66682d1bff5670f6fe3698c497d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830dd4aa6dbaffe054ed4e00d054fd3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31cefe98f5c37660e468204ddcd2b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f500ff9712feaace7cddf2984571ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909da2393764b6987a562d6e1d3538f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6127b64c478ead832211f5177e5b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5552505cf3cd098d215b22edb0f91558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43fff8b44bd69f97c615fe500372e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6acd1726175fd4486322dee59f115560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b262e0e4541263ae89301e4dbab046561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485c3e1bcaced68acfeaea600163f9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc2b24370a8884fbf0c19ee66ab123563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ab8380719065505cc49fc0fdc7280564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75404856955433300e5298d4d9705eb1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad48183b858899a52487f951dced600566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1681d3e5460d33f9d83dd6252511c39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55def86f309afccafefb6d909e9d87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f67beeb15ec0bbb80c1c485311d074569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545f85fd6a792b30aa3ed78aef2fe8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ab2f614643449408743cd6d02e326571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91002bedd6c3a709ce970decb7627f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1201cf2974acfe6f3e90e0ac43108573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428283acb41676af0fccdf93c6600f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b329faa7f5b9649cbd8db7d113cb3ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7383a6c71e580ae871ba3295228b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c94aed2ad2c33f531391a86ec6b71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed50a69cd50386801f39cbcc2450f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8151b542be24aeb7ca5b5a909fb97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cf833c5bc681aa2bb22c1047920f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6194a66d4cec80e13201f0c1d444489581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dfc80430db7f63fd973cd5a46c3bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce7e20fdee4c782b4f6245a785b888583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ec0cb6c34fff442b5ea3f1c40d8f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcabad325485d0684fc65248864317e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfa1486d98e9477123ec03e18f55d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fbfd657525314f91fcc5759806b91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dcb0e0c31b4ee1951003b4f99834e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de9a2ab19a14f96d402ca02706e64e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d443614ec993a56beda66dc4d71827590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3e175a6901001e904b2be57291ce5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca0f7a72a0fdb94295aecb5bdf32e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bb0104329404c30961fcd2c5af766593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa0cfd5b53fc2cb1791e1347aac30f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85bed440358e1ea689ab7288d21097595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8aa8d11269b922024ebbfb03caac4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd4266cdb61ab23d687157901d08eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdd6759f54acfd879702c32cce3860598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3520a36481121b2ffbadd20d108f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b37aa73ea4be65c770045a3afac29b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43e3b813c79e0d472e0766dde8c964601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc4e54e629a8e8a4c0e9cfa0a859b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c14838233929f488195a794dce70ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d04ffcf429468b64a6f0ff6dac0964604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb587ed92732467d3eec5fe440e97f3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987806e9edad53306c5b1db184991974606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d47aa5f7416bed057c803ccd8416c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a019c100df5222145bb9397c8f9b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a803b6690bf2c24c056eb1be773e9bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21826d89b34c04b48aafc64e84a2f11b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c991247ff1594acd6e76447d1e518611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378106d47c61c0260733b5a6d0502c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b4c67bf28c2d6501f39bfe1b89ac2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16b022e37177e7116dc526c6593284614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890abd85a0ae0add21709b611b364dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf42fbcc7e1ec76625e7cc284b35a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b75152fb7e35d9a79f2eea3648f5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeae50fca88c60538bd456c44d95ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134f94bc508fa9d1401ea45ad33e5b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4628c41ef136a848d31c8282c5233d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df85e24a4393d910f636266121881e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9501884116962b4d4854a646e05d35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4342a988a4b8fdaf3b0d9f137d99fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e766635001a5e7b2e979582aba7c19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd2bbdbc5b5f3b91851d4d681960a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7f670df43400fa09f3bc4166dc0c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91d49e35c88325aa5f937e375b339a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cec4dceb6f1b28f79f51a28d832c9c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66a356437d07c6f7eb21b248cd836e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd90c7c49b96b45d48651bc5d816cb8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92403489d5699680b935a9af81f5688d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432718666f621de6a95904766f286be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219d5ebc5f258486c0bcec44f755683633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0eda941d040a20ff1360083731646634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9170227a183c4c46fde3c65b8aa381635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b898ed4870e084dacde2dd0b6a5c5e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa8800f384a52d8bc6330a4c3a4a35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfee6286ace39ca28011ca91baef75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d44ca70c8602d1dff4f34a677c7ac8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72a4cfc99f91e6a264733452e992b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a8630359e3506448fd29d965880d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711c055199a1d0c057d7e54fa60b764642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cca26f9ddefca05594a020ad7776e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad2e5732abeeec6988dc1f2b516990644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf01cd1fd073b9c44e086f26c3ac2b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d40fe930c7ff7e2893cc55921b5916646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332814e1de2d2eb44dbe5f67af6add29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83323c720d80ccb4e8b33b14e34980db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f9e5e1acbeef715f5dbe134ae2e12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643618f57395160d58f414b014871b74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821e01501a5400dbe49b6a6974854d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404ac6e21f7505422b778b1f93961ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055b47fe8188f53ec3b52985f2fd853653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6620e09f3b55c46e60bead97df05f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096bd3cf8e8a382ae9ab2a7a3a3a53c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f205e9c3912ab0ca7861e8de1b0700656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4852fc481f105b37d7573d9bb23069657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb37256d2e34f31bea3129a1d34b449658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a451b74bf2e1dc73c5e9f65648e0ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad5982b11fcd72ec88c746e732b49c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f61e0d1bea786b98045b1394ca4dcc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406dc4f4676fff360c2ad1a84c8889b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36761e3597905a96c2d3083ead263c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0605113a56c21799d8960f96bada573664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cec68542182bccfdef88f09281e287665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f8f6ca7d84fc7d6416cea17ea23fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fba0948417fecb67c9c87944ee219667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4ea3260a949a412ba2a8b562ab496668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d172e1049bcb32b93aeaced714f3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72dc89570c956d3d0905c5ff9aae56670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613efcb0e4646053e671898ffb9405f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fad9915fd365bf11eb451cbcd66a50672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9399c09fbdc5694a6a6d369edcefc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643cf1acc7a2a1cc74994e10aab35e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44865039a92c91cea3220e481df90ae2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3110a853c10653886d1f867748737676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d367ea694b33e10bac2d77a6995a8e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f402eaf8a40cd5caade2960579bd2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16e5b15456a532b8b9763c6f2783cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab0795f9cf008fb31074562d44a720680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d674c0e0ac67659cfbbb9965b1baf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e1c3d66987dd6c2e80dd439337814682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36754e272e0457aba8fd99dd2c05d04683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb4da0154124f333afe9aa786c6a36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b593109ed3de41fd103e66da2d2aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700b5dcad50e538e33ecf64a8b62c05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55cb2221cb924289ffc187931e1659687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773cba38d608f4694af8b77f67d41d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa4db6f21f9103b60bbe4884d8866d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a2b3b09fa694d651c74b357a9e857690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66c4b47199424362ad93f54dff8135691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec46df1f955d161c7c444f99e2e65e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215c72d5bba60d3465407b562cab0fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd16e8aee98808135a55c4025f36841694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c26f54b7f6681fc6a4fe602ae163a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789cac0c60fc59e766994f8b40864d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a3c7b084139109edcda8427cf5407697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdf3549977533ca3eeb432a00d1335698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077faab51ad88bbf964becfc67c50597699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9f2a2652b64bd5612201889805a80700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f956aa47dd4047199dbd1f57c3b1724701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bafd2c1addac9fcb77aa5e605c110702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dedabb9af0487884101fd8eb635ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487824251a848a4ab58f13889acd5824704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115fa08256a9e561c0992187d793b2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e4c1b9a68cc5ad0d159a95ae2bde0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89c39d972951aaaef85eccabcf417b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07565221d5230636a68e481a2711013f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c127322efeac1727d2cba971fbbb54a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840d044e86e207169503c880916a06b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1cbd486aab02e3d4c3d29bf5fae5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90a59951c1faf2f7cbac9a1d0754ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b48d1153b30df2f70cf25600791d92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e523dd9c64a4f29e8b3923c693740714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a2825485640f2271300bfcdb86ab8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484699970d5c6e762e1e28170b8e365716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c6f3f72f7b6540d85484f06782d40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82fe4f103e9ff27c5a6dee0a3183a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcb67e2a1de22f8d709bac4a474198719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97df22cb2ebab59060d89d91c82f016720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b829c4f3ae03381507181de0f5430721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c25984602046492886bdd585b8cb56722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d818adc49a357b0f7026850460810723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258298115d69b4dc56d836b26a0be37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942193d5bfa9ad6ac4fb2c82e44b5e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baae0ef72f1991ef18154e27f739e70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef505fe2810d08f2eda82c65688a2a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5792c1d25c405be280fc182919e9b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c015055744d980552027fc6c08c1db4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56da37f310a3cec171433479744cdfb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b869e09308acc3fff4113fb33b003a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a3ad262352303df5f683bcea54cee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3b4a15cad8e4ca0ad575f79f9af3a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97753b60dec36577a69518d681dc1421734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b1f8dad92df484144337aa3a82a9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3f83eb741e418d2abd6053d29bc7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072126661fadbf273d7496946b8a2d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61348a9354de1923e23ea4fa9b1fdc38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd5b96ddc68a19676b61a91350421b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3c10a89f092bcee4f582c2dbdc4cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862110c02f5b6c294acda5f012ba2033741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41cb053f9b4843e45771b06965b2c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8dbbdcaa05e5900161ae8bf885ec1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37316bc50d82454fe4bb717a0ad18150744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582af0ed5edcb89a47c6de3bce1646dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6453cc74c269d467ef857d58e2ff1fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d0555d3fbe0eddf9a7550fdab1cdc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07316679903068d3f8f6e21c9058d649748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a191c1437de29b2119144c396aa7343749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06a47682589a7fff1f0729cb53ff7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaf86a184f5b066830fec7f824b8fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3073c372fe15742b0a0e36766b75828752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ba5277787c622e5a44a857025edf0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc6a72579c78f52fa851cacb57df86754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60234f48aaea98dae146ee921dc208c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab4160a4cc968ad9412470f846582a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef28a6b01823e33bd73ff46350eb783757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224f0af73a569f29c5102c1701ae9a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9dde5a1655ad1dc236cb044d596aa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f496f02495853a12a9164d3a87d26760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d41956a74cb4aac1b7d08b59daddfa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9749a8f1b1447592e218c38100702762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1a96b8a967055eee88d574fab6cae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59423b08ec8ce0c6501b5cab0c473bcd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804cff25466221c7f73392b11848ebd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba3bbee70d04dca864643642150cfa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b290f49458be1ca9920491e1d84e2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d9809f080c94931c3422ad59eba21768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863d9b1dd95554ed31e6363cf841be9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2391aaa71a281800127d4bbcb0172e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f2e64bc43931e9726a95b24f1761f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a5fb80e607bb443f4b8adf9393c07772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbc9469ed653ee441d3947c295d0f7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eda600bd90f790d972fc964ffad50c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b408f320f97cab89145d79ddf98493b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad94d6cc4ee53dd49bc3a97664f4f1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e6c195a03fd538271367716bb020e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88975b33a5783df3cc312e76bf9b6fac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae04f0c64d43af8fcfe8b8db6036113779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902e435509ed878da37c2134a442de1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533950261ce33af04dcfeb190788447781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930619e88a665a64e49e94590b3b236782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0271edee4e34774625d53381e2ba5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce657cc01fdefc7364a501e26180c150784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc93b50272db8bf64add4654ea5916785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77a6e9b425a4839efa261bc1370c43786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba99f898042be5222d18491cd3e503787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5614ce522b12d1188006b8da0cf627788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905b3f625ea42108f43e67f9a68a397789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ee55f318e52d7c8fb2b90663b56c2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb30644b12d10e47fcab94f2da0fc00791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cf87b46d6e93411c5d09e5eae56ab792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba336843f29ed8effb6d179c3d456299793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6867f5ce5273c45b2fe3fc40ccdd546794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8059a9291dc6691306d60493da52cb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace6238f9c39e3eb709154d8a5af51a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587719cd49870c8d87f98225d5ffbe45797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ea07e2b5e3d56adc07684e1622ed3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905f48ad7aa10ffbf1b93043266a03f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2265280c4ac7cdcfb8a7e409ecd6a3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c87be1e25791f576c646947fa4a67801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e74188e7604513a67e05ceb4d8ec1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb38ba861bd5502680385e03ec22c1d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aea9d1548bfeb4669c3a1f7fe8c6bf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828f4fc7cce4d778eb8c4e0e8640622805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32731427ec65694c018c17f45d7aada806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ac5ea3814362e12e221fabc30749e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fc339a71ad98415a0f39c2fb41096808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cb8fe2c7dcf189e067b0d83a4d6ad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254becbdf644ad60edc97b929fa2e86810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a209606e347aa06ad9204a7efc0b09811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18bee6a0a051f3859d0bf561b061b9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b208e4cbfc3ecac418f318350a7212c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a2fa217deb6522732d01c2a9b51cd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878db16dd4c81762791af334cf010cf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b25986877c97b91a6a2653b0bd4d26816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94da141555044fba21e1bbf7fa947a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6e8fe43bf1cebe1efd8dcc270824b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d57179f3703a269513a06bf988ae9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fe143e75dd36c6b086603c2066819820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f47c9377e625a42e2354ce7faa997821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9e18ccdcdf18487e74889f293bf6b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b869db91f8a503404b7562c3dabfb09823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34198a99240e027f9a772d3f76ad6731824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50369c94973b04b81484def40a6f44d7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258de2c694a1522f579cd115be5e23c7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cf11340f3dd7baa2af546ffc8b4d2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6a50574f9c4e676530141a130456f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c31d279ef9c76e44e413a75dabbcbe829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b57f2436a16db66cdf255b308dd70830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6078d55055d3e014342f5fe358d09d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1944428415da4ae4f03c22b323ae771832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753217c5c6938147a6786e4c21311fb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51c8b25f21387ab1b64d843970bef9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac37218ca99f7a63fc3fa1f4ec7c095835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4221d01676e631aa0f30ca28d657b7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bf7633fa05277742acd314f194fea837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac56a731276f81146ec91807348f210838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c15e75274cad8ed84abe5ae757de42839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e909d16e38701d48bd789a12e4866840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863faea3f9dd30c65bd1251a3dd7e88841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf40846c176e4e119a9bff482654bee842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18d79e9aba90844cc4afc8fa000b3a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771d0cb246e97c489b01095deb356ce844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344461b7b0f542d22dcbc90ba95629d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a29112705b3cb17bd761c533e4ef90846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f203d66f6b7670d4a67f009a23e8116847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5d67e1ee725ee1cf973b6921dc88e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39ef212d844d4590c9e6e3dc6ed47c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217a463d7d34a7e3f9741f0a4ffc67b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40dbd3458aec82a4643bb6aef6f488851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a14c9c80d58b30e76bfbc19e04aac852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9ab4ebc94de945c41526ad1631354853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22ec20ae896f743f78205420618d1e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb123d49849642612820934da5f1adce855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762e1a7da513f53dafe6855f7625c0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73852e453ee8a57f2cf1729d76be93ba857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881dfe1959899cf120d00a6472837a9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1753c0fda1cc63479106fef34f02f65859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2a0b69e5b1611eaeb1dadb0503cd1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0f664b3f198fadac6b027e8ce6270861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da673850ef371c08b07dceb0dfe8e122862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42632eda592d8aa1b229ba2be03cf67863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fe72119b975dbfe87f8ccc0e47b14864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82450c2afee4c99e4631730d7f0c73865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b969bbc7698829fe7e7928591d483c6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4c0bc9d87694b8701b9fcdb09b0d2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc3b0f785b1dea5e46ba5417b9f8ac868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05d925725d85d1c56ed557ad47f200869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cef5d50b5af8be04fb7071a6213dda870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12146e04f5329b75d68486f94750f11b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfb582bf1b7554bb321ea80221f163872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d8ef8ba9bc9292c3a149b94b8a319873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445df6982c8997bd5c835da0020c543874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e019bf19bc43b9f2dd454b1f7e7a7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db9a3fd1478d1ec72f57c012163712876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffa84facf19ec626ef51a58fb42c9f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf249086ba107d9cc491180a9fefdf1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263bd8357d7e9c90be4d3ebdde76419879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb447633c371eeadb61c2080bffe84d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3b890a5c4c9ed4a8494e9e4520b9b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c113312393d995252ac55c7eabaef882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfa7dd7c5ca3f460d9d86d102eb4d1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019147b3f0e53c1a0db9eae17b05c07884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78d39fedfe56bb13c7679f4a744975885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435089e075e8839679588ea64e257f9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b774b89937a18ca8ee3d8053b9a4ad1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71721f51829894f8a4b1d8479edb77d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec41187daf5e5d3848ad1bc4d0849e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc43d1b6ebc4150b6ecb1b8e967f65890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81384560198084c8fc6bbee4c266421891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b5bd148b0b207d73d86a96d408226892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1724f2e6dd2d4500674f6bbc8a544893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19567598c1d27d636625af40bc9067b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e08d48d2b50acd3a387990e0258a19895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ca857f1035df6cf267a73898e36e4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1229c3ce394cfcc52bb93e8b87b10c0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893ea216d6965c5c24dd0d8669fda13898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ac801e6929df0aac1890f084d72da899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87513575f9e29681000c93acd5c76ac6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bab406418ed3304b8371342fe656ca901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c4a8352e3ad6acf7b3db95302ead9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e20e0edd6f180930cf9ab5e4a9bafa903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f69a1dee1d36ca2f6c79230aa814b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0fb70424907e8e23cb26b97889d5a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207cbc8dce1546f8e35657def907a8d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b00b43bd38ad0f6dd458df91cf90df907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe822c4fe3b373d4cc32b6adfd1bc6e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fa3ae80d0d7286bdd7f0caec85019909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5b502a8c420f07e0eb87bd1fcc3a0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b02ab22e95ab06c59c780edd1926c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aa9a364221a02406f2409216c38f7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7cadfa21f781e81d180243a7b08eb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf96df013008da104b7b13861dec11e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed8a9ac854e813a7cca66ba54e2020915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c24c429d4b069452919766f3beb32916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01596091bb118888a526f03f7edcd3f6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f002bed318d508e65e0beb0410c7666918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2637cb8aebf98863d6e573cfae4b1ab919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a641b02270193af991f26558fbf18920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa384507aee1b6adcf3d9f3d8a1f61a8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240efbf17e0d25dbf415ee39601b7df922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9c4df912229125da55e3d07e17135923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cb09d35f7a3c09b998c0104c4d942924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb195d1cc57ba4b2a331207b957bb594925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65c0f5e53247626f3d6a2e99d93bdc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db31a9f77892754f4ad388d79e08ef927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f228bfd67f1a456666e7dc1fd644d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126aaff5ba0426c572457114a2d664a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8099cacc85a144bba063baede5fa87930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60329bf7c4616bb44860ab22925654ae931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea019d80e5b5fb132ffd83f6b7ddcf5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626690cc532d7697182bc6054d5a79e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19952d6df7ee309a46ca2c32b7ce834f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636af1b03af60c994026d23b3a00bbff935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6133eb8fddf591cdfb845f9bdfc2b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca326f844d8f8973d15b7aeea2cec8e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ff0af41204ad4f85add12b59c14f6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174f88652cee697520fbb8677cbbc2a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa409b9641bc897db2f50bff339efc0e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ddd6424ff16c56afa1a72aeae3d23941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bb4186429bfa2b4f77658b60da869942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45dbde38a23a8c97be3e7eaccfaa4a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9023c3886a9178df756133ed8c43a2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776294030be20507e104509328bb2637945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b0849e1b0da0317c82ba84e50e76e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab61eb64ff4d8b2f09fb7a601a91202947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9685f765fa5d81c2fb56d69f1c1f55f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd04d9bb1307ebadb6ba116ec7d3e3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7637c3166dae8ad4508df286d6d6a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d484f6511f8091de73aeb38d70353951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1deb118154132ca7315ef6f8d2661952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb57a3cc028f621e7ef8aae7426c9b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5298366129edf0f6326ae7abc4dbfd8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ada5d7c530ae942b4bdd926cbabc42955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601c2e33f2e0645c7c2962f082b576e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3622283d8119a74fd9596912920e8a8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e968189c84cce5cffea6938acc1db5e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498903cf6edba3f376c2ef741d31b202959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6cb24a80e63bd5540ce67655479b0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4e6ca544b4c098b2cccf13cad7ae1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ee92445cf3a55e5a88739427afe25962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370093864f99a6f5bae12c4d357db3a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fec83d07372a763193ed1751894d1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c0859c521d4a9494757c65072b201965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22599bcc126a42a05c91914134761fd3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9106075aef309dc769843f18ad4e3f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882c5b59693812d6e133e6943bbae84968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278bb976f7747e1151a2deadf436970969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a66dd7eb3b30f8aaeee7b6b74687d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9306426a9cc35c669d6658f8cdb162d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1c5ba733751f9bc0f6c1854e47c58972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3d57aecf6a74efa91b471de54ebb1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc985a3b41a7c69d89e37d54b70a5e84974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591f77301b8170a111e8a8901b505aa975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f664f2c5ae2062117b2500bcbeb8f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db516deeaf06a3ac16774f50e1e1a6f3977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d18d6becdc68a533e2f34409cac9351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b86960c823a85828642fe2bf8aa302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8f1a4eafc84e54f350d9743deb0693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91489083eea40d70e379ceeb68d38d274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f477587388639c8e6dff10891542ccb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90d28eb6c90c76cb07b33e2ee7a5396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fac4c1fac5bfb27f90cbc02a2df917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6b410fa48e5d4660043ac67ed8c9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bcfdae6c8ccf995acbf956c4001909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a86d5a242831504a71d618e5afc3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e84cc68eef1554991cbff2a6c6a33f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd99c752301fa5600e6b6a2849685d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8862e2748eb92183ca2604efefa37013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c08f54e4b042d716406ea55c34b66b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01011e70edb7e0ee11fbbae5ba0d7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428a0d651917dbc63908a807b675a1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4973eed8b846fff6d39f4108448e96917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a869373d20a07e15df2c91f105509518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40abc42d368e8e3ebedd58feec97d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb710bbeb84b458b8dd38064c3eabaa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31988eb3672442157d68965d2b5f7aab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2b30387d4c157378fcff092a6735022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c46c96a5bcb262207400a2191509a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb88f50e817f368a4d8190cc53571b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf64bd6c5823cb73798ac5a11e51ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a589334f3adb63152b51b39dab7ae226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4a1655b1acfb29488ae3585808a4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7323d0899494e2e9a72fc3d8ebbff328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fe00082023ccb0e50882386da336a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7844f569b0369b1624e515e5d269f7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f55aa2aaac2c1553ac69c5853018631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33050f2a64787b99fe840e43c8bffd6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebbd9390921d34b4099001afe0e8e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b2b369455f2deecefa3fb00ed9f1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e4998f2745da9797216e40357b9e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012755e377e96e56124afbfe221f44936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56cb8da46c0a8a2295384db80d0a0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399baf40e936c524e53c782c56daab0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6192c4654f453dfe71ca7dc8d62e3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ee98589bd382e738cbd1dc566b00240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e274a0df92d8355d5440e7da4041841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a15cf7fe79ef4829604cc995ffc9c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed455195256cdf001b7283abb4b1f9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c2918a80c825ce34bff2a219f888e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045079d88f37eb252f926171ce19b0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f92a1d552399999d8f1e7db6aa558246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868a32e16f6cef55219ce87f410395847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1311effa393354ab5b4ee006c10150b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed10890850d00e358f25b38e40cfb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ad1728a5b10554df375aa5011665450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf36c4c13faecc6c4f14407e0f490b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41595257377f40409671fe8ec9b7ff5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf87dd6fb0bd241ce5516f8ec36185e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d0a2050bb10cab8454bbbf4d1df6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4dde8ccce8f1f57896eb04895006855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2270726aca213b585171a9fa0d1fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1f12bc7920fc4293b1308246c018057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb5e6cd3a3d8bfaa5dd05d85c22ad758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebf21cc083e9b4ddc2329dd2c0169759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152813ab8d896ab8fc160fcc5ae394d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25a4ad876a0947e5551238bdf9804a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc0d05aa94b69fc0c9691e9c46f23162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8555cccf67fcbaf226d5c4f4d6d40563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b929b0f94d110c8fb2f5bb1330279ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc133ea669072efdbc9c3b260eb946465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44f4f53706ba227713158344d8284a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7255c2ee76e3b2010cbfe40861f5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3878d7a305d02a7cdada73f7ed5d7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08857f8c427775f512654d4d2813966769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286e4028773b6625a36aec4a6278ab870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a8cb6238115d645c8ea99dac4149571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc031bd25a492ae5a3ebca68c29cfa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cdbdf747fa2cad2bcb5d71a7cfe1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98727a9fc0cafa7ec2c79a3ca158968c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea54256d2536dd09335ed14d6e30cbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030a0c06f9e83b2922d1b927705c34476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b988adae84a39e6781872c974beb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd516fe4f08f5fe72353b12d2ebfa478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267ae9d2daef06a4ed6d284c6b8141b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6f5263a3a2ef944aff0026e4f1c5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aca551ca6971d76bd92870369549ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78781c83df319e6c3dcef491d035fc3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f0bf5591feb59c3f3b6bb8ec4ffe183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9d8a2e8056fc6abcaa9fb0ed8683b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eedc860209c6f20a11cc461ccd8d3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d8c20d552cb8647b22066a2e3101686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17d0d4d0a6850ed02752578285822c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a4ead1f43f32f8938b3c8f92df05488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf248ecd21abcecf2173a0306784c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb346e446a1e6010109ca953a2ea06590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb05b68346f1233b1317f6f96611b9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16673f96e6ec4f160e4e2a6e961a1b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaec3617a82a1026592a1cc1ec822193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04724ae2e697983d68961a46686ad5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3549283e68c9863b5067f9d80944195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62c1752d1adbe8cdd29b02116a2c0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374147cb33ce63bd9dcc4db4434505c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738696bd149f0e19a5378759d79443898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4112d84375f33f91dea27e27757d7bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781864a30ac1085d23af7a3ee8354ce3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9380b3707a61a4ce51108b76315c46e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2922b5649cef5ec1b8f3a7d3a2d89d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a0758f8efa74ec1c9d0d1f2f421bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde46773f23384089adac6988abc2820104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465330f4c59638998864ce93002a2b5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88bb747d8a48eafeeefa5c6b88059c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d976f0ea779420e01e9de8b76ebeb5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8e9fb463375b375e9901f75e623ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de593ddc54bbe04fc531c6edd3fd6a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54700f66297c4af6d00940b6f7fa4050110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8ba54831f73dd07dae0ff964971bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9684d8cf84de7de4cae21b33b85dae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825c7de0805e2bb6d1ef5f88e4233b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a35fd05501fbf5c5d3ac1b4035dca4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02bd1f9a940880b1f40de4f9972344115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6838be1492d98f2fc40340b4731aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a955b1afbf8d20f290822192a7caabe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430081d108a11d7a71be06bfee70ec66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37882f59e9f607833d4a90421a110fa5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b63339f95e26c6ce136c193149a8d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de941f266650d0c9e06baa981229fd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87b441a8d475dcb8267e0c5afdd096122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada53549786973f244b6fc9a59b5b5a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df274d5c74b4c86e826d7ed2e73a473b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095828437605f929324a8f5c0decf129125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0459cd3c3ee42b35854585f5da9a1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a958f8e4b41a30c5d15b92cb151e08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d7b8d93f830e68e86cb78a6fb5241128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7889366a598a47308a01ee371bab948129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e89c69a866a5f6982085683cfcbbbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb84efd8fdb90de9d66c45a2b67788d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3533254030093a1cae89d1c3a9caaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3129ba308047fc355de7361f6ae1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1064266731bad6ddc10b32eb236a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041159cdaf54293bf10302e9a3a2a069135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6118f729501bda34da9c8ecb37955136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ffa61f5ad50e4db2c5f3675facaa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff90309ebfa01c4dcbddf1f251f712138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726415133e40ec0e59e03eee0dc43f61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638626d978c8c863b1daca99f21e1279140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6515bb16b86d0cf056709de727abe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dd944b7f463d92a9568a46ccc9cd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadb6183391560271b07e8b89ceb62b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd1696049c0670dab2a395d43779c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f81d830b89a56c8b5de40ab43e8c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a342beadb4b403df8cc4830fd2aad6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e4b33f0b8f092b0de3174d84fd5b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d970c53b8b5b03d02710fa8c3673b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbeb5dc0668f3810b8d07d3f8c9252149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc397c1dbc91dc0b8f1ac629ee38870f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de9d381d5f5b45e9b58311663d08b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ffbaa8087d93ddd755d7fae9e957e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92135e743033e087c8aacc4c765ab937153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447e3045989817c60bf1a4a5fa86f96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f75b6baf4bc32e9e1ad00491f89fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf705dc6b1670a8702a54575c96b065156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed7dac6fe379cde4e4a8ad5cb499d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d1676c55a660678b02678af52e58b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1981f2eb01c7e4747880748f7a7f5e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eeed85d0f2f2325cf6abfb04b7729160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f55439c39faed93b7e3d3a0999da88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1353f1b7eceda7bc8b8a195abd2f92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e82b235b00cc3fdb4058a843ff009163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81313ce589a8d80698885ff76d0bc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15620c401daf9648c17f0bd53987fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6912c52d9717e901e3f8755b1399140166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c68cf4c93e8a98813a61f67cce969167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f71cc4664626eabc028ff09f3f27c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec5d77d2dbe9667bfd50121c1a2a98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996a6e94962ba08a00149f42ee91866170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d45685c1b4a595416af928b9477ba0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecdd39c7eff24d03d1efec9132ddee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d61203bbf0e824c0beb5b675eef37c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c3a4902bd06bdfe345f58c58d7183174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7d07e7f081f6223378707674231e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032ae334f7c9de554b62303bf3895b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3603cf92a612bdf6f256f8ddb1f1cb6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ba22e6a4b6fda5607f5af7968882a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9380091cd251db17aff79ae0c7046179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22bc8615a5c28a16dcf49a8a0f65a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483713a191e893bc67b00c9bd89b58e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030cfe60e74a97636328734a6038852182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc088f03957af71d4fd3a316604475183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549732fc7e531ddab4f3825cfb293ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126724791b8e98033bc0bef53531a17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb56f7c673d137f802c903267a66c9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c220f36922fdf246bfcaf20b30be57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc52a30878adc8dbae7ff932280cf4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f34c192ca522f263c757145b4a07bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0e96db597223000e5864e4bafaac5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d91bc3c8ebb7b0732b85e7f64bdb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbbb2e4bbd34ced6f775a345e49feb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8ca739d7882891fc125d1e7d2b4b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8756109b46720b7bb3d4eeb8fcaa373194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923a3ac0fa15a1f8f6fa5faddb3acd7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013acaf9ce6fa902fa31512c7f8bf5bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bddcc7ad6441ca2cbdce75ca9664c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bed5d78d0ad5ee49bc6de036d9578198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211e3e16ef0b843b764c06a7d529530199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470804e178b165f51d6cb4885180bb39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbe62b88a633abc2509feb12df771e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23fd7e53c4a8ea880218fc078aa404202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15638f1f7b098d9540558f10e0b50aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c271f3e3010b3702369e61d9b5b51fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbaa85d426ce010842c8c7d0283a88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de082e6079e4bf6de558156885bfaf2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba9b75ac0253f4b4949cb2c21848b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92579152b3351f96d8362d3cc908d8db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c06c6b5d63e8a7348569e1a211ef7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68412e15f031d0e11fcb825d7db8f2cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371824a267361faa560a8745eb1ea8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60453c3e278f031801e4384ab8f74bb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f45e4e63e87ecedaed1a00f97c72c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28002aef40ce36d7b62a79331ee757c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30f94afbc448af29e11a525236c01e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d2a88c003091a73494cf0988c4c56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ce61fafba0b587888d3e729421629217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dc72791bb9f79bd7c1856044989e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712719625fc6a72496c1c38c5fca2bfd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678b94d3bfa37cc0b0b8d62f538df6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800a225c8b5de6456f0d43042526ba3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb494f0bc75226b3e5267c0fe2074c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa783c5b929fad44d663de279a67c2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c9cf647597ecba6da1e68f4333a7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783f7701c2b5a50c0653cf8c00e7d91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9b43be9f5157cf5f8a5969ade21ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f19b16bbc39d98f3d1328f9d74d55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1b46d7543cb1e5fc230da5687a2a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7316433b3ddee07af6a6d115106ee7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd9ac643632223e467ed849381b5b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a12f53b93ac4c6dfb98a0efaef202231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9ae5773ff7ee68b9ffdd81abca816232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d527ce08db6a4dd707f9ed4c50bac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a9bf479ed2c99242dfa4e9e1f19db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b7e1c6bf6287bf002f695a984d335235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb42cba4320daa8d34af7e81028578236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c060ef14e36e8765abf18b9c779a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d027fc122896041fc95bfa23d596b2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3756700c2c4a6b8a07194716bdc3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650cde50aa218dce150387ebe27f642240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a815417ba184b73fe2a5b18e621b5e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1a9238356a77468f8e54b70d31bf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4333ff44e803df8ae79b4921a029512243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb17a42bc494d1343f1c900bb58b98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b542edea5cc104906286244c98d1a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1270e7d06c8ef57b878410a0dcc49c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad3acca98fdcafb3c88e93cfaa06c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cd9af043d8a8f7ad75c2d05394501248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f75d525e7dcc39450bec48c000a5e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e125766c4f575b93f77645a8b7051250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690f8de54ecb4b67cab878959b0ef2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c151ede36d05595a0fd030aa3cb750a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ec7394f471421cdd0209d21d34e0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f8dc62c1dfcdcba5b5e64cf97cd14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b68d6d8c1f8b045fcce9ded55a741255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845db60ba08aa63e631fd15ae22a80c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0663041fa6d6b31a68228912d9a98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf2fca215ad8385debd88934331303258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c216cd22fd1146b09ee484ee834d7ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59709269ebe5f0329d9d67086d558cca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71fd165b4ee8831902651b75887dea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef04a484708e2a5d3763b057356513262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acca8b74d41e75bbb052d02b5886d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e3afe497707bc21a185fd6874e271264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec4cf4a391c5dd5d53d507f6c895c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb341cb8dc98f6af898843fd517f284266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f871dfb8d595c94201b4488fd53c0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931c99f9d24500ba070c906cca684a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181da6252480cdb95861075362a846d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7afa85dbd82abcc945812f10714e1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4d069174ae6686095fcf37c112904271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cfe4091f8564fca38194c284f4406272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf228cf39ab7d0294ebc020e222fa0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d496a06a717505aedb48b339a55b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ba60f72e5eca40443e359faa99558275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca497ecdc81b7c226ab0065059988fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09854e7be284e0a17862ab6a3eb736277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645045adbae19e263c945e9ecff1d67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c7d66fdcf5d6720c4f7dcc8076edf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40435b856aed50d6cae2a2511dadfc77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971d6ffe18538824cefc95cf028c635281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66b059046c491b96fa010a8810e312282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe66481d40a5924786f7ee75b7ddd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0de70898ee15999b35135424a155d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2d73295f9728471af239bdde54be1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974c0ab98a570647031e75a35c36d3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d565071f75f17c579e9eaa9a7e85b0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ae58de5675769ff2cab8af220eda5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1693919d687f4297972003cae74fdf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360a37dfa2d25285f8e5089843883a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba372420b9bca2072268e79aac654f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8439fba2c76097bce9779ff0fed51a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8e086e40fb37872c5b96bf6d8a04d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671d61d4af8801493e68ca647cff994294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621f16eb398e14da9c87e3469862b06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0f57b81f6d96471c83f52cd28e0b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c43e90c33e4c9e540f2106dca55358297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0d549b81fd04a7d14af71a5f38489298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617c3dd0dd881387f28b39956f7a962299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6ee84b599a69378a4f971b9cf2413300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dcaf76fd463b5b1a4a7b81121bf77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042e3ab51149d4e21826a9f46cb1560302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58c6cfce988d79b710f699e2cd4efb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72bc47138ea9bd53b9d18702316c12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a61439967a9cf7bb400fd66ed515f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31b1f4181c353de11f92914b532a4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04d79b541b3efa6427fc9a6c25e566307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a19d24cd172f6a95afb117b083fb87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108553056997b983c1ebf588b5aea588309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db303e87a496bf40ddce269bc9275d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a56376c8f32897d88c3024f165c97311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfebaf585a05ebf4e15871d5a8d01ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9f2e02ee9201104cd41bb820cd211313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfb5b35b067b73a43f1e76be490f2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857897e11169ecb082c1ff76cef24db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd086ef252ffcb4109d14c63ce3135d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4c70c864e861f1484863dc59858af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2451baf936857c9c1613d886273b8ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bc696dc2463012b6e1bdf6f0b48ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812dd09d3270bc555c8807be2f5d1f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1d46833ecb749c69fca9d6e4eaac2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fa86093d8efdabc38e185f97924ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aa81cdf95cbe6764ff9b45b2c32bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993609401a21983805b6ff186e174784324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585ed88b9115300f528bd4293f2369a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cce17929cb7d2ade3e412a2a61154326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40768b649c679ffae202250336742f6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fce6cd0d87510e8ceea11bbe56386328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ee39e9ecb750817446a5839be2037329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6338f05a7a4ec1de8d7ef1f4ee0ec0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40894dd00603642164623d38cf967c8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0145242909e79901f5af3fbddef81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9141fae7579ccee7fbab7172bab041333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec689bc8af1e9b6034bbc51ac99b569334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87729733c2e47a68e90af994810846335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc40a0ed97889d3bf333037f6e4977b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df41066c250a255b5599ddba290801337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727c46306cdb58dcda1352a4a02e641338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50fe10f612e0ff2bcd87d2ccc61325339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28cf361fb475f4b9b2cbdc8a2d6c0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3cf7dea28a0de321a3a8309cd2b1a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30236e53a0303756418341417503a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0bfa78560c23dccb356136e683777343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63897093f14e4b3c463b915d0d92873344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ca9c71831f4a3df6819d4af8a6b8e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5845e3dcc2a964f36d8306d157f187346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ac3385497fc67135a007247cbd8e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc54df0a83e865bed8de29279b3a9e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673d26b99781213515a3ebdd355d8d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e379e753ae3137251d84a1aad0eb1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d08abefc079d43b3757eb40f040c81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c91a92e7d1c3c5f060ab7d47746a54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02440d40ae14ccb779fc8c8ee49386ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908274d8623d60be523982c016583eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1441a69119d618e5f3dda9fce34d57e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e515ed72b5c4ab070464e9946a258356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bfd2abc9e948af862f9ba60db7bd3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e7f3c3837d66d0b4dcf4fb8748eba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b036fb58017d3f93fd5f754fff291359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819167aeef02b27059b61baf5483f94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757a714b965f485db960f63a7cecd11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c53888000d66aaeff00d7638f4da2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb63a696ea2e49316efbc20cba1cf5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036319810bee5c5b8dff955483f6691364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb975417f0a54c70c02398ba801aee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554369e83f45b9e57cae5ebcc7612ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fc6c93979ccb0660064dd30165338367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0f02d066bed6daa2c3e51e7a490b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dff59077722a7f40c073dc2121bd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f662b56f321a290cf95103736fc5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480a4d8df5664c91cc529ee2f02a121371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca583f12f9ef8f0efd7d92bd42b5961e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea978aa618472328400779a125860f1d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37920d67915dc72ce247508d0c2b8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03adda7e8fe91ebd2a3a1ec5aae23fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a079c3d8856e0f1b403e22f6e1f655376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e81c7031047ba2f78cf486ba61f8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88fb5a67432ea76dc216468c42f582378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9a7b4790ac18c9986caa89025b802379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ea5934df90722bbf1e3e394f44698380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed0f9e1012a7409c92ac51dfc6a93a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4b68712a348b91c14272b4d74d8e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f2255c35771533edba1bba7dc1df0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb74caf439220c8b69401942a63025384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb5b617e6252a48fca18413c65db79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb0df00be5560b3612d7fca8c8fedb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba60764b683d7c8c6bb4e21dd4b90d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85997090217ac08142255c30012119388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5417420269a2222612ce5c6a4fa7e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec979ac5f0c56b72bfbfdf2147c727a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1e6c1b468aa5dbdc0f0f1783f9675391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9125fc2ff84a8f9dd2a4cbe6f6962392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5f9b6809e204c2d30d3f327979754393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf2ac4d62953fe3cd65d76b97bb6b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2865713680a2a14e26d03c9ff8786395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932ad36f9fc7f25dac1b848e516fdaf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d37efe1fb4a12885e1d9ec3d62ef1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505ef8345abed38597c751fde25a6d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74f7b86d864196466041dc4e70025d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a11fa08b9b9ecf9b7bd701e6b4173400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34651bfcbf70fcdf8616af3b551950f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fc3f771e9d092dfe4ce015f5c3a81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b7478d861dd89d5be74c7558608bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a81f8f15a349fcabe687664560963404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa37b7855876595e85e66addfe0553405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de1163ff76f5cfdc93c0cadeb68c8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ff9762944ec17ce94c8e018720a24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3873b72123837983e7f15a0769d4ab2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954b390f20696512f004f8454803c48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd6db58593a31d36cd8251ad7d91e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46701615474611383613e9d34c83c253411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08290e979cf5a66234dd6937c52638b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3112a2faac897326bf8f8c24266ad8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bd6a58e725bf5002f9083a9c560f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1b960f81ab0a6b18aeceb20a85e52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a7facb4896d79649144e07e542a7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e558deaa4cd01d06a0330a817c0a924417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3321b391529ae23f35001943368b3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30e54f3ed0799cc81aa25ca98befab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5daea052a1a8defa9890d44162bf2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8088895bf32a0d688f8e53e8ceee1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc26663c85ce47bba856d1078d5829422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78582863555c3004e9c115351cc3fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2baeff14f23e7fa58b026ffaff6a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66974d57ac31c3d316a86b3136c541fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1155e074be8c648a60cb2c2494194426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22e0f7475aae3392311bcc73ea5548427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c622b28e653a912551d6e12df2a0c54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1edbeb22fc2961d94b459c8043305429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce94456a5743d46af6891aac53c219b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4db8fca9368c39309542a3563b61e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c20130a8d495039efbb51df12669c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922366098b19ec8164362c8ddabeef45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8e0a542387c0965017c553b14cf00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a4afc5eefc2eb2848547a4c09e19f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5303ceefc08a273d35ffff59558462436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e908d11542a4b59ee088d1a8db6f45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198678d8604decd3385d5248832dab4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30821b1fdc080f90a7a32298c51db9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a1f279514c1f6db09b4a4713ffe80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dbf0d5ec5a988b3de47fab4fb959d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c47a14ca37faed122000e19e100f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9074e04a07f0ffaef2b31e59bc822bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b48d5a31b19d85d0e4a602c5db3a70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e8dd1c9a7a932292d4c0dc407700f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b37dc2b5b927db8265d51792d7b8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92e1790f72438e6d46aadcee44ac4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ded5745dc8b579d21a802ed28d1c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a44f0fbce737fbd3d843ee2e8800e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd43c4eddc19ae2466e0380b83a5d16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a43d2ca17eea8b9a9d35135ede3f80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad610bf5f6b159ac06e98528df86f431452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8413f774dd76dbf334374e06a9bc4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c559332a2288cf5c3556a68a114898454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18390a8225671fdca09ee0a73887331455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e50c62d9c4fb2f705a0a996c4a200456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6839e286a0243e7c4a58e9626b34fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7c470854a7e603f35244a9c726e85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6ce9fb3bd5fa3c6cdbe18c4912642459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ddb678fd1b14a9c6dac092dd07fa7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b5667769ec422fb4294e7c7af2313461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2542e64ad18838fe3097a1313be411462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42485ad5649c7fa9e693469772777c5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9ff0db69a6a91110fd040fa665e9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b820eaac60f5351e28d5ce567bf020465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bb1eb069d3870c9ff26af22f3e694466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41823eabc56dfea70b33a4fc90fe55e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a16b7337cd5c6585b41b6249562d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5df0aad6bac53d785741f2144bad4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe0fdd576ffc5802685a1c8792c180470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd68a75f7766fb66f8e270293f056d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d6356055762263ee1a9292d44697b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733f938f5d7e85c1286b4017d20243e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974de66f4360921c86e97699e8bd0de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3994de50af088692a7b6dd9cc5838475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56feaa27ee9dfb068989aa7aa5cdbae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebdd79f28b4adae5448e92ab07dc20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f770ddbcd5064e50defebaa41274c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174a67fa229308eb6ccd314dc10b323479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65800e32755f3a9c1306b86e04d86b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6c9880d04518a4a088a7444140399481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52c33a9843c8ae4f81c311245d03dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e55aa6e5ee41fe3ef3df3dca924f64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97143583ae327949388a53c3b643776484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ecba2c4d9493fa780ebe37529ff67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d142ca939adf452a1ed51a893a8733486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de7f2dd85bf8dbb3983a6962555c8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ef63c53c5fdc48d49752c2243f1ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b494ecae087a29bafef7ee3503a68b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000df1addc4f4b408f57d4a4b4d9b84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44820c9e965f726fc7732b473dada20d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093d962864753938cd6ca76807c8c8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6db3ea6d37bc7212e2a1c7168e986493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc96cc5a939440a8dc3b9856dcb9ce6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc337c8dc6721e5c919887a3aea574495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2ec9ec9dd528ddd10c81d0ae3669c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb87bfc5439b1d9ce644e607258b385497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677ff912b53a07392b36a4800bb90b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa65dd54e182ec30ba875d1ae6660ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f3799abc7703f2237e8259a22c5a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5d29de050835a855931fa0e0a7528501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f2497f929df3eed4b3e7e37586663502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810a6dbaee5d9e0b13bca6b0f672ab7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903c10130e4887c534e84f14b796929504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf29c35db55abc0242b41f83f6dc955505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445fa61e65807a37ae57260a33bb10a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc4537c23555290eeb3f24b28e72c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1455e812b7d29f0975f0071c70dc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd698a6b855e51451ce174d5eebe44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44ddd5cd192f46005b7a80f392e76e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab7c36639b1bbb47ae13ed97b4a4a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25433ec03e31a6ebd5b7f7df2330cf35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70144cff52c4cba703492a821ded1403513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ada1df65cf11931439cc55c672812514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bda1d9e5bf0156aa280fc6cefccb49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f083b075ff5328620d04849c7ae87516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e3f3e351c3558de3939c8ae8b6fdb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eccb1ff51b23a97adec71c5619306518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c23d7ce0e63bfd56882f3c28a95a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1203ac00df803aa627eb0c8473013d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9c85b95c64a6311719fb9207cfd4b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c903d0ae28e6b50f7081df180fca4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd7301781eb2c4289883684b00459d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cac9885e326b33f9b4ad79fc8e557c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8d9978e11e35961d755d27b290e7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a36788518a5e525c3d7d8e068a7043526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f57c93ea76484e250b2cdd07ef9df2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804051e3ca45a9077f66d81d58bce73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ae51e4bae6e33854fd89b710e6ba0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ade71e394ecae718a646691b1ed8e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4db0c45021f60297c5495949168613531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5354cb84eee414e187e17051d424f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b820724aaf7f67183ef450978d237533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8a6db8e5cdab136b91f053555fc1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd61284ca7651df238e6b0a78e1cb4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f8cc49bd82c162a8725c0b96f3a68536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dbc7fc1bcfd5e1bf9bf3acfc5052e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bc3181351c84fda3589fa127feadb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5747367156dad943faa2285fc6eea0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ffd4398523be715231afeeb8540bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a20200e1c3315c19b239e197d8980541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc421ec70f8a3e97ddabc67036f7e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18344d5a067d8e410f058a3b48ea78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faec95720967032a6ad7780ee968f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b765b10b51f78524b08c4ffaa2ac51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8fb8b60a7390415c341ec33d4eaac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afe843a0bb5701ffaa639537d8776c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343be3b751006460fab5d11490d98e5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bf582b874daeecc7a208b8d1e310f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade240cf87cc447e42fff5d16cb487f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4f385f34c8616c5662bd27308c217551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102c20b4cfe55584f29bd9c9fc92ec6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca61e9ca5714b8aa9b63ca1f0e6c61c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5f3a18774dde47a6066f059c5181e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4efd9573657c5f7aa0a987dd67241555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7e785c98a38bf92d4548f5b9d1189556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e91886df7d9844a06c763543d73b78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969aeb08ea0a891a0588f0a31221620c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d73f1527d91953780a700a0c469fd7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3e0a9302d78fb8c5cd86df39e74a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718c974b57436fc25a151580da300a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515ef6b62a04ebd75f28caadebc31fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04130fb6307ef2cd78bddbaa8fc76df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608f43dca70f57630841dfaa6de38c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae6d3f4b62bb19bb27152791c68f2d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439750434d1813716662eb570c717364566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71be0b5dcaf52656a02f112351d906f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25c00a59fe3ac8c7a82351ee0f2d45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef2b04147665288080e1da2b5475bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72801c1c6017079abb22559a7cc28dc4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc9d4e8790b633e295ad6ade94f512571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11f9c241c7a0d66dc21e06bc58f938572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db4a5c40fb3191ecd5347347ab8624573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1005fef619952024721b33b705a1c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef0d3ac29781d53ad7f37dde8e418e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd71184d6c8305b4eb57810fd869c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaba677ccf2bd956787038bcc59f2a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36550f174d12782d6198e897c64900578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc24e6afcb1d317fcf4050e48b3786a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3642feff5e5e17b811e06b9a08c431580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a3b47606ab88a9d29c31da70093f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54224b496766801b5527ec1a870cdb4e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644d475f710840356753bc3d4206fab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539588fbd000fb0097bda8e537ed140f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c518357b46ddc45c27329c04b2540585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10883c362c56cc4b1d8d61c62e46013586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f434eb921a85eb0030a5ffd9cba3f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e16a019104a7e890740a310cf6f19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faca89ef16b3bc6633c60338e317de3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9c3de9ce8320b0db60e22d9a41770590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0701c607eb50562c8dcd4029fcd4451591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076184f9d5ec3639ab82589dddbdaf8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f2a016fca30036bea60ff77ac66a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938903a7aa204a5dec0d29840b66f1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f08f4cdb733413ce5787819fa9fb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32973eacc0a2782138d7740e91c036ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b714d35d80482871844c8f17382a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041267dc88efb3bda6942cbdb4729bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203dbb314758aec724dea09337c50d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10261241c44b5436bc488692b734354600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585853176c0dce24ec67af76198775e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c1bb177f275bf58045e614f027b4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11ef5582fa2d043fb959a61bb9757b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42894bc51994e1f301a3faf4a76448f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20c3dee9a74e55b6e252c9f2ce4b8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a2abac8f85903daf0a0823f2a6791606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7a0f3c5833d84b22294a486d6abbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368dc6c431ebe491f735ce2e2b463ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcecf482ba23fa6a8dc3774ebbe0211609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2719d12096d0d61bde2dd34c06e46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9138f43819dcf898bb8b433339f822611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d3ed692de6fe3621c760da9737171612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f765b1ffb51a313dbb7cb80dda66c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67528da2ced9699492e902bbc8fd27bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07307782acef2d158b340aec564b1100615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ede73a192b63537166b7e4406a1957616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3938edf80c91cea10d657dcbdc598617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d279d9f7c74b0271e699ce25db5a33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33fe511ed76ca1a873ffd7f2bc2ae6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca74f067c4f2d2a9ec37cc822381a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c772c6b0d6479232ab3593048e269621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c462922e19ba053981477c7b077ade9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ef43adf75ecaf6a3d0ad36af1da5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe316c6d3d48c8723cc6ca326583a2ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10030eec342b889edcebdefdc0be0e5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1552b0b31e161d105c092f98ab5f88e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53453853b35513c0fbec680cfc458d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ae4f3fcb2ac590bd21bea3f00bc19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8db2cbf24c33eac69e4a95dcc680f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79d83a64e3d338992d93ab0b56452f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde69278787f7addfb503acde113e69a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144ccf14b5c2bda11daf8e978559e70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c839b0af0f0339fed15f87fbb25bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a984701c2672982e910542239ea2fc4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d725a2f8581896bed10cee035384b10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49ffbe6c35a0598f31ed9beb6fa040636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e20e6ccfb62e6ec5f88fb7015f642637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49419d581a2c1b50a3b15a2391fadb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670c17e9016e5a03f6227b73b7eda16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f330f6ee915fd5a6a0443be2fdd24e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06784d4bdbc0664a75c976538b98b4bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ede6d688fa35225f340d36e81efeba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d830b4aeabb60e4a52336f957458040643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feb4db8811fee13f1925c8db5176a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc9ef3e598cd81d282a94ed38593e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cce7a609f0f56134277b361356f05646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca6bcc72ceb355171fb898f8cec189647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5339df06eac142c0c37e49e7d096424648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c08ca3cfc3f1a22cb5e219e17d630649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15c0a0a43998cb9b2eb098e1d3d56c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f4b0460f343f7b7f12e051366073d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523029f59772e01cc4cb006aeb19584e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e2dc0e2724c04fb0f2b98f70b0289653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10807d020d55981cb0c470277777b378654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a50db4f1e15215a82ebd9b8208ec0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0d6fbb7722e431346fd1dcd10ca53656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a73604b21b6800d934751e4fc3b5f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1854838c98c860a726e104ec2a2ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d380fe12b37835aa886a1b0a0e6d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593064937f1b5e5cb69f81003b91261660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490ba3a8251b95d62e373abc0bc657f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea4cee5dba701c12ad019560f7ac59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796f6c64b3c6eca226d66e39ae4ae20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd967565c6b5402a801c929e44d11e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ac97ee9d0e48e8eeae01c970ca4ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7684384443ae4103dda63eafb6d04f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a34414ae7cf1182099c8b98148094667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe23d537943769778051836cc38182668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac92f80b5d2d8a8683bf86650198716669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f4fe4ad9d2c938c64a60244fc32c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bb87c703d41ae49ea035a81799486671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a7ab22a0dab820104ee8632e0dde8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed65c8451a4dbb0bf1d468619ca2927673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668134015b8912fe7965908a8fc68ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce355d9221b3a81d46099ffdca146bbf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638d2bebcf94a5f5dbf7d4b0262d255676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269463eb150ca0078b5c51b52e4097c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04ea6be52f95f3912698a9da01eb59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858a923f4851e2f1ea151eca7a69a9f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5395fd4ab07ff22b2708595635e9cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aeae19e633f94be1c5ad39f18722e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36f5a089b694358f7640654cda8b24682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302facdf322979eef7080aeeef9b6ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f015314c0a8acb343df81391e193b03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79596766c2965dd4136cd0cbaf016d37685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b08b75712782f5bbbd0750e3d1370b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb6c7e42a91a5b1b612ee0230dd440687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac4c87e4484cb15fc657afbf4f487b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6ea95561c24a9adfff27bfcf12b6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f162340d9006180b24bb43e9a0534690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc444387f7ef62636652114bd831b71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55ae54b1d3d01636d1ded8fcb38581692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9a0d40386ed9f076199eb03cfb7c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf69372ea52d19c19630df367e4d027694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d7f61592e72b88e08cf7cf705a3a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb505c9843cf9329434e908956b25b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bfd788f1cc8db5557b9201eb412ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527ee045bd5f55e6bda7c330971e3c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc05b979abd481dc14eb9f95a0fd8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0558859f0e81d9e409c483cb33fa6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c137d430ffb7cdda73349afa06e2864701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcac7505473d59b1062a617d74827e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d73afdff73fc725da4f69741249ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f36608697274208b3d7fa67505a448704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16917a038a94b9ef1a767ad17eea0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758cfc174ef0f8c1f811d210a5b3ab8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c931f006123277845e0d4cb1685ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c513b0036bca5c06b11694f4db53e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e45c7d7fccd15bad659ee807f4f27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d9496ef7e03c00ccee75c444e4527710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b21df70e4ea8b0c4867855561305a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1512d631db5157c61c7ce78bb9f825d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c8223068c62206576d73dec55278c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d744677a4b38af64edda6f6bc94a80714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3ec94ab5322244d05781c67dbb398715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec938e1a87bf08eda507dd8548b15b23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3823914897c16f7e437b6d35f7cc524717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afeb25d4a0d40304ca18f6ebf1a067718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358be408876ca7c56e38a514ae77c5d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc079860db80d7dc0e9d6783944f03720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c8c81ff192739e43a448b61561fc3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb12ff17aeed28fb8438e65128223c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4385d93dff0959a590b2c50500e7f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04418617f4743b507eeb6f9c99ea075724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32763aec6b3ccb3ffdcd00640f6b8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0cba285619adc412698fc24b4b4a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc05face59a0e77ccd62fcf7538343e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e82edf6dfd467724393008ebb3e90b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7aa719c1fb6d6022529ebd3b8643b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199afce4d95f1139306b863b583e8d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da53eef142b221b2f845f5f99ae3f17731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627f6368dfb399f3d453976583e4d73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d956db101ccaf83066c7cc48be2a86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059704378c9e98c5a15581583641ab7e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830fac1d4f7a1c846b3906ca94d4901735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ca42d8f7fc364f3c9e0f220872c7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf14aff47717f387b2a0a47293c631737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770e58132e8a0252883f8e0e14bfc11738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e98462576d7134ac3a023db82700b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7541ae780fa993bf2c4f171ee456ad9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15653527869d6335dbc16914d59348bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a8e502d5ead8de9b25062e311b2dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7924c8156149f64cabff80b0d2b38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568bc7614a9588f61af9e88822af8e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fa1ac626da473d7c53cbded47acad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a850d7646391da4d48e215562e66934746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2adbc0d027f166a5976391c9708e87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9b052735a88beec7c4996e539a65b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987a1d86088700a5f4805e00df32c25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc94bd7bdee2c7cbcfad36b481d687750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5b061cc6061ce1d5551ab0078a528751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad62c35cb72a99a0ad37e120f0fa292752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc5c392adf9b693dc3dbfb2e5332e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffca4f7e949609543d8df3ba279622754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83d31c351be527ec6852576106e4e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27b18a06e764e76c000cb7246a5605756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180d31bd0dcf1356cb857dfd332a4e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc21b779b4078a46d8e084067b89456758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec565c59593fb0828255c7007843da3f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda01979e2515a93aa773ffce81a1bb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a5f6801e8575db10ac774cff82a0c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e61aec2a19de1f197376f991a83c20762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adbb74a8d78f2cdde4496a89bca45d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b115e8c410a765d37c8c2253b64ebc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d58a9c3acd6f170e7b4ce315b06565765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d335ef8bf614f3bf5db3daea06d696766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaf9025fba0b814b2a8d5fd6a49f8e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75007e4108b318cca8c0887604ca47b0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8c1e5ce23c305bc7cc4f1136ecb06769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533209f5ffb3d22b561e3e1634fe089d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8a57fff6e842835cbde87b86573b4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e2096c666383c8095fd80a5c344fc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373582b9e06bad981a4c5bedce8bfcd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5f5ae5eef22474cdcdbbf8d80a328774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d2c1c539a3837611b65f491bd008b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91040f85081f870be4a5ba2469d097776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534af93e6ffdc44c672559d7d8ec6a87777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff86853c353a1315671fedc5e36544778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b8abaa288ffe5f01a388ec5e6cbe8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241c0ce64b63ad4d57df4aad904eb52780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189bd21564546bb92fa167de07a7836781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dfba1533699bd194e494ce4330c08782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda78db435655cc26e2ebaf1b4273676783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8973d4de425d64e6ac2ed6edc467e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a000ab4516c68acbd1ef4c5978a23d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a858cf416586f34740deb81b34b5e42786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792bc60a4fc19b0a117fd8d4ec9f397787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff18ae0fbfdbff831fd6505c35230c1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878d72bc6be812eddac54bd5b244f65789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2924d5727437a60b9152acf7a836d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30182374f455689ae83803047e2968791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28235209238f11ae557326d2ebc5e1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6715c77027f8ee9805439a564f7bee793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03263b254e1c8ca84231839537ab2cd6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d0d97a5e38e75d224f3323ebadaf0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bd8e0873b4fb3c783f0e454c7e80c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e262f5d963dca2075e760abe7c000e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c8222892f3fe3e3453581cd9afd56798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cf5be7ead38e111db263b7c9e81c0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a49d20338a1a9c7ec3f387f18a2907800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb69dc051142e3882998fc7aab73be6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fa65143a53d5bb6ec447d81a9adfa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43efad16bd6a966cb32e22b1d4d292803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b635f2d45f07d522e221496897a0a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d137d7ea61e1b4e9dbd50d975aac6c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444ffd448c2848e14f06e1f764819af806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e0791d252f8bbc00bbca0d3d8f71e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7272e79612d7383bebfe9a909eba9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c962b9665472fb34d91bdcc2abaefc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828a1231173fa1d98fa7e4bf0a6ef26810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef221b6401e0cea33e10567b662f021c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b420811609926077471e57605535b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123415f346bf039bdad260508a66a8ee813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b004312f6a5758626f4e0cd3358ff66814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b84a51f632413ad59509c64a39e9e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0c7ffa3cb009f57bcda7b4dcc7d33816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b9575c18526c373984192ae966156817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c40298e581b0d6553f15d72d54388818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4da83b4272683a4f6f58f96eae8f24819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e3c1c086fe3d76d982f6d8d10ce02820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82d01e95b3c4bc9ccf674e5ab65b2e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974afd0739754d03be8bccc751ea91a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a744cb54bc1f082fe8c6c9f0329a87823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb93d9b02e138ff2f27d80372318c50824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9bb50016dfa74cb9598bb1a509eb8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67b85a6af37b6c30bdbbe27787fb9c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2762e3a3d41f6cad73a47661334f314827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaadbf6aa9ff9d8702a06ec250cd3f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5deb2741794ad6e7516b6ea95f025d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c24920dabed33cb866bb8e582da4a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7240876344315b2f9a88ac16f279b1c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba8ebcb29f59b70f6171cd9f437f6c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e607eca1624caddeb54acae302713833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea5c48dcfa292ccd50398e353cf94d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960b9e019abba3bb0b88121b4cf18df835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc3295eafad8c31763b4e23368a345836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9ef034c63b4b37519dc1459093e8e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2e822eed8da8844d379df93f5d279838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299134c8f37d89e9e8ad4aa68df75616839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc955007665f5bfb05f1b5cb7510b0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8fe9cc0aca0d9887a530b7a44eabc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013c42a18b0e078a4c32e876f2fde16842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ac76c065e30742e93faa34d732be5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce72d57aac1032c3cca53f9b6953f75844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c0b5c2567c9f95785f1404dc4e964845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f74503d09a0403e9ca71d86dbe085d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb27a5db97f855c28a56ff6ae0dda6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0e38bcf34602ee74d6c0ec646fb56848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117230b96254b17458c20d8b073bdc1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb67255f353889187c0fdd6345ac7b5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66e6ef22bf5c266e0a00bdca40b772851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ba999a8e994d16635ab8a1e23d43c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45afaf64f0d85d391d78c65f7f7dd5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b16a0c56c3d8eca71a7227224b86f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fd5372094c1587dd9a63b4387f374855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45236813a2605c61ea0da242456938856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a66a2d148582acf92882aa524ab25857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a3829038b2d115f6cbcec6a3a9263858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143d8c48c864c79f9e2f0742a025e60859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383982edfa7406ac4a8e509c50ff405c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc5a26b2e54265996e9d99018845dd861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1b1bd3bd765d3c35416e56ea8169a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a6724111556c90f3c8f96d1ac8197863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d43598638cfc1dffc6da6e2e136584864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89992d8f7001030ada4b1eef46c1b37865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69ba54c4832ebace4477085ffae95c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb08338148e605c5710f337b98ac87e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd8e00e7b1df6b51a0adbb2a86e2a9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77071745b8992464a53f3a29da746d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7626034c3281e89a819ecd6dac108e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f68f7e93c945468af4df59c53958c6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f150663f45fc0ea1def8a1bc0b75f8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0167a23dede76a5d6ebabb30630ad49873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8303d902b0d190bc64598c947d57f9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb3625ae2815aebeb13c6ab9e31410875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c72926836c1c6090fbaffa6b7ea11876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd940b773690b27cdf7b61dd8cbd5282877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1d0bdbc62a7485127142022a43cda878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7473b5ff11281c963993d81d0b65c4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67199027238ad4cbda26862d28840c6b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693462be815017127734dbe3fbd346c1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d595a3df78901f74006061f80aa2a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eefe16667cb9742d8d3529d0d929af883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ebf92f215bead5468ec9051ed6155884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd655dcdb2d87f511dac89b7711491885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ee9fd44979e3ce4d22373fb2728a2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e29760c01cd28f97ed8deb10c5345b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19be5646018681f9df11fdaf3d4c3a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd5a38feb75e34ebb788a4d563510a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea94ef221520ad124b872cfaee05fa9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43c1ac0e89091443512c5e90a6e42c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55985bb082e831b1e3c862394b075e7d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6915ccb04efe7fb47531b6c941d8b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d13722df48bb9734dcd63f7c9b93f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29441ee729c0f4be22d3accd89d9ea895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2154b9d739cba1fd3f3b9952043136896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da5cb7f506c652765f5857139d6d9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361a9dfeca398ae627c22cfc01224e6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ac37695ba976c3479ea5fa3723c96899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d890225f001af8b9f7d342fc36b669b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea50e6e9d33aca710b3d3fcd560116901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce09f47f471074334203594529805c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50002f86c14ffb021747fb535f4d6474903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b896d0d6d413efc6e4692aa79ffdc8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dbecb80f14bd27691da1b8815083c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc6087f060021e7964843f460b8779906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9162deaf9ff83a298bf03248d25c7ca907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f855312cd834f3ed816247b99f18dd2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a0ca10123618ce421d97ea5ca781d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da261ba05067eade1cf3fb21753f3ab5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8653e644b1bbcff129613c8ae3364911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d652d05b2c3ddade78f55a427892f9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f905033187c9f75091d497d8a267a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fa0c23ce35acd5ebe531542d2f2b0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1865c9811eaf2b2171a74a3866a87d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36aeaa00a053f1a9fb6d25385c599c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f41ea08a274a82a388b70a365a88a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022192c88c8de69b1522cfbd00a75d0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cea4be33c67753be63c46385e10b5d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306fe7e660b3907b4d65d06edc03ee1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1875e785b71442c95641f0a4e8875921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039efb33a797c2e5e78be7acb7ba902f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adcd4200c89b44783b155a77c97023923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced1deef327171a97287bc931da2c27924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701c4db5c8d39298915d187f0a5eef5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dac53f19f80a972f7ee7a98e4549fa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d40c5c7a018e0370f024d9c49d6626927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0387e20363a9065f83cb65e95ac1546928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f1cc7c2b1b916ea9ec59e37ab89b9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7444c9f5d045c260e7b6e57a3a0db930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5954c7c18779fff331fd354771f97ab931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f15c1ea3ee81bc2fb5856fe1ac760932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c64081e580dd376d96b44078e75bf6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b99d83bfc983649f7d3ad239ff9e6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e518dce9625bad80f9a24c9ee103cd7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35158a9d5c3726fc84a5a9ceaef6f55936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13ffefd923e401d90c6fe33c879b4f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de0cdf54f05990cf9c273cf2a587d7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422a7ab4347737e7d95b45d45f7c2f8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba183e235845b0b5861fb506a0cd32a3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a0caef9b2bd6678ee83b727c561e4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d313f8099e8936b002569fad98cd5fc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4289e7b10c631b8359dfcfb69ed9e7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ac6f81ea6ec5830965d404c910141944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ea9d12066349e8a7eaa076371a96b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfc4a7033a78165909e69e45347f21946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1375809b2713a5e427d07ee34f5be947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321bbc16fd719a9ff8f34737cb4a4f9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972e31824e142f6a53c00e379c82d37949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7cb0dff93071c4bd6e5acabe932ff950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27819e83c634d7126f0b70b1f8462828951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adb8c9f4f20d61cb8ee79c6a0695fb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce470cca0080669ffacf5010c5d55d4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78aad76588d3c3b24cf2f4d8225bde954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc91d63375fe8773e2a230bafab540955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1cd54b14adab0c45be095078095d0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f7ad5ff1bc1f733ed95829f1a6cd0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554b67b60bcd3e141d5e12ccd75d7a1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95beb65d4db1355c17491498654833959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753aece12895b9b11a8257f1a815cda960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32715455bac76006e3f7f88c9dbcf5e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcede73f581827a24fdc6799fd81313962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdde57f485f87568fd5e43914f9e467963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f478a3c0cea02a826de1518220609964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab95e209cde64df079cb2ebb82f473965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1fdad179627d0b163978ed3414d08966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd5e4a46c1c746b9b2e43424d08f72967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae37f5f4e8c42c9ad90be5d03fc3b8b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b522ab0f492ac3d5b8645a4a64ad1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99302b373076230de7ab79b71af6faa0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423a2cef18ed7989136a099434d6107971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89030111b03d085ff9aea179a8611255972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a523026e3a0bcf03b1ab833d5843c75973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9630b1f73389b0bb4e06c9bc5270b7a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40f77e91bcb7f97cb2769fcaa27f59975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>