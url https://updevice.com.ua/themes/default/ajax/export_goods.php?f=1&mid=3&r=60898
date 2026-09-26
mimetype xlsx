--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f0b1724125339574c705436cb6a981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b6f474e67604a7ffa25e908cabceb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f0bea2fc898101825bf070e5340543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8578930484bc00a87bff0bb5aeaf944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca2d564d71aed67288727abcbfc49e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca36f7fb8a8b10e7793e108e126aa3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd245315c1bd149c9213caa69cc06397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda54f1ee80ab3c0247be6dc5d4c61b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594357a5cf9aff184d02626ae1032d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee36e3806acd554500c2add46d9cc5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711a3357015f14f9280298624dacf3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250d779a293b5491e793e583841732c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ed01ffbe6057c547b518183b0bbad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ec8395eb4afdbc5fdb0881cdb823f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16d9f9cf7857ed43b707b3796896c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a13dbce589ff9c22dcb7d736c273e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d985ab5b391ce9780b8c4fefeddc9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3bec26b4a956958792787d2e07c6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95617fa49c85fd8c1adda80e9dc2ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cd134ab29564775f96755d239463620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8096903d67d907e0fb538e261f6172f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cba266cf1c6463fab0efda8b91818522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82e684d5647038ace7463997b6193f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23016764eee64f99d2b043848d2733624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57902ddd758f56193987390332940025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981e1a0db98eef8592032f7813f273826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de150e74f63f28fa5d9abf28e3bc2c7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35da4971eb6f54fda1c099a675168e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ec839385a7c2752cfb10bff28fae529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a369216154fe4fd62819c1d96e028f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eb57d48291b62bb288cd2b793452731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db41faf3e37ad4e6a6c8412f903484d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772fbff5eee5e810bad518438cb8ba933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b70ecdda3c9d6d3d8b17e4e4d3d4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722918be0eb815846c60544ee9c9f8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a1de6f4376182dce22a27dc93234d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a858abc3c8b3b397c8b03cff8235337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2eed40e9ef77bfa149fad418fd5ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09dde9cc3bc97ab4363032a8286a7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8de9742605cb6d00c6021a962fbc6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894aea8bc66553dab191580b01dbcd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab4f45b517d4d6384b1091318fc56142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f1904a453d09eeedd0694375bae3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38541f71c209b8ed7d07ec3eae8b82f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e84c469fe48ce26ea7700f533a3d9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccb428f9067961271d92f6ab2da8ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fcf46e37d4f44cf68daf4cf0f201b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c061b40c156dbf16184df3300358d2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7834659ee43b85b8fabf4c9efa1a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ef462717ddd50d314f3000e504d9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8683ba5050d641fc6cb1dde6cdff0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149277c1ce301fb0a1f846ecb6b038852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b22b8c6e0c230b20738d30474a3a7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f953c18d97aea3637065f3634b95e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90435fb424a7a01a2a8720bb51d3ab5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ebc3e3a222be7f464e58226e64c8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef9d527849dc4ff9856bc2ebb474f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0002985b3559cd2b73bd71b526c70858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6049c4b55f912e11a765d80f229789959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f286693c7323f5acfa6e404e8b7ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012d82b74d8431c0071231b1d85e60261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda2f00690eac9e56b90fcb7fd6353862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07d45e4ae2326d57a306534b3cb7a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dba39e02af113f33b3b55d185b41b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8879256ce4eb470f40e680a3b3a487b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb6a36912501add26b3452dcee592d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413d76472e6071629950307c8834cff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11204907c59f887b25e28b4f11abe7d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07879d73abff010f6ff1f9edae8765269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb037a3aa945afba8c17e997abd59c6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e215d335059bc040aa627205e544a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1d759d17320f729572c4a34ee993472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf2f80c9ea3c9fe279f34d12c839ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cf5bd67eaeb24da51077adf70b0d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd2eb0b164553438e793d80e62769e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028f1cab2f126061378ccce60370a3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ef815bdd52142bc8cbc9999b5cc0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e634e9d4ce5e9fc94b01803a8f9ddc678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2650c17f8195b983e1cd4563b483bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35c961cdc6a09de9e38ef1a9e776f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4882da16d042589f0affad430376881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3671383c90f4d6435810f5ce8113a6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2521b8728a2d5739903b2cb03fabc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dce4cb429a55341256bbb860334b3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10e429d5f5a23fc1917c856f33334e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09013036a1ef0e2138741f6676cf8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a436db2f09f4fdea708201a7c4342687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bffd94c1610d46978ce52bed09edf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5861486427a140a6dc9a96c070580889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670af29b2c392736f2e151f3afe2497290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2bf5f30ddbe4047cf3c6c08a6f97491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850eab3041c6205117dc70d9d1692ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf064dab06fa290c88e46fcfafb0907d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038111ad24475c1a9da3f50e69eae5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eac666d60739f414a31fbf6f044bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e2029cf6345a0deeef5ba7aec1a0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565733bfae1bd8f29f962d9529bb08d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e202d323d618af51d6aa979b9bcc21598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a81d95f7326e1d4b37fd6b2d7d14f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688cbccbca7ec82711e88a8c093d387100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db546faf86dd2b71b8779a54d12d80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f116e60792dec3941717967e6565f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407a79328f724b434093d5395397b64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabbfa78513dd005c55ca2e0126a193104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba993af132c180b0465409da889746b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e51f82dc579980638603b8784174d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1cf372e9f9fd5cdd59dfd7b6edec0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38849e6f54a5d6c5e7f25f41593022108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c210a40a8fd98f372856ac2db6b17f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646fa33f65b3478096536ab8129787b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713772574a0d10cead65dc8b732ab768111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f69a5e8e2eb9222874b538719196f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637091c44783dca2232e38b05d68448113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb52687fce6277f55f0eb829db2bd43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bd2a33ab50d4df1681436c5a5d59e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775796ef4736f522559b10f20554f141116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a0ae2bc5c3b5ecf566da780df6cd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1fb7b413973a9f5ea5f7154541ba1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7105d82e60bcff57c2e515ff63f7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaed541b162ce4411c8969d389803d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e6395ad16562ee6e0d1b79dc022d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a63df4c9b5ac7959c41c233fdad12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41fabe1d9a12854e57d3498020a38e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee5a6cfcb92382ed0ea7b263297a48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d3c996cd369dcfe50741969a54af8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a902b5d618bd2e7ed14790ee0ed6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65914c8b8b7696932324253745aa0fea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699eff50f8b2314e2d3e0fe68184c93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dd6636ad8dc187514929e1c2ae870129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810fd70aadf0e8cf6e6ffc308dd1cc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa34b41c53ef658ba5f146866350a1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef376da74f6305659c4631fc8e5747132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111369ff19f17801967ca690efd78b2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f051d5766ef4ee8f007c82e42d8f6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2bbb62b143b2c304a4221c1f9f5f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bb00dc59c92e932c11ffb54cd7a02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562b509aa3960afedd50f404d4c0b2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d6fe1aec2a9717947dd800facbbac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38772de11ebf0fcc03bae620abd7351c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c8b8ebc84fa314a182e69a2bb74c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a60382ed900670c04c232064dab23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2f908f73b77ac9ca39ffce9a31743142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7868c59fd7fd745ebd678b0304f95b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7472a48885d01f2f57f868d4d9615144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9423ef6431017b43faa2c645d351f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f03d5fc76575ad812ebb2d6d1da95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106f1317fed3e2d54a4011c7ad3f556147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332de060efa0f0103980cc803a1867f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7f46a211e849883c263f7c7ea8078149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbf70fdb60865d8f2d1942e83b731c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795232f6c6416e8531dc7afb9549a038151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a9c550ed8d6f2d48e50943621f0af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38815a000984623cbaf61c1c190fca0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d209249b0ac3ac64e77f01086ba1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef6cdff9a473f1d2544499c72480e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90621893403d4ad0229312f7a3da077f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf5d9620096ac58d260706f1e4e368157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d750bd69d532d569f408c923e37298158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924274c4770a5c29bce5d3abdbb457c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841a13d2d9ca88272e3ebac6a830331160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838e3f1ae0504882d3ab4e0f74bc7c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f8e1814ff8082c894ec3e82f33e0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678ad5047671d29f474636fa1f5e155163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24ab5da0ad3a288d11845febcd6f66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa83ffbabf68c9cfebb33056743537165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07bc9206da9287d2c08fedd038488a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967da53d7bd7463ae5da536882d91c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8fdbf4b4007ee3444d78600769cc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2669b3a85fb314d65a72b937b222174169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed517e5e6ff84b48777aa28d47cca589170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b613481cb4e7f6ed73de5fc659929171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bc7d2907478414f4c1b61fe4f2fae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7428aa3e5fd8f74f90652a4f9bc928b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab24e31bbf6fe0b46730bfed5e4b7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31ded178d32a187c2c1afc4249fbee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254366041739174c82984a3e9d70ed0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60944e2046aa507f143df92849b468177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f824f3d4b3c756eaa8c6b3bbdbf6f29178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c60a49fc2707308444349ed2c16161179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960707bb1df8a65938c76597eaccdc9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcec5e065463a39452c54409f2ce82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c31b1f724aeee75f3355bafc400c96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641a02e8f86ee65bc4dea5c42017973183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed66378659564bcf283e47cefd08e07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9b3abbcffde665aaf980ee265e41c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ae9cb8e9ecf61674f225d584a03c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46c734e28eebafc6faaa5c6c5edcc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23565fa2e5fe847b3aefb7beb31980e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95826c16d0f0456093ec16d429cb88aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398774fb8b51fdc02e76f4c8d8bd0a47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7243399b0435ca775312d23f1bcb16c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763eec791cbb3a23f37643e07e4c013e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c86cd92c942263f1a73b4822d23a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229cefef4ba8035c86b79d35672f170194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454439ffed399eac3135814a4bdfa5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c90107dc31d030abf00a6a0bb33150196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e61fbfc493b072ffe00da574ece376197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ee14a5b9e03cb8ba626f2caef3366198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7ba5640107cae80205c81736917c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3a2799c883957d8bfd67fcc4d3f73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca9fdb2fc0f0f4f71d0e7f61163f09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa654a1b05e39e429a58b91095097d0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b480d235598f9a8d358739bb29551203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fae6810be6cbde14b2851fcb961ff2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141ee3e6ade19bd2bbe7f28558aa1e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b28c202de84f85c7da445489ac537206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf9001b10768dc985d152bb4396d6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e748fb59ab52fe001486d667ab375a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3a34e7ef8bd1ca70056fb3c7ef71a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a6a7f00e84292eba483a674fac052210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6561daaf881837498deeff1a17bd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8865e2bee04741ac3a0d60dc7b0be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff10ba97383a41bc81e986f43e04d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a97b62dbbafdc32929529769a38c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8d524b68348beda3f2ff28eb3c07a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58f3e2a6ba9ed4313017e362305095216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63a7072a1a8dc7b80b114bb2821355217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfd9eb91ca915503f488c8b1daba76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa69c0beacf45eee54b54303aea295f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a3d3a25a116aa5f8d6c02d8cc8142220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a592a6b4b3629fdb7c55fef6a0a594221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f269ab61da80b181bf44ca09435962222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2174f589c719ca3eada0efb279cdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c186629dee081a6bae0768e38bffa9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b6e18ef274bfb078af209ee133fe0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7868e4021b9a676c7ed105c31a2f6f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c61fe0e4d8cf8b746388ae3b31f30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a5642a298a09730373d88029d9c78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2e1df2392a8fba95c4210e833889f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096690ce0be483c1f2acffdbac1b52fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734ea2196b8ad2b353820426142e74a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7263ba3457570a706ecd4948ea883232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde72eb604a0b967c7f94517b0852b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450d5d568ebe3b532b7fc453d49503e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcc42285740965aa36e6e0bc897d66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cee1ce2f51bf6b7be37fce17723a09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3b3d1c04b10fc14d933390fe2e3da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19167840a4d0fecdfb619cef166ba50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc041715189f7661fe483a1079cf79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d9bce020ca121522ab399fa816ff0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a172e03e58417286bc6f2714c96cd71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2be605d8eb57cbd3392e4bdca268c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b298242d0991590cdef6d0268fc8421243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17ec6c7ec3a0a3466f7be109a2a72d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8aff1bead5257ed3c695cb36fe490245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000c2bc961b6f14468dc982de3f3d6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a7b71d15a02cd00c4d847669a0816247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cc48aa7ab4dee91bd5107e4d48f9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd861f3ec1a9473c46405d4c8e2b003249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f377a605e71e9f2aa3a8082159108250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941df0d124cc3638527fc4493e499dca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4bc0a94739d80332039565b03c993252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574859e6cba70d8de3be269d5b96263253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fdffe5dc586914bcae258ec52f47c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740988f47759897393f74ba284d12dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3287b279acd71d9abd0eade54e141dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e07546433dd3a2cdd7149e13705f87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dc5bf1ca51b0a4a823bb1a3293d49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c36435b9ef83530e9bb51a40a0e2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad397613b34e8224da762eb1f5d65928260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d921f560b4abe276f0ed5e8f011b6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17070e40221c6134af51fbae35d90ee7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221ba67774e89ceca5b1e46e2f15ebd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6198ce5ff3c0d132a3542efe98c71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea46a0e9327bfd914d37401dd45477265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495e616fdb8b7ea0be0859c8037ac1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b65a1d9dd865560346e3e34d94574267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd88836d9aac10436d168001878a41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c747c60679d8f13d63c3bb22e994b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a0eaef89f2786aca31443771d65c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c79f5b281b742d762e944fa7601a75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b7f4101f309cc5d18a70b368dbae3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cb038e07bff41a022f3dad1a91141273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91130130661c73f3c8ab31a1880ede274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceb3d9626c51ebfeff5f2c40b228ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab583525285ee8a25dddd533e428e351276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da891ab9f4aa43a285358f55605b3b7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9b5dc05b0b1c61cbdfe4ff562fc93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb90c69cb04e1dbb73939a930275403279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a23fb233523bd67b808c360bfe245280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281756febcf6f7ade6a3aeb9ed975709281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892dbdc881fbaccabb80034ad5dc930282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dbfab3b705ca4a429d9d1023f8cbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3b4e4e2049a544349b61c7efd4802284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e1c5d751f496017955b309ddeb87d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d38a0ab91e20466eaea29ec0a478f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316995d200563d3f1df324c26598aeb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546954c05921d5d5c0f535cc0f5d027288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4740a609571e92ff205ac3713917c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb859808102e4d9f3404f7d27d624e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e12bf4003333719db465fa70f7c66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fca2f499d75906ead833dd395b655d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bae976b24de890ca6ffae6f375f94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359008fca99549533cf980c33168f44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1838aa3a0d45a1c3bc3e880dc0915295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e2a68d0526ba07518588f6e8b822b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded8b70943a6c1d0707af75c9e8c218297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b4eedf1cf4d865ae88cd146fbdb28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eabba03bc476a88e061647188cc99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cda6aed7810fd2e8ed9fbaaaaeabeb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b1b05c6dd9c0df9b6d22b39c7929f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6c5c7ae44c07d5d44ab5cd0ae8796302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15ce37fe650f798ec61dcba699fc3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99873530041f0f16b16ed643516fb8a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80462ed3e0b32cb4e80669b5560bde7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4010256cf5c1993ab7f09edfa613a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7cbb218de3518522e8595b2048848307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f4eb3b5ad372d25c736553ad9e774308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba74dbb437cc63958d1be730bb4840309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eebfdb5a0002ada459f5b5986a5c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7f8c7b612a04346597d118cefd8b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba02fb8c92c8b64f8c45ee1b06e813f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c577353367b873117289352f08b99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b1117c77ce554b89c3f321be7544b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a9ba125bc4081e634f3501d5cb38a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfcbbca9ea51c3ba7dbb183cf8d2b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699c0b85db3744a66865fd3ec964559317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731ee6a28c8b4355fe9811f4678765a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3cc2c6019282e04873062a7309b7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4421d4456a967b8fc0ba413c782361320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0ce88dd3a7c57b8e4327e9c181e72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce6a5a63eb33255a9487688c01c462322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257423d2b08f61f5e505989b8ffccfe6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ed37d73a827fdb6993e7146325768324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d603a335f99b686873479eff29a37c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cc73e2d528c862e90e54008acde19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b92fa85ec5bb7ea3f1e23e58b6d29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152328531491b3cd3c08ffbc5aad59c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6295d47174ca4c603ed30ad900c198329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83868fbdccb1587f508298a77c67d610330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfc8663e3a44d80944af44ba65be27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586cb5a91e72bec7f61eef474ef56a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8cbd13a620c74bc2a589ba438127e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab62d867876390da34ca260d4aff0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399b976f1f04784f313e0054d450cc1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b757f58e7199361d72a947aadc189336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc05219b8ac865b4680c1d75b24b174337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2a6ff92db06ca218ea5bcf8e4d0e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493891f953e7731bcbd564f597229945339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad33c97a968896ff201c4cc23c5898340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408bfc278584ccb3dca14ce463af6ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ae3395954e7d13747b8fc7c4b9104342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec601b2aea90df857ee3ca852e91be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb867d9362bb12a86eb6578551a858344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22a672b51f00e426236f7b8a2787b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613c78be7839493f0df061e031a73b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7567340426a07b3ac2f4342668d263347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c08b307fcddf64a7782205012d2a7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf803ead6821134b5b8c72fdbb016a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a68b7d3115242ceb2e3591e1c40cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc8699e45f2c71b1e979ce386b61ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375611d82ea50478205e50a03fef8751352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10279ff1e713f0981cbdb006badd19f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f2422fb567c6155496ce748d6a767354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7ef4ee6a36c8b99a9e97a6763cc7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249b147c4889daaa07fc560ca1e7a34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce16f5397353b6800949d3a9355e56a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8c0c00d859ce706941141ac338a57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497e1f082b1efda410f8e673653310f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a8a783736c417c918bcd8aa7ddbfd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a969a3732dc1cb9c2d71db1533e37a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae7a174ef6a5d15395084f0ec550f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32917114bbf5f9a1e014fb0c23ef72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66507e7d61e8eaa46ba2e8b8918d57f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ca28ce31e2e8ec5ae830140e13f8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060121a0b258b13f7dc3eedd59024bab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c103877b5edbf66f4e7c334bd954b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220b146c2bebbe4afddf33bf0434176368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644f771ead83d284c97eb3adff965b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeb608b6b7b34a6a550079c5573adc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3acf78daf9891f65f5e1771786988e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b082cab23b1dc745fce1e1fee3115372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0522e40f439cb9fca154e6eaaf0ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1926f1acae2505f1c12f3444bfb4a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8a85fb2d3b1027df1bafc0cbe4705375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40ee7def6feded163a9c592a76cfc5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c24d191738d88795513a624c183997377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad483b2adeb54052ef6581a8757844a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5c2a9bd1c5cd39d881a5adc9fb26a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e4dc819cec9ebed26ebdf748795fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41831e234e924dd821940db68da07da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf1d341e69a5ca8428ddb8f6abd100382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3848a37cba841c98431478c1ab595383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33dc9ac5914f26558c20acfe7c5e7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d195bb08abc60725ed92ae6ae1bb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c803da7275ec618476be28e5f429e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c04d1fe89af3b8e2db5eb6688330a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb860794bd0dd2798de3ff1011b4a350388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f356020feabf8f6fa3d7e7253e6133389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e08bd9a7d1d50701cc94224f0bacf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825182df7fcd1d573974a68d6c3836c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89f435c5c53f04dc37e4603f5217d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b34d7f3a5f196732c9ce0ae9ca3a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eee43b494e8c3a5893924f9c26223394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39400713b47dfb2b3b5b537c25c282395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e889778692777265fd42431f75af1a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53fc864f317309d404b32fb9163af9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881e9f2b3e7a7397a892a108d5e0bd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb47de63609a68d8f50c3668a23d77a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5f954df6a184a45b0c6fd2d32b91d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11843b636ed91776a22420971753ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a39f852600b189a7dd9c2e98ed6971402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ff1e42b5aa1caeed7a2252293253b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27614a30d6d20c7d63f23cdd7bc738c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b2c2055939e3e9886548eb0659042405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ab69edbb90664fac508cd653cec31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b215dfc7cbac89067ad7cb7a5208d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb91f31c7f616e5e1f2012d8bf6181408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a7b64aa4e138b581379c70012d265409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e36438788ec369a0fa9b93cfbf78fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dec3dd4d852d5990f2442d1cfbef61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca811633e9dcc165e91510ba58d55c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f25ab564af7fd56063f78c98ce5398413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb240526fdfd463dbb2b4e9f566e98a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c29123e7a7a5001747f15c6a9ce2ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dc35530ba57f3448d81cb1f9c13cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d86030a7b0e0794cbbaaa8092badb7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260687bfc09c3d94176f2805613e0fd4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9ea967e398e4c0d7e77a69b085c35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f3ed45944af7d4a3eebe9b5de9f6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77158d7c55144042531d95670cc7a524421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f641fb6c3cd138be76bd4c7c8494e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cc981ec9dfba9501807dfc7b12170423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711705569d722b74a173e80312c2b6fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53af018a352f76acc29e60c9b2dd78425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bcf78458d800096cb75313615cdae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84c79586a0d29d054b5d778b9862b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e8f092198ca253c70a0a9922e5d50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cad7d9551825eaf3ad3f45aa1b98c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713df03706a0db65800d738836495354430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786efddd5161fbb9686f0a828af8ce43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1f4599b7c6f24aaa894b37bbdc955432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c691ecc2e3dcee7f91090d06aa919433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70b4c8a5c14916455f818a02727308434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a7680a8dee1d3944b872aa2da53d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d188a64d23317521b1b7222dcf6dfa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5504e2da1040905a02f03342e9bdc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb98026730886531ee2ed2b275d6f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74a6f9f5052748ec4fcd0ede8b1961439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19695a5d85670606356de066d58ac4dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96309bf9dae95b78f5698b82c7fd1ef4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa954b5747905937a659db4500bb47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ea73f6fe7dd589edc925643c7ac41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4422b47f00645897a20a40115ca1cac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bd95ca950a9772def150daef8013f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8fe64b31669c9498082366a22e117446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b2e97eb4f80fc7cc10617142c0517447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf771d0f47387a3c1f9d492a9b8bcb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ac07c47d485e711b458d9b78559f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a183f460a4cd71082fba978eb231c5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de141c3011e4ca298eca608a905da611451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcebb00cd325449371ca24b1dabcb6e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68eb79b289f97ca13b939d97b6fa2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343765eba2d42e87309e0341bcbcf53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3c9b036df5a4612789adc42a0eee9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8c3171b2cc3a10bc7dfb33fd42d11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff822bb3c0b5f04ab1357fed824878457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ba6d2494c48652ebdf5d2739c7510458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e39e8431269c087bbd67774e83d6e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff313c6482788ab0823013f3ee3fe8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e323844d3fa0c459d1fed9b439dd9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2528279416333cfe02b3b3d8ec5a31462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1e8bed510d16162e3bf24f8cd53ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c41ef5fceb41e8ad402002d16c4bf0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db8c74054debabbf1c48ede0169b33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e2980f44cce65aef098da90a8596a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c023d0327bad41191c06cbbf817f374467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67040095d6c1d758e90179d5ca73b8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12badbaddec5ce47bb8e47d43dd1c43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63419ea83da14ea25313887c345c3113470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff161cc5d448b9123c400dea616770471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f547cfe96b053abf6a226dd0e73a72472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412e3ab262a1f17acb22b022bc486be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658f69ced194c887b0daef7a6aeb09c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567bc142068c90c146a6cc08a4be9c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caefd7af9171444bd0392f7b8921a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d44c5db06c611700e301fd964abd23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cebab2a5132e87acef40bda19184c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da265f10adaf1d8f8478be973c60831479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f23b0c4ce872917feaa07abc3725a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a0e0fc471be211f76d92cfebb768d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb949176449d2691cf4f6fab96fd5258482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6814805bf4d72906eee9ddb0793832483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcd5c36b9641dd7c95b34b584d63fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d83dd87c8e2d54a7e9ae780253d227485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ec2c5f248f55293f8dcf0f67f2af6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da5da0aba0d6fafbe360745fe3dfa5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3442975ea4f04e1586c6ec62685f2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3496ffae0f115e4290723120c8c26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ed8e2dac5d7964f5889902291970c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c05df507ec4af45f32eb04d820e684491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182c0b477f9b88d294a52f7950136c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd757f1dc545a40d46693d190b9a6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b36d0612eaf9cfab1247650478d6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bdaa0065109e54f764e5d46af61d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed174931108a202a8dc4657b4d7e2625496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737863f0ce6d5da8f1e2b85c8e0d0b3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd44002b9b445b300dd52f00f17ccec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f2585a400eddbaeecc45f4db4ac2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec54d7c440cf77fbf3ef96d865e97f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07108a8cd9d7a89bfab424c0b0058309501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7825eb8a4e10ce9b903e650a11953d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3436c5e43264eeeaf91e7833d7d753503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8dfab57520f1b37bf5fd05202cf18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213a14b58dcd2f0fd29099b681fcc05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e5e150e3eaadc765cbf493583d855506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5954037c691fb1453a9fc84f655e3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03eb67ea5b2749dac8a438a199fb2ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0eaa93c0c917fcedeb5c8c96a2c67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f7546b2d05e2638797bb30f3de8d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec402967f92aca3eea2e67d4f30458a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e412a135183598bf4d181525cdd42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fbde1d7b2b4922fe7213667a52361513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458176ad5ec01eb8b04c455816fb66f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd63b841e74eeda8851fdf0eca4ba0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b298f478383654f5f3d895f17e6a6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed6723720c0d5f9566f96a198a485b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6047312a7b2f60ffefb3b0ec6beba70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cb7ee7e622a02134aeaf20f2533eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcedc1d8c2698fb4be947747264ae0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643ce8c42f2b7ffbd3c99a9213b8ce9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaa6305a28253b9539060b4dfc28d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a213291fccb66b8f5cdac2fbef2792523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3e93123d2cabb88dea5dc3a50846b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913e1f4573d771c6904431e414c0afe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d65e9b2c66c5f18e5fc6b5cefadcba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620c34f59d0af54f6105627ed550e5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbff599ac5cbe3fbecf50818c23b70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261cf2b1a93b0857bb1f5148872648e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13253eec567ad9206920b91df1c9bce3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcb55bd66b039844d2b0ee008a6605531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bd993c2164c8d70268c90a02a1773532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19313ac59ddaf3309abae98decb14371533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a987ad9df7728d7a35b8cbaae0feca7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d69ac8267dd3ce9c64d7c169be7f57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9449f42865f673137139e19b0bc2818536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7f6540ce501a7e8316bd62deb3fb2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7eab9b6e5bb0bdfd8d4b9e292b8df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a23f25e5f690711d44c0bb6688c472539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19795255cd6c6835daf86cb6983ec43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b0385e41ce0a2209be51d142d72a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557c868cbaaf569b884f9ceeb308559542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec1dfa5358ac51308ab02d9d99af54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c619c668679954b995b2e4499b2be5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b101d14cbaf36ab83782f2c8f36de9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1a7c1c0ec6dcd1e388deb66100300546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597df598d627a9211f973e60bdc6e888547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343c85de1100134824d56a08f164908548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e210b3b302b2c16b9aed5be3bee56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cd6085f75d5fcb416f35ae08d8080550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bec5307958369d81e203e3e9142ed8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c69dd23b5382d716934fc39007f45e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1b45386a78bb28e229f5c203f1974553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7889611bb84ac671c40c88d8617d35554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59acc34b5fd4aafc72b87427ccba17a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2af79f7b7f613ed7751d0d10cdf4f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a32e1127b30dc790e7a407c7d3771a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2978fc9f976a774afa1925bcc5222a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36884ad23d2ac76ad5a545ea23f41678559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06326294822e152a252d472e3d673f56560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a256635070a07eb17f6d6b4bf6cba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374306cb6c05b95059dd5d44d1a66e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602151ca2048060a2a7a07929ec7ac31563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cdd65dc580c5473b8c55a6ba94f7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb839b0d789fa04bdc2970256b748889565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a1eb1c3144498c756ed113f5d6a31566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977ab8e6884fc2c1a2d9df614c05708567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8741e463b66c310ab68d24fb58dd19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803de1c49a86223dd11b0a445648a37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94664adf859afa70df0af88df57d0592570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889d657cb0c1b93db40112e577acd7d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359460e6c9d2abc3a050e38d9f0af054572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924227fd05f2ec36b59bd72c4d217410573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157310e77f5d5bb97d6cd9538818a440574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658a1a6bef2fc7dc4a33ae278a2ac29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5430121ae25307f3e2a196403cc2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029a05e5fcddce0f8531b7d8ef242fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c5d3ac720a40f3bd3ea38ccf7cca9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8f33a18746b5d2728adf888194691579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effc3d66dac336b50ec7a3ef2cfdf45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9b89d908ffc51a858361b9f2f10aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f72a6e878069f433a31a67e1e7f8f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc0cc48ce83a5bca52dd4632a6e801583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d3b7e87d18b7162bb9ecd654700a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6fe553daa986fb2c1661a0f663ae2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516e39aad64f7e7a0bf75f43b721e0d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec38e0e7e305eae4da536f30efdece1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7d2c7a53f821645e563f454c772f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44739c7f5babbfef7bd92a2a09f5cc4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757ddbf814b3e2e760706c62b318523590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a31cc6c62a714ed3a8dc4ecc235037591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65100456c01b9c6714e9a7025143c580592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe87ce22913c33ce8994668342108a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00107511604f984f016c735971d4c6ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85738f8977ccc02ea1e393de2cdbb5c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea6190a3634ce34ba31ec31e55c9d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c29790bf55b30a526f973d4d76086597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496e7d6170fda4fcbfca80267abab73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a622289fccf17efb0a6c073c3536a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114162919425981966733c6f7440e942600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd8859ca6f6b1dadcefa9165b610d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9170382ae12ed32bf685a58a171124d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d74c9323e05de3def16d88a03a7e9a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae26e19c131c1ff4d5d9ecf142e240604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad928ceaba139bf8a1e71cf04cb10b14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e0c8004ef9739de8410c979165e11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94a4176156f2f234277e1135f4b67d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9378cc0fa88d4eedf111285e4480088608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e0c829a38c84e1c6515e045180cd2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce4e56b99ad6c46b18e48ac418b119610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ea6edeeb61e626919d9a368286935611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05b6d6105a2c8ee0ba6eea994ff6f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3cdf9ce84e47cfbc13fe5843c260b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd574b831e9618eec7e852c6a75ffd49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e6383b6fd3ff00df95b6fd5f9e0a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42987254affaf40fba933a19e768dffa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d6f55f0b61be317147a8cf1de5164617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5330cbb79ac73af20fc17487fbda725618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f085265d2cf8caba526fdc1251682b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64233e28197f94e7da11cff2431c3da5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e51f89a18958c67efb12bcf5fc138621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d11b255f46ca69d1f52790863783a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9691fd9dbc060fa51fd43a62296894623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b6b2de3539df6c5dca5576d7df412624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5b262588ae205d3bc78ee97a4f684625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd5f1844c57f6c6486b2609999b10d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5378f2d81be7284612f7b94795dd9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12203d60f3766a2e595bad66f0c49c4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd2344c0e2ff05834ab4a57a20741b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c45244ee6c9bbb13920a7cdb40309630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58cefdb9419d6c69ae206f1d881c8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0568a7e0bc7ca4156d7e23b30316b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13282a3dafb5f90d26a83003c4c4ce06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daefa1714319214bed00b477456c5d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438adc9dbeb57392837b1e2fcc3de7a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994641aab08e760f98ecbf57bc07eb0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34a032839991f46275525f71382d6e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f109f6f9a5ec62b12daf1d7e414850638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2886ed3ef3c95a7ba011cf865978d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197c0b8fdb613adfbfcfa768355a44d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f9ea5f389ccd75026c286f4db2180641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9233ef24f761ccbbb4924cb9c825e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b9eff6a52876df28c99ab65443c9b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c697a1ca345c8f67be569d3b5e7bc5d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a8178b31156e8261e8888fbecdffd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3eac7a2c54de0001d0ab6e082d3a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ce4b8579bd6fb3d6887afe295235c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6012529b9aa352fa05da8fccb9778648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00163638d5f057f574e5820d3d2eec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f333da2b37ad981b82f452a2c11727650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cb28b9fb848dfe1de791039339e92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf912833abe54e11d5316f70838ab89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d208ff4792affc51e8bc635871588c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fcf58315696cbcd2d4eb175f5d613654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faea0d84693131bb347ea4279815f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18123a090795738248b0057cb84f4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fdbcb39e5018021202f51b42d14c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e87dffe5786715bfbd93865d793f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e174ca15c8df9811fdd2893bca2a2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bd10d276db6be0eeb4ffc249cd5aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825b9ee9a5ed5bfb04db9a849f39701661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4a988a88a9d8d4b376f81b8d61c4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714343ea4fc4b0a555b7a95e3b3e9956663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106712ca1535bf201515c7bf5363cfdb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b26f59bb43488ae6b93a1950102a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfc90c7b47b32a4161a40823485a6e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f65e32f0b2aecab4312ddc56c3584a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bb3c18c11e4df54d34842168fcd68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d05a52fff247db595849b57ddaa1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb814dd71f5953ef4fbb484213834cec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98996718d46647d28b2644ce06b7ad46671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2313114e704ead29074fd1d603f8ce8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278559f1287be0f681f85d83f5ae8b3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de53d021166a2c56696a62edb67218674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef030c0431e4aee00ed22783143a0d7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e01639c9364db106ccb36d3dba8fdc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed8f37a7ee13dbc4c389a7c543becb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ba9026f89713bd219a116a9143ea8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5498838bbb9086ff8d1b2aeb752787679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea45332a08475ec8bc631248a17a9c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3265b4332ae5304ca61490a5cf5ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9a26c4a6cbfc68b04565cbfb620d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba8f5669861fa1630ea3750ef03864683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd9f425937d4a2291eda37c0fed49f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4be5de6a66f3929486e09688706cd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed95ec66f2fdfa61dfaa3417755460686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37ba0b12a508bef19bd6155908ab9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8d14d46cbe6311229dfd2d281b7eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d1bdf9b9972271d92fe3377848cf6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae8952dbf21a4d2b47d30e34a9b801690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04b8a7ee0607bd2c79080b9e779361691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527544a567e7eba189b1a717268c0dc8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cda5fa81292a89e4d870d7f3f2545693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94a4140c52b880bc0408c03918bfc8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61382adc2c4c240c9d63044506cfca0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709d72285215c3e32327d08f31d5649696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091192f29f49e7461eeb69c8673a3bf0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbc5481e90f94e32b00e528a3d1e65698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80529b94eb12b8be8fc0a8d857a541699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88edd67393b5ef140c7f775d129708700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb1b0a5669d1ebbc7cb68ddceee10e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d168948751d25b1774a07f29e01b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62002cdf734897d5a6308626ad24ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2388d7d8bf333986d13bbffcf747ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9ec12cc492d2d39d61d5aa3b9e8b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca122918aa03dca387b0738b532a349706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e2cb586cf1267bfd8b34703fd88ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b2dc37673c19e6034e7636df4a097708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a7f31baa7a667586c4264da86c280709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9f18b842087bcd4dd5a7f49f66e99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0611a0fcbc78bdeace2c2ad9a14ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa70a467cf0fe81d331254b8d8ffc3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2574c9c54b59e939e9c846b3dff8eca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2080e62b9426ef0978c16d2643436714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40ba96d5811ad28d9e0af8afe62b80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a8000488a5da7393eeb096ad2e6fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceff66ba7cbea73ac8333360f4b135c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4731238fd69784fc46b8220a106d2f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc379e0706bae4473801b50785f3fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c21bcf7af97717077beeb2fa11ec3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e712a805cb59c2198a6ca20879c1366721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e04e25bfe7c7fcd2999be9a9f3973722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760e8752202709863ab6a2627f23540723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b688e982aecd555bd11c9eedfca861b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65329c2f1550702d01183bac9f0aaee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9fa03efac4ed8dadbd2968615a20a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0efb8bd7b8c6606adcb9afd4916007727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728554d7fd32c3a06b714704fe456e02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb41af96c11d434b92efcbedc63d25e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985328bd4c9a06e15cd60dd637c54637730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43679d84a83c6a224a3fe02c34ae17a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d4f64f2e88ec58d7135fdb047f0e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217379e7d203e30ab9964a46d988fa6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01327154908ba0e2d50227f404a5b81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deda346e0f4623f383b3196bcac15b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56682ac0f8a56404c9e288d616930f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b62781dab0067eab38ac4bcc9cf73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf5b3bb4ab2e9c1d0af08d88931d2e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df200e3ee0d609130e6755bb3ce331e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814d3153025be1e9eba5f1bfec058f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f98da469e1c62068e30b03f32cb1d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f8eaf88bcc1f1e0387f8667ec422e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ff0e5f716ed9d4c7c2047a4415bff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80240b63a450f9ff529f9973d49b11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde9a855ca5e49eaa2934dd647fa5dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736bc8c7372121e2f05ba2def20f9ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29063f1e6990cfae3f1509f3493f41bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23035993575a7b697628e26e127bcafc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6a68b39a3bb7bdf5e9ac9885b09b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd1a2973e6945e7d5048a098e13b55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfc08181e0be3e3e9f2f88b9b1054c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7f9d3128b82c63c63e783fa38b929752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2911ac73ae5285ecfa1b67207d1344753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923b14c44ba3909a0c1ad1aab83a7f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b030573e21fc12129288701096990f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592667625425946cf55a3281313dc68756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc361a85b258c1b73a32cf9dcd70d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cd45567456e5d2bdbcf7ba3610099758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f67e4f87e54eedda7a41b133db1161759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc328f9f09a3a58df9e208b71377b1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d303f5a0a5d61cf4eaf2bb98b89fe48761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe077f90fbac82b88ebaac42347707762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2c2152a489d8a3b87a67b86f3af8e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eaf91ca80b6461cd89c7c09f2cfcc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d36b6d8f5cbc00d21be89285814728765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc825080dd4aa8bee16a1c8f86f2dd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1f97053de79d1c260f4db50a5d554767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbb89dcf0a3c2d5946ebdd73b764b8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d023378c6ac355888a8b0ff617e404769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a7ffd49fbefc14a3f03c391bd1336770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e5ce3f46dac5483cc60fec32d5ffc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fd1cd954428cf720c10db43b48320772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd023ee05abe64181359ac5a2da845773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71b5a54d3471a2028ac8f04dc82320774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56ee9240e0f01ed97054039bcf6e96775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e11706acd67e54be0c8cc8939f30f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21edb4da1d5b8f6123e5091f54e855d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80433a3a25663a1e7afc1da3b4c9c0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621510442a4d549f4b44be0067984f5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eadeffd481ef8c77aef419cb7793d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d44b6029c2ea580d818de2df0f017a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90174d4191546cd1f191c315766f78fc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd791e4ec2960e8de01498ffa4e03e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459e6eba32fc87136c584051b565b82784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab32fce5dc9deee8533d66c50be41c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b31b691cdbc14103b13a9e07ddcf4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f900251f0548758744345ed1494520787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045910b8fc87588bfc2c942c50507d9b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993ffcffbd6fd9c9ac46192a738d6f5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a53df08ac6416fa310bed8e1cde75790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44935cf831d34c2c7c4e0a09448fc290791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bbaad7fe173e8e33731fb6dd353eb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e7c3075d5be28b5b89f634cd1bf12793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b7c6e3a028994e609c1b50d45bc63794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eacffc6f832ea8a6a8ab71ee724fea795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd034541d8ebd3e12a96eed8ef58f0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dcdd0fb2edafa410eebcbf8716982797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8ac0069e2c4ea397686e84c45a76e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af8709693f2051a6ba73f413b50cdb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafc2ee49738f8c3240108186d4df31800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9a15c5a8ca5f540cefdeb7765701d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3adc808b65678841d29b405da5c35802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3139b36b4733841f4fe44049176dd4c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2e8c93b078107ada06b6697980d0a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c719136d98ec1a98664223a394fdc46805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648ebafe66c589668aa3cd6061f52a1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1482cb7cc30b042a3eaa8b565a78c5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df0c027d1d66fafdf284f4bb64f728808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c06f23c11dcae62fbc5c33a5d7dbad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22ba8683dcdb25253f8fa89b7dabb3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e10732bae98862f74f6d526cb2db8d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196531e4e7536d641efac5e56df2839a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db84fdd211a70af248b0621d6b951b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430729c25d67a1f78b685ed6974f1df4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7256bccfc8cc5916f1d5ca70537c1f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ec57e513673fb1504663ceeae5258816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7012710b5590104eee88835d9c6569817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd17bddaf6cd8942f9f5be99dfd905818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b3ebf88ef3f9168199562e05cda01819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c257cc549984c1e80c010e39ecf73820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eb1d4d611c8870cb84a1618142ff4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4f5bfe2b4d03f7d278c28f20eb524822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c49c7706040d25e8a74d638807fda7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fbee2c828b32535fc0602f9a247bd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab001572659e0c18b2451259ecbe3ba825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac087d2dd5d11a3628045c21e8f15a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bae31e97d20093b424496c8e116cd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e6b895acf52dfe65ddc5012f689e0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbc4565a24dd5100258586f0622a46829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c54bdbe1d7c51492c9fe0aff862921830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f53ee5910e84909c4e1ef5b58c948831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77333e2a595f5456d58fd00863986316832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6856ca9c652fc03bfcbdc568ec8fcb0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dd718bcfdb1821978a6826a7f0106834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855aa20c71163d962d3cc04a5b380e6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ea5235443c06e44ac4dda8119748c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665c109f1686f402cf41452c730c801837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00b38ee8e115b084ca93beeb1c0109838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e5ea7a3b7e53de04ae45d82743d55839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f760a68418fe3c3c995c81bca846c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efdce1d35f667c4766d78f40e1cca2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1ac41ad6899556287d35089fd14c2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7562efc845b71f2bec565de7bd698843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab80a3eaf498e1b9b1ba8dd763cd488844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06a863180cd134a58ef19adfef893f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80805670fad16d8f31dd05ee747565846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002a7cdb82af3a8c7f88e0b3ec85654847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4309a8b93d2538f50a6b445b75c4c6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5cc2d84e4eeea4389477fe2f6aa0e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794a8d269b922655422b616f93698c7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4b76b388ff11fabd8eac45a67d4f8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177d1ee60a13efc54d4125f2019599b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598758ff4176a51179838a1d22c110e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92555e9f5cb1587d07bb204396726035854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bdd2c21b8cc5f5c58b8261e91cad8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25fabbd89dc52f64650efa54573b11856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffdc6af428a9edeaf221f8bcf29f65857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512fdafc6a47071b3636a7f4fcf4f82858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e8a333a9c2724104968a9b116c6bf859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3149bde6c8a7b8d4e5b0f7070ff20a8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fe0f2c2d3f2f7cf334af3d3f83872861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50f73e6192f422f6131c39c2bf4576862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae224f6f8dee418d6965f8b15c2c5bc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094a37f8ac7f0b53ff34f57fda7d248864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab6ac474aac67f1048668f23e126a6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81361e63c8bf3e678219a2e4882c3580866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f315fc16923fb31e98d523c632645b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b80608b57dffb23926ce7c601dc23868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b62722b2e65ab79d22a91db4f58699869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eefa6e52a8d194ae7ca17aae37734e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0361f459e8e37b1bbd14552cffab88871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962525faa08477d0dbaad06e8b39ecc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148c8487a20754901be2e48e7e33004873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384636e08f40f132a0e7cbd80151e181874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3d4a76b291ac17a5a1c88f2e9c011875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24144050f684f18500861f2cd89459ac876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bce338722306864246ebd21d347fc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c085ecb331b0e93fb83c2a3e43a5fd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f068df88482f49b37aac030a110364879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532452aa4021aff91e2eee8dd9638643880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9207d02a3e4cced7b4a6a35df2079881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c632f199a4765da2f0496d1c0f6796882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748158dd45b2de4b602a9e73aa184933883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b135c5f12b07fb89e504746a48a1f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd090e599cc8fe6fbf5f336d0f93a5c8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4eb6554bbe19fe6635158237dd0d4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32112c6d94ca5591b9a96f3db05da3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55379e41822bc56cf93062e5aa35a54e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73ef15b3b68a17640341b78ba1da32889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2927893568c9b0940ec7980eada7f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423abd81747c189d0289d0ba38b7d9c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec74981af29dabab3eb2481a6e9a48892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9500b003371d14a8ce6a66d1946903893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2d484d5f7bbb61e34cd2193174a9f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044deff03f158bd6d0aeebc8ab02dba895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abb842461e18ad95119e52e71055c9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084747f4fa5635dd325f90fd91648ed897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4be8573921a15f0fd9d1d39e41dae898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e736c0d1ef389b38ba0253a97dbb6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f64c557084d6a4dd455b0a8c33bd9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ed7456d56e4f60acb77cbcb7134d2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247abec2069dfda47f35bbbf0e9832f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063667e7424ecf62a50d9914a67f3406903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720791345169f8a8bb0a8571ee46dd9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7959fdf961c33d348dc24cac16a6f2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda873effa18125381292a3abd104d4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af5e2a3aeaf41f60820ee50b0d4788907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9903e3ec386b5786541d1bfa60d0b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69c3f63ac8dc600a738f1e0c61fa29909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffe96437e488064e96a588e5bc20c2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19b0845d7db1410126959c82b58c59911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde10a122d46f70e12c8aa6620bd945a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7755e752829b0c8a4a8415c90620bc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e25018c84202ba41152ba2b0374b19914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911705555807eef370ac588e22e03218915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53978cd096be9602719bd6eb30d5f6c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8ec8c60f951752cab2ed099754312917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c2c2ba4aae0785f4af886e28342e4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cadc88c73f8f3a02a93a5733adeb5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b056606986425179eaef95f654431920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aab126dbe043db2e74ac89d401c73a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477be316e25abf23a96ee91f239486a0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c214e13b9b72b074bd9f174ceaf5024923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d495405ead73e4b3046597fa9cd7c3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77214a69a1258dccd1ca82f84a6bd52925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca2d96c3ef951bf121d003dab8a925926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472750a5285aef30ef28150e47c700d7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad87cbe12b277e35aa9d1b9c55b4dbc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f5bc650b1db7226b870ede0b1d80d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd2ff0e428b73c47f1eb2b7b55c058930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b513829c066ac0835bc8f464a8aef931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a219b7266f78c6e133570cb110333932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289c653404dd88d996d97a29c508941933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285e7948a00e00c8985793d8d74cb92934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a89ce774ee8dcb0c5e2f51ded67824935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b19530ac5c1518bed89247de898d5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84507cfa4af288a88b1c8c004836a913937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a67eece474bf15647b46190104b05938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f622bdc9ee3eaa2f03689c2cf2c14a5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290deb15dd12422261d891a531650f61940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde25f96d4f8e40898fd22afbf28a6a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc17f9707922f1c18a2c9865f9d39c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b7f1e7089169b1da920f6f4ecdb9a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac148ad13ab7b1c9a49a7d9a0ca78495944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9cc703126df9688331b70f01b344a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55099acc227b5ad506bb24856151a99946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d396b2135105dedc0e887a1bc3a9d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935d7120f0d36584e6a866b4eeccb15948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587746adc83c618d5f9bcf622f303c3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a7681f79cefb0257154a3f3eb53f5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e519e89c86a047abe21236724aa5d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8809987f71667ce799a1573fa4bdd45952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528c16ef5cf5420c0cec2a4c28a76cf953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef04354ed90be6bc2c07c845b0c6d64954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea95f7f1c043902e7ff81fac17410ba955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e0997f89a257dac98bd3409464506956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f738676f81bb546663c67e18305126a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b38a314bc588a4022939078f42f713958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d92a3609c72774aa212a2166962c8d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171927e7a05d3193d3d122cc1b014fb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df961903640b5d199c194dc30bc1a5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed69b7d8f8e01e9d5180ec38ab5525962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcd9afd804caf93431932040bda595963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca3931580b736d1ab2b671916bcf14964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af416103b36ba0be7a7ff54793bdad965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195f0a8f4e8886444ebb534f888ec21966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363801b51f9c4fa5122021281dd8dbe967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c7207230fdf4299efa04a92181ed1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3663cbab4040f78e145da412bc3eb42969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7c43c750bcfc244cd3e71745daac1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224c5dd0a9f864c766821394b59c83d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24816ea689c74de885e764176ece62c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2c30e649e6b1f65e02ec5b022e376973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107f7dc553240885f8b3cd4a26971cb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc7674e1a00e8a6abb5a44e684decf975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be1407fbd30ad90a2b83f2243f5a72976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb32b1afcdd96813aa2a01d37dfc58977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d4d81980a532bc2d49cf50df6485c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bae2100450163a58459bf1bd83f4ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35deabd6546c99dac28310c506ca833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539cca7ec7b258259248e2de999611b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422afd3c12ce2e0a109155525387615b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3cf784cd469bcd0f17de909a2c04b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0a3a4de39de1c0a9e1f35ae2460637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f1eadf5ba656271a5c1286f7dc0d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370b29f729fdd0329067ba68d7bceb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b61931b662a6dca117d357490f77f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152086fa287f382dcf34acb0cf2f4ce011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b82c6c28c0db97cbc15a5280f1866112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172661abc79c92b9aaac0d4a3d8a8cf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f61a8a420523efd71d621be44b28e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6411671eb9d85786e933d9af6dde3a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d907e53766ea46913acdb7db66e131816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ba3cd3e971475c68730e04494e18117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d77fdb8297f7bae879a4d52c0c9e2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594acd67335fb412fcffdf1e886368f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b3f1575290274cc5dd87a3d5e01c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e120c3335b5423d654bdecff21984e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1773ef54bddd90102bc76342f3d7dc122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b39d27122319711f901f07bf0f857423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca44ab829e07ef87dc741cf543a3e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c16127576649ad5dfde4ebadf9f7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9586b1a1417b038704a3b0a8f3d0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045202b5c2e210e3471b53400a4f02d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10219f2a75277cd90216f85c06690e9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d278e7355a93c03ac735db64364def829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bd8cfde0e7c30fdcdc48869c9e22130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba0a47603f44b38416a75d53fb845731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f58dc6160f035b5f505942730140ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce560171a22cb2bd9606e2c0daee90a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57a409b35bf69c4392561ddcbaabda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d86aa3cf5dd686b3f76b9f5d49fc7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47004fd7c79a7997b119d50f9e8e051936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391288b5385c37b6d7f73b7ffa366dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c28c63da93798611dcb9653bc8f35a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b284256e1df9a16b3b7efd7b6c29ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4c700221e269eb2d19afcacee24df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291d1e87d7c0133c090a68ad733bc8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c95100555eb6b7996efa94183e77c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ab60a64e1ddc5b75a54aaeb54ded943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52718fd4fe6ccf36bd41fb1b5fbf6b8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0aef7fd1c5bfef69d46d7fa5366a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da4884e94f87aea83dd03054cb1e5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36e90f1e2e1970c600d2b6a7422f3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d362cffce13ca026a164dbdb1b52248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54f4878eb5e6531b7d022340fd435949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34cce0b24b6324228c8e1bcc5cf7f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f927fa5997b5fb2fdb5fdf5a43d1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028b574abb0c035bc44bf918a4f7f9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d152460de1152f557eec0a4465aed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c068eca41380ebcd2a41d6592a320454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1184b12d9e7a7b939b7930662602e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73fa1c51bb07269eec15f1a5dc2ac056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189e5567e85c0c2673e9d106034482e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5573f36e428d2f088015ccab65aec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3216de65fe157d9038cedbd35c59159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f61aa7c58e3054a8be890d6b6551860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeec815687243371518125d276de52c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617da98bf6a76917918f40e49ff4312762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467c1ddccc7154d6e6a69e69a078b9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9aaedb2d7365a6a4ec0eed57e64c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a702203e933a60387f59ec00fc4a4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2bd18810d57bd85d6b5505aa5cca066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1509c5e71e7acf2a4be55e0d74898e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051911f3fbd57c22da63073911cd8a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185f2881c4fcc194ad7f3f223ccf24369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db90dd86521abb8036928d224d3b6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f251fbc07c1581dbe338b942288eb1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d575f2ecfdd66a0ca9b017899d371c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebb65af6531a67eb6b1c3dc1bf329973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eaba5d5a92db08577767e4bd637cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2abf64d21e138341b45c6fbf4bc6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aeedd3d45405f8f55c7fedd898520476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732334ce0121ffeb3ad3253592f934f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbff97450c8c115d7a01779143864c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15d298b979349ce11e8227e2c9a4f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1093c0c9676d4cf4206e308dd4e2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a50ac33bbe9ffa87b7ebd6358c67d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266e92b1a59caf3858b142c44336a6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2823079381283036e7d3142e2b830183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23853f105d3b899aedff60f8f41be2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aab1351ffb3fe32bc88b73d0e00e1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099393c84410de81f6e9e917e6b043b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bed4daacbb7a20a17e3901764bafab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d69c8417bf0d0abbc9cb798c3a178f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b206d62a9351455a1a40c9b2279d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499932e7a7b4475e1ee57cc6f38ef4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb00bc8276880c826f8bab87d056a5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cccb39901fe55bea833af6b53e72392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031d7f56531cff09f76b230032cd0b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2908103da5b362c9b5c9f783518c72494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73878c1c748432af0438692599b2221c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7916d1fab18d8a09e925cc127084f2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc753f5b83008b3bd4d3e5eeeeecd1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda8211408cea8a10d2a3e2fb75dc5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e1c7cf566015d6c5917712b41a10799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5b3d9a3bcc20da7211360c7aefdf3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcbbd7eed845988f9d48690285eca3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06011833cd9709e946322a03b581c033102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c790fbcd942d6cebb019561a3f450103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8213764895d418d208cc3bc6ac025104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dca4535dd650073949c301917ca31b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8a0c3b751189a90d3d84a4bcc0361106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821f7e59827d5f706a3e77572f174db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0ef51bf4b12d01a6630aa6331ad88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc04f44015c2eccbfbf4d14b6b5d4d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d15592c3b998e4f0bb36309bc0dce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182317a90200707f219c7f51d6404fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ade52b5659f3ffc6fca4ab174d019112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66565c51dd556c7f40cdf638180dafb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7ece720a815d6579291ba7a9ad423114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857b01cf8b612579200ee5fbf490414115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd619f32e563b24cb227631d4e9bbab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd40889bc77a26813d83afe2513b62a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d63a68761768fd449657513bbd14b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b514621bb1d3c7cb35cb557ccbd4217119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c69e39d1bc893742abd8c01b692469120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14dd7a005c2ea5e67c7aa037c5560f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6227cdd1a1fef3d61b36889d85eb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ac6edffe0a33a160bea3864a6fce2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a82c00f182e63e7972ba3eadce91d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4dfc84a6fc0a2c077070052635092125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85e3e3dc9b467bac6ab26604d2e76f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d95d3c80691057f7a0f8a7347dc4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e86beefff457bc2995c7e5cb211d07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dce04f504308ab6a34b82f8de631a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50734f71fbb21bcedeec957e72bc55ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44b247f8e6fcca7ae680e598267b5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb110361584a719135da8eeb2245c00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666737120c2b9847c395ca3cae14ba6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d35945c20c16313e80a64b551660c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce64a7b8fbf865d46bd7bef87d63bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f3fd821b73ae53a33408c88a049a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdd90a319b305f71ec2d47082282d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57d4c2da7074e54ee351a3ffcbaab1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2d3ad5301afe733cd94f82669ec3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef2cccf965495ad552d3aa7c52a186140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf0ee868b0e2d5bfcc3bf5bb3876ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656279a8667c2066a7c0661d15efafae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632e9331253b1a690de23cf4cef1e37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475481a9bfd2591b6dc9debd1107ccde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35d683a91924dd76bab55761a98462145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb70a20c8babadce44b9af2f72205eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d7738861581a96db044206e354c69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40c36429431cfbc1622fa2089bce8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e0cec8cf8891332735c17dcb0f78d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfad2fe3451c6429d1f9af447a38ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e64bd11be641e68ddc0ce7c71bffa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5245875478615758471dca52096a039152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21f8997d290920373af0935171d2d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b38f07ad8a6bfd4b4b3ceddafb2e25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eff714b008c801a47b5bb9851b2f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c005286c4a696502bd4441dc0e727156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d91bbd1ff746b8afdfc4baca8e138157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd288ff30a6400908a28b88bcb1067b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39929b67e652d81be643a154473778f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca56d0f624a946a390c83355ddbe81e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd666af5f55cbbcd5767eb56571b54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6472f35f28ad0c8f88f3da3ecde2ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06702e2f47a3bb4d397632730b4cb58c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886c483eb62e407a1466923a021804b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cdc8401a5f0fc648561e4fb4380c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc86b0c5d8ba98b4abb6ac63d83631166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312e6e3887ceda976cb714ccd30b375167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cfed8048878522b006e1b3c2cac82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516bc67361cecd1fd163a5c71d644c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1073f7438d8e1e893b20d8981aa1211170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9e422f3b8c984e6425d00dd76ccf8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710835e665fc4ef9af60c0aec210217172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad9ff17e5e6dca5d5f55ba1e3c4a66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f8147a522266ed2bbcb1d3173a5e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66d519ece7ff5b43cbf21775fcd5e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfca7e589106773259351ed3655de56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bfcbe4c28e8c282bf589ecd17f008177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e6c82a805db4d707f124a04703159178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab73595a07af3519c54ec5254999a51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dddd7c85a6d59a79ddedc3c13d5e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da17756bbaac5510724ebd3bab1bd60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09bfaa282a2a208742480d4944508b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c07155dc2165ccbdc7c98fd496d91f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50497f71974febd7ffb591780eef6132184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6975b99f6d61399ec203c630783574a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bde6a49859714876b10a142fc39068186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddec9f3a62d828d152dca37cd186f22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d3a2a7c29a6b76dece1136ca2ca11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332059556862a388b9e94387a6fd48a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddf8a1cda665fdac9b44903b903236190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa09403a3bcc5adf672bbfd4c42f2b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122322d4a65a1ec89d409fb2137920b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e24cf09a8fdcc7c3350580157b33e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b2127f9eeb49133571a071823ad46194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f40f422cd7d61314322bbaa01ff78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcb821cfd7b1818d489fdce31f6232196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427da95e438d15bebdcb72bd31cc336197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f53efac2f8fdab0246e406a11437a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093bd17e38fc9421524ebaf975e48b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cea3c47ef4cb7b6142681fb57c5a46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b44c21f194324e201a311346f6751201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affd77e17313eccfa139d1c31741cf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ec1aec5a93fe3f4dda4175e62314b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b90777e767170b41994dbffce0031204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e314d6db1331ae7b6921f988e6b86d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8745b80618ff90763e42d064c55118206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa65bb922ec8043d8fee1cf78c237e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54e0ce09741bf3ace7b2a450047539208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2485a948feee985c983f2cd118bea0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baff1d9100ed8f97bbdc2584e281f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1db3e90040c0ea2d02826a350ef30d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef574db841db069f142571812c3b869c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de47efcd6f99ef70a6c5f284ad6f9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09cbf1bd12d1c91ade33d5353e3383214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78486b762d8f123624f2d42b10eac3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac230925cee55067191ea83433dbf8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b62bfeb5301ff88029b8722148c310217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e182c07425b49b7a268288a44ec81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e13e96e0e415b816e7df0993c042a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa24fff4327239ba240d8e191436b6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffd9358b64f2057527e8a72c0a7f60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85546287ec3b803419a7896f921ab077222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45409fe5b2174f96156c2c7e1246a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b477698ea940b8a312c2c4eab2c58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c80854d18d06b4d3065904b3ae4164225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa63ab8425e649d3deb9a9e56ab0ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487603fb0d3dffc6a4ba8bc3b194b919227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d884eb72a294646c18f7ea6405b38f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a8e0b1a9624ec58ba901de4e2a41d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cdd5853f2af6b02ba5c7a773914e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9c000cfa0c113d44ca833b1a29988231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd5e83379360fa2d12e119dc492f6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae566954c523801882cd883762b5a27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7dca10ce58ed04daaf2eebed887d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae84b9cd9eddf676b901522080ee2a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e3cac8cb8fc7b0de049c22795012a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4783aa66e28164f323b78007033649237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1215237512dee902767d084d401f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0ba16634987c25f2b6debd817aac1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfa4dff73326a1af8b30d7f662a0d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1298494b4f622f4eda1b1fa582f4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bcd27407ae2d9f095df498fabe3fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f62398c6a4e6084c21c399ea6ca0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346d8c40e290ca01778f97db395187d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585ddae2803f792f60b53337ee1715f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c68f101d4dc448c2476caea6c7d43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4cfad878362ff2804d6baccbcbdaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd7ea4a8cbdc417df1e3f56ab98d32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e450a14d16a598d084660ac475cc31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc177cbbea15cce86c5fea8cf277cb56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e00481efe6849a6fe01547a063a6b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec630fc867b972b02dd4573db15261e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82865aa2b30c23355811925874d2ef03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcf864a8f9f42864e06b5560054d29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657f46ec470b02386bf989ac36ba857255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022b2c1048d26a28389ed00e7eb663e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88474799969c06db0c0456be8de524257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d188fef2bddf7a922482f6918cb8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074b31bf64245f67b19e312ab56a3e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243dc4a58ad876026ee7901279ec4cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860772c636f16eb09c57890410acca1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cc328d474b00bb49276c95be78dcf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023a9af0d549b308f63fad0ac1732ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73049056670bd65ddf9825603f15846e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114a671f07fdf8ea75f8e45cd4c33ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510dd67322154f1f71ddff32b7b188c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2716b745e545ef34e30a00ab242214e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c971bbd0f44ff3534c443092b5ea7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b898625a104ad4c0ec3b2d566337f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160a3d02578b2236498e45a8465b136270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222c342fd7bd82eaa116ab3ac7aed90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55628da2c54601a03973410ce0c06ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dae69fcbc9ae23ddac54262413f97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b95f60582819b69613bc71ac6c9297274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872346b9e72d338b8d2579284e481a2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23374c37712f554190073d53616b352276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03464809cdc0a11850f6d87406bf67c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84612d1fd439ccbe6e065edd330566c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19f7a71131f1b3ced53481253d543d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1c2d3fbb2aa8463f87a79e5f04c83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a1faf40a482ef7a19978c7dfd0e49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa928a1e77890f2fed5fd3956dbe59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8e0edf85814a15a149941392fe474283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cae746a7fd481cdb23b3c7219dce35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153cdbbfbbe7b83706999f0f5cdb9f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e58337bdaa753b7133f7455d7549f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fb2609a78225990549aadfb644b74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f186cedd5e58da12a6f083081a3d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66868b1fa4f691b470364b40d4816548289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aca0d05235d5f634f3e982939c5b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3e434c07267697cae34b4b5962adf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a0aa1dc5a44eb81affa2b357b52ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9af7a7c638d5a2ebca39343e40015293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb5e0442b51f0a91b1283ca7cda435294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510e8e4bf0dcff033b515f2be09a068295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8479c7e60090896c461b7888916e6ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc5b8fa206603dd620a098e4b43b74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acd6ef053bf0c4aac5cb3b3f6372d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b74e599b46427147e1da03778ee68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa61fa17b33d810511d0dc07ce352c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1e0b67e6a3a81cab02f824d7f6773301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce415525c22a63a806d3d6b33dbd8cb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e31348f9630076aee858719a5e438303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387cbf22f9b5afd073fb1aca92c4d86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497bff8506fdd89564117597468f95b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21aca7a01a4306856314ec69de9903c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046e2ad31a301470fe15eb5ec475755307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfc1cb1dbe9887022ad8fceae3067c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d714c89e5ddc3c2ddb898ba3b8a1e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5807f9c50f6cabb5c5e2155ade4fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b0dbaa95dbc69be30cac4a795a2c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa33ce8adca09e5bac908ab3851eb20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70410c5dc9e211604d478efb7a362605313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5233948f023053306242dc5d16b6a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03d411a0aab793d64354e1793c75bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d501b82fe49843ef3fa40fbfeb590316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5f1206cd20244bc03a86465243086317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30224bed02d68defbdb03be714a3e7f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d10b738e7fb0d1fa878c9bf60cdfa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c81f15fd74401257646edc219b008320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33af4f1c7aeba5d8913f935ba0fefd9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d85ff86b4714b0a3262f2f54a0ca1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecd57d5be77cefe12e123ac261d829323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aef12e7d42d93c2374df2a6be1fe4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18c853b7b9578d2dac27e7861af044325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc86d8f4550ca90244cfe1c652c7c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0297ac417a56d526e7dfda0577ccb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece94061d1d0300ee9466ba985efa99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e36ec643865efe07c17bbfee26909329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d50d79c7bf325534aaef952efb46d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0257fbeed80754e0cfec00a1b9fcc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72433e0d0980fbee7c5fadcf9bc8f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60f1188c13a8774e58353b4821e3ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680df858a616e2f6cbad01b9734771b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56029c08ebd82f035798650d320bf26a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9fcb6d1d667c3bf5bf0feb18d6c9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab94954f80eda091f29499fb2c3eed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59def652ad9d54ab79cb041b47a6c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85b0d02cf9b13f8fdce7b1b1dbd7d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e29b03f3d5fe4cc45290c2c82e37c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecc88ff83ff02f5a3494f8e28b9bfe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875aa06447ebcc4158606d4ebc2dd2f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0a10d22b113884362ef45d38e08db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba4619ea4a04c9eca40febbbc43147344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65c93c304ae6a5a8f786fa02e95b7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b99390bb2dfb0efb098526471a49c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b207cccd9630465c0c81eecadd237f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff4e2e86731f3fbb94866e57a5d926348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4d4f243c695d2920faaf0d253f14b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45215f31e76b47355a2413a0e9feb900350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9ea60afb504e58786b8fccf5bd3b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf47ca7c27c8865a8630daab4d9015352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec18b373bf7a91f36e9f865d241c52e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da90ab32a163163e4cf83f901815c5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428095c93977dd97a496bd286aa2f5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9a62e7d0dd1ec2105c6093eca69b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f28a9d93d9da8fc16bc09d4fb6942f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b2f6bf1e44dba440ba23542f0306b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a82c40a1d0dc8edb0d4dabda3c0e24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5145f53de84435402082114b3a2c579360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f75581085d1164dbc87f6a9a482ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3643b5a29d4ed63767054cb11f28d7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdb126a25defac6f4bb52d2df246ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946e7086f6a26e39ba2df3b20729773364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae714d6516cd937be04c9db419833fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320a08016d1c68e9e563eb69b6c3e96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecbd011182f49ae0ec0ebf138136de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450ec3daae51bc2bb80fa37e1dc3b6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84ee71a2d94077dba551f2ce9a2b4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12924c27d34537d7ae354dffa09ab79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad1264bbfd826634d2c820252d5d33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68ceda6dfe3949a6ac4b4a2358ccef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6ce3d7a7001661836e387a1855059373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea86246a96af563e7ff705ce528fcfb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43c615436d9c1f689cbc4c87569c74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea859aa5138d5fb3167f720075f2d2d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1b77804ba18be57c2fab9ace722ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21340d5d4358822eaca026c6f3108183378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b98b0e5d097d7b6b5cd61e88c272b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eb80591c4ea9359914324023c3ca7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a751c7f12905c9a10613ce19061b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eab6e0fee4a7899d91e123ab3f5a1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056574b7401f52de4d19fd686012d56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55469ef9a31d07fa95cccb31b21f369d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b96f19dd93c9b81fe67a3deb6679f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb73a01d79cd454aa0b79fb99b894d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5b3301319523bbe4c6e86bd692fe6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bcfaeecf6d491c00999dd3364d5fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363e7405fa08a503918dbd50eba5c91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65e6fd8f03bdbdc9d8e1fde632e7cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18559ba13b6db1af7ab481c35f94ce59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3808b0191531eb30ab108db5d078d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2087b1521e4ba01179c0affd9fb0290393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de1d486cfc371179f8169ba43bd79f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685789567a3ba3e7c63328fb9f6aea30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd420063ddbded25bd4010fefa8aa5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd59dca1b7b3688e8d88f92046b567397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab42f88bbcd2b2e69083a7aa6dfdce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79f2801ded477c145d5e3e1fbc06f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f934be5528b298b0cf182cc833b7e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888d7d203b0c5e776f833bd1b2ae6cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ded75d8b7f0529f56eb567f48fbcd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ca3a7c174ed3eac05bdb7a6f8071b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcd6700d61ab7a362a5e9ce4c5ffa7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31e9463d979b58c60032d64ce84b98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8122392cad6fac4524abb6606c006f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd517fec53be9e9df300f83756db7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdd4c44f29a18abadb6861fb0454ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4007a3b1fa8a3b3ba0a62a02ae55a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab1b6361e32eafa4a3caf56052769e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cde0d1f93f105cbb1d0d3bbc69e395411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53ba190d902955c7b4ed8ad7838bd0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec3791501ba66903c3c62f7383d0ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6547a3af21e16400918d950e30e2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26ef75aa501afd0f51e8e1b12aa1a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605a223a3d4b84adc38372eb34c48f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3166421654c4430ad111f7afad8fdcd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40107b36c3c10e9a2cda8bb2d9201882418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283ecfac47e45b376877b6dc694a8f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d307ae49d1213fd12c384d0997550420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb307e274fce638d9968524b4a48f365421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5b30f65b7d52db5704db877807121422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c7346c83747cb3ea0964708112e3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8542954784979e9c0c2065c23dc4d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71893ec9124d16350dfcd26a65d9688e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a946ad9d62b7d058576f74b11e7312426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98badad5c10dfaf372be2460ab38a53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ed1a854431ad871d15dd04cc26d5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf58121f46d991617a5635761c8f2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be4054eb1d28c48a21fbcee60ed234430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7557a9838c05c217dd9f344c67d5ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70638a217379766cabde7a09e13e036e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54d211d79186a6fbc4e4a19b0d6559433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c6cac001712b2613b15e738cf4b43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891cb0062b0d25de6d28ca1de2f7202435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b6e1463a0b3c2b5556fadf47bd725436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcb33631534b413f096a11f5c3dd98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8049494fbe7a9ba57aab6f4601eed5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191344361a753ed18bbd610e79c63e8d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3be6733121801e4bf75a03efe30cb0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb07b67ab0e15cc8fcd1a8692b39d92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8d0c52018799f9f692e794dc3af68442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fb73ff91067c949918c0bba0de198443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7307cdc0d6ff6529b426116c86a7791444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63af044200ab23d5364d23d591c72d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5a66708b5c97547b55d6909f74837446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6b6ec26e49f52e0e3063a03201890447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71370c864333ea15cbd540defc6d7cd3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d8b9dc105abfcd082ab547d07b48c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf783b688ede2e8f2d6adbef7994e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71911e591cf9bc23c96a148d826ba16e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b9816b712fea6cc4ec5cc9f231e9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4a4f247a3ec077c1b7fd421ac9441453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee0271e485af54e4dd2533ed7b34bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa3d184230b33ed2c2e4cee8363d5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23ccb0487b074614f1cefafa4216b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11576a63c7d7f862b9a227200d8a3f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412e103e42ff52987484a6023b741d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45340a4197256766b8c1bdc97958e130459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cab55f62aa1c856696d3ce568ebc8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4c8eb78fa3255e079ecd9b520cbb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b45f217feb66452346a7bd4f979bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287cd7414277c825f41994b285b8770463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88e8e6a2845a5394e53c3f9b86921a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301f01a303dd65e3a67045ad157942c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad507e33744ec8cd50ec2e6bdde4a08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b5e01ce08b6ad6df5e725de757610467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe200ac447da320b6c8a7b457432efdd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbea44ec21ce606d3a78605a18c333469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be694a379a2633a182d1210ebbdc61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c7b7a82713ca47a781c3481bfafca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4af2da07d5d90db9ff5632002568f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29309786aa0a8083094abd9d3daf03a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24de7606db8ff7322a3a5f2bcf78b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3b687c483f5b740f1aaf92f05b980475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf720f78800b38cebb72b6072f9c8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b42be207926de3484660713f5f43df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd9dea19a116843c89bcd1f9d7dcbd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef055dcb640a0268c759996ca40107b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465ae8495c01ebb619b0a2795e63acf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d46cb76eb9766b360d26863992c8ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33416f3bae91f9c5f08c8d80fbda5f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4843845fc9a2cc2c06c8b2a366c2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76580a54f0e0cf8b7e35b369dae4f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8f201c9fbd2b25f9caf2d3e3cc925485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569718ff3846c4c167b2b83359947ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ecdf026717fb7ada03e875b143c82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8aad3238de99ea9d9a9ea935af8a1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dfbb0f1998b9054e710ac66d83303489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cde94189e7ea5d8436ee11a67f3150490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4554deafd447cb4a81ccd01e799b31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30065b2547e3928bb6d4d00ab30eb7ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b9405fa064c24b3452496426306e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c284e11ea34c3e5d43a612544d2f69f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cfbc43c9b448e7a01b3a90e2af3cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412acd09567538f5aa90f3c6b661d08d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9523bd638cc11c688996b2c8aaf14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba902b5dac29c7892e311a900c5493b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31046573a93099913368c9945d520649499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbee7ce3a57536844f2e56439b7222500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b562a7b67802a379364d0e29d8c86f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f9c731fb809bbed37c699dab011f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe91fe07c2cea2b753e02429280e04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9e467f5b8cfb4875fc8c06fee01be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83c64aca6afa7fdff3298b6d916000505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed21983ee743c60475fa1a9de5c56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80115f029c7fb325713a7eb65d9a92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b0389cd5db3991ba5742144e44658508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef9d82a990aa3a91058cbf60e88975509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006796d2e0346bad11539cd118a782aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42005acc9b6d8deee89a56e4a67790511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65532a1df8ca5d2b7b5f14521cff7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5552e7dc2ea7aae39128e74ff1980a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6da312033863a0894244c8497750ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228122396c85e807fadec084e7f4e566515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df01f248f4c1e64499156f3017a477516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02b984f70f63863ce2b15a04634a93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dedc99645a72d7e3a123257e3bbe2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc20ac7195bc6035b369caba72fa3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4977b5b46b1832459d923d7b1706e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fba8a547544a6b1fc17b173e06e293521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319d14a0b2added0cda934c8b6349f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5851b35e08fc20db632949df39fb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cde066ad0676e8e3ba21323a2d622524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935c74fed6dd96513b526bf15ebb674525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ff57fef9c27ae998b3a0890cbc741526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e5c972703f1013bf459ad923198d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b028e0254ff56fd05740681be929324528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5aa95d107be3069c9237acc81715a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221fcf6930aa85bccfa510516019cb3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bace55497db653af5fb62075a91de98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3b8ad424ec8a2b5749284222bedfa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4712e265a413641f7aa4a20d58b8a15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf0dece666a859e1446dc1787b1e68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbbc86140a8b46f29c74c646108580535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1709a5ece649c18773982753a8960c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fa7e1f30aafdf909e6c524d4e3979537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b616f05b9e0d0b2c767e550007b66b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5664585c9a77ff1cff6663eb20f791e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efa2ab58a3c84ae9b129895c3a1a31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b60b56e91f5f5c50903bf426ded39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003b84361d5d2f739583dbe6689a807542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962bcaaba9f3e81be9c954f8242b153543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ca359d362dca1c36ca16dcf6d7153544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a1deb79e2e37a6d888e6f7756ab57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb027bbd49b2b1c9c795b25c1633bd2b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91774e182d050cfd96b465348bdebe44547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecff86e681b52a923e4bad7477dca1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55518a02fb473fc0277814e17de623549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8604bbae2461d75395152b7b73f288550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f12bf8da21c3cb53f577d53bac1a45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17875527109b36b7c89e6cdf45ac612f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47a7e98057d470173d8399b89b191d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f56cb66c09edfd541bbd9cbbdbad6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9f6f6d19b1f8491cd8c1a26ec9e17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98bfd38da926ccedbf24c46b4c2976556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ea0312c8f20b4be52d75edde25c04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656a515e6852884ffdc756726d53445558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4a364fab2dfad06689cf98a92373b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6fd4a643f938ac5f8ebadde142fd6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10b96da537ea7289919569e8cbe719561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8862b57a55f5ceb4b3a689503ded606562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc1fd735717c5e4f2b9db5127fc8bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce7f2e4a771c98bcb31ed8d43a6013564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504b063ce914b4b882db5bf9c04d00b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a03c5de6a4ea7ca3271f63479bc0e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff95197bfbb741b0a4369d660fcd3e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e12fa38bf73eae9bd599125ebed76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5132794d9e49d019705783f9265a08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d1220dd0cb99d9ffd9b4be364e648570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef0dbf414becb3e27e14c68ee39726571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1df7a6273997862b4a2fba497a065572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f784af83b3b2ca451f53913f7d9149e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2b045244fa83ea5993bac1e336252574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf1fb9252eeb223ed8cb4b44c74671575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11631e8cfd1c4644216236b3b341f99b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f567d94d1c3e91f6d2ee5ef6a5826577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e1e15c1b9be2adc481d9d71d1a24d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb988afdc22fb1347562957c4a4c0f29579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d8146e6a600bf2178c7706eba675f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b634ee058f4772906f45d380a6cd00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a365e4f3ae70c76be83133ce4c4d23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6b6d0e26a1b08b558e8646548182e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b90ca7bb90d76fc0e1ed93c8284fc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cf1217d354c0b784ad725c341a8ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a63adc939b4360dd96310e17ba9a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67a61461718706fedea1d220f27bb6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3d3241b88780c663e0c2696162f67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679be3becb7fda620cbb3c7fa63ec31c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfddc9758118da63137216f8684648590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d09ebd4c788db7f1a866b918c730b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f1e15e9d2e815c42c2bb531edc251592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b08f6f77bfdb09142ebdaf106a910d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda186d023fae9674550a74eb34dcd2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3e7e8da95cbca91d3d504bd591c19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603ddd8126a1a60d61c692ca1368cba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e130561a724d697dca7a9b3f941a5ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbe8570b17e41efa767a7f3fa41443598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796486ae4abe8fa36bbbe8cc7c9e1507599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff98648e871e8d13110d7fcc4b2dfbc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a72358e71487c4f8711d83695e5e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4a9867a6dcbda80c82d6e6883e084602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af775d9c3382a4ff414a975bbe047f72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe643eb72b17ca96ed6c2879c0b4c72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2944551ac3e239d56687ecadd57466605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed87ab05ac1f87ba0371fa45fa1e3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284cdf4b83f46a47ba5e458d24bddd2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c0cc0085c9f1921924f456c13bce6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e019b576cb37b5023169c61d24110609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51ce4932d1a876049f01455b0890aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988ddddd1eabce12aa91d53432af4f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ccd3449e71b3d7669c40daeeceb49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d523f98f4f476f3b8c0fc2ed86f362613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f67349c6333ec277b96e5721015a49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200413c397bedaaeeeb83fc45dfc7c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272aa2ec9075f5ca1033b04c4506e42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0df653a85b4524d73bd1a33dbc34d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3809b6758238cf848038aecaa5d0453618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8beb90795fafb1437d2289cdf253a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be676c99f0182b685264ade7e18a79a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9778add86febc1879319728e0c0ea2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd9a5e86d117ef86d25f5ec5c9b0ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df81e4e87c81ce0aa11a5e04966007a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce407a80a344b2a2e1a625a086a5ab1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255e59df31de90cc68fee4109bb155e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacb801efcb6d1769e0d23c36e3b0fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70a91b1de1037944e44e5095d88c7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab36af1e996585e5d03c641a37a975628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7797e8a82702f2e7380f84c7e1108629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3a0efb7f9f2a115fcba79af4241fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345a0f5615d1238dc2e417db1fe78fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017bf46a8ec8203bd6f5f75b1acd7b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689697534bbe72cd6f702e69f01a5462633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33473851f46316813b75d3ffb267f511634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86af35f4362837431ca6238b89299e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bc74a4d95e73423f73deebe1c26ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a2dc77df4f89923046dcb9d1fad13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795935ab6dbfebe320327dd13b8f910638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c6b783b25a59de9fed55778fd9f8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e1d960b594b5e2d22e3e623a1fdde640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9a97c4493f2fdfadd22dc5702ac8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7fafdadb9d4f9ce39e484c797126c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27896e5f4e8e8965588642cef30b8e15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc973637292eceb20a309324e3256e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a171996f6925ae35f8d35ac3fdd24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7382386f8d08b19539708e1d2dc0a00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef47692789598caf809c436d89d8d01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f54dd9b020fe63d7487e18be87cd8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9179ae16b29e68939b10f1dd8cdc7f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df80c0f93ceca79a9662d2662bd697650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebed5393cc4c9c58a82e01ba9601ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6dab09df054a92af8b3ec0c3ad1a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c09f18d9ec1dd610aacac193ce7d5a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161b5dc7c74cd5b82c18aeeab32a568654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc692e1a9954fdf3cde741b2e9bf67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110283b6d5a6f833533f362d5db7702f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59225f0198de343c0db192ef006f939b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb2692d1fe0be5b3843305a5e24b37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f248e34d817ba965bd29eaacbb2fa46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefd28bde6a783a35bbdd4bd6c79290660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8261b99d941b710665ef34cc05ee8a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee263bd24a6057d0e5683ff9b5e8a5e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f023f287b8ba9955b5c5ed9b08d6abc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de7246586e277af238150a4f7bcb25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867de7abcc53dfd8d617aea3a36a2957665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2a31bf8ba1d9ba04f716c00339474666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ec5bc9c3d4b00aa793fefd8306246667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d4d54e8ecce3490da83906f47f355668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12f2c1d6a9a710e7f3280f6b09e0aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2758030be8d9689da136c656044c77b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324fcfabeaf8fed78853f6707f5895b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395fb3daee542c3651f7e4b2f35e428672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f997a1fb6226c39e851b19acff3f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786b6456bd1c089b0e3a87eda7e8103674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455f18b30cd801cba37198a4aca1164675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b7f7cbd3a378458870743b5016c2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6d55fe584d923ee190e2a6befacbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f5d820a6dc3735e0a8d796aba152a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394b0a70917e169dea661191cd0c5ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbca0ce9bc6c60d0a09e39335b2a3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47a2841298dbec278af7b1d520c2e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238f1cafd2d167f582355175bf90e84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0d2f16f10943fbca630af295d2ee7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ac26ccc97914b39d2829baa72a81c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e0c8c487b69988778cab33d4d7e95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27382162c773341037a0c9029971691c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e0fb255fe71b5f81199eb5b939819687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a60271af4a4b1b255013f235c17597688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b75c534f374305472e4558170e2a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45711374eb182b756efb8f25811bf88a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4651e32cafe55f7fa069ba5089f6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77887138b1919d96099b0003ac468cdb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010252e42118adf9e53119b4d5809dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee51e96de0473552d274d36ff72ff65694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9fe528dd52e6fb25b1c4f698cae24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04eac58770f86b316fa7394f855557696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5ec29b47dc7fee19eee5e8a30863b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568d34c7aa9a81d8390400a1be3b273698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517331b8261083843dc7718475ad98d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987e234b1f6e4882606cf90d30adebd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df28a71f56187e0080a00fd57afe26c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ff439d2464aa36044dcb54516d44b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc5f0e795b5036218287da77dc5bac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f168f006e5a449f26155f041f099e30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53e68634b71ed139927ccaa3c23a24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1595c8060646b7f19026c51920b2166706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf2ac864cf94b2aed62e5075b76ecb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdb94f6731e6fcff2fb7518f70c14a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1103d2aa3e6a39e44ad33c8244a6b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9b4ad44f7663c88f1345f9843e091710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9a67dbfeb8a53f16fafb9b83fb32a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ece2c3141595c7ab469ba7e8d6011712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e151dd7c535eda2d76899e9068a319d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255150ce8d1dac207e5a3c3f61886ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab897e4cda855c99ab655dd7fbcab79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c12dc4a65ed7c6e26e63007955119716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054670f95f8b66f7ec341c4aa69e338717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a1be2b270c32ffdf20e85305f41a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6202e0a694b042e9506771a589bdf9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947df3039d1076c1ce0acbbd6109a82720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ec1cc08e19b70ebfa103d0f7da69c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7e2db02dc52d9c82a5be1bf5219d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36f5a1d390633dc65450003d0d4d5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21223337aebf2113210aeaef6fd973724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b50588774b6a8af15f67acb4d25844725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5743573c151420477839f6518acc65726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84946d03c8b9028c3d8149e67393af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a42d3d4425f7fcdd433fb8abb9b77d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b27314115ba98a8bbb77b1c651b4ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2f35d5ca3cde94a7d2822226d7df6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ce8db948261c7a4ba43e9eef8b407731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914d64d058f6cded8baeeb8e9ef4362732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e2a53bfc403afe309d5e42265319d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e150e2a7e8798d9392c11ea2775360734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ecbd5cd3a653d3aae13e0ab3f7f61735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c285b4e1eef655759e6649f9c2b26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32bf1bda95a6893e1553ebbcb2e9aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb395f91fa38c8f71dc37987ccf0a726738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbcccf670007db26d7e701af59501d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5e11d70dc61b08f9998752a3223dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d50a7a2b5b05a54fe0950228527d53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e734a1e884cf0b80124a5fa0cfb921742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbd91953cb1a533e9c70e27afcae63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a32ea6c9598ed476511743a7f29d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8a94eb634884d2c8b51a091434fe1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c9992c9147c973d5f965593468a5a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e635e5fe9da7ec905963e27ecc7c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2df94077d74f4028f6be4d5f3f523c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5bee093244d5f97cc19894ca66b63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830d10b6fbb8396d23de2f897d5c1fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996bfa70e8c146d15a73097d4845899751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17212a4cc375bb8c4ea7bf3c925ca139752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda6142933b04cbae9b55f7f2e257d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9409ce1974bcdf93b776b5364200d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe0369f6424585aacca0432dfd5cc4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8927c510138631b6a11a95a7726d0a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b460216841ccfc0bd9132a10c809d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344e7f22714cb3cf6b23950f45e1f1e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6835740d2f424844049bde84002a6d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b8112c6c6074a6901d0f525323a9a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa589e005c0fb9cc6a846cf154c94e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd7c1bc19b61fd05c3110287891608762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390cb246b502d2cbb0b2e6dda651bc2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bf29fd117e842051b738107698dba764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c97cc99d82a3486ad22ccd8c4feec3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f12a6e17865e889884cbee180ac618766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a2eea5b7a8c2ce430ce725afc33ad767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ca535a4d5abc606005c3ea033ba61768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbf5096605362e25cfae1fab62ee59769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5281db87a7c1a67da01616f2223e0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18051beadb3c337640e2f115df3b5553771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2080966747ff24c5bf95255db5d3760772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699519aaf3ed0e8134fb11bc9bc50c2e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f620cf61d3e44955c2c42d8169f540774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5775c8b0c7a7cbd1d3d3b897f9a8f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da7e48eca43f1dcbfc22e557254e14776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6dad27b41ca5e82654ef23f41c8b3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c46278c26af9d607ff0b5106b7d037778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f04b5f69f8d23c3aa48052c511a9ce779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35605f7913afdd00b302f26bd2c5dbbe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a2f648695fa7c40df1cf6178c699c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd8a693aa7388964dc58bf3ff3633e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d749f703b3e4dffa14fcb3803a340a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd5d1fb1fd5f09ad49841037c6709d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f9226633e18fc9093effbf772d7aa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf339ed8aab56549c0b7250d9ea117786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78821ca485c11d8044fa826aa82daa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d50405a1f08523f6557e32b5aa8f00788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8c012f3241afc07adcee6ab79b2c6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249a6866c6bc0da9d421f226ba7cf14790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d76868cdea05c943fab535148fa85791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92323121403d9b2eceb30b8e23e8f5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720d0c8217064a029b724077e97315d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935ca31bbdcd96d2c7369ea01e95383794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242adea4b0e5fa68886aff6980419458795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526be1bdbf9dc5b23a18c02b6874db0d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f4c2526fd4ccf784b1e83725e4c7c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bc42f877e482e4a0e3fcea33233cf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc526807a090f93eb811fc19aae0a7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3f6214e173273b16f257879067bd1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9f661a7058642e9b228cee2507eb8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e052a465643ad951c8b5bad8491a9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faf73a3a5e32ea229185f885d25c0c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d2c71c2748fbea0a5d17624ce4e6c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104c5d9286fe3cbf70a6747166c0862805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c87d1bdd25dbc5fe6f99c9acba0fd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d9a6592887f8ab15e8293080c7714807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cfbf7a827a014264bf19c2acabf7f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73968f70b3294af3da7846fa00ac5de809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3071c0f0f3e99cf588c8f6116efb0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451ee3a67f19158a40bf6085edcf514811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dc0804e5b36af525bba9e2faa0515812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1d65d147f853988f25b54edcad2cd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ec44b1e4cce346dcc5b3e468a0bc2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac424bd6843e2ad620d31130f30b00e2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26668832246944d4b0bd235386758d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bfb7eed29b8361c698592a91d9e46817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b695e70159859fddb24080df9cb414818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785539b6eb6da253c6fcc7213c06668f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38901066206e28ec470e3b258ba6d0e6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91202139ecd736f8e9706b6a02557cbe821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dad9ba61b4124f3e219ee802793a4a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa1719765d0dde4142df811670a46b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437824f2f7521d183e23118cfbbb021824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d5cf6532e8d8b9ec23422e2ce867825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f71374deb1f3c8df178194f406fae3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f23380cf44fd886ba21d785db59a6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745354ea87c1b7d28f9a5319f5fd4d1e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab91122b36e882ba84fdc69596a54ca829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c935c7bdc015ee17bf4e43f1a4444830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9febb629a7ab7d7f72707d6d59486831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf041e0e3e3c8a636f1da85086ef30832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849e0c4d8153c140778aa1872d34535833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae35f39a3a2fabbe360a0c295480f4f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803968d21408ab1fa930bfafae1de78835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af146f9e1e8e6b3f9d249844937f15d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0500964a54c0b539a42b3f86d27d4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d350c34e01758bd69e66f43315c47a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d35bcf0dc7ba72c62ff489230f821839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b07a2b9f7e8312ca545136645ff143840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fb0e684f8466283593c0c7f61d4cb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cda3f8f876ab84e777f9ec05d2151842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a57e3c47fcdeb3da0bb9eb0bba29a8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6fd4675dc9878f2c85de62923df94844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93446f51e04cdb908ec4c719ed7cb749845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d5c46e94f9d7d2a67c034da852b2d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103b892f558b4c9e2b4c42c76a92206847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8569ff3d05410ef52698d8a9f2026848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcd1cae6cdfe44a0def2fd6fb65b20849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b26e3ac0cf493634a90c0850588318850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f976115053e214b9261d9cb874885b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecee636c63b7aa8ad310c39548d2b0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfb5f761d1ef29b6d7617c166156ad853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe765edb018c10301e2dcfb66b32c2ae854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ea7ee400cb506ba930cbc4ad18067855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2cf95f770b7eab1a875b29e9d0f4a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502020e203d86f8ea2433a38f14e57e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750b391263eccaf95aa503682491183858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df185389fd699af79641a9b69a1f1d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef60960f53a9a00275747a916c1d0d0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be92803bf32fd3a41483d65b66e29f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d29d83501663a54f0d6ae088efb67d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd073f0c39d752ae51da1e14bfcba4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dd7135c4fb33b3dec1dad141e1ead864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95176b360629b9972a91b7ff7af99b9f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c816dc36301aa14351097455fec2c9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7782e4b7345dadf81d8ab16554f759b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fda7763e61fb307e8a56b021e46d44868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e985b4bd7aca94e0fbdee7cc03495d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645e23ef8b00b1a6a766c19cd4fa2f6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc64458e7cb158f90b4196885e6f6ad871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00185d1b956338a89b8ccd602c48108d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524883c681d9c75ed82c8d6f92ccb88873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda34a8dfc8b75947c90da111b459d50874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba786ca9efaa10ec7e45f7fab0ffa3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80d58101e4617c928cd5c9579c7984876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5b43c648f0137da18d2344720e1ac877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a3fd3bcc4a67491b301a479b072bd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb7a0253394aae5d49b8f4bb50ba4d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f009e9278d3077136700b38a4e92ba880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceff498463ae44fc2b4e789449f5fd4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f3f253e4c01f77fbb228ca26a733d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a11bdc7c7db1145912c1f20f13e99883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817eaeef63ebc318af02f4ed823803e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59944a9a132e32013bcd2ae0de7f6c6b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaf023bee8c378891159335bf175b5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc42cceec607aadb10f4e563eef4728887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea01cc44134f59c819c87dd1adc0bb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f9e0a4d7040b7a45a92a68569fa0d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386d129b959a268fa03b21e82fac537890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762f4a46961174e50fd0fddcc54a59f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245fef6a8c0d9f4242f74c649002ad1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8694ab0307bb5ab015aa42ded74da26893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709275aa5b34b907484aa66cc6a20217894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958f04478a21951c300e41313fa519b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bc1e240e6d8e39c12891fa175cffb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8d7b14c13f9ed071e4e1bb1845cdc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b693c821912e3a98060f563c4668d1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74762ee33d43a5ccb90345e3860d0722899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a020a00be8da19e1b0fb53267d60fb9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e534da0f9eee741cd0e435b5314e77901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a08bc9b3b60ef28d6b98028be495ac902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6176c3544ff4078918f348493da89d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a5e4f76a9d05bdbf7f0b3c55d081a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca6704f105e158f481559bc0d20416905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23802ddd6aae0e85c80db36242476ee5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479411ad6659da3dd12893ac079d60c8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56e7da645e754f48eaf3be82b1abd8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95895541e7620613f350e4839a0c1fc2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e835a64d0203a0d388ab7388273b456910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8b5dd835e1bb93a745943d1316447911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c31a141583a06827936b386b9b3eb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe904122484478795585e54a061fc5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cbf4ea05ab57b9cdb1232092002df914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a9225fd94e4652c22915035226afc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bfd87bf817316240b57d801f1e669916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e04a8a38e1b80fca1fa0832b1cf40d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37d833ba71a2879a3f842bdcd28f80918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976c264985e56b236976cfbef39abc3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091ee0185c3415f793af6b70983a2bd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6735136d6056ca42da7102659e280921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b985058e98c333562cbbcc53d6e94922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621cd12f30185af796f20545ca2ff9c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9daf9ed9a6a19742c081ecf2db860b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bcb6abf22f5a64232ff892c22facd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b977967ef4e5277b54f0e537c212d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec02a716a8bb4706879768d517edb98927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10461e211124fd1548edba15057c2087928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134ebd81c3ffa54a7c4a7af390eb275929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d43af9e4e0eb78c2e073c6bf0889c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12b14a4f2d9630bb0444bd91866574931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39daabf3f66b7f05a515ed9f397b7b7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d374c0e6c6d5dc21a4a5633a106bcbd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b125de63d01693bd2ccbffb30e319934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8dfc3ee87c1c60e653f66fc1a7d1b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93778317b530b42b60661c06bf26057e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256766cfe304133a0db703e97551136937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a97037b79b60841e8e8b9758e1313938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d9b23483a6dfb80d0b2f61c0d479a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf769152d770996431468b7cbf5a64940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a9e4cdeadde88d9899b9db08e4721941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcda9703ef391038a31e9451ee3168942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1511575f08541a16b3d75efa58a932943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466bba3a82b0f9b3d8ef0f57b2d4b57944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c18235cedc1b8edb6edd7069c058f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfe1e350098da7521a7757654c6ced946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55c8c047cc342fa3c611e90a89c9ed947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f59d807f8601306391a4f07aebc0c2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353402e63b3a7dd768fcb4269f5a7a0b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec4db27416d05cfb662ec42adae882950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ed039e89c0f572d76d91a4c1840f7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e674af7c0ffd7a4dd18cc177f39bfb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f17814f7d1cdb5a854085d6d4541e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560d548999b13ab5d7269563ceb488a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579946adc1a994e99297e8215ba533c8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2aead0ec7075566041375fcbfa7cf956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f02e90df56f9915cfbd765f9fda2d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641e2568dd31cde61abd83937d53f56958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8611608bcb6a998fa0148c9e2739ebe959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf394970c06960cc71b63ab442b4d1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe41fca003fc998a96437a7da0feb8f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac39888e0b3e04c6b0fc143eb4380d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e39bfbb57ce376fb9b4cce0d11b141963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49298dba867437f08a3d17b68d3009964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6fad0ffc8c25d01851eec6e54a854965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9829146a2a08f7b32d423d7cdff87966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4ab7fbbbbb679c41ff363e13dec84967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebe44c7a6564c7237c657796258011968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7841527bf6ce59aeabcf1169647642b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53df37a888f49b2ed42b827ca9d18a3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624faa16f983d2a3840489c4bbf625c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18be8af30102fa071f2c6a9049aeeaa972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58a7d506524aa0d63a91c887a1e421973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20c2b40613aedacec97a2eeca0f9ab974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d2643a321139a1f3e2cf90f8c16ec975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bbec331a04c4437e1ebea19c77240976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37718405cf02332da88c6343fab7254b977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>