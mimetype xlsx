--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e33d840d9bb78bfb71ea77a976e571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b276f362588a1d6b028b1669914a6d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dee18e09d88f3896b89884316e9233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a641ce668eff26a0f2e69a9c6b15e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeac4340877bcc07eba347aabb4084f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adaf3ef5aa9cca3c70d5e09e3c72fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41684e5152e037dec5d5825c3a5ce97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68d5a91539b475e5d45793b0633cf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865fa17f4a75cd813c2224f2a5111789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd05dd7895be48601c55eff41a6d72910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c08bbd475d6e552275c22d6163fd2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece675b52c8557a0e12578ce5bdd1f8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f16acf0a7410b02264fcf022e16c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bba206e0f4f40a07267e83fb7866b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a627f8423cb04ca0d55f966fe560d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1db98cc2200f101ef19cfb2d6bb93916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fd06ab79e6c3fd7c444b8ed56934517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa18de165fd000ba3da0831e6bb96218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfe1a9fee21e60eb81f9c9a4af686019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81315b7bcbbcda0035a69597eb94ce520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c83851c141bc202ec90a86a385483e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaec54df87e593c3970fa2efe0686422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad430956982f9ba6f9e4619b55e2a46023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d6ac190139213b6d6a4aba8fa4c3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d50e955dc8a9b7fc47560f8543672b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe24a903045a0ab6f29c8d4e18b6da926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0982f36a531ee98b0a5fec5c9bdf727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483be4c77bccd1bf842b25598a8d309528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd79d7dbe94814725db99b35765e1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847735b1e0e09134acccfd972839fb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b826b793fff5107131f5d084efd77531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15008b6c936ce4417be95cd15ca9496a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183b0a2fcae0b3e7d1950551e14a40c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65487d598adca6c6205d239c08cc556834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236938fb5fdddbeb63d92aa8b2d32a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864966e61c4dca54c9dafd4ce263f1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34fed3b7f2afca78e09323d810c67537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a3be29571185ac70dac89023b212438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e3fd63139e709a08a0167c467fc3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878774b6136457dee113e525079978b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e1e637e8421767660b6101bf4ce4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf99bbd578e3f611233cf5501f99f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dee4ce7b8a66ed259071db322f468d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50213e0000da75ea0c605a2507f2c6f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aa354b913b3d77cacedf0850edc9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a82868e03dedb27d506920d20b65046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2623acbfc93af4931403e3d74337447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74ca9feb79bf35658a9a379b4838b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e537c3cd72b125a0d90bbfcda1958b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230f9bc900e8f344a076d7a233ea2f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736769ed5636b2462a23853fca905da451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48494a3682d5effaf3f5eec3ceb241552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0054d9cf3602fdc5f508e772437a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891143a7d50e4e55aa64e9b97563d05c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9475e42fc7f1cd78dae9cd0f8551e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0496e330fb238f4c5647518d9d68da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b9697bf10bf5ee638be788f60669e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6facc8722d8d4110fa43e0b8e1e5f5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ee4fd15279e88f52b6b1fb03b8e6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6fc116a5f9adf5e1662849d8deccc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa416aea84038ff879dc0bcccdb6a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24ae46099d29baaaf5daf317f05a5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8320f229bc64b9c13d425072a03893163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af706ad87c12e60d2b5853af5a522fe464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67372028a887086e1792d62da67b50ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb796004df30c655b77be3a22c9cc8c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42a42a475d4f7d12d873926684f41167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056450f58b41ad7490cf52c899afeb2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814b26b165e0bda82578f8a79ed0bfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2c681e6aa0e32fce1e6d30143a7d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f775f201084bea3e697b6d93e2d08c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c03e832b48d258ec6f19a5d02a40a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d25d73c36341ee2adfe068a0c909f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb05522db38c7f52aa3d78e14c2e1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36648469cc2c497f08fdbd08bcb6429275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a891969e82d3ab3dc321212bb695376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a827a2cf8674d9ea6a59811ad795cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a18795930fd1e4a193319f0ba5708378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8801bdd848722a7daf3cfe55bc9d65679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e590fd5ffbe0a6a65fa8a397ff35c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83caa5db4103eea418c8ba85f5337181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb69d8d5fce82a54aeef8706e501ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a705e7a43b11dae5f63913efcfb48883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a617213d42ce7cdce51106fefd04d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8dc0dde24ddbc60eeb636ce53c26585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52728450225354ff8ef724258341104086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6987c87a941ce85868f14aa4a995dcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a8252579054df58053db08a3c70dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4ce6b7efe7a3a97d5892eb07b180489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e9b1dd0d2a4ebdc3f241f12dab00390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7981c1718b3769b732fa0f9ff7dd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049731401b4420d143c05b986ef3c6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1bdfda728b251c41d13af7878b75193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c5fe308806e7c861d3f911b90a40594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e53618ee59a324c8b9baf17c26bfd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87ca32ee695629f96538ac0a27ee6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b733a5358d09a3e89cb5151e10fca1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7261f88b96667b4c1c6a06009ee8d6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba98b46b4cf5176787bda52651bc23b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5738b1508703529380372362b3efe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb73166215f6dbbf580bb2e552063f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899abd20aea8e17f9c083d241bcb601102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53459a7b542638a9953c8890d703b0fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49169a4f8c8477a53689e2cc43f122db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7540e2596fbb9a992455adc1f8bf940105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03c27b5386ab3e22ebbb2343f2d092106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb5b1d91672f0e84166a94592c201f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3e78ba71475ef5d3e446ddc4fa792108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb47da43cb4ca00aa08f524b826eb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8db6b657869285bed05f4ed66f20c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b9a31a3a74cbb1ad398a600a2370b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976e1d7528fa3df231128c5d4e43c10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dc6bf41ecf8218737c42905028f48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205e9382a966253597c407e80189269114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fe401d84cc772fdd9b64708776cc5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4a44520316f3754814ae746042a07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e03cbc50628b209aae96cf76fae831117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de163bf6cf91ab9006f82db3cf48f918118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21a9a20302ca058f1ba98fecbf9198119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac497b9368f1859e59b8480188528b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f850b7fad3085e65d99ab33e8683e80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b3ea6499a324f770b719141cd18ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a986efd5b7355af8286bfed855f011d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126ba33bc932ffb0c48c042ccb9ebce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5979bba1d528ff3e9f09aa8420c62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791241cd89f70df46dd922d0ff342b17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c26c6bc4ab9f33ae6fce329ac4b3a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89614a3d628acae03bd203a4d4dd17f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b038ccfd5c53e04c822c26ce60c4379129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a887a933c34b789bf987118d82b2345130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f239874ad74927c76ec60857bc430131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029b0b01ccdec5690a5cbf4e2fa22c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbea159d7003441f5ff0236c3fa24df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6e5df3d5f3b84ebcd6be9ab9d221e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba885de67d94f9cbf04c93ed28cd225135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a9c7da9fd30ffdd67744ba4316015136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c3fe02f827adb2b22cdc417c268bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe29d2ea2b62bcea10816304ee80dbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cb2f01b9a09f03dd146f5fa8b7b8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60150ed3e45481827465cc876904052d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4875bb719b568e8b2f928d99708c42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe732f77340cf37d102cd184a66813142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1d2b59a240695c6878929820579a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc2301934149c765438b2e344f5f67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13986a624b93057241b57762b02c354f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82feb79e90252d3e55d391d7b86ac36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfdb39bf335dd88e6e1821b1e4d05f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84feda8b245e92295cdb54258b10a9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fa3a8a6ea8c7b18d1283cd9ef7117149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4e3379c36d07bbb04e527d6ea36a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35134a17eeae3b234c6393ecd28b57f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2286e29165721b5d97d71fa8d9b74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec05011d5ed5d2718af79bb9081a5e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44350c310e5659193b99a632e21ecb58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123acdc9f293523f5428966d49c9d703155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5b61ad12cfe9ebd4d1f6f4ca98f4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a35345aec72c5dd0b71196d26c7ab2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5844ac558c2bd632d9c8b6aa4e330158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6866b31fb76cbca8b952517c19488e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32014c42adf3b437e87f3e0e4fa9e2fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03105e36f390e6b0acfbf78ab329fb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f791a80e948b3b4c2f7aa403d0d3c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f655a0467d93a8a9fa17b82609eaad3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1230db935642d08c1430287b5d928d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17e4c3e7e337b7574a97d3830ed713165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06645346d4ae7e0c85828692998512d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832e0cbdfa23c5f2d3f9d62aa8f1480167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98f4485ed91e0b46a73d3bded2f017168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5a77ab520ac16428acd77d86605c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10925f3a6f6dcdb75c91a6687d0d8e03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e62ec58d87c6dec0c6207a451e496171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa58abc4b1b9d279a1f4bc507fad42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981ef41cda45e793d348c1dc75f86ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04428c8cce5cd7086b2bc6fd871366174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8e23bee9ff772173c80ffbd651824175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cedb2c14de56910214eb7572c4c83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163d7ab0245cdf7873f9373f8ae027c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bdb1b6f4f3d39c8bd5198cb38340c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec866d606246d9f646b492dc0b127228179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40c335f572c4f98430e19a016924d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebabcf10928d2a1f2aa438921a175c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fcbf423c111fa7c5c09009e8a7728182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8838da259242cbfa5edf9f1dd1a93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fc412f4cf11002e96bcfa5b179999184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674b0e1fa4b0c7687c0859cf0c5f693185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbaca8cd5662b8bbc0fb514932f717186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e171b66ea0794152cef8cae45deb5a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d764a8fd2a8244fc76695e986d561fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd168698b77f2793ff65148000842c66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e4b96662b76c45deb662ed9779efb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a757aafae47f4a2b994a8b9b0b01a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605d632517236f9e7b33f4c49f885ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733f2d91b45d774e07b7d2ce148e27c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fc281b38473d22811ef5c9faa5068194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61851a4e781d4986bf0abad294bd22d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981ee24bb3ec62bc2b0a4521c7e7185196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c685ce9c3c2f2a6cdb5a959197a7cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5a274b5c70869ee95f3eaae6ab982198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf34fe86aa910f062c4b30ef8e42d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2c3605f530f7bc7383fbca2b2e257200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2177daf293cefc7d24991388533c43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e355123a0a42a0bd5d2455cdab2f299202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392330d2137d8341ed01d380b596a830203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48288145ae306257b749f28dda2ff12b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c827e5b427a6b736c106a6c6bc7bc57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa008c7a42ecef434817b2da62dc9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec155b3a5b6566e8fa38799f306fa1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd21a2cbe5f547c923ecf481ca43a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86369b3fcfb90052bd8ce2627a2b1a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d054ca4dfd7c2e30b54fbf44fcaac6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0cd177f023fa181f0c736474d52ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5002730e73b7ffd6c0f0cc0ca136a48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454751890be4d872c22bd1ca82a4cc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98934caba92841eefccb21d196ae3be8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff3e240ffee8389dde70378cc2e813215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a75adcdd4e59f9c366f0154c93bbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a7559f11bea14d5d87afa65d8dd7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8582f4df36f20731f10f8e501c835c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c5382a4b85bb50ecd9f1348f9b615219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d51e10a4f78b9be5af3f50ff65526220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e5579d5479a32be273cac8401c689221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4b9a8dcf829051439cb43be985838222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102117681ba201fb3d51fa883fb935d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eacfe60d10e427398d1026d9e139cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a025c9a80c3baf8f7089dc8fa8b3da5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77714964269f7051d5ad0673d4ebed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e410393e24c7af7bf28160ac585aad1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3673c3cbcbd7cc49b26b6cb4057a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba21159805f49e0e0b44d0420a5047c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ff1e76f91053c2e540b4179b9031f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c438e69a9fdcb47ade8ec7757e2f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a95e6f6be862d479a0bada2bfe732232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eae9fc77e7edabef2d83d2e428836233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8e62b2152d5df7673270c62685b88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc26df9ae588bf83ce4920affd4afb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff7edf992708020a96d4c3a17ccecc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cbc64102de4f0e65d720f825b1027237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd5b48170d474b5ed86fcd1ca8594d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19a2ea68e2508d0f0ebe06f3351ba3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718d7abcd33a5409a0678aa500813a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b79c3d9eaad747da9c2a7111deea34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87a2fa6fddc4b2a14e3017f248736e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3190b25842c3c9dce6a7a4aed21913c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d4607ab634c5f23c87ce46580463b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855834797a958a7acb7e5054e7a992dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d3ea9f53e35a287287f1f69632b88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1917ff1544679dd6f17d3e4b2c90b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f909ded1e642d904c1594573e72b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f293e159a495c3c69b3de5daf5f23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe4e604ac38b2c9b9758c26d948f21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b767eb5e1f0581e30bdc48c10dcd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd4778a28ac098f037b736448e8187252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3a157af651b3ae7f310800427f522253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c4ebcd5fa8f49478db118aebfbe8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e68fe3ba865c799ad0e2d756826a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c15498ec373d3d4bd1a930ebeed08b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1ffb00367814e119fd5b7126decb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701d1ed1216b821dd1517bbbf22913e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb474b9d6cecf6592bcba0e012099c35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e500af6d46ce165e5cdd36dccb437b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08c25c545607b48d5c242d4fd53e97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd7659d06f28df0ad2a4849b83ff2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02451382d63d53cd09ab0f493318146263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c885b355dde50cc755728ddc7c6f10e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087e19f3c99166f0474134879598241265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354d326034bfce25d5e69299d1ab92c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46274f273a7a2a2396df03c14bd5f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea70c6ccb8fccc978f49726f5026e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00e7824d20c4d0693841c0da97f975269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf17f91bca1ee54d5cf86f49509bbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdb47dd42e4af429fbef0dbf6f1863271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7814f5da6fec04ba4b64ef663312659272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7c0f9c2e22fbbd1e0f9990b8e8159273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3ebfedc4e9436d694b9e8a350b9b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4edb0df6b58789b0c857b8a0f96e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567887d2c21a524acbbbb550a60df093276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da7093437cbcdeb3ddbe9eed40cb7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfea5681cd466402f0154ac83a3db3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04910a94f6250caf1af40204ad1bd979279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3469e7366b47fcdbfddd144d4a21fd7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cab877fa0a5e55ce16e556853bfacc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18ed45496e1d8b82c9c5f4a0b75748282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20053ae682fe2421ce2ed06573d701c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faad03dcd6fe9c874e438d31573a514284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edccd763a4aa183040d0c1f09178a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e6fa72d5b11e5e0295869580361b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75308ff63a1338628467f7dc61f0926287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae8352c62782b3312d1278d2b344a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd11534dde8ae1eaaa415190d32727a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988f05672d999295f90b03fb5684279290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049653092f5ba3136793be74e4fa3a3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c33002ddda8de9fd2161f62f7d4172292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f6acc9c559b036c14afda7284fdb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efd145d0056b7cd8fe395dce982408294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e8af378ff2871e0522f7dc48e2d41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ab2727fc734e8ce553b0253d06bba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315b8722a6ed5325c27ca8c249248e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278872d1488f882e3b4af78f9dfe368298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e00f16427c2a9c3b944014ec10c83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600059bf045604850fb6925eedfedfe6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ca9c4be609301300c4ce7a81e0838301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b9d95ec27aa6df4cebf719cffd00e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ded4c08c23375262e55aac86195482303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aea4cd0e135ffa4b41f84a604aa1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4133a930320f9f865774e8d94f46ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a91dc5cdddcb2428d16ae2c73d1172306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af2285009b6e57d1c45c91415206dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54619f852ba8ec1e9ad8bda66679e9d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e99fc320df9333f0e672646dcf1ea6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774e3a1238b7f37c527341f03eb1e07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5512337a626b4f772e1d55ad7d94e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d05a7109bd3b10d541ea785043558312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574a729fa77a392ace988ce26adb812313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a6e49b83a0d8ae01fc764ed4831e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb419967de4ed36e3ed936d885c2c11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb113c72166fc44beee6000013009d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571ee2a0f43cc9a5c4c1fcc77bd3791317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcfe59d3a45ccd472660d22e1c0a60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8cbd91be996e1e46473ff853dcab9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd1fadc8201812ab39c09fa8973e50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf372ba384accee7d51cc58a1448d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06fe24b991ac4a2b33db411c522769322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7774b86330220492901f1ed9aa532f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55524bc99611059f781cbaa3defd8d4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446284b268f01c18015103c62fdccec0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407d88a93e81207b0ce530bde50cb82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac33f9e42b521300cbeaa5b32f3875327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ce8b371d739dfba063d03325b1c4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de7384b987ccff7d5cd7b020f3fa15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f881a5ec299e180f7fbc50a5f3da52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f31b885edc0339899d49d5898ac39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030badde184c5335cb41d245ca3b94ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca04d43db0d3e220b81e4b41a3445b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeb504141a0191af2992815da8b70f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc4e7b42d03c4b07398cda6687b321335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006fb37fc102b0750c0c7cc4d02ee1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49924a456937c590033af0e57fc55191337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce084d1aa8d42b3b8408c51af987503e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511af1abb5b79ce223692464ab8b67b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832938b8f4a1547ca3c5ddcc23620b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1de4e38c1778c1727fb28ee4df3a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1df969034799d63734984b9786b83d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f315ae0ca42bfef157a4593eb8bef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf23519d8a11af02da0f24256f78b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e1ad34588d82c5e6ee71a41325fae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154e78ccf5245fe6c721e447713e937346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136e5e3fd24045063c52439daf248c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83585584a87552c44c5d8c14e9af4309348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a8967f86821b6ecd0786967a0e7a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e0103c3df766e50249fcc73e5e086350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0186c41de944415cf1e94bd2fcd51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca5b2d704be41148ee705a2557ab81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d5eff3afb002241eb6cf476bf6184353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49956c3e7a77b4b03ec90e8778777f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a346622f196e5a274edbcbbcd9ca7b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf7c5d752049777a230854501871f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a7cabbd67bb1654854bb72dd9b966357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a01b4874960443436c95a7516548d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c6b90979f5218361224f87eb78657359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2e6bce882d9656ba41a84581fc20d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095d1ba3a7bf38d95a70d488a637851361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a0c3e487014bcaec59e40c7d63c83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bcdf4cec5d8c9dafef713186f2cd6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93d5c80ab35ba481ef1d2f82310833364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb500477c142375789e4930ff1f04ea4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a04d42e80331f9f1c03659b907dc5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384964f40fd937330b417803b761540367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcb0c96a7576f2dd3ff883824f527c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d44c67bebd507790050b3ff5fe67d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba2548be4c637be59a7bcf7295a200370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b8551fa76ca26de9e163531de9265371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ddf98a1b5d5126a62dd607df2d883372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a847d67f08d8ad7b74361603f3e1d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717333fe2b1c57d7c65c82440afe9df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc76f5485abc13b32bacfcd5f210f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec83b4117c8604ab38f8183298d21e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d071ed5c219a667b45d1a12ddfcdc4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f834ddffb310f9c89cc6216f4cc3e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59f3ac0319a7cc1ca66e16504acd8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ee5ab2b101a3820eabc7bc8c5b37d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9022f919742c9685bd69f1904fc7ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d549c585bf8968911824daab0d5d06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d15497805fc1560a4bc6b84f66aa0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbac1a82573ebc286c423c64d0a12ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe7200039408e344ac55983ce0e322385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5291b040bf24c2a4fbda7569b8c115386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54159c7989fce81eb9bff55ad6f022387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48909a39c78ec112e39f7d4e944acc9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5c1126d7c9849da4295430520e8ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72268ecd6fa32017551387f2c749cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9faaa7ee4e3bd5d85a093b004430e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0674af5278573eec79587f77c7a16a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d83a6906992237d6111c1611d123c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23502432bb67696190dc73816bffa109394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ccc8fea3707b8a10a30aee52be840395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05008abe122144489f664c58f2db6b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d658e11ccd0731e8031d1a62a579a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84e5a859aad7bc704c2661b5684167398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f0fa240f41e67d37b7ed698dabfee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b74fb0a55baf16b28b32b8c480ccad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aee5e36242763dac40f00ddf5173aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37c1e474eaa7f6ef1416f29b9139a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a38c36f2768e48639972462542582403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b85761911e4bd9064ac80204ff760404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e7e7ffda24a53e78d33cec597b1b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea600aff1b40f8b4a1580b8875c1f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ace965174e0d78db4b605ac2d8b51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e593094b1ed997a9872771d8a189e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d86e68c85d2ad95c7da13de02865b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1449ea244c813d8739c1bf98a93c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a606252e24cea753eff178b678ed1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0902e75bbae128e29757959f652ad68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b73940e52a8240f316492da9f6b89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe9ffd5fb244ddc8d9c8641a68c68d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb997ba2079fd5f3d7fbd9bb0af84c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97c223e7a49c410ba667849c720c05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4a752135474f57c70b38b15fea193417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b8e417ff5f4c92303435dad9b731d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beb42bedf3ee3d896bc8fd25a719bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8ef0208c903e8c232e3c362d9e563420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c52f8fcedd48e6df6bf08cbc466b4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac044f9136486f47ced68d400f044cd2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c218692019d693c77481eb69f582bb1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42138921a55eb9a4aec488c280d2abb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27852af8e3dad6c91b349347e517683425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847828c1e9fb713ba91b59eda8345fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d5061b3d82dd675cc554eb6be3086427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f219086e9c3a3f7bcf6d5e386ca5a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cc36fef3c88e4959c078a66277167429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99355b71b01447605385b3927985d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ed33192d9611da7c0b91a4f773efb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c88bd2095ceb31edb8d55b7fea0b03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba02bf33dc1b735e75dec5e63e66de1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc731e903b24702bd046927e5083019434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f0d9e7810d170235ce35f534a90aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a4984bbb4ea809d35bfee58c8827f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2990f86ed490421bd98fd2b8ec729437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3802478862a6a6c2af192626731cefa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d0058c5addae0d9f417580c1eba93439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54cb908646b631063d69b2a7e8ac75440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d4e0cb594034ea34a1b961d835243441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f869fbbe8c6db681e054db0662b639442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6a5a4774badb8631ca362216b5b4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b1a4a9f59684a665957e8616004f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967d8c9b342769bc69fa4917bb78c8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52710f30edded67bdf0c02d16847e4ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6430f4d5c42887448ddae3ec922c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960c726246d77d1f324fc9e548ec927448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f247ca1bebf52eac5afd0c0c5cf3317449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dea8905f09f0f2d120c1210a0507ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871b3564c33d057e0c80dcee3983411451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0ab2dc149fc4f89893d58c9b9aaf6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfed0144aff846d8e46500eb538789e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bb1a9c445cc82859cbc4e31ca3c63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b3a4e01124d3c49966c6223f220e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e15d74bbf4955241a4df886aaa48c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d74fbb6afdb5fb797149b908676b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5971983773b62537261ae693fca4dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d28fade4baf6f9cd177f58df5ff827459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4b049f0ca5a14a039ae4aa0c61413460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8785be21f0155fbaedeb8bc50e9777461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea318e79c88eaf2db8ecb085a78b78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65459df527690daae922b6620655013f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2a0f2752e59a2213e2fa210cacfe0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680fa2852497641f4842caf4dca164c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d7c35edaf204739da7cde7400a69b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd97eeaf11cf32d4606b9b79d4ad75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ceaa887befb54c36cc8d302780999468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3517fa00a2d3cabddb7aacf33df1b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8237c89b6bcf4ede6aa700ac88e1124470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d49fda7cbc8eb30dc46f92070120c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e74908aa5077f45f6d03230388fe6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63d189ffed03431b0fe115a30750e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d66deb429819284ffcf88269910c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef011ae5ea2662732649fbb17a43cd21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7132b74d97260c60fe8b1a48228c0a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868580526069e0d4aa8e1d1880f8a8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05683b3b14ba3cd32381a19c92a04758478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f1fd5e13a8c3066ca796de7d4f9d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eab0c01635196e3ebcd31a2832b501480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c147b7b78afc49bd4935eda661ab3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b4fe7d351b16479c509012083237c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864352b965e54ce647d9c7227224928483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813079c3fbce90505457c0515315a4bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e211b20bf4b9c5ab61bcc911cfc4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302ce867877e2395797a3cdfc67796a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae806e17ca41d45c64defe1c5d90792b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657342f6aa0e3c467dc69bb1d5419b41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cfa7eab33e35d001de8ab35ed6bc1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bee4ff1619705020124305cee7892e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ccc8b51a83e45d1e4422f50b2f259491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada92c0459cfa7a80c188ed0d3215b0d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2798a1adc0fdbadfb1eee27c3ff992493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32b95e9a9c4b73bad1657502c785db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492556703fb9a5ea0a99c2171052932495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73189ce88a05507db38a3101aaa19123496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ec3ad063babf1707c7f2708968233497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0be41d629878855fd49385409f0dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28343e63eb71f3401a67d28f9f5aca91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21829048506c3929ff4620a0d8c662500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e501d5a0f46f0d5e8dc6ca8314f19bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c12f3d4fa42cebfca3462e7fc9ddd0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f9e3c3d89fe39a63e8561abff5904503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5054ce0cfad43f228be785e749275d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fbc14ed07ed3f5ffb72d801b9b92c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d893bb2a2033986fb2e8ff6fc9c83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae14f1bb7e6deb09fb8d461011142f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe131aff2c5f69f3c1f7daf30678d6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a983db0ed819fea374b5409f605cf4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a2d03fc1da12243375a6b91c3d0b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e359c881543913fdb7ea10a43c873511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877375da8b1dca08f66d5802d623b91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f8d21e5e971304c6ef37e634575eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62a17b073ef9f938745b639231a1dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63f031f36c650e6ec001842ded30d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e9f1667599410a738b0d34e244aba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d055f29e844bad1c4467c3352fbd9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9678d54757ceb9811ac9a280a0abb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dcfce61d747e8a6c37e41b1e08d0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b3793cf839e07808fa80790b4359a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72143bc28d923e408332f77810ef06bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9a536b021d88c014c86ac8e069537522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892ead1a113718c4a682999c62f9321523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966f2c8b21a8971cbd610352f6ea5e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacace9eed85f65e56b887612a2b921b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb14af2f8c4bdc996c241c5f982454f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8c76b2add46add7d1c2ae90e2c1a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e2567cec3a6c8e9de35d3aa9751cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0c1c91972305e0bb142bf1a5364d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f08ca1ec06b3466a7623fde2ba851c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15ed4073d7aa558d2793c052989132531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37018b2e7b25f707c565aa4aecb4a742532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2ac901379475afd3bc73e00cf03d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe6ce8dea7149e7ba3f8cab5934d4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74144828b87c1a1b05ffd60e4313bfde535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5c3d1898cf821c9894e06280909bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95901f1cc58e18686a438429e1c1966d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c8225ab7ee9a8b18e11688e95074d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfed7936a39edf5bbaa648991e6475539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46a58fabe51c433f8bbbdddb3cf6d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103d0a424ffbdfde8424ea4ce4515ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8775983f3e36b083b69f37d31edf6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c09732ffe13fa60c14ce3f7ca2c1a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986399863cf164455a0a2cce067d2b31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d8b17e420d429d3d2f8911baade96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f92b2c8c325f0eed943292bc794df4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9d415482ded95df6607a8b0ff58dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8e7d61c88df96c44e3eeee08403f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb83560b8d748e1ae428d4dd2f4f9a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aabd6b8003a1293effc442eba8db4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2f1fb0c7eb747539c05bd25bdc075551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14522734fbdaf485b0e4f0e1937e73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971eb42fe8cb035df0a91d0aafd6ed6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2686aeaf38c25180b4a607853711a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c05f60e5274c3db03a19e9d8de7d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2352f70303ebb8e50c325e0f87aae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5ecb2fcc22cfd9696c99de027f308557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352eaafd85eebef5bb3e282eeb1d3a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5de65219c3ccecbd0d41262e5691d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c3f3ddba8d781d3fefb03eefbaf39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a61a07d627b06d27ad1f1b578de7cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173ce93235fa60dc8918b14ee1af632562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafb295b53f22a9f269113f3b1ff4ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2b5810c1cc3d561d41e4be1754725564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b6ec31e81c7bd090279f42d788964565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34c14a8e1afec464b398bb94d3af17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcedfec18f3f8569169db8a0f431866567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debc376568c1c6e17e013b8a0775c84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef84097d48bace1b416fbfae979bb3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173620bb7febe1d90b6b930b5aea96d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959ec85b0611117e678845d29cffac8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfb6da977e6d299fc0d71ad13273b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4247aff4abee043220df5fadf8354573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f1cdeaf90ffbd120b90e34c2a02d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d82712695927eb95f91ee53d451f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585451c644f51a8efcfdc0e6fc259987576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504da9fb37ba17e9c06b1f15ed3abf8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393bdf9dc010946ec16fe1a67ab1fb9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a94714de06e7dde82995fdcc19174579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6af149f63188661f3d74b2721aa2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b14cdd22684e944fc23ff68ea026a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce155da8a9f64a440ecd1f6687dcee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c82c0cb1f65b0b44604872034b71fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9548ad27743ee2c88a2c3161730fce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36f7faa7d34b70029502ad925547c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1a8e16f2423aa16d20500c03a934a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e123be317c2c4ed081abeca0655f6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979c294a90c196d122ff5f1c6cc7db0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f7e9b2cc4dee4c86c40356cf9c426589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cee0aac3609b74b04252f3acb6e3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840e72641e4ff703379e09befa86f2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3bc537cdb4c4fabc050924b36ae44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939f8b25f0c92c3b1c5e66d5b5b44ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a4a54692717d3a8518f0e5819b45d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6230bb289670f9d8175021ce922b6a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e970a1fad92d32d5d288814679f7f49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c41d32482fef2fd5fc928c47a92f20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952056b27140e15cd764a123570e8cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a089cdd5d5efe1feaf2ed6dafa4d6d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bde884f6bf54c88b602d7267b3188600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233e5403bf684d86cbf8424ce982647601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bb98c2d98a11bbb83a0d03c543cda602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3df491ef7537e129d01c16211fdc4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd499f2f1c24ca2f73cc04a2d9b162604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080eda9d9814a683406c909a099df4c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f960424bccc232b6a462031854d5801606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2d99583d428e51b746b91bee522e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11da1275f09f19c049035f77892b332608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001365e562b2196a3919d1a562a3b0e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5cda737cd1c4cf4197c87aed4d906610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a4bb3ca152e297f02847120a6a9dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9c428882f98e5e090c539c964500e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171d9a954a9f1076c498298ce058d2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba492e294858267dea4ed2af9433e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b8042725c382597b2c0bf138baaf8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480e6db482137b6798e4f9a55224f28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffe6c27ae359b2e09c0b389394f145617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920b11af2a35c8203b6b9886362c52b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88368d2955bc86bb85acec915287c27c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3071d5b0d543e2458a140f9cf2c2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a51632306233f97523fb219f697e14621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d612276915195910e677541c8aaa0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91166e99004bbce21d7ef5b6facefa6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9359bd072795fdfafa8870b84be38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55618f8c9f7d4c6b4573a93407cf936e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bbcc34fcf9ef5a1e6ce56e79e4c94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718a3a76c8a7dd1a8c8d8d1d4cacad4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f665b344452df4c4466d646a8b5fe0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523c5d10d988e7fce310af92f4e503f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1074012d163baf92ac7eb18d3def74e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f9edcb0889e6db554a8cdc681e5dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb0e75ed423d84ed73b29c33c21ad6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cea1866f025c01c9395dc91898f1f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aefd15976a6ccbd4fc6bb3e0246c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e85778331857d2bde2cb35d5bd6c09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d003808f5b1340bf05edb99882fe6b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30c06c8d1bc83bcffed44c4f6e1334637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d324152821eddadb0a8315bec4c9a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344a95763a7a9be3582895d7aff5577639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12649446ead454461df51f2b56f3ae78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc7f67a9f9de9da562f4a809d1a19a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdd0d7f3d4e74a6658285aa6f9d16d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d2dc81d5d23f5a5183083cd8bfb16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5191930f36cdb48f5f7be9f108003f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0bd27e638adc4253c7ce5e8614d60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac4c1e0b5484769d3c43db126ac9b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880af8fb6c29e3a6cb00f6e650e0af3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e7b8fac391748f878f7e1204885bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df4cec97aa59209ee6e4521e9c4ecf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341d3284c93293a08cc3a168f9ec937650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcf8ef96811abd1d4c23d4acb7cc16651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cc05bfb03804270cb118131a42edd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c51b0ecce9c5b9780b36ebb6a7d2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9a0c4985348771d40326201d9cd88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabcc836e20deae4a47de33b19135db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40563be4fd059edd65ce5405363ea8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfabd96ebcf360b962b8bdcdeb3e33657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a28bce91b7797507aa9b5498bcc92a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdd903f53552bfc5f10a2060944dcd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24514fe292632a84e3b64fa90e70632660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298bbf21e5f9d90e9748db8bc938219661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92622fe56d0d79a57b2d1d42d2883bcb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da1143f89807ec7cde245444702155663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b3073a6b5f34e6d154695bf6544c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6049b4d1491ced933c1d716d247d78665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3317637a078b651fc02d8a3a0ca65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bbc1c26c761c46c44d002813acce0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386e6db94c7032c313c4a1cb00b7a4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326575e4a7b9cdcdb5f26ccb231a06a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4ee31c7a8a867a549d1583713372f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c670da10fe6831167964815cd069527671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf48287cd33515a9301b11e5b20b3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0026b7a312491ce907d6db80b67f32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf441edc00c5d105a29d303ede72d7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932eac9ec5e702cd06c1d4d4e84eb7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f495af903869bccd7896bb6793328676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca38f698d3887e8c23d737c64ca763677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1908fb142ce18b56759f423d6b8cbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631d3381802ebf898a0116b7aabe43f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1936db1ef43a4fb463c033ff6e13d5c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6c9d92f35d88d77f7140e6214b97e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0da2a0141c30b22c7530bebf8bf55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6cc9d5c092caa408b50d68cbf2706683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c6c0845d58dd5779f974c209d4301684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d70abcf9924c9d218c248c8325d3aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ad72e10e87ff94dd4854d0887c570686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe80f455f0927de072e35822a51b6b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc21a77ec2df1807daec8eee6b582a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf15f363c06c6dc2c2e21719ea7cad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c4aeb8c9720f9444602a8ca7f19bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a61b78c420a31b532de151fdb2044691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a843619db6377480142255bf8d2dd3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced812a63f3c7e02c9714c40525881d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e9e75e1c20382d7ad00fc73c4adf3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1d35a3a19cc979b9f0668b8ba0f7a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee340d958c0e162587b7326c0a3d387696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9087dce975a11b80ac291967a0170c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5476de8f5e4414b3ae78e629e99a00698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592c525181a363c0c0dc9df8eab2942699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fd9e7d48a1025c5879744a895f6d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083c903c60edf6bdd6de0586ef1f94d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e93782b5d266a8111c7d1bbb0119b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e63b1333fc29978429028cb07ffbe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404bfb76dd8b6b00ea7aa1958e19795704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2034e5dbfdf65ce466cc58ff702ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5138035d605e7eff39f6c6bcc2f2e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a6eeeb18a50778c8c26fc644bf43a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea494c8d6006c6cd00c45f3e66f06c93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a80b6105f3ab7847e079557d5828b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a428cab17b05f5049b1dd4aa4899aab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f70ac4d117547a4db99c3005182b7e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790597dbb88f8eb3f0057b21afb8555712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e94f35106b6081dc9ff4099a086857713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba4db5fce1cbbd81ded6130bbcf0f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb36284ac17391d63cfabbd428ef7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414c36a9ef29ad24c72043e6682b844716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea14d10c4f39e336c7f0f64044bd23717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b41cafa2f4140dfaf7437f0c74ee1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8e13763de66b6239f68fe0b0352e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eea4b9dafa7a3c9e524f00bd31c41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81fe16c8185043cd50abd9c8a1826d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563948a5c76e716b80fb82ce02fbf3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0fcaeb9e67d1070ac61798c4fe4ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3e870a54e5a5be5a12766240c8565724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3291489b068422dad50bbced3a7e97a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16903c20a10f306e6b8cf4899d4271b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb7a63c00f94356fa28d281736d7ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972ac5f71d1453e2efdfb650492a699728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b2acaa01204c7c6e137682b8ab6bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebfeef07e93c7b34381b914606d21e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563c2d96042615ef9585973ae8fd90d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af4f2ba602c863a10a0563d41083d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17131efd35c4e1093e9dca716abebb6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce44afe0b30aee5320e69b268bee638734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b5f1de5831d6502434222ff2e7c26735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8b0ceb49f472fff385e4ec1673b02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548d0263bbebf36ecaa9b67b9200f81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38d40b3b0e22d80920b6255a107d32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a85332554d2e72c4f99bf85dddbe99739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f943a9e5a3c9087e5fce2cfba6653c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37748cded3a976ac93f41bb876d498741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b3cb1a5e34b6a0154c17c9e7132af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ae070f47e8026ce0cefa12d86285b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cf7fd03977a67e7105ead293dad73744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225580877a2188dd57c10e7116395c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300f3c1ca3bcbc40bbd32455ac00ef1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b1f4987688842089d007c63435a2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671610eebe5579374b1990fd9b5fc9ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc9db5d7157978165aa0e0bcc8f0c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590acb3385803e4372cfcd9d6c8e2cbd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99ccc9d80fef8257e8a56f581dcf18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa54079d45010b50ddb0026132e98b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5314aa9fd47208b08647f616488bebb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda82091fbff055d3ce8c16f9c92a12754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad64871c741224c96c5916eb6ea8c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb147ce55a1a36e49b92049dc78d073756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1278f4b7326cbac7936aedd77a3ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c7d1bb050c3aeae4ab600c25317fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80891759bce76609c3c92cccb9388379759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fd7608624c76699a1c655b43e6b5d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f561b0f7bc560944458993ac44a8e73761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de75cb7a502e49918a6ac9329adee762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f630c01a070316212668459fd951f8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd81502956e8fc0af17064488ee1298764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95694beec1e26eb83b37b062db88b4a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e9a7c1ad9d0231b80d6df47050cb5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4514f96a4ac1a68f47293e572af03a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038a18b21020f338700e5c1f6b0bb0c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa33d8816acd78c9496246070ba483769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d6290ebb481d67b33d3cf00c8e162770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326065d4b72a86af5b928eef07f11ba7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06096122ad5eac941ea91251acded5d3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c4250f08a5c64685cccce347bc9ad773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cbae2f25fcaf9ca25f0c73c2e40cd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf722ee1a327469b7101f18f22679432775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417ba563a1036f703dff511085a0ab3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c402da91eae8e895ab799c911d47c9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e196e2cad23a64202ddbc482a89661c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa542d77a919a42e981410b3453d03c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a1ccabaadc5597bf58163e6dab694780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28055e8dfec55855a0efcf3774c5d9a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcaba0545cefbdca7719f357106b8b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00119851a7fdd6ce6e2a5700e27fde52783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa0ae5376a9c4cccc58f40369791f6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08655979f3b6aef62b06397c9a41055785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe42524c0b32aef4e958736896ff9b7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc6997cee8b51dced53083081949bb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aa9fca766ee61d05bf8f82af64b4e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de988a6d4248df0425e4e2e1088be0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16113a2250332d5cbf8995b8892bf313790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf74954011119bc84c3b617d969d89791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e113ea2cc98341d538cd0d3d86175c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1a8b8e076850fd6c62853dd1095c7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1e3d7f81272bd1fab3dd2329cf1db794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715953f5e63b24d71a870df0662b5ab795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e51a38bfb7a85384beb13236e4fa6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21d0df422f7bb3ba316a1874db9adf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cc97eba666c4a0db3aded3678767c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d688734aa0dcf935a844c6e19fd7b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baadf08cbd7c43f9da8373e0e1849f8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2ff32b37081a8ed41bf7ec9780d62801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10d01d73d6c4de9d5e96e1a1bf344d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af76866ed007f9ff4d988055e6e6be803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8124d6a066cc218ff7e26bbe37ea1c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce278dfdff129e6f471538e9de9535b7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35abea8d26f60322a91e94e46a0497806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5098bdc0a9a2c1f224baef26c9f6d1b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5400b7775107b31f38228f90a95b6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca66844e548d87d14aa8a7829a9381809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9d1d7260d5758944293efac1ea776810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806eb1002a006a945019e5ac8cb6324811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27942e989915ade2912df9f845fb6aa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99955615c6ee0218c0adc47f5111ab4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb6921e798e2d6ed704ac39f005509814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e767b318b5fe8a40268d9ebcdae23815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c88fac5074d2a089075dbb8a8af9d2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35a5ae33bb17974fdea8741881f334817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c43f0bf9b65863bb2200c7a57a480c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e309e5d73beaf731069403bb5fba9e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af8a34c298b238199bafb1fc0997e5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996f4c893aa94b450f4b916cfad4a29821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581dff7008f8178dfe941d0418a0a74822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c24d00fec4b41f3f904bbf986f71d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912720b7fc384850c1d6bb1032d2db87824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c60f4804f5c3c3b85dde4b99b258cb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9e09b31529ee9749004f56e7fb86f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c53696e380209284d55c3c8c27be07827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336027ca57dc9e5d6febdb5cde4428f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e939821f985b5e3c7db48818bb03cc1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf98b568c2d848085cac660df06b0ea830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c8d60ed80db633366bc23d67c99a0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8ae2018ca183efcfd9e99aaf7d887832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfe6aa5b78dbbda0a311ec87e28883833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf65569684fef753d0434d950bec3d1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c300af2388d77e236725b3db4c0b5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d66f7be823727a6fd5751e1677278836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3184dc2145e1895de178b64f0baf289837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de9f6749c74fb4acb7c831fa2203a5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763741dc26bee5828cebc45d07900f1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6a78e4b4abbaa0cbef5576abbe0bb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfddf8d6689ac53140f08992b326823841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1a4ae8b24a97bac0767491ec3bf68842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490964eed2a5502d7163aa68e06a03c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b93eb3a72cff14cffd8a2249fa230b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25374c025943dcd26cb8ffce13f562d2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7fa2048ffa38be38f90eed244732c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13b4a0ac288e7cda7717e924207824847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad3c3e8f66e19d71fdef5650ab33c6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6bad4982dc38136a339e500dc2da3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39508a240afba2f7f602427256c874cf850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d20475671196ae9d7d0fa9f528064851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b926440115b1ee862ca2a80f0db91e5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11a24bf8aaaba8fec680323ee16a2b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7a04af80889cc7834090f04a2da27854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011eaedbdd743998fdb9075e7082d93855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbfbcb4d7367cfddbda2d85f0cf16a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be8d99b43097f7cdbef05fa28e2402857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a45273cf91aeb2278ff94f28992cd9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0235d573ae9e99a79be704b9e5f87859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b976c068724d7f45bc0a230bdb6a83860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20402154e823741e1a63c67ecc64e0fb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6b6d408f58b86f5cae219b9bf584c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32114b48321a5b9f155777bb01232b9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850765ea9c01a5dfe550a133ead56a8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab3121245e8a1a63f84957faa8f359865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6da48b49f97d3b159e15b8affffd06866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5029fdddca35a621e2315ed43a282867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2ebb7c22e7934927a5021a925326d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518cc236a3086663a1256427b6145f7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ffd6af7e86716221057e01fce4307870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962b83a71d6a7678514ac02cd506016871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa149f740bfa9d9939c66ddf63ee9cd4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2caf470308e8ae2216428bcabfacc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64ca8ac3bfdf8027c2fd58a0a0080e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a10c2b7bd842ff93bbe5f001cea46875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99b914198376926c5efc5e2c98e760876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399cfb72824d0806a3cd5f01473053b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31576aff2b2da257a04e1159060c299b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2167db1aa77b26cb23f9f550a0696879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43d74e9b45a7a3068a0b09089780f5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874de47ced451941459756b3065b5d38881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98230a37c4ee1a766b524d5579276338882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae7f5aa4058ab8a21fdd26dd706432883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c9916d3a84a1965f23582aaa3b913884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1d14f9cb98c2b1f9f05d836d3c8d9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7043da8280839fb96516b2ebae630886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1265fb62db04d936b42744158309d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb41082104acf51bba9deb680c9764888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df3fb3c0253f9441581d6094726f36889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a03cb61f4bb97b45b4e60fcaf1771890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414c1a39385375035c5d3df8a037c09891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d4912838851e81a7c52c61ab9a734892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928abc820ac8bbc271c4068eb1f21f58893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad293bb742a8ce541861a29451337c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72162acde3f5f97c9277552d041da79895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9a4fc841b6a6ccdc8b1ab96ce5789896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612a747eeed82c3ca5004e58d86c7d4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635beeb01c8a7873e1018a5778e8433898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8db652dea2a1e1b3990fdad76f4aed899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52aac45e60d1d56a08eb716d56ad12900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffe9d119804e3f2d27d890bfcb4cc0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bab1a7a705ee61bdd10a760e591d0d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5f5112dd12d6ac88dd8278d2e41e1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871da7356975441474b6dd76e0ce506904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd329fbcf4f5ad729d0d4233fcc0fa4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02477e2b3258c14ea975ca698e48ebb8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004a8b9736a8b6fe8b51f0f82ab85d9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c7356126d856c2923e3221a1a5fee908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a38929974e59217cb2bde2c0c45a7c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e361e6e0d654dc76c94a80f58ae2ff910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc496706a60a0f915188b91a2014dba8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71463f0cf963c32362414ef12427f1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61f1c6bb10846bd4a2032c4647f0ff913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d78c6003f8f5ebdf8d2a3e02c5c8c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffa44d32bc222a221b51192853801d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00404f275688bed34c6589794ec3ce916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134f9c413a9bcb7beed7dfec2efacdb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567a8c0f5916b87393bf5a0174a983a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6057fd2ab92ae3efc29eb45804d75b0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e3070d75e3d90579f91b7106c9dd2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746c6d701c41d15ffb9b230d7b617ed921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0a145f98f25c8e3cc5453a529b9ae922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5fdaf2e45da49dfc40ff8a3572358923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648645dea17a3df4b15ed0917075312d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64ede0df5c06c354f14011622c0c47925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b7c128152f6a5be1897e8187b70ab926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49238346b97de736edca63bcb8024ab1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f5f456571bde2bb1fe4067f7becd4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01717f0fb5eea1ff7d79114ae8a09494929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dc3f7124599025d1c05054b678e77930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aba5555e6457baf064e7454328644931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af29e21419514eb9aa6c6dabec2d0f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028a8a4532b1938a55af50894281e66933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d69a504831fc510bfe61e1fcac112934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b82df05b9870cd98ff4c6af861c7ed935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5a7b635389535b85639dd20b9af42936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dc744bde9439723fc53e65a9c3c47937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef2e32407b6be0f7b8b12961bc9d2a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80921d8384d5a018f004109db9525da0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863861f29beb131271cbfee41add1f9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc0853043ccb006a5f288a68b32daf941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210e34c0cd15670610454ccdb99777a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b912e431194f984366c65dc42862714943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd242a44ad7a0be2751922c712dad611944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fd742f63febaacc08af50a4130730945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aacdf8aef59a08f5dde64bb7c484d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d91088cf88195396a8d035586083f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a2fbd9f2de9231772b9042f11bd80948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bf2f29bcfe4910559f802d3979dcf949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ddc8be64a0474cf0047a2b95a1317950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878cf21410db82782def557b6bd6a80951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc69de4edb5a925dde05c3bd75060b2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5987bc3a9b8fa884df4de8e50174b4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0dd5d15915f650a54fecb298d6ee0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f00e8b22035df06f119b35165014fe955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca14d62edc7ea0a674e4505b1fc4cb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87188624a5c6eb2d7ee8b03cfe7707957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b24725bf8c611021c84f5c4d35d527958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68636e0f7119fc52a57819c753b97163959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2db55e0149b4e463d272cd1f26b786960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849e1400fc0976f69cdba21d1b739b2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94281b50f6175d7743146f49c46a8e0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867dae6c6205e4605c098d90c4d8de2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa6f2b64d45cd1106a552793cca2a7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5f50da94aa79242dd179b04e8d3e3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd09f8a70de146e0c4c0a04e678590c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43befe71e7825ce37fe3b22948882e53967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bb589fe88d9ffdbc149ba18a15cb4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a7a75a34f6f65f9138ffc8d1d4fd9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2a06880695bbedb0febeaea7a7294970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16705897b1cdff46fccdd7c3f2d403971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca7962009634339afd9d03a5ba5e94972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9d29efe11bb915c167df689c57659973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024499997749145d3b04d721b1463129974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128a5e899b36d8d2feca905963b7e12975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8c1f7aa31a673649cb48982d677ba976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ddfc3120ab3f320d34ec5e4de32c9977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243657b77be7bb15e696fa380da4907c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306f9064752b3bee54e9a71f99992ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83138e62f414974b00ca6ad1274373c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ceda2da3387da77fe64ba3c27c6504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0320f2286b2e7257e5aec283789f245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c3b19f42c71bd518de77a09ee67a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660c3529737c98b1941d23cc682ffe67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a21cd638c39a57ea474e6ed1fefe78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a624eceaa61b75e4d4bb03a1fabf8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630b0b6b8ef9f9c62890816883b7e6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e171ee97163ca3241319919341438ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dd57d230afb907728b88fea4f914112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27df272658515ddab8cab171a5b4b2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f2cd3838ca5cb9b0bc1a596b4c97114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342aa5304ccfce2c26cff3dc4b919c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d362c66b2c6eb65a44fbd39b66bb04316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991de37d2d9b39368e6bd683ccf84c8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea51fbf636a7ae0d6b2d7cb332cef3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e4ed000637f5d616d29f4b433de2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ead222fe3f6b5e4897d0120dd4a98120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11de82e690449c0aec3a4c7565516321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af3cd76ac47263f4ac719fa60a3b5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05335380998ad15f5053c903060f695d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8eacd29f73bd461615f35920ec54924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84d7251d30938377e40dadff29937525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace3611111340ac84bce0eae324188626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2557554a2d060b13f065d46030edbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bf1aedbdef22a7c8bcf76b8fa557c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86a99c2eb6d80abce81d158a0fb9b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79102debcc2df3c6726c47267340ece230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2d06d9efdae55b363b51e4a3aa39c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f79367da763fbc92ce07b947b2a92b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7f4448c772eab0ad326e729b1813c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22db43b2de893a0dae02945dfddc1b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb7b2786e711f02a3bf6e005292e7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1f848c0a8d9b2b690bec3fffd00f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff68c5643ceec26e9da9f24d6a19a5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c01a4d33d74f0db5a363f7d0b1c61838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9d4728c0495ecfc8dc7a5db48906139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e09393d24e0fe1b5b1105a04b8b1fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed615a0d0fb90e56dc92e41d46c3a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ec81f9e1d66106bc9a2d167211d1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eaf219a302c2ba1598906f6928e8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79cc823ac5156f72a3f45e857fc92144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35191eb58f69a0e75e2494739f5f416445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61e0dae92fef85e9fb67570499e12946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73177b82ec995de98381a01c4ce1107047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc987e0eff371fb3f860674f3a66e3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d97d001a5bc7232dde4c02321a024849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0a8af8e4974de3f97f8d6223f4e7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51052e1b2797912ef78aeffb17e1313f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636698d4bc006a5925ddb2ee50f6bf0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49c24d935d6f9505e5fc5ed6b90b3d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1044a35fc66676942eac40c8937bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13f751638ce525c25dd87221b2d0a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d167cce5b9add0405ba67ea6cd785756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabba1c7822be85f4425aff52f1fbc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8a26f40a4a7bc710360281fea55ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbaa57177665e2f5026ee596dc196759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa18445df40b76e0532d3e2a15d90e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d29980c371df9579947f9f7fd564761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736a342d13036efec478d2737e397be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97fe416126e6c5edaeca86b8843d8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f06a59446a6737d2559367c19c4cbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee33509e1405ad2e63222587bd86df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a8070eef661dca8d4d2180202224466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b892ad0a0474e075d1264be139f2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0526c097a7e87082adb31dffddf0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063f28f5faeee58e3c7ad547e980cad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09e826698bb8a67fe5156443713fdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9215f6cc03de31aa767380ef219bee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c6a7c2b63e929a953ad70a11b8eb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88477df1ca09284ef3dd01720e4f0f1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb251cc82c03409eeb82ef6b31d74374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133c8b55bce3efd8db71f7d4b9379ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9779091a892e454e33878e85600e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fec7319c3a127de8bb695b035c77fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219b8411f8e7975625581f64393901378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eba50f2c69c25d2a491db1b0c8a27179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e481ba1ac746a2076586d63cbbe13480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff04358791245b10ae7705d9b45373d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1c9539fcedb02d3b0099875faa85b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c632ecab46a544f200d8e85beea5e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a27593c64e1adb421ca244040452d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497699f014648799b1820f5dc75c51585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e1617ffabe362537a7cf65ee090e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e940adb48f58685ca08f11f58dbd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eba87fbf3e58751f91f295b92553e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae5e7d7546d751e3f3bc4dcc9d0add89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137da56c825f69ca40fe492e745939890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd0cdb452e211a786f8b47ab80959491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815412e16abb0ea69f76aca9d4a3059292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245b3eb216463bbf0fd19378845520293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d049e8a910214bc63d1ddb517ba7c3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474b5c2cbf1b59e0f950394ab2046b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b45318330822d9adec6100f7eab7a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb43fd5c9ca1ee4fd34a35d786ce46097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8a870ae44ccbb1a0e7061ac2ffa1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49418fc2c9d454e28adb57c61cef0d5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb48220d292ac8615097633970c361d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb6f476ac3711e83ae58b30bac970b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a33345b1e88aa565c4003bea3ace5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98911531379f8d1272da22a4d027e77a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70e3cdbdd13f6baf6330b45892fb8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6660778576d0c05793e53cd361badde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5bef00cd1a86448cbc5b3cef04c84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fea7cdf7bd0850700ecc30258ffc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49071adf16981285b538e2b9c599f6a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538c94917b72277eb73a2e9d4e86930109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346213b8a4b3ad24d2219bd2f304a2c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c99300a53a9a0de0c50eca47fbace111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccfe34b4a3689e7af17800fc4b248e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574e742250b9780b7c403562fd1f899113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c1cd7832bd6f957632ec87148601d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4f99282c0f5c471df990f80b06c8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460d872d7de619f9d4cd9410f87e974116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abb33aab4101f23a74995e50b7cd72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714adad1554b8f72b9d93d465f008465118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336e391c2fce5deda52eedcb4edebb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828136b67363c02a23e23617925bc2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aeae1a53481745cf5a0d75f332da6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82938608cdbc73d8896516f6078ea0b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae620928cddcde55366c656428db52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e73be469c6afb74a9829327cf4738124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab0fc35bd6243d9cbfb7b4a939932d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f01d0b4e00909532dc706e2da5f7d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81769c59c53ad1a01430edb33197587f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db4e75b098bbe21a39c0ec27a104d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e1e337c40dee5a517bb499b3f6e80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a7aeb55f46b85608da4c388085b50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83136c6a39dd313f825889f5ae7c5abc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9b089949c4c50a415384a2d79f561132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49188e10f5d8d1477e1015e7772c5817133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b823caebbd3a83256a04ad206375ede134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bd30a7a93acfec8c8c214ef5645e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6567772b5baae0f67f998192bb47939136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58347867b1eebadeb18bd79940fc87f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e13b978de9ecf4fc3de3c7f2283625138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbec84ac84a6bf1a18371827186d30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ceedb80cb00ffd7304fa88479d6af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e8af362211e703fb33b4ea6380a27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287ab1d26ca85561706f0fda8ca60df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63c7b5e0c30fa4d6e39ce21ea118d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75b97c5ed723b84351ceafedbfc1df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e4bc29036a23ff9dac80afbce63c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5a4a917888919bfbf1f0882d1f70e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f41d835738de3bb82c8e072162852147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f324ba097399626f417ac045e866ec3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74797ff747d6ea40ade067673e8589149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8dae15c2e8362ebaf18be3679ee27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eee18adbd468a3ce5618f543c919f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32cee16139216824232278ee7c2aff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0ba39532aaaca3936b63cdf8685e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec7ee918cea5dc084df1c76b95a138154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524330f28d93493f68a2f3a49b3d692155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800cb247583f8b9588c25ee3ff40bfe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13b18f38637069d1b11ba712964fdd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42d407b6420d3744f09cf749c0e3b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311a9c1248c81f62827cb85c3d63a0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a02850ca9948d633f5b6cd8e611e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb9bd46f95a85bb82e03e160780330161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762750dace979f0b2aa80ac8c03ce57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e7d205b335e5fee6ab5998e8232f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b22a191994c6448cd63c7317a291de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f856d29431e126ae636fc7d0c3d583165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af28c3e8d84e899f30f82007028a7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9384a6183c551cfeb5db45146c9f8eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02dbfa56f771725b7231f87596b0c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0e22261a4353a0932f2ed20bee478169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3152789b37093b41825dbc6711a28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d9e6acbfc8f103092f9ba8d2bc43b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f522510f3902ab33d50e162b3e283a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c823626298c3f5de429918848aca99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501d79127d38ea2e819484b442e435c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0e22cb5692b0a0dae1ed033e87151175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176c8194c090bc5b10587a0afd9d6bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5b3975683f105f4bf20e90e31e52a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93243cd63634d1cca5c8287dce356c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbfd042dfafd731193634d9cf62c9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444ba59320c21715385317273ccded0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221b612bfaa4a7a94f556868f270cc7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e59c5d0b809e2a3899d1a202f766a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362a312e93d36f7482f72a0ae9634e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8098f9a408e15cd437298ab34e3b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d683f01315add15769c42865ec7e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfce8765ec0298ebacbf1384b996944186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72cb6ee78242361ae951d9e85479a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a456c797448277e5db2e7a289ccce9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef543272c259ff7dfc2914be085d8c58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f7680727f3eeedf61c27c5ebd08af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf74998e8275594653b95f8f05de350191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf14c181fdc325005219ffbf0f17227192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317e8ef37dbb08cd00be05a91f5de17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97fe11afb0814ecf2b850f89162abd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae996227775ab216b3cc0b48606e3bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690e1d514cf51382dc18b550d2f594d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a6a0b649f8279bfbccb79b6301be0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c722399bb6d43e6a225325ab43f78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a5ae0ca26170f939dbc63cbc51abd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551347949cbb63173aeb97523ee1371200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21107fb5352e5b07133a0c4287b98521201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84254ea94f4fb2f4e941c2422b5ac1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731277f53dbd7240e4e061bb948cb71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda65527555c67afd9d18d5b02d4f02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3839bc5ed83c0dfdd3f59fdf19c04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4b59a3c23a5bf2f1a60aa640b3bde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bf4f81b682ec870db2d59ff41dad7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e83493e1341a6259b000106e4fcae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d451e725f5622406bd01767910513209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e70b00f907b67fe563a89387797322210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f87f4347ef3103496b734e203e266211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b396acecfd066bec599d3875f77a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0054ccb48b3f8f1a18648428b62b10b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95235dbe2d942374f9bd6461135fa0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda115bc8e5bf4892f30b626e0a616e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec82fe4c1e56eb8908bda8201258e4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24640aed81c382e7395810f10ea9c075217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ff56fa7e2c9667b7136929588ac92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82795c757543b0a1bf9a83ad48cb85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8954f26c241bd74e0bd0abd30c4626f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53754adf6d6541b308708da65c2817b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc0f57cd000a14ea1d5278b5534272222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ca2d79a3bd486a40f6b07b85da015223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5386404f2c1d1722113ab2c2df060224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0299c2da36ca4d4c230a8375336b1c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dfb20ff5e3a58cd847d318b846d91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6533667a3ad84cb0f103d590ded9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824051bb05a44aed8e8186e52a184fd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3929d8c69a379d1be2e1b44815119229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae854b2c691898d49964db8162453c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0a44922ae8c56b130f06516c53a80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ec0c835d0e85e9ee433a888cc06cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51943feb833797ca0940f3b44c19c75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09881b98c544dc72cbff5503cc7ffe98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3503c5bed77164f4f9a4460bc9f6e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1c5baf0791f372521452d23834ff2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd59c8404ecb6dbb08b6198a237f849237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511744f2d7385221208edb0002d41d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a692c63a392aee47f376226063e6ed3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dde74dd1dbe22024451bd9566b7c2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabb5e4f13284773274d82b6867419e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fb4c369cfb594a28d48e396d8da08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c5785c30a09c358b628e37b4858ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409a58396991be25f74a78c68d22d9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8de8fa6c7868725703574118e974d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4017164ad8d556424eb1898eb6a35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4384631300f76ccde3af773138fb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df1b798fe14b3d6346f0c23475e4e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424a1979451318c4d06201191b8ade4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a7b8be0428ec91b8bb2ca52aafa01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ea764d398a6b4ab4aad9e92682b4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7a4a48ab7809122a878ac05671883252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf700c80cab42feb1f8090f8f15797253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d5828ffd88fdedfb2e08c34793c57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ce56d8381c55eba1424524507193a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931717a080414b72be34aa7fcb0db1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c34d5de2b973f127d75d5dce3a7fd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ddab19ff6b95e75bf1e6eca4b995f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cdbc6149932706bd065691b799908259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587595ae3f8b8c8790f9d43b100aa03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e1661ca024b8e108879d2c15e96e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5fc004b3b3b79e145cfc36bf00841262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c92da90156967b04e8e465423a1d3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d36cb17b60a608b4912856d54ab59a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be1008ced14540d74322f60d69e5a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393def76d85cbd70d82c2c8ee422105266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1561f318d8f572bfbcad53b7a5a64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6878fb976f708be72b31a1b117d008268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a56d773269c3152d2076154849923269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9377a8fca20b4f8ddc9cc81ca3676270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd65f21ec2e5762e1980aee083d8717271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36952b9360bdf5dd3f37eaf08d34fb80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76580384ea5a1af160f40ccc178ab509273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab274d72cf468b76c5ae0448c50c1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b5e57faab35f16663ad9ede6532ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db76033b2f8731b8e176fb30478f39e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a39090b5b93dd1fde4311c99338703277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be259e2f935a4811c9f553cce0f2ca04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d49c9c762c9bf274074b4c66fba3b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782e562e7ad5075e1269efa723819dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f2e848c1f96d741621319daa2282b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c275ad49da99dcae17425c5f05a25d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8067c2f89e18d98f6a33c0b603c1e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cde83325f2121b4fdad1f6de0c605284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdafc086dcd7b1929fb4af548f807d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df731e5a2d096c42d0b9cdacaa7b7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6de8a647d04987fcb6338d0a5d025287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045b1185f8e162390445379563982bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee1b9905c4965f90a907691b1a35b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb989be80f80b40722cde48ca54ec808290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eca38fddaec0162420edc390923ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c4ddd0e2e54c38e99b9319b4cb01a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60f3e25cbf1c2ccedeec21ca5dad72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e07eb0ac289a8ad52c426bd52cf59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb1421998de146dfbe879d0f300024295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34a2be62da7b9c2d3c0c0693f40733296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb796ba7f4878016016ab24627161d50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a2fec7f7ab9414c9fc1e984d64441298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3717d9d33e2a51d3cdd0ebe9b2ace299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd153bf275d696a8a49f3d47f2e32e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49981066dd87c09a7a03ce75a2670130301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddc57ac694538655703009d7d7dc36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b998529afa071a4d36d5fd2ce4c76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cf6635dd059a046167e14a6181fbd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63f1b4fb35d4f78d385d545963fa52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df21d848ed5c90a0c75ad740a77b73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ef7901780a7a245fdac04094c8de6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7188c0b059b7965c95fa233fb2692308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b475cc77ac0c0fcdc224e67cfcc7b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef37b4a90cf3b6ed29678444e656e71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae80ec15e8749c4e3eda3c2295df3df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143e074aa0cd8b7218222c6840badad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd3db60efbf0c885038c3691227e75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ac761bb9729a33fdd4f16efbbd452314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128c0b679df617ef58eedd0dd1f4d64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebad09f95852b8127f1828d82ba89a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1847ba3e162ea437658f38d8047d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd3062ac90d70a57ba9b3759c2b28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36197bde47e5a16c484489cff83d39a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019954b1d9fa428cfcdf5777213a178a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935a619d5187b4d67f569d569cd48ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df87c8b514244bc04d2aa7188a3c0b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4112ab7406e5fef53d4e7da88fd1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc66a8913a8df2969ed1553d89f337324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1ed6dd04893d02aab321513183f36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9febeceb90c68057b3bf6894dbb98d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c4611e1cc96351df47a7a01dba868327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545473598a45095c4f2d82834830bdb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6201aa43f48209852cc251b2c2859329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375415ff9e3e1574e7554e5e5d323781330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eeb515b2fa122c1e8e832c4850642331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb78ad7917d91a7b815c468d7bf89bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b720769551420089ec2715f5fb382333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11acaec1e0cb0326536e8630d485ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7945ae2c699a3f732243e35af0a20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38d4adef324ec1328f2a04ac5375a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1faaf40bee61dc3447bf91cb3a35a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a083c24d095af86dfb9466c57b218338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ab6a6871ad9ad68f583a3c24ec04f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9b2715bf193eed3ee199ade0ccb52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fdf6a205121a0345de9f5d6023139341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6188a10e80e6d4f9875f91322956b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036805ddc3798ab11f4e2e099697ebe5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3dd1e0b6703aef2f3ecabc10bc20c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf56b3ee0198917f73e1142d2e59fbe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b36814fb1f3495fd4a9ff396c8312a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8780a6f9fb1ad6a46afeed37f59df2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ddb8ebdfaf652cb6f37f119299038348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988acb0994af3d4fd2756f6105b3e65e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3de41fabb185921f89afe9b39417a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d967c3e1d49445326e77d9d4ea5f562351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc816e53cb5fa6d3ad80da505044a19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e793423c49aa6df7337b8f5258e2eb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cecfe5c2cda539d47914d0cf00356354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f12bebf5b2ed5d9b6949731cc6338355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015582c3a4b712f7a8d0b8a369cf7fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2111d7558f970c801353ae1758595357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea48647e50fe1ed1f0b67c917519053358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b58c62984d25a4ff5a890f1b666eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2347d5204f11ab3ee3e9f17eece9fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe21d653224fae2b9b29dddef33941361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2830b7342f855826b46f00e28ac02c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702754bdfbdca66090bf62a8c3bfa0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f81f2f585cda956910ae12eb1c531364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89fdf9cd418b29a16b22bb03e01e57365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b22a0f5ca60fe835d1a93fae3797fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3c7bcb16ab55ca4739696e7df73cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd987270f76dd55df0272253228228368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd77787381c513b003fc15b74b54d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8164512e640a17127ee04b90680cbc2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e604009fcd720a6374aca87acc97d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008e41e1bb66d7c18f247089e7a96e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a29f07dcb70425f19ecbb851f5933373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf4fc50eb736142a9fed93ac1531cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3b04591b6e2847bf4d4a343f0a488375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17f534391fde207389b885a4ada562376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0d09d439cea438a20bc4fd8f4befc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67979bf9328f3b862c7a4b78ac91825378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2687a4a01dcd10dfae57abbb78433b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e26ec188367cb027ad4828e7c04a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb773aebebe296122f28d5641612a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019078879e85fefde2064429a628c04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c198ad04449fa7573077faf227eaf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c78a7731b745e9da8f0bad04d7cf22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386db1cb5969633c3563469e86b4549e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca83d01f78b871d19f985025b92981386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f810156c4eb8edb503d4b5981956a93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3eb9c97a300995cea9c6cbf146096388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fbfddcf99d576c4fef26a630bbb2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cf162824433883e8b402d192d34b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18c44de2b01ce9d18d31f2d9e86792391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8926e8e0199e5abf9fb7b397adbfd4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b34cff2a3b7009aa09ef07b9df1476393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c8dcab6da5590d72cef5553c00290394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae401ae95ea38b327d0333a74f5b74d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae34dae99afe3c023b0ecc22d5abde9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036abe1f9a5d1e605f182c1421e75cad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfe76e6d27b6fbe5152ecd0d07b50c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265e61d4b6c9035b91690b11b67e425399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb09432bb30262c36cf1537dcf53fda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977885b9d6284b55f5856fec1e371e19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a3a6f1fa6bc84f5f01005ca30d731402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291f03f16d45e9dfc82ddc9256abe77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264dac260173d80b2ea8b8ad6d44328404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5a54617a4a624b796b5168d2088f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae98b7b3a7a0cd64d713c58ce0e23a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325545ba446e23333877b73c81196e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534825a49615644c8a6bf70f568a22ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcd1613bfe6c6d6966bdd2685a339f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583377a0d3b7f0e25691f05e0b57bc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97bcf5fbfa6b4a27abc7c1cb293370411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aab0dca86d74c16b996116eff32b8c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e3bc0a629ebd0f83046405bf435d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d183f95593c2096cdc6118ff530f634414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb661e66d1885e68a6eee61f9696ec7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5ea6924702ff2c4bdb9b80fac99c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad603373b6771630c22eee815915e40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82ed5de65a0cde330d2419d39ce2ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7886c556169474ab116c7b873b222ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fa631653ef978c0d20f883ba7bad2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2982801ee77757412d184ddeb94297b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e77d3b865327f23f556a53a0b08183422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c972364c1b8777f4ebed80bbd743a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcd4d8d9427d89708b503d0ac2eca2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae317e95ebeda82b3c496e3679ca1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54054df0b0892092125f71a32050e9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4470d6d5286f76ecd1c85134294ff5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878b164dc1c240057386cfc2756936f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90eaebc7685909b678e453b84ef939429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687e502dc7e02f69973035a9bf776d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86d77a7f5f97e2e6b85ad6ba929cda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98c2e58d40b68703c00f1265fbd613432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7574967ff080d5370ef556cd4c8f35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d2eb13c44aaf089e03e719deafd15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a668a2b6f3e1da34715828d6d6f7121435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36b9b3390d2d1ea54f147d5760f8c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09d12aa79c62e15a82910902955a3c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985122b8de79801721d5362cc54ebb5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189e7859b0752aa0312a7dc90dcb676439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9e80076e60cfae862e8d2bee4de0c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76605c663e8bf5489912a9515808fa35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97997fd7185728129d2ee6f828ea0c09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e79d45a2956f6a896f648f1fd62f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f031442c08cef2118f350d17a900ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf04ee67820b4315d5efd0d08888c8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121e9001982eca57c1fad23fd35db27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077d3db1ff03c56c4a0a3696e8aeac3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07615dfecc1ca7a04046faeb0cac11d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ee6c949b5fa15dbdb23c168a6399e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48956b3b42f3365b6018b2f3b613ee8c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a34e58862226b24dfa86684943070451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941ab21528d2fad3e6c87deeed17d8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4cf3a427cb066f91bc9024704b9f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135e62f60ad41fec1268d19dc704818454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dcff38a6ddca8f0ba84fd57c8b8aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244bd05a961973f8d89606a7c4d4391456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8deb3bf9d9bbab327d22ef1020508d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398ca98cb0b9b831c7b108cf3177d4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62954f4c6b6c783217632fc78768487f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0ee5c5ce678a258cdd6e7e8883fa5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715897b78ffa03fe4734d63b2de1d47461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb27fb0165afa2b0cc723a7286b954462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a794ee35fd9e30fb0a72698621dcc9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a5b0d8bc0191e97cee97a7a246bea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33e8983a510e47f6affd1b41aa2624465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f390ac7edb423f3062af40d2f566ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172023e8d20be8e18e68059c7f057c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a056855f686aaa28e92f9dabdeb4cc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cbcbb65ac0aefb8916dc795129f07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a48634a20c52b102c114f2c253c4f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158237295eeafe418c038e5d09357f4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626dc39b56df3f1fe56a77f1dce1c09472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710836cb4c594383778f667e75ac1710473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6f35e24d0a6c9fe432f7867279f0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939a36297a397323b1946e464590d09475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8809ba8d6947db610b534fef7b6774476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77f7b7f156a0514fa175bb18e7589c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ced7cd4c218ed38673f744e780515e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4872c67b08df67f93589098d182dd7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be47f2387941465cc49837eccd6970480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faa655a2bc224bca4fd86b7e5ffd08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64a5a9713bf31c93d181c9547e7542482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567187cf647599747ea744e3803a4cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0465b9c08db4331ce13c16128d0cea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5394ac3a4a41d7ed66a335244875a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd7b156739ec0b1750dd30f8171521486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb39afe2ae40a52a67183e894ba39b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbbd3b871ec12801fc0321bb0ee9ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebbf0e9b4c59a9d210d2b01da7d15c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afb45e2c53b946bdc1cf9b32901299490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cf33c053a211e39e2efb22174c14e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244ec469ae3d4cced3c445441c6e7d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650be844fec9732785473e1e9cc12593493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8571be31645b9c1aba248781d8877c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29386f448e029352df0b6eae2a45310b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d856a36d2f2faa3589b9c6b450126496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a21bf962de2720c2390094cf7424f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810125b93009adcd261173a4560fc02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf797e73a10140d158685ee533e80518499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af770e919d8e1ccf7b3e6d95114f56c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04929d0eb654b2d8eec3e12566984c03501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdb8a15d907de208204d3d59a1c33f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9356717569a047e7bca43ee2bb6815503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aafd25cd142fdf4f2b4ef3ca894902504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4065d2a0dd900eaaf79cea48b308f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738b385fb44aad3a8216db9a57e798a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d3cf66d102014553a74667e220e24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90378ac11e58048ab80550780a7829508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178390f77a0b9d4f82f28a7f9523beaf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a7a8d10d3b5661d8fe50d5053da80510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904872727a847644f0d4476e167fe61c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbd452bbbc384531f93d2ec9eda1c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6736112137c213f9c501ee8d45af0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d30d43421729cb06a3c9afd80ce275514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016972d17b9340a2ae816be51c19ddfc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440c38c6580757c13f3939639bfbfb3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c5306ea321d65ddddb1ceab9b0818517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7776bc5139c355065cb0681cc56c2f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f402815dc4a2979d88b28c7b7d103519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820c2aa9438c92b9fb074dde7dc9e33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaad41788904f4e8c90d6273b41808b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3575d18917536bcf55e38cc460d358522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956b60adfcf7b40dcd83ef054d36bb3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaae9ad88bd06dbdba00ea2ca6703c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef8967834ac610df92e38cb448629f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab46f1e47fb6e0a770cda6b34dd1cc3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076c4db9ce4647e05376beef4711db8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399097492a72cc0f06f22130567be1cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e66781a9b3a8d66451c72de52851d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a05ff7bdbe0538a3f85ccdbdd5d644530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2af7d9162b2e920bae29944ab4f69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabc03b885a1027c2e804164afc4961532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a4d14383c0a1c40fbcc0bdb8615ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dacf470aeb8b1541d6fe62c4d0ce4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137837eaeb270a4da39960a6e416390b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eff5f5299676c313d5f87849f17af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6265bec065702e0ade50b85ca8791537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a10e9ea05e5c9d2e36acf8b746dde6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c6d7bc43449d1de790614b8def072539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb5e3ea96784fd6012a825b7b471bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062618397cb8bd31c8f897491159c070541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5874e6287ddd9e6a5bad3e4de37f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65e534cd5b3327454e36ea41eec43d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c024ca2096a5bdb3816d26f877b643544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9270e87c03de1e03c1350a96304d07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3cac6d5f02af8699b3f4b9dacc64e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ad7f8dc9f6cd4751094e2b3befc83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618702e16a31332bf39840816edcc82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec45edf8a5ef28954ee103f6c3a7f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efd5957e65296dba572ad5d2c605ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b633512d029f87a25d531bfca45e76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d46c992b4f0dbeee155c949c0601f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef346fa317b2e96fd7138ad64e89ecfe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea82fe1d0dd72949b8b5419595fbd7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827b3148229d4bfee073506608dcc44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083bad53648fa5178442cc47d37d399556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac244512685482a37c62bdd318be818557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552d19d96c37cfd536a70cfe9622267558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59783a6a884f1fd1bb57f61a139e05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e239d592da6129d6780612370adf3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a709138107783b9eb51fff96fd4dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921cb94d3518db45ac199bc7e6ae543562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a548145f5abe24d91a626fafbc2ed0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee9e9f998780c601740332cc1e5d21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7da7e1bd40743e87175984cc7281d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c8efd8f5ad5c25fc910f78e937e78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f68634ef5602f3ef37796660f683ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1f95efd8b83b7ef36ce77d33cf669568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47634b2a576cdef0e9f93246a304f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4459badb9abb96f32b60e9215565a4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb6bbfcb23cf5a2c9422eb2847acdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8ab37a89b42afdea14b6740e3bde5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1685586dd799f7f84f8fb0fd89dacc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cfe3b1704f4c72dfd951d828abd8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc066f0bb0c46fa03cb045d80d9013575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05081f5e84304ccdf314b7e5fe553e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed17a278ca809ce24f97cba891f1f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0ea19a0af55af43ebd2a503b408f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf838b91ec56f7ab340c3e99b55f0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29caaf3ffb11fe8d94cc37d8eab2594580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd6401576b3658e8988e740d731c8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0b2dabe6f1bf408f606a625a6b258582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af80860a17ba340fe561a7dcdce83ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054b3f47a84313cd3657dba3e0142bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef5a25f07b7e263eb28239555f1809585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697d39bbccefe17030a1f3d9c76405e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb8382c05c76b0fe5b9c3372ea3438587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4e8389a28f1064518bf7254d5d0d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21fba987480381f947051e1814207e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111ce4f6ce6e8abc2145b691c521528590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746da81025b9690d6e1d3a883895527591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f9484f19facf8700e7237bfcdcbcc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39838811a427409fc0bb7a663b9aaf15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8330be5035aa6fdb2ac2c92311da1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b58b3f9b5d2cd152709551f05ce154595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16e305bd7c4d10255da87bf5b44d06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728adccf02b8abd8bf7c712195f952aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fca764277dae67850f1018207657f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41a5e359d245e4cf18b85a661ef83f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb436c599869b6f8b82b0c3497481d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20312df0307ee29f131ad539f6c4961d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd2d8cbf90cd5403100ecc692b121602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e072754b64c6c15d98bf414fd1d7b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bc3e92720ea453dabe4a6af73f989604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18337a0f672401f43c3416a25f0929605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced33fae341da8378ad385739ba9aaca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d727a3698e04ee40d57560ea25ff19d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e53003ff018844f7f2b88967be54da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1621bd8bef6bbc7a1c903f43c53ddc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd229391572def26b713c2a2690558610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e2691f37afb1fc46086d099067000611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5121eb9e907675c12e4922e4d8c08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc4f99782b095f5ab472bb454bf182613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c4d0a5d1c5043a85faa970d892b78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82eee671c2ce3adbb5b8f1d2269c29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa26acbb45a482dc16d3b3348c5092616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7976af9589ebf8d8556bdf749ee27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc72399707a16abcc77fcdd85c0c402618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f429ab603cd7b5e78e3252c5ffb16f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d433f2f33e6a9656582ab8a325ca8c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b88cd7dd2b2383d374e29080a4b1c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093f9be97354053ac4b567a88f67f31622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04566114011db38d8000af99edb1a592623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723c0c909a07cee7871bf755f19c4c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee0943862e445a5bdba4e2cffb4606625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea39dd3ada57f69e7dd257cfbbe9be6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33add81e3f7a047c202e34871c58ddca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167042bbac16bf408fc5d56c4973a8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94e9254d0b1eb006dd72a984487c33629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c54fd438a8b1b783424eefd94162d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16d605d1f14d5e85db8daf431403ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3da6e1dedac4c39a148c9871298ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5aa98393b93f50b6f8c5b56f781f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19fd663b5ead9cfd222724ff6df6a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7c3db8860465780428afdce7def94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015a68ee9853249ed2f298e3981711c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486d7f49c5014fd8e5809b4660fc207637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36360b61203757b81be0480df899c94a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47d1bc07dc3a7890a2b3b520b15c62639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb73773b17983d2c6c8f0262965439f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7999aadf0c5333108275f4409655d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49503af6bb788d972eff97814de2e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32445b8127910415a87a41c5d09bb3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c8a90aa4a5a424c952d1713a75499644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47ed00ac8740521dd768973c6dd7df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84209cab1a83b0d507b3fdcf0719173f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701bd73ad93d0f506e7eeda1709bc99647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baee5e8e76f1debe392af4a137f431b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2dc3b53d76f818b399a527be18c0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ccec901669e18d9744d8a9895f752650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74625fbe689339ab8765c08f0ab4fdd5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6026b0b521264642bc93813630a3eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b774e0c0c8ccf13536a635a79f29a35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62a1a4dcf6e5b7929b8dce03ac69a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b225409602d4dd21f9f9090cc6fe8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7ca6d2033208263c415fad84121ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9768e869a2eb601877ea402dec11a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923dfc2777dad5fa9c036791ac8e490658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86295b84f630ee108a11d86e249a9017659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177e931f1c56cda606aae4e106d757f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbf1492a3e98a9a97fa4a80638e76b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c08e6d6661bd0b3221adc175d37759662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e484c05bba0962a0c55a33b71276dc3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871bf3f048ca78753627427ee9d4420664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a4bd2a3fb780f8725c4849b7885f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991ede35b6e0b1758981011290a4c46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3fe84399584c884992775f1dde717667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0089f41e806d2ae6755a1dc8d8d3f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d338d81ad8c6fc7a1d5be7b1b1d8d83669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfc571827179f41c5671658c0e7deb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f192da255bd669235703fdde01eb62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da6b2a8668004bfe349bc0b3bb301a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940662162b5b18175750e67fd9727e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7bf012ac7376b26bd45a77051e571674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a65bff69ac60d3e522b2e7dc088f00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406554f1963087d1e399cf03d898e2f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f42d014893d3f65bfd8a36e92dd18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568eade33329dd29ccb0e852a655c27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e8fcd8d05ab5efa9eb00b64573578679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26574b0bf7f9d19ccdd37879d4ebfef9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90832b4e2abf9aa039bee587e3241432681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d869e98fdc426289b20855c5d2df1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575f89c720038dd4599d50750d4f540683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db2a42ce077798c40bdfddd202a3c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1531c1bcafe1d333e0e15eb85d5226a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c7313a29320484d601f647dd7e81e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab71cf196ce5e155c50c2ff142e274687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb7f1cd8bf524f8a2ac1ae80306bfa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae208f811cfac056d5115ff533c604f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b41c2a871f3a26de09378da2ea0e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad74ee1141351cfbb54ef34bd9fcda691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9f52e55ef8fee94ddbea1159e0217692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d6f7d72744320901682129edf7f55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9763603e0addbf523592ae0beb1202694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a873922fb24cba32cfd2fca5ccad8ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e172466afa2e0d8a5e06b6a3063970a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78e45a85a9d212a592f31c7a48c0b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f0d9fe0466d024bd22ed7d4bfc445698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5c780900d406c65fe0df69b451e3b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7f37c546cabc1569e0301db09bd57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34aa2c6d7822156bf5fefd611d2660a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b470a13c461885230ba317d2f3be4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd3ed89c88880fc4363d00056bd2db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8714a9a5fbc7d2f280c3a62ba26f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cc8c3f329fd40947a444d88598899705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c59ac32963d9c2807c947619a51f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a16a3009167cdc51ebdf3d2e1269ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af00bee679cdb418d36daa74a55375708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b56ca3c6999d89a8eb92ebb09f710709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeb0c8ace7526737adcd504274efff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad274bd0c0ccbd1e6131b8fefb9dba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859491545a149b3158621d2ff5d7a49e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49404da752c1bc507786414fd10799a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fb87079e61abd4597977514c6c3f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02972daaef0f57da092e9213658b4217715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2de1e051eea88156fd1b8c6ae6e145716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644269894d049be6d185590518e71e0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd93397c66c9070cfc8179dc4e0709718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7fcd5906a411b67fcac1422886858719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c77ccf6cf6955d8cb015a7fd1aca2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44641e94fd7b07ea06f31b16b37ff212721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d4a8c11a70933b3af6bfc4a687ac0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8376ee845660a673b88b32420e04cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dff44599a09dc86d053bebd8e5a5df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac26e81766360f5cfa4925f72f01bdb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1664280df440abcc7f576cd94a408726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92592f10df8ee474c6697a13f796c01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6a7fe05794faf8426eac42d9e7b64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982bafaa40803af6057574c8403f583729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f282b64e4612c1cb45363334492ef34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181c10565cb76ef2edf69e248355682731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afcc52dda4d32c0878f3748046649d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980ebc4d55f81bd0473a453ccea1db1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313396e66e787291e755c1ecbabb4aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada118226855d9f40397e53f8518fdd1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2d31b5d269ebffeb1eab6072b2632736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f7ae641faf8b492e2e28c66764903737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291ea855bae0e0b81134538ec6c69dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df7b3c264ab1a0e77c80e3f4f9d622739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6bd7f98d6b31d3994d39aebe9c5ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97360038a69f7fad761f5e0e9074c455741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8bf7a0118cfe2781fad56ab4d363e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67f7f0f29259f17a1a898dc07ee2e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0561c5249846d714074b40ea19b40744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4ddcdee3bc77da46734432708b3d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6f78876c4105fa563581c5538af0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672da9fa5bdd003753f86a406e5bd91c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69bb63f863db9834b4c28410ea8361748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ea81f3faa086ef89fae4d05a1dc5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e22616006222cf119ad259f7ab611d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6297440d4738bf9d0782a8deda8b73d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf63bb5a855acb01850e419f4d29bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba884cad7d864678f86ff69287a79b3c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59990205396e812350a7ff7f29f0d4d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2f579706654c2f0942edf8192518b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28419f6a00d2132e8c455de1da1db03e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf19a16a850a11aa4222d6ede3f8334757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a940eb5c676c25e0fce24396234ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc33be7dee7c63199b00962f8676c9d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaf1dea1c563f3a403ae35da0c712c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49ed86adc82c1d583e319407fc4e36761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b4800de966c8b1680bd921f5c6c6a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c944dde50cb8924b0f7ecfff412012f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984fa41931c46e1f5a5aa3f4d6d5706764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44573b2dad035a0c3742011ca71f5c36765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c0ddbe9e0abe39883083a1c51e85a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8137a3a870e91c9babad630c29e828f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e98936fb317ed7a3d418950d6c2a64768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0d67514a05adc8420beb078053c61769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1da0430ef255aedc5ad8cdcb50100770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d139e116b3e3c27ecd93d5d0527b7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3415a97e1872234ec9e0b2e03faffb7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a1d7797a10bdb6a0f34e9d0eb1cb9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a26efeacf35271c28f7b21abc3e654774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcf82eb5efa8644d5adaa650d2a945775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9c53c75c71465a73f904c084d3618776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b5eb27f530beddd73635affe51f3d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f470c38059bfff2031333a0879868e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd57b21d9b8753d5bbf3d74840574a9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38f6012d9b762a8c14b1167079842b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b65fe0be15d419be76998c4dfa2eb6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe739277f3f4ceda77f7a1691fc2303782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453f48ed4de83cd79c672f07c404e26783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13c5d95725dc23eb4a3e9a36da23e5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7cf94263e4b4bbdf2790edf8d285a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91afc5632d75657d8f9e7376dd593aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f397506de49d46942129647591358787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88472e1ab6af8d32c4ca78d66cafad6e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e045c2bbd739e141fb025c3e11850e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effff14ff250c5339961b635402e189e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06748442cf41f9e3dd9854680aed25e7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72288918d2cb1be9054ccc5b22bfab792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f8976e5cbdc11dfe3a2ac4c769b68793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c7169651cd82dbe80c3e597d41bd1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e869903653b267601cf28cb7dff39795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e645ccfc3cc21654b670b460e496e25796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1df788217c1ab0b3e3af39503eba4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cb3b50fbeaf3a9d1fcfe14317abd3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbc0ffdb78527a5cd3d8cf3cf3b5fd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6647b7906e13c9377d509f836abb15c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f9d0717700b8b2510a8aaca36e9d9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abc285fb7c63ee9df52d61c540782a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d5a79faa28baf9aaf1b339e9e8989803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db144cc0d13e0577ae86a3f09ac3cb3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d21d10685642d8610c4a168c7c97d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3434f1b4bae43fb69ac8c8ca7f7e0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1003fdae39263bf82f5c83436aea75807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ab0139da4821869c53e3bde1e8ac8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591b50b2e06fe82ea890711ad05051f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d903a14d9b25ac63472e8e54c3d6fc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff0fb12c44d291c02c2facf818f966811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b8e764111f3827a584915ca88d7c8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cbd44eb94d49fb1bd95a73cac9fbc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25103576a7d80989effb2c20968ee544814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e605af3cfe9b951152a454e314afda815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bafff81c317172b78d1603410f389816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13dba585d897c9509f20dceafcd8ae817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ab801f12a756506d8c7ab2bbd8bf3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce21b77cdf1a0f33e8f16b31d6132819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b526c8224a144ef4bc9c9196c9cec15820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd4501dbb9d5b0f9c6455dd5f1e5bb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267c7e714cea9df047ace01c3de2d80822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081afdb4a526df449a8e4ecf6802666b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e7c345e0892ff7cc1f090a8720fe3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc81b8925a1d06237aecd3d5fd09d48825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae584e8a0cccd51478c97b440b2f05826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90203d089b0318975aa83435d47d378d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5554e062c009a8b94fdd12ee63e56828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6eb3d5f1cfd7567fe02e78daea6f69829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce51384c7429544a8bba9cbc7086c1b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d311453f6c4ac67dc900c6d30276b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14811c2fbc259c08eee59e1d74cdf9f6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9adf583eab0a54c5c6dae1f84b1e76833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fa8186471702ec85f3018df7aba06834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df5deeaadec687537405461aa6852c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cb2a4a3e477619df43b376bb24ca1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5da36f182e4454e5dd2d3914a5030837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40bf679aef98941d66bcb913b59613838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab37db366158bae69a2ae395d5c1b0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd20ef326ae77d4244fcf165521732840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7886d63077a3b9a0cf554b78b70cd8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a29de6ad79a5052b0f3fd5a6e2cce842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af649347761bef9bd1b085671cc25257843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ff71e6cabe921c273fc08bf7bc7a0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee815d0e1774c0b96dbd7a91b8ec432845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a73d6bb29a7e0ccd3c25b2639a1085846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed247512686b570b46eb2d1a4bebc82847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409442e22e6a9ac38a1d034efb01214848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80616e0a926989ef39bd50f6c0ee7b3b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28d6fc7a09c24a719f914e000977c3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab72bc5a0050a02f1b890b4fdb5de2f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05240a4e8f6cff124f9a6e081100cb44852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0ee25e1ef45662b2f21d3f831262b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a7706911cb0db837947ccc3086b42854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22896e02dc6f9bf0c3c4f33e22737c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0100e60058beb9c954c60c2ca6bd7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2729fedce828f1f5240b9e436e5898857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77108a7d3ace6b3e3470084a50cd1932858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e7da0e906b49f05cb9b78dce61b31859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675aaa07dd6e759bf95169ebc422df24860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab44943d9a9a35ff1d5559e72ce59e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e5807b42311c22f46360fd67f4174862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94694db575f54b8a221401d59916285863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae818d91b3ce07fc8d75cb1287767fa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934735cf71c50d1433e6db282b30c5ee865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1328364d8518ae7a9d36681e08cb7e6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23b5a656dcdb8904cfb199050fdf86867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed11d841710c9f5490c40c4879f2266868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0c4be2685fcfc64123385a68dbf88869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff2a69aec4567ffa83b58f161f8bd6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cece77f3b9fe54002e03e5ce77c72f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c395786141bd041eb0384a2fc06de0c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776b03749e1ffc0adf27eea990efad5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39590b845e810ff1d95b5327cd4444874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281729ba80d07a732790395bb3116ecd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69add2aeef73de452c8c9e98d0e9273b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145ea8d151c1ba56d1f9ad3a60ca572877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a016003de8bcdae3e89b7d3f40b2e28878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15396c3ac8347172d7557ac0d1f490a3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b842edb79be6fb42f8fae9690290c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe822a24f3c707fbfaa99dd5bb424b89881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb97396b4c2a093c8e4a4aeb44c80a0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751a79149b37cea27d55f979f3dccb1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de182e722b0614b715a1d7dd8b3474f7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8962ee51050d8e600c3d20863a064b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58f6dd21627b32553a9acad19d79b1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4359e6a6e53caff35766c427b373dee887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cbedca62ddad3813c64c6b2d981e5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbd81345c6615a610bc2a4d4ca338c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cd482f18a2ec0bccc2d8d8f66abea890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61055469f41d87d4eff25636b0cd214891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28ea0566003338557b15325e048728892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d4fbd059aa5120319a5ff7247e73e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd3a4ed8db6c31d59f60a93ccf5893894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845574d7314c80c32b5729adc3cfaac4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaf72daf6b2b86ad4f5f58329e306d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960776addb53fd0772571c9ea6ad704897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2f75a5dbefec42a5b3f54d608091c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3e65d0517c711af1fea91e7623a35899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceecb55be6f98c0ed020a7b80d8aca900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10c42c880386dada509ec1511ce93a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e8ade240cfae2e26189844077681e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ec3bad22b11a6b1b6f4708b81814903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0124f4f19c1ea940c145609a8c3d1f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c84f277156a33763f6936c2ff864c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b99b56d0b4b7bf11819b022830239a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa81b0c3c3bdd4a001646f462862a1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9e7af5c751f8e05f2ab50e813a7b6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269f9461c1f1c71daa7d7c306ed8de5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f572e947dcf82c98cd019f9d4d88ad910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c16a7219b433316ce903411cca44d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f141d2a7a74eb2bca520cd07e5abbb9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dc791c970c2925336f80fa4831843913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99fb44e9451f64dd31825ad85eab96914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1dffc0f6584e2cde571d842a87ed9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb340f2a81116a303411b4d80ec6be19916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b898ab6d133642ea85fc61fbb616546917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3994f46273a8321e48c6699b9a04a0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7f2aac7463a0a7a7b13ecc76cd32f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b49f894f14b0aa47105c37bf186ba4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a25d51978c87da8de6a58de78493eb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fceef586812fea25c2e3c45594cbcf922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11febd74ed66f6c2d52f08be4020107c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eda6161d04cbecc39496a9b8151a7c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6beb28a74495f551dc302a5163bdf31925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a8c55737c8cfe0b1a8fd7c697c762926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ec97cccdc46132e7a77259415b715927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a79942543f2fdf476ab9879c974f0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddfda71d3b866f88669c48b091de87929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535006bea8ab8a98e1980424dca73ed7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcac9cd5bcf60c7d70060529281762931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6d7729f17e82c3d1b1313d2590d06932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368899e829ea244bb2b9a82b4cf3e61933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c2181ae42a20de3c1e71d0caa338e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3766e784fb32835249cfb4d7436053935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144be37df001be62bf143c47fc55e918936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718c28d3acb2b1113643fe31f21fef1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b348b1f06a50d09ad01f71b7bde3dc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee33d54d3fa611a18923b2f02c70ad7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc974cb37804a7e6a682118d0b8280b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf767e9234de52496c0e7aff0c06a7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0551582a374a92f3ba6f6d2f3a73a8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b15c91cdce7535669e48125232ce6a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f57762aed2376cd195d0cf940a8df8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf76b256e7e1d4c923634b59d01433945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a879e532f30d154d12b680f65ac535946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a988fd20dda4f2b02af6c194f7a7e2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4241040bfb228986408f1cc9a067852948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c3078095ca2840baf78e6cee97ede949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a62cfa21c6a3a3725bb1d977bbe8c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4466df35edd2b766df4f8abe87922b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f05d9fbbcaaaaaa7946a0293350722952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f99cfd4b9910b2b9d57068a07d1cc5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96227fca47465bd95db80fd499172be9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8cb42d71ce8009cce67dc2d576013955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cc28992db7ddf4c6b7f554213e443956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34da20cf0c71a210acbc26d4628705957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dabd57c27c9effad7b3c139399226f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73914ad681f08806b6d366bd8b344870959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f932a627faaed5e377c8c05a26b916960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb50bf0b8962bdf3cb2bb0d4217f6a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54440640eccf3aa85481879af859c3d4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bb273a439e8205b307bfc459a5202963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096faf2b4322e205a0a0773c0a934f0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195fbedb43f4fea80dd00d59753667c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383aa789c83378962f37a41e5ce7791966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa0e7d8f661f2204ca99ec419938cc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411a33fa374b301823c38c8f4c40692968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b08e45a7286f58827ad02c60961e9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dbf1624b6b3b644d23d2526761717970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e7ac28fbe4e4b877ac2d131627e94971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1ece2591986221c30066a408d1251972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb319e117632fe7695dbffc4ba9791fe973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb19c8fae76a805415dbe48b086ef0b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267024f5ab4f36e354e6972cc932167c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad5d24e5dd9c219fcd1f6815b76282976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5664acea0a4e3a5f4ba454ab08056d2977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>