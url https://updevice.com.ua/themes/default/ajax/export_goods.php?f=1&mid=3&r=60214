--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3286,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506b5b6e45c3d688b9bc4f00d66a5971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076e6baf2a14d83da15810747f66df52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42673e5eccbe5b6b39eab44ee047455a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cdb4c7f42e035a35c93355be1e9694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d23c93991908f5f2f9d915c4c6b8715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beeebb16e2dee55d897350208740ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ed229ffede50778e2abddea199f7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc78c6f4990e3bd8d48e87c5d99e108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7f51faa9e8bbcd76d900c77b3c93c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d4cf92ebc08ebb5a0448a38c4551a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f6c7a525db77da383caf67f6bc18811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9556bbe43e9383a778f9025aa0b9ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac893b5abd664e86d351a04e03e1f8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a99417e06cdbeb53fd56523adf1e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc176744980eca17db6121843e6af4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b1681f06587a5a0d1660b3a43852516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d5ce9fd8a07f44a2f69362cde3e3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad708774cb595afaaa00a160413288e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8623e06be769f4dfe478ce36c01bdd419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ef838350691aeec839a7e9bb6caf420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa7d769d1010387123ae05bae91b9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0618b91b6ceff0f9ce2b131f5d94122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251422c2cc747530a94a3c2047d2f2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e675855b93a99ec7f6f758f22751224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a1284c7226a52eec00c1cf97e9c3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4e42a749343ef27cb0883c82111d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaa662971fe356a63402f2ba9a93e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18444359d01e03edee7418041fb2bf6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ec8d71b7e93558fa46f67f137ff1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9266cee56156da80ab05e111a4c6b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68614f5db34fbf0a8e0805ffb28cc5f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa174f75e76d920d6db5519ef5eb9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7323a11bb2ff0984b41ab6f6461d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be631bbd94a994288fe59d6f4be0be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f7429e6f6b525c05e19277ca986c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4133bbedecf6df2b44fbdce1de7bf4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc289f9719bea4e109e3e0a0f6aeff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620a52d9554c6d2e19728cb4ae2f2f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2822f6a01b3a53e09e6cce4759ab1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f44e9bfe12ad4242e4c6c9d4b8e8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e231bff53900635cf90548a50fd2c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1c41e5102a53b0b942d444c3583df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d8af0642b6730e2f6f961e5913b6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff0cae60bca76959d3cb68b51ae06744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11582538abc16bffc0f65afdb9bb511445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b99b44c60b201fd7e64192b53199646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307410285e84d892b492c199c16dfaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a54bf44bb4c35977d7aa8597ffbb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe481300e171e81325777077fe686d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cc0b366160cd627b8a430a2c117e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339298f6506727b2eac1de4402bc6a7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d52e2e6d459f0a6a69f3f91f8411152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f416b5237dc845884540aa9bb9d8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3d36a6f952b5a25a2dd0bc6e6221554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8a5558748e4fb7a0c76cb8655560555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953e31818511cc1f2d45cc50384537256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e6426adcd0827919b78c6bd7f0ddd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d376ff047f33d9b84763bf866d7717158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea307d766593d9c82f3912cf728fd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d698902ddcdf04f58ece691d1ce7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634d76883708e17a9ca60f25ab138b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1938007bceaf2a78d5b5bf03f20f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25657c23869de312ecc79695832ab70863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344730dd58f470acf2d722f68364f3bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f10ffa2fbf3309c382f980986b07b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d2f06906f5f87473671409383d13a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51e2dd34a9287ac1e05b29268125a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07945e9f7ebbfce2e90648bdcc4f8c3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb63ef832f7a1962678d36f329b184469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c8dc838408a65faec5cca1b16a48770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294840e3c2a6e4ac302a174b03c7f21d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd0d6d426f93c43faff025a204b1fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0abb63a12b5461c53acb732e360fd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b54e3d3c83196e685dfa2e950229a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4c76b082f184c36a1f2d9fca8c8ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43f997ec745df640bc5492c9ed38d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e235b289f73e42e87b2f982110a0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7119f4b9d8f21f86590d503f9e06778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38623da71c85543488fa997a6d3beca479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e0f0dd82419babad1889a1babf7ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e6bfbf4e9ecdf5c26f1d1ce21b03d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feac0e3f54dd86745b17218a615fb2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de949d2954204663b6c4ff4026e52ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc6daf35eda47bbf922452d8a7ae1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5c3f97aeb9236946610efaa686f3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091342b34f31c7b55e4e89337312acc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6a2466e83e669904f8d0bb123d0e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2014ff066df0e78e43f34252242733688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892414a547df7dc3cd40976876b861389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6481d44d96c1a64cd164c0c22dc65a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea779f9ced22de17aec3ea744fa715a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25086c907c9efb62ed5ab4315fb0ec8692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1ceb1402639e524745428f3abd58f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e521fc751d280d36d3876d503d35f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668409a9cd17d8d779465832c1e5c5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b5b5c5d9d47b434b6adabc13737cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5c071af4d5dd0bec3f0c15437102b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84184922d04cca52a235cbb8bb1e1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d54617e7dd9e939bd0c6b1d4bceb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb9a054ab4c1fb7a5a31df7f9bd86f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda40c2a5de0d6b48da0267154c87b48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46b6f3cc1d9d25454139b0e66e6c1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a9083fc5f80e7665d657ca59b853f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf48d3e2eaa78c97bb0608821f54174104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609316ee287ad01ec5ac31ef8d7879d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4349dba536b9503c98081955e2d37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4099e0a7d7126353bc667a39e4883f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414264c4ffc4b0c55e1920b23e50a37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09dff778b77de4ff4d6623e213cb09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f537c4bcbb86c62695f14e8f663963d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1f9dd424727beca411d1003765bb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a1a554ef4aad5a596cfc164094e15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376698d282619f6c53ed57674bbad276113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ee96020cf79c696c460ef4ea47077114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b57cde3de70266117adf471fdfbdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26f29c8f8c326de3cce6329cd10ae8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ebb1c21fe01c7246218e15cd41b10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f4d4b5950b74b78bb6b965bfbcf7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dbd73b7c7edf22d85ccc09434c37f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ba6c38701369d103519c197304789120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e447724d3917ae32483ecba0eba75e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f24cc24511ce54c9f62bfa4da0136122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ca6bf2b61bebe2147e1b82b555d26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63763748859faedadc08c45cc0e8c974124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4386b874f86b01f5f6e8f36a38b7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d50042dab1f6b3eff6a50272f2ab91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b592bc8d452e40c3451efac4b572a43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c76c974fec790ba41d088349df1d48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff85ea535f22fc5d062fd853aa2c257129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5d1446b202c84cfd931c88e9d9eb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3e2e4472917c06c9be7cb4e66bae2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ebf8f063b3937130ce139f93e84e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9b86aae383a75d263c07161e134af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a7851fae7791a22faaaedb8de2579134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d962330af76092a63e214d77df24c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c099aa831dbf4063434a8d248db9e85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c855fdcd926f3ddbec353a8cedafe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a756ca64f87c03cc65e0cc0bbfd5074138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9849c2a0597cf440ad75dc7ac61c8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b56b05b75256feda1fb87b65f8493140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf54f464d899886bab4768315accc05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be188cec0ff753982a29fa817052bb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7ba92f5647d7d058ca0506a83c0bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00adeaeb1ee0fe31309c9868f4a1ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349a82dee251e24e0f7d91f91976e8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc19b4cca52cd9087e0afb002bc5b9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07473ecebe1e195a334c8484259bcb08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2488c2906dac82d057c12215c56b13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcd08b2e2d4dd1a57c9ed926867dfd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d434f2ad6784df50f48a482790762150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48faff07babc244d43a4437c818e97b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1d6580fd79e3041e829abf5b01d16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff4e820cb1346d4fd0afad6f6120cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fabf7f4a05a190b582b860ff3dfc63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ed6563adaee8c88e91eeda5dec124155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c1b68a3c1984dfff3fa59b79a0acb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68c6f88006276db80dc90d984f7a86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c619094572200474a191e3b626c655158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdb603ce5b9c0fc417ceba71cd621d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f908221ab5406c4b1442909bb30d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4934ce375c06236cf90c82002daeb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f391bba383860e505d8b098c65e63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eeb5c60aa9c56ac6dcf9b58cf2359163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92647535ead73c0877bc601fadbe3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba702eaef7067f7e18f60fd7a91aa1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3b4158d59ab237b83951be9d09689166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372ff9ed3fd534dcc893e56304dc5ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82118112f86344bb69201019a1dbc1f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80994014b3b4f19ef635b33e2950e469169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bd87188afec70e7a95da41cd48712170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00f68394a45fe6be626e0a021d9064171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a75f9fa841370cd5404d4434376ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f81c8a094e56e60cab6c8bb63e2ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81db8485a562c702d52cde22b149ea6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b0fb5c3152c6751206303d35e79b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dabfadea3b73b9c4002370f941787176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a0cbc5022bf3e3a1aff5b10dd3e4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734b1d673fa15a7453bd72005684f68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792abc9c2c16663913a7bb9ba76d776b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a518e915fce9348b26ad5ffb50aa71b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57755dfbab2710c36b0b0d2a9c2480d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e2e0da515a13d5b1bd30945e0cb55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7381353409af46f4d1de86da78b65f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff81b311addd0db957542c5d4cbdca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17230cddeea4033b0936e87f5a0bc5ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388f8a5954c1b70b2736e56bdc74849186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d553035843c9eff0dc07db244439721187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74f9b9efe4fe83fc65869a3547c4ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd33e37f3f2f95d20595da94f29daf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05b82ec2795c0fd788a308d4f88dea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed47ec30f01f112b008fc802cd48308191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c3995d3f60c4be530d590e15b6bb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c2988dafad22a31903a5378e57dcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0f2d8f62944df3e8ba5c8b64d5096194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dbc6572d4c25ac0c7000d62af6f43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ae6069ce3538aa196a88f5c910efa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95114bca0fec82a52e14cd47572aafe5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd502e604194b869d861d0893b17e6aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e66ba8f440919e54369b46c7d3ad36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501a511e4adfc5a9e7a7a7dc4e2276b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825a112d7cec4815dc042893c72f078201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9184c9ad375a70446c3d8ca8a26c47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c094f35ee74f62ace23c47c5a74253203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ddecb9428287b5d27825efa402a5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696870391a1b033d53d41c82c10980ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa305777f8a8cfe11448c9c42e03fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc6a8b7a0141f2bb20a1268a932d5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e4d6b7224cc90bcfa07493e5d393c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08536c835b3bbb6154a74242ef61510209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59809d5032a71d139320f25c5563d5c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b48fec273bad98f9a12d14374f09ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1e25fc972affe6f382337dd8d707d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd412660b3797c302a07603d425d37dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c86a82e5f5c378ecaf660a0a48de7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f056786183107f102b44c84b324d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d19034098ffc31ec2f9e38cda6625216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec27fa75eee003d3f59a87f9c34e2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc995d6c2e880e0c707ea587e2ba84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743eb30c216b4d284cb2161751b30938219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aecb833e1c6a48e85fc42bb619b04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9e9d51d2fd70de4b59819a1b56796221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533952388fc5713558caba6d56cbe68b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee5660519454f5187c841d180c4fba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e757fedc1a8334a5e284505e949d464224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72574e8dff510f25d253c111d65749c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719b323250011028f8ca067ea61d455226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c7e51e8e35e92bf558163fc8049c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3eba4501db5005eefac286958e3ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fb3dbe7c54f437b56059132f708cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e38b19a9114090122c261cd191ddc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd270b7af611fc39b82c0686d53fb88f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763bae594ad440bf4363ad7412f02b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32715cd4b70045b048afc47cd21683c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a4af189a3b1ad695d815f46fb6d88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5291d7f31af1e733f7290fe54f25c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee3683d340d35cc5ec680df93cf1ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a39889960594a27a7481950d019a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d7b3a11d54b4ee503795c4fec03f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6e31f531203f5d0e8dbb437d68773239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbbbf46587bba6ba6e1d3f684a8bc6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7d554041fe05fe599908ea165be75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4624b0cf8ffd7b80d61d0e6764f3da8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669f26850a73f59b03792adc43d927f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a685576d0bc4f90766ebd3e427ea66244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773792f74ee2c4c31d80212d314f7ae6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857a490553bbfae62f65ecdd5e6d680246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e965cf325112327836f0cc867c0867247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859597c8a1cf0c899654204c2fdffff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de73fc6306c2afc17622d4d9079a02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a09f1771b3912423e7f77c97544f7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f4d49ff32ff0f3c4cc0345ead5049251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb96adef6ba02c9e618122cc78eefa6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354285ef7d2078380e9c177a636bce62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb189ffa544e00d62ae2f0ef37a818c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580d73280fb0ee81a63fc707adc11ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a1539d03569180769c2f1f3f17bd1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583c5f790998f04633e79d469eb0691257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22567e40d7f38bb6580fbc1fda190b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a8a04c3984bf9ca59efb9f6b092b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cc8c309a18ad907b6d1a7d35ba995260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b491e91adbcf45e1223fe80181abe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133bf4193ac7563204b0b63287b656a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd433a00b0dafac803874ee8f83f3fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616a5587eb9e0e8b618799d579d03d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd7c81d72db6e7de77360b8f9d59ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb843bc4d396f2a85b374ecf934a3722266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f18a8f4f6295e3e7933a298330025267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dc0561229afc212e0dcebbd558db3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890f74f89e88791e664318c7c423a0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4ff7e36630e92a3ded2b9d7405f8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033c945bd3291811fd0fba02b5b0916271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adf6a55728c8ac212e2bbe4d2ebeea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16153f60856b0f9c8d117d7b5fb71c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93614784ca670a0736215d2d2ca9bd87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7ae69784cb9166c3e2d3851e2e035275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498926823cfbb7db3274520efb32e5aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8bdf9fa039bb602431c4431966e97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767d7a761bab7ee8a54a4baa10b0ba4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30400b7450c2009d0b135c75f6bb31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44b73b4b92d5cac356c2da56251ed1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b2afd86326af209316403753337ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3827c1b3f76d5671c0bf8a163a4b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75e141482a27f83c08e2902750c5ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d15b33eec54d1e255a849c0199090284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc0d90c971521b937d131c22115ff7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78621b2c8f5c1755dbda036e8507799a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb08d770c720d59b4a7e154e0e85aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a91073cf7a59a626426b8933dfd122288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5de14e21c577b2f593ec1ccb8d8eed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c8bad9c37aaa9ed5fd6f644e54d0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef23117a08af5e19f92088df5a5967e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffca87a0cdda67f55aa39637fc2f7c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dd132dbb77b70c12738b85499b99b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a9cd5a2835f30c5a9de153767f27b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4690e6e73041f6a33f16f27c9c88c8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2546917ef2bf1a4aae44f99703f3e6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa3db9215b55fe94fd99e0c8bcf806297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee46ffa425318f40d056538f2ec9af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603cb1be7768a195cbba92d06522cb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30497284911d8bdd883fe50b5b35ce2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e0ae0e908c4b656ad540f6a0354fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50eef58e0853209d8bff8286e6e179302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39d6897caacd21d82834d946a365d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cb200ae5395d2f8ce2c68d577e672304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c8f16219a303c96074bf3ba823bc9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640712dc2182e1673d94d19ab84b2a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8b87fe48856b8f115877c12c6d6b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d95464cf8d21a724ce3d34db9b180308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ebb3d2d1ecfaec5fe0e3c82a9af4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774041203bf995afebe38270603d82e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b53544081c617e899904f81f1f1ab8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c88a96f93ca6fe2655f2d13b71fc3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41cc6418d6e25308038e4fce18049d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078d480f183d019d54b6b1ef2525559314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288080f4d51f5fe826382efd59cedb68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6ea9e7809e6c84f4de729035c7631316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b454b4426cdfb8f879d598fd0ff8777317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a04056bfce8d745f717d8b66ad26f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434bd9fc6dc5d11a07c279a4c5fabc7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7897aaebb81be072d3ebd2532f1d814320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804da5e32cc8d34fe5579edb76a4bc99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657a30350fa02bb0d14b76a08c10913322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9ab6d0f1193ec2f48ee142ad13f6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf51261ea100f3bb132aca6e7cc6bac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93940be02c268c3acf013f07cec335325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed1bcb33d13c17563d6565e6ef4aaa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256af25a02485fc4dc063668150b837327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64a9eb7f1f819d7313fa8cada0378c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647b91dca7eb4e1c1fbaf5a6c83bca2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badbb87a5bd1911038284c6fd7ecedc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39278af05c65c3f6dc4f356662b871331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85c08849b98acde65f62d9c9f97d94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f37eaff3b86ccab3340768d34cef27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70780f36db421960ba691e6dd2438733334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0286620c2d090cba40e209fe28df31b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b84fd6948ef52c9b08e07d49cd50d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d887c38ecabf33234f8ad315c15b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccf229b59240086bf76197b5fd3b39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafb15b8c995fef624483dfffc7aea5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27a7bc96ba23e105516e21c0bfedc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9304e945214f37beb166115c82f25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc53c22a9d47950e775a48dd567548342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba53ec3d522a09f2cbcca4967cb4df6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9889fb21dcab1b0505f65e1a295bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71b4993a8ce483ea84208a53c02ec0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd6cf1b7b9a103eb02e23dd9908238346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8453810070a511c605de8f44744a94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41ffd13a3e26ba9be6340c46e01fcc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d90e79293183fc5823d57ae3dad28c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad80d231163e4f334b834753177d48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab22c142cea8cea24f1afe7cbd9d7da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee8bc8861bc555d2c3fdbe71c8be5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd778e271f64282f067b24ed9579d7d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9099fd519f7c7b791dc4591efe2cb8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a14b44102434659e6bcb019ab9fcce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8557091a904c529e78e8cac0ada59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd56173c0ad20f9e82315c88042a628357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b397eeaab57a95b362886275c3cf6f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ff32351574d3ab537827318ee767e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46166a320423a1d94b0b8acc67d769360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca84c31110f99003ff42ccf690ab446361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee234c95b69a7667db06dc7b89d709362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790b90edc055b595bf4ab6b6aa9f1bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b58fb1eba31ea7bea09b1985dc7ea8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b512a53e9f369b1faf7cbf4c24db038365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07706ea137090518fb2a733387a5c65b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb744b6e51b99dfa32df5d24df1b776367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce142133268c03e9969ed3a0d38de7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497827bcda86c24730ba8ea6856ed5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a502039d205403e45cdb94de45d750370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22c71a9fe9d810591f9aaac4ca3f14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c307176ad93fc29f5bd258bdb26f228372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf6111505eb53638b0fc5c4ea4f0cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326d1a5722a781c685e8552267de217374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9752707000f65b86e7530d059b9a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ac2a0d73810e0da9f4595b514d454376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a2ec64252fc299cc171e5bcc23ec4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf73b4a8119ee56292e333d2a0d3b4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff4cdf5991188ea4c27924f7cfc479379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d76368a9dbc87bfb7a0b07c174b21380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9232c909b0ed4d9c9dd21324708a01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c187db5df752e38326f025191cfdbb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb28dc053aa86a25acefcd500a02982383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035742fe4058038196390a10b3f1bc1e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f749a0425c84945cf5b21027cac86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7479fb87d02e7a572b9fe554cbd2aba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392549a93b384fd577fb85f74c24ccd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb928b46e827a1354a49915208fd2ecf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2946f401d8e6bac869637c6b2340530389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894d1a7059de540c42918c88765f0f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5da1fbf4a12168fe1bceb8fe4c9666391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0be194146c8d51eb710604ae7c7d5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd95846139b7e6039c919080f331f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab449415b2a2672d5680f4e0c604b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dedbc2ef6cdc231f55e5f1a89ebf81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dd37f26b5eea8bebc8572b6d92ee1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d864edd7d3863be6105320d18726f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96600cd6242103af57e7d46cf030ef5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eb23d851e5cf110cfb215667c24ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a09490bc83882f3ee42d9924dd6d64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b9f8fa17fe161bf525bb650b78078401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05c3214c8c97376b8e28969c41b16a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01f0a33f758a51a8891c799649a85a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e436359636d0cb67a0c2f3f447458404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae4a6eded14d33b658b8bf15debde6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5222a36cacf14dbfce91fd0511559fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e881050ad211c4a4fc713004d88ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4370ce52bcd990df944a1cecd868bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea186700b0c4d31b29dfd19912a972409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dc02104d183f3f795665512767150410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f9f7321fb39b98e3a11bb0895e2a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2b9d124bcda16755af1a785e6db1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a6e5e116b370593dbe8d75628dbdb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01298080fbb12cab70e638356491089414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420294093a342cd862b096166502cfd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb54c54067db682d704e93a504fe346416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84360ce796572c94718b35dfca24fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957a0aba2e52d6af149040feff490e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4635686a1e3a792e2a4282314749da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4644035cfbe87a26e80b5e2615a6bac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4420660f61c99d03009b8da15f07631421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22f0843bd500c3fddcce56c07d5fae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4738e2d1fb56f0c0559204e3966cfd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a395d819c15b12f5d9767e901b28c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ad9c75c9a44a4f2abeda85989c138425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f3026760a5ee713d61a52c8253c1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54374bca37c00ee2af6ff8e62e444c2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c36a0660839bda18122992f466604428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259af6e9ea94275bcaf242cf0ae6c962429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d8f84e36b9051378d2840b0152f67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c769569415fd646746b660bc67eb7f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7c4067aa69b7c78e06773698208d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddc4935aa9862e8a9a2c3c75b8c519433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d60c4f16ba2ec95b59b55520be8ec7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbe50c1c5fae906def201afca8d147435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c64b8dadd56b1d67aa9592a78c6ece436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ff4fecbb2970a5bc0d4d65f22ced9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a414dc04a02b43a7a07ac4dc1d880a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944e78be2b457bc72b94a8a4220b43e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bab3204cb8d2853e475f2f4cc554d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7df5927bb5bb6a99f179a444a1724441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d278ee933156991cf5e252f719789a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c512f21097ce38f0256d4847f3da8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3f4b838043198bf76e324ea70f00a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e41b4dad5e100a27fccaa88be57234445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c92ff39d3ad4ee41bd5f00051ddc47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1f8169eb99461ff1866b5d94c3898447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8edb22db287d53f0a849630bf69e32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb51bfbeeb625ac601cfa018f687658449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6b91ec7e8f0e76eca3659581af7f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a35c7ee8b6f1b3c24379c568d15d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c28e8c5af8bc0a33f95fa0f0cca1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46639a6422c23698d32da75e4aa0911453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03c1bcbf464a678c845b922ea86696454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573921f1df370657a220fd299c790d99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2f07a165ac6021b2416929105aadc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04992586e642332328fc9fa5854943457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cd492197fdb0df3273642122b0aa0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe96314754f9ca989d2e6f6ad03993d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d811816cd3aa758abf52c741991b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5320207d7daa1fb4c9016a3a46fe8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83833c7b833a9b8726914f9e1d005460462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b36a9ec74192f74e345d4a0d2cd04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bb568b23468c256ae3558ad2ff8c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e354137475663d88dcd7cc49d9111465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd9438a32644f06d456eae0b2134c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ff83834f96ffa25dd4eace7eb11b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234858f788cba17833614d697a200c5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190fe73ffc029ac1f097eec0b4b9243469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47d010a78fa5b59f16bbbb7433a348470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a96b3428d57e05e048208c92162d1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd21f6929d81f68930e4d492fc58ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3171fb2acd00fd8f52c3426ddeb029473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e0ecab4e85d8e3aa6e4f786f64fa9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f40b6b8e02ddcedb9a1eb685fc5a5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e267b257a6e821c7ad4c2d8a9c1b2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581ef81d67bbeb9ff379e5b95cb7b34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bc3c612c25c2e2476c746697a7961478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1d1a3cfb0d16f0ab3e263db6d8621479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64801b4ad6e4ce23f65925a4ebf20773480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294d6ee08120be8d0c2298da4892d44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b031446b8e59d3aec6e59b951f0cfe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0394cfc6006e0ccdff12dde5f1895e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaacbd7aa270c38bbd98fef846d568d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db5e6c90053374b8ce23f8e1e0b2ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578394d54566a897c788fa46394642c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8e13bba09df1441dc6523fe75014f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080a863fc356fb9599f7d08ba05bbf9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ccdf5a92a3c5f2e5422b948a258a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3d21a4153172cfa58589259d8ba2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb826e9ca001ab9dde7df4ba3dd3a8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27f9c67bf4295907c7fff96dd496fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305aa8bccb556b86699969888fceb28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73930d69c46392ce68f41717d27e3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9ac79ba68886c6bbfafbfad6e0adf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef9435146b7ea4d7307dc48c4ed70e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01d2b8f292d939e08427383074a039497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034baead391ecc92b6852c8006c553a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84803c2f7e2b0215abcb04f0c88363499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f44f9ef08b9358bc44807941dce78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4314a901a79116530dd0a600965b20d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812aa528fe68682b72f264dd7b10c6d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b066c865c3112cc09b64cae53f0065503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017867681d47ff84e912fe37cb59028c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5b2404588f4a0c49ccf8aa167f00e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370b60ba213dd5238638918322618e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe46682ed56274534b410e4098fe9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2180c48b4f3719e34a8c74ac4bcc6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b3ff238c8cb4a6355a19c16bfd4d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e57e2b5dd76eb66aa14911acde1fed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c77610e2ec702882e837f1a794551d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c209bc86e3040763ae43c742877aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2936e42117f1b7c92405bd6a7211b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2dcc5561a92fdda4d871314778507514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cf1629a10a82ada8fe433df49e215515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671091766eeabb6d8688361dc118983d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c81d879eb0a66335c19f6d71e8987517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603723d7164608c3e300f98263f90303518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d9feeb9eb396aabe93a80bbb46c55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36c7b9eb89f0be17a6fcefb1db2aa0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f4ea0940164d97d32b0fb274aa188521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dc7157df3a1e9ce31298e6c488793522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf15fb7f19dcc838b43f1fc2858624523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ed723d1d3ddd5f3f2e9900421c363524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8d5c47795709a5382c4e6ca2aa047525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd451aba6c5e48e92318e89bdc9ff9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e624e50041923072448cd7e7c6b84e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ccad099357ab04bcd4b11c2acb01e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41888abdd719d2bb6701ada1199327529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc01996291b49e8b1ceab9261bee38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ae89ef527e786117a09335e8b4838531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72213f1d352d0dd89d7b32c8d8b4940b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c69f2d9d0401f8d18981fc31bf410533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2434ad9cf677aac667b57ed9b06d30c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c021f66496c4ef48866ce911b11af63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b805ca590935eb1c4fa33cdcf59a19c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5e9c7b7b95fff08c7697365d82c8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae84e46814d34e44ab6db40d2f01590538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccc0bcffde191b7cb1d896c7f23883539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f99eb9df291518aa5046c54e0aa32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8a6e5369d73895859912ba1686d5e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195a00654f757c156aef4af64d5dcd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79912ea3f4fa8bbbcc96fcb373eedc0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d79a085dfbd14ecaf71e945870c03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91ebf77f206f74a81921997454856d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a3e7ecf95635c2096c6b388594071546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091f6c02be2b1ec79d573681bac9a89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72749b5806eb18a7e2b8156551058ab1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d0cb6daf1c54ff93fb99919d9ec15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37407a6d39890f0fab28f7ac36cb488c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf114e2f2a17411a1dad1242f67adf2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e92779dbd9b2a991091a22e1189f47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5339d8686235253b674037e1e2467553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e53eca925ff13b9c5eaf030b0dd42b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c644ce5ea788e13bb259f460d1f1b25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f32f331f35b4b97cdecc30f0c03992556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791ee2a3b5c761392e315e1b64eaa76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fe6a457dd945aed36d6649f8405e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858215168ea86ee8e25504b24033f473559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591282207dec431641bbbebcc4923240560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b995625497f7aac6ab030dcaaf9cbdf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de301496689e49fec7cec99775f1c2f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1dd186668775e6a6c023f46e9800a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfc9a41cd46d1e3f1bccee800a1846564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf2ad18dacbb1b163e09e27f8aff98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061999feba1d53ac9d33bf7604d0b892566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90fefee966b490870f2c1098d5358b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9d4a1f5f9aa7ecc633b4806262f29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c8a54e6262cc4e1d9ce7093ee1b58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25424398800967ae6fcd79946905fee7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5840f595efa56d7a8e2c979da6f17c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8bdc12c4130af48df669a48187bea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7b559912758b54d9b04e7439f5c83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067ca8852addf2e34eca6c29e896300574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fac92e8bc9e4c7a24643a1953125f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcdfe87103622c23021e2269471689576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e57153f697fb6e9f81172660f4d36577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfa2c3f0ad739bf713c8b98923bd76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914f34a36a8a4a4d9c521ac88917e39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48672ab298129beeff191fe843f112b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c32173cca376ad520415a201b1dbbd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49fe8da94380d925e75164c962c794582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358402eda6c00b3abf8e2ad487cad3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaf30876e7726e1c513a7b6ddb4cb3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433552ad95d9439785db637bfa836269585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3626cf3132d3fc74e1b2d628e19b5e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c99064a58b8fe5c7f89255d5004566587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c883161235f85df00dcb02581cf747588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515cb5962b83300b0582e202a64927c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e941258d662fd4e6af7ad5ca3c0ea02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0261acd05ba0f4b6b7d44c0cba07b6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a579fd05d4dd4adb6f1f7f375670f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0906b3d3bb1442524861763d33dd9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfa9345dfeb5147f102fab479675e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361fc7ffd08a51a7bf2644abb62a939595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958033cdca21f17dd5209cc0fc44418596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80026b303be0370820f3263d2e4d2b32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b5ce507a7ff301aa200af95874556598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4d959048614d99e3eab7576a161bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd1a170c0ab5e629de98b8e0537660600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd18a50c6f11c8c17597e3c91f6be0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e448a78e410f347ffe21dadbad996e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eb9587eb26d0e4ce770b36eae2488603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf824ae70736b17ef22c8fe9d1b4e45a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e511f1f4ec0c556dfacca70ea89aea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f2edc860e9ad558a1008887655233606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7cec68d9ee91e4645470621e5284b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5cc127e9e7a32a2e40d59d8187755608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cba601c6ae1fe4bae1f269cc9de298609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e2f215d13d96017d77806f176ae41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a3ba5cd447745fbe94695f1eff2c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcded3f12f8a66e2500f7468af98fb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb355a221ee53238796967161d78a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d00ea53d81cb4830998d461dbf666614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a4e2334531785933f54524278791a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2ba4ccad4ac98881f9757ac20fd2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871746a9fb71fdc07fe5b403049c32ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49edeba38c85bd0a017c85d6e552e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b6f0419c554b0bc76249814c6d87a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a25358fd7a3388a6f9338d944f67a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407585a6cc6539fcfe3c29661e523717621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5978f29d56613a3ed2e92f00226badc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5779b300bcf434eba88c77fa9def157623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2e451202ebffa1cb43d7986a2d804624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8077f61ab61c50c43d5c70b0d6fbfe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209ac214f3e7756a3a1584decf4ae2d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4696ba7ba80f09529ff91f6829f9e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676f544b04220a596f59f29c6f03720628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952cbe78a62fc3a0fd4e2016c161569629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0f7d9702eaa1cbdf4a7874b78a0cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232ae625b8370bad9ffd59cecb9c7f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c81396ebc6cd63588642179c256b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888391b205220bdd57b2d14f2009895633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a858095e7acb96d0e508f1ddaebe3e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af1045b3f6444ddfea937986bf7a6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb30f9c231196aafab110f0cb9d5b35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5cb6b4fac7e17227fe38663be3bd3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7a5fbde932059c26aae8db99d9265638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d70890b4d70ca6b996016914eed79c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476ffee90066dff6aa171ee9a2745f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92958af387c58008f6164c315713933641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5411b07b9fd53a50440a7a82f16b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9f98373c9948e8489300be6ea7599643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d6dba3bde2c1c84ae757600f36b8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126ae169b3e175528d770b4d2b50cd5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012060b16f985b26293118ead1b62ebf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786184fb532cb26246544e42c5b80be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35ce430be36a729135f4bbb88a93b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f8256deb78d2679fe9d3e6dc248b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0642d35b23430ac2c454335ec39cf6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ee6423fad8735d09f07ea31c73dc4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef55c1987dd98772302385ead07516652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040998756b8b72dd58d4f5c576cdcb5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cd46f35cee8e0fd232c6800149de9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748476630a9d8062a62b30491475289655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274f249763979e55604cb735746c0a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e16709be1da13e07a3a85b0db04649657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c058299c140b3cf39ebd2cd244a0a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f085e1cedd576633fd1c084072809b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c2531b40ca3644fb2f54fab13b7ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9754f68eb94c9007070ecbfb9748e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37142e7e0d4268fbfcb5514b5d5201db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca2f6a8d9bd0fc7ea08b4b7800560f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c0bc26cc69037193994d2ad876d15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea445c4a248e6f68fd161abd3809c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ddded4835718bcbada11c511b480f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed0f64673b8aa6aa905d87161f2733667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228339b77f743d9b3b0e9f389358ee3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c97487a23de6dd46586a43af65248669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b816bdc79d5395584e568db760311bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f274af572abf9318a7543cc933db3ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03367d287938ae6e40c92aeb31601ba1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b55cba3ff3d618cb5ed3ac17f13ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00b7e4f1f2e3bebf469dce926f1a4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bab05ffde1c8bb123fadef4257bc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736aabb651f8eb0e8cd889b3cc0caea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa2013ba91fe97d8d2f7484e1ca3e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154ee8aa8f2a92d69cbf49a8f935bb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0458308c058b01722af9e217028f0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510925e6e0a81e79103ae46cfa3289d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bc8ebb7f74f3fd43c42b7bcf40609681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a396637cc1993b115eb5c49936bbea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6815a5c93ee5a7fef17247f262b7410683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c98c3a3700f93b2bd07b4cfafb88d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b09e9c4a104d8dec14641d169758fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d33c704f31e7014399236ce868b78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c93ef07ff994b5124747324176bcd1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4003198579b69c70b8f24658d47f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb4589d2a0a9fb24a14014a8292740689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94ea63efcd54b3cc06aac69d2b08a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7746519a31c08b75ce0ad71fa9cb8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15de5f121a7e49dd12c6922dfb23b57692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1cde5083bd2a68fbbc3a48e78ee4a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9d770f7a089488e244042907b5ef8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee2475f9e7b911cb1de22cee31167b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6b5ca8f34644b7986c6eea3110fed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ddaa4e3e28f99d00fea3706f7b8d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482990ed857cdb60a01f690e13098d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3623809ea835665a128143bfba6a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13c30771ad7006b2542d00c7957815700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cfb1e4efb81016080dc22bc0274e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ab55d998a985205c8248865607b2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3069fb4b4bac3b8781d851dccb2b767703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceb81353840f0e7dfc2a3ba5fddb93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4fd5b115676eb68146541ddb435e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353ac817fb95d5f4182a0eb4adda4ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ef24d97850008a8b44dfdc83938ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527565a703683f3026ca21b269993169708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e2c5539b93692a0695c42dd5c412d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0036e6efe3a27cc4fc3421ff75737710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528044e0735e36d6f8a4a17dd5ab67a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49698070d8c742a4f620c822c531f3d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6f05e93cc97ec9930b486554abe8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4e76d54aaf32aa2dc7628dc41df13714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e94f392db62d1098852443c77bfe68715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48ea7445f64be0228f564cf60ce3f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07382c640f7f8f34daee6e878cba141717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5054ce47375ca0e647757eee80b86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06968d9792084289361a2279bdbc82c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42cec32141c9cc12697d00eeb1cdb9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c385d833261dcc5edead5751c022ba8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9b0493c6ea23ae24911ac894dc909722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d441ab82434ffd1c6ea1cfe5d14bd11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aca231feb14fd425c1e670f9657634724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c577cfe34b1365400ddddde939a6eb4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99110c84a20e245cbf6b67ba95b58f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495412bb5777215453ad3b261cd282a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a87ce3011f8198d3ef69bb098513728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161296499d7a1646487001fba93a9f2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea157cba8c8e0f33d2d838c67de616b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdfb09522628909608a00ea4fc2f7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e23b3af9c68284e75abba1f8157224732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b66c88a3706f0c4984afc81907ad5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d532e87b3169b543d973a6d83fe4ec2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98bd60f995bef6c5ba64416294af2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2439f5713f328f4bd1457a56737c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2f21c0918f636acad7069c7d40ccd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d0e6cb2fed5ea3be4e1d7fdd14ad1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf692fb517a73a5130f463b1d550e8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4f19e7fc4a13365d0cae16a2136d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df59c9c7ef839856306988b8a32842741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693611444e7e522f5aa5a04ca099eaf2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb4a8daee3874ae1bdac5609b51b84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9771a206ee47b4f0f6cee030f98401744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ce7194a32d476fd13a90aa40ebe62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecf53047873c3690a91e58a23f641b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d3bb74d198bfe90a03fc25c7406e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be896dd934e25aa3fd51c5f1a2a3afc8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3412be5587d83269af1db33ed76d77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849861c4ed8833da64cd5e8fc5246b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae537ee91b8a09c64417a5f81ff0d0f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210a121fb590f3f18369e5febc406e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd5a313253875f47a1f36fdff778a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde22028d2b1518f4b1ae01bdd8da56d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665032ce99095bf68390e249b402229d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac79e4e0d1df448157f19146168bed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96911544f14942a71220f61b2d1685c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba9e326a5431eed6d2e5ba55d25f12758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c55ec16a8645e318c7c7534357290759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b82704b54654b5c5b1cce14a0c99e2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93078ebabcd7d93e3f8683bf51fdd732761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049569b13691af1d0ef87a10a9d3abd1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a75d496b23a7a9ed7b158cc74e72d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82786cd4fcc3d40b05b025e7e284a91764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8b860ad85132c55bf97ca8f078499765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d80d74d6770378a53210cd2ca650c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996169ebea1838175c291bcbb50eb2a8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2bcf044fa3c04ab7c8ebf0840241f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37abf88f996f3347da761869ce6a65769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655bdc768a48dae7c0f9d294dba6e18770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5ff4c4cb774be5ddae86b5fb72109771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9f8c8b7d80b7b3b5f64fe699a4453772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31744b29590833cfe14232f8a8495664773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70440f40d7e242654cab95c0f9b913774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df867ad2d0ffc91d2abe14e3a6225e53775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d6f0f851c1343017a867368927144776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf6e46384de0078c82c900136ddc57777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47ce6cf269501da47449db90083036778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eb5f9efd4cc7c90eb94bc9d6f0137779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a1d25a5cc57dadb2a9a6b1e25af70780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f73ecff704182445f42908d65eaeaf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3698e9bbccddae6e408413c81f6725782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcd2a51670a02ca6f442d3eb03b4bc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36bcb7d729a4061a71444ef95402e7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a38d58efe80917f3f8231664c75f9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6015b93e4bfcd511958d70ac278d92786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6caf329c0e7f713562cef33f3899e3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29718f7d4ad4a16e489f27a57b92c8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155201102ee956d5eecf82c93ff650b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54318151ea6b980d5ed988d85c49a060790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e23c9da0bc9fde478c290952ba25c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d6639b49077f9dc4fa3b9a963e7c8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5ed7bacd25c77f4950430b2ad946f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ebeda7cb6867bdf777411bb9acaac794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbdd0fc81de044e85e5c072694e2cf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca745a5c6ad782cdf96b69b65bd166796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f6e3416140a862ace81c5f2440703797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33addd63940f2c89d58951e51fd75484798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d1cf86d758be03059dbd867a120be799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ee45a510d572313d76004d0276ec1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760d0fbdbe2d2e038f4f6e48f386a30801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd9753a2ecf28a579a3a1e93f46445802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12f61efd288a439d21873491ebbe0f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100deb0fb23b3ba6d1a8bafc977ab99804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51a4756ca991d6486b16d069661428805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06862a57e53e82eca2e733ee415d64b1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afb41e3b571cfe864de7b18c7bc383807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484965fe1c865cc413688525d87cd73808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d6cffab62b9058f3157c17265285d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b27a683ed5217abc2db25f5a479efe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91724ad965009bc298cf8075c3ad09f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caa8f77d0482ab67b446256837211c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc708a746df72b0809af291c088ea0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d81e537493c1acd08f6895e0390fa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52414740bc619c95aacd16bc599f3edc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3dd6e692b068d8e07463ceeffd064816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0205603a81dfce52b8eb502ba4756817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ef5da5b9785ecf31cb4d8d49d179e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472c4ae0eaa2835c916bf85eca398bf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af6892851b0e7376ea0b732ee01c2a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ed753e8fd2b70fb12ba68d1e799fb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c2bdcdc2533a3e70fbe94849811ab822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48209bd9e498fa551c0eb6136ce6ab24823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671c7c064b8246fa0f1a8ce14b69ffc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39923594236424cf7e5af72b2692d9e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc36535059097d522ff25a8d376709826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3048672338bf4e06ef9532f2db13b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab983399a69e4b47b450bf057930d3a9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfab452169244abdb98f13f5fbe90a3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a10f11838a9a8e972ebd61cee3214830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd793f58ea7de84b02ad916c8ae1285831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe4caae4c7748848813829bef9e4b3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093356ca86ac321818dbe6bf7afa5f3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b2ba2d230dbd5cc95e2407005a4dc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772abbbc7501b8e066c994e164a7b67a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34c8e4fef25a8f43784763ee074ccd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92645989479f83fd3ca40ec63ff2b78c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430c71c86e62491dded28f7e29775e2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed2cb2429eb7b6c33be445a79e9f3e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0706bc7cc6d739c072cf0b9102c9ae5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05def8aff3962a73ed6e5fe8baed17b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee17c81a807d9700cf0312a1877c182842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf010069f6f6e0065a05c90de1bd262843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03e296310f1167b3fc914da6c754f0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77229e68f26fc1e2317bc32a63d09479845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe335d7cbef8bdb08b3c557182ca1b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8308e7c6d92287db8014aa019b2b0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88df6cf7a9680e3d6c254017ff8714b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82b04c98436a1215e07d0ca9730f60849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aad2b9a2864cb75e6bf5ac6deb6cb3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baa563f68a0026297b75759a550b0a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2544ce7611f5bde16c71a6900fe71852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a05c167cc048e5f1d2a5b5e719fab2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddc0fd255ca185ac4b109007b180b9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab2d515c5b41d4e5205851681d617a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1ed436a4cef12d9ab39700e06dfe0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982c04d7878cee3164f239c2432afed857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10ef2fb97e6b100c26bc2bf4dc41bc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fba6c311d172859f30fc373f4c379c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ba8155a8e5073bdf92fa21cd9f488860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a87d3af7d1fc2c516dcfd2f4cc3e75861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc449956068896cb16e748915f70031c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194cb51590945565e56a5845e17b7fb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e0496c238cf28fa8bbfad0eea3704864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b9b124a0ada1166d84ba03ded32ae865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fb8aef27f0db554ae93fdcbc16204866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d01485a31feb628221ad919c6f619867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae17fc3c060ddb124b14af99bc6cb95868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5857358a53daedd91d36ddc4992882869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1607c46514df31e58d07572665265870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fde1dfbf0e5108c173d5f14511a758871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f5859869e0af0d2d7044662792305872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dba268f95500ad5ab09e46796b1a9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c70e011710523cac9f8eeb5c43d0c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfad7f34593918db6edf94baadc523875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880707a8b0670c8077c40b6191096787876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f22bec7f580afcb18d2407df0fb8be877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08337166768e040140d93dbc6150a2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b52ce078e741f23137d49e9393373879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c79adb1b2d6a8dbdd277ffdaec1753880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd256856c7c1e297db82815870fedb8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5348d1c35b0bc6c5cffea05b2200e5e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de730c06bafd4856478ce4f1ea94598883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0ec81edc32271b16490e7ba7352d7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f623a5878af4158a90175aff1c3eb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a7f5efa345cd7cb625900bf3ae10a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1dc375d130b24815e8440c1f0d272887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399dd5afb094bcbd3820f3eeec4283b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb444e75343c03e7fa95a2e85a0d85d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59ddd1d8bd343f0cda783dfad63033890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bc3c0657cbf0b23dfc028d96f257c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97619b129d7db421495597c9d1dc117f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f05605c40c27b3155e7cacff037a50893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f93c20e975eab3ee26cfb0bcf1fafc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff925f8e7af745076f822ebe8318d3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d5ea7ded1ba86e405bb7d197a754e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeede04f99a56eb9a8963fccf424abb3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0e43415e649cce19f2e75f429f894898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6b93b45408ff37e76f184843b9164899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e759bb1369437b291f3a3c1f43b92900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85660bae9a40a2da4d6eee18518276dd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863388dc42553fa0d0c54630c1778d97902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a83c437b9cf6afbd54aa9ca7a446a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd36a3d58f05daf948aa59e1b3f1ec3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcd868b8f9875cb218d318d5f5e6a5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d62408b17b4a2090b92eedd80a9ce8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155454cf3841e4f783b56d74172a7f01907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6a406273e6b248271a99d087bd0d7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329016baa518d357d23afa0283b139d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c92e78ba9e3f52c63437096b3e753910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406aeca8d5988e2b03acaaf0cc2f40d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb579a78e75166f3588d1e8aa363da912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331089c74c17eb18ffd7aa65bc0ff2b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bad291650280d0a1321ce9215bc0e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a1ac0040300827a995703549a79a5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a068868a6d0f882cd0864854fdffb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df790a44039c5bca2ba44505006e6c07917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c98af4ea7d620be967296a25631e7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da1e65681a1ddce52b5c631b6d3c34919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4c08fbd1d53b321232c7836b2f2d2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661cc939e410b0067fb21a34132d668921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dbb32c09e22ed5f295e4975c20d98922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a188dfa1e3ac22056cbafa2a65fb70923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97afbf63397bf6f8cc642f00710d63924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efabbb96646f76cd3d811ab532ac64925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40926e02f55cf0f88728991be368de8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710c9d25ac73c64fa837552ae7c531e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374a6fe32959286c20c32192012b2ce928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ec5f2c986d95fbd0d8aa6bcbb5acb929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c969281c11679059c6eb57dda8f4ed930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff51607407fa1c2149484a7666790d8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ff26de7d0771a3c8e5da80215b8de932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914f7c2e9de4e22985c269e3bd0237d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928dc2b43f1a548a8176e4165b2417a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c034030c07e0c4baeee1fe5489ffa1c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daced9aff821d2f409cf9732e19ef2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc105f3529bba5f2c1a31e91d63a8b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893293b741028c3240b3ea2c245e3606938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516dee3210c5296f6b16ab81d1c0e66939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45c2977cd5389c6b71a1449a950230940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba153e9236861a04ff98fdac1688970f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17b9fb703ac7b1a26e48dd508a5c6b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ab228de1e7ed0a424c111ec20ddcb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d449aacfc6d279a21c0f342424635944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234e373283454f772dee214ba35dda5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0ac57e180e856ac1071e49360ae95946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b952722a836c2340b83736e15003f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c5b4abb14430cb07687037abe590e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b6446f92a4a19ff18f2c35b4d7719949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee1621745d698c546a0b19c2a77561950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3ccc13ad0acceefe720caade342f4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188d2cb3c27fc020764f34ab1c292e0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ea42bd795cfc9e30644a4a0a45a41953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538219b806cbd0b033856100115976c8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e03d7db4eccf249c289a919b22eead955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4f3994d4f262e1c86a249af3e5df0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374b3400d40484a737f4e12a79ca6a5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e6696d00fe78b1667c9f3f26b3528958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4515867700cdd106359dca3a067fb9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941214bb5998a4710a40d0f0eafd5c7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122731d044cd9cdbfa1731b2fa01022961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2388f763453997592ce2d1a0f247e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a4deb2e44c45ef09be9e9d01bc0c7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68051ee734a18e49a0c8c669a361488964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172527b22b96ac903b4d721b106aa33965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ef96692b1e636fe513d2dd921ea99966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405d517bf1b62401902ba63e0283e51967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d421597daa9e3c818e41d7242cbbf6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e376986a32e97d20c62a8028750c57969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b07e845ed7fc6631e25bd6f480680970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5acee7571ee7bd0ec4f993de584fa7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1210eaf9425f2df0901697017ebb933972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f151ba128165f8b7690372374fa6023973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be609eca2bd58febe74d413b918d6d12974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dda5cca91e18c24b3739584e46b56975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4707d4c4aa964552937e65856f0c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a37cb39a56e7343a8a8e99ad764782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abab9b48336472f93ee64a733317ff13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8cd41709fd6d98f2f647f1d2822d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c833abe6ca647ae940de5e341b0d2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a00b476196fcd7623c1193a34f45b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284928cf52790dd1588500f2c9219bfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02079f0f799c872af4dd70e3d0dbc11f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f757394b05e229ee0d5f0344ca2cfe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62964492588df98c6e1240cee85adae810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042bf6a84f7e6160b20790ed258064611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf508d642e47d9b3cf06953c9e809f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab510fb35712341483e1f07988b31ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f83ee94a094e944e93ae8dce5368e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49a3d7d178c47e638021899d93858d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94d45d005505b1ea32193ca7ff0a2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5fdc73942b198494267a70861e8e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffb3e0267ee8fbe910df7f3089cba118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652761437cc90f7931bb407faa8a8ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb9d0b010718b713945e79eedddea620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59b0db9451f786169386e7fb98fa1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9546392275dd35cbcc73d35ce6f9e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9718f6b1bfb34112415d11c2d8dbf9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb3f6b4693b3577378076fed0c14ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551519dd9af8f491b8718c06aefc180a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cf3a5fb981a4527be65377d55c98126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e499228025cfd47b7aea6e6cb7875127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f362fd6ef476d26ec3bf24d45809ff628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c512bd35ffc724d31442c83f2547b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcaee0b93ed720aa29117a5f026dcb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abb411fdf0a7da7cd3a9890f286d0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff74ea903e9c7c1d2c1600c48c493d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cd4623cec0e04e14b46abd293811b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e50b932ab9b4c93ad2391d5fa99ef734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d93eccee611146f59922f8fb964e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723918ee446922cae989a23915931cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0838bae83542c5d89b6ce729fc7f43237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c617dbd8a680f2cc2c1af9d16237d3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b32eb962cb8b687661bff0cb1e43a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880fcc8af6e819301b6f73d94bdb1eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe02fe61737ffc3b3e839c32f5381a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5d6cc170cea83f79c732cde7d355f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded4cff7cbf6b4a1d0da48f6aa2ef1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff113e962ac9f0a7af6c976726adda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410367e00ced57a7d63541d2dfa00ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b209f6d48863baf1c8841e7b82c2a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb645051e0f629e9e4110de0672b415b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111675a5e3cfaf943794739602ba4c9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363d51b1c37798d5614a49360bb4bcc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b788e6f754d8012001309b71e2be37b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8627eea74453f3c00b685d1fbc86351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5881840794f49a4873aa238c92d0d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aee05b67e8ed9276613561f586f27c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17012408930000d83482d1ed7c4a4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd515fe04e46b7b23f20d05077e87d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e1730e1fe51e8a70c970ca22a015d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4724f9e2cd44b0b64ec76f0459bca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915e462a04a68f5986836aa0f36cb7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60546f19a176a854264d920d9df37e7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d09afff198e16427aa0446947bfbd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee93588172ea00d4f84a9dcd564141461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace99077c91684eb2d24d1d2d7b106362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c987994737f84603f57d5251b9383ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc49ffe962443e7f7e23f405bb2c9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd38c189de9b3b157b9bfc66300d1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8985bd506e1436edbf35deeed0dc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599185bc04cdce83f5e1ab7bfb43ff5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13db7877305ec9ef4617ef0fd29b0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6f0051acfc29e81f672b5ba29bcc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe20712fa75c0817d25c445b04ed2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9fb90f6a30a45a93319d74fb9135471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff467b34c3f319d1e289eb1b78cc0ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e2295d74efb51973cb8c4c46912b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5129887fd35715ba4ff276356a4a67a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b66017063a545be32a073a4a2b9cf775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53fcfcafd020ed2b28d30e8dd5594776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82cee48236e45b80bbaa5d078439e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e307f7a517d4d92a4fb61bd3caaab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2f45c0384c1150b49563cb15062eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26976df129359200564f5f29df6a30ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12577bb92d56d48da97e02e96d1cadd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21b448b2c046a53439f4f074bccbf982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4455276a120b250412181af54da1ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7fe5651cf7af22f273a1e51e729c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577bd21d6865a890e6b129f3b62a25885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87526a373a33d19bbd91232e7dcb56186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d524763c3ec65a1f170fe799cd4b5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b78534d00d32fad01a50b9ffc3895188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b546f1d1c2ee575d56d0b52aacce68889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789763b24bb815cc9bf4e062d80d186290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc71562a44604a6ce9b6776283a89791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96fb25ae330adf01a2e9da421ad27192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5acb82098c170a704ca93099b96e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaf5a72ecac9bc68265d1c21313a1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70283853d1c13c2849e81d463e139f1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a0d1c23275ee7874d9243ce980b4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad8bb730851c2e83bba8597186fe3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113f5198b37b79e4494b86caf9ea23498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5c2fb1fcad0ce62c4110515b37bd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e71e94f322718dd077e525650e93b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e124e2997e71583e2fb2cca544f97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131758c151e8174c190018de11bca11e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5ab98fc450ee22827c045889adb58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2911f239e06b0b8dc6c5d7d1244969104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d555f557b236bed6caf7ccc6748415105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82b7304587938e0e42c9f4453e417a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2b042d8f4e2a2b728ef444e1b78b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc43e40637146600d02340b4ac8877108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e559d11d46cd92e65e296cefd7cc82d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716963bea50d001f5ad4420d907c118f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dee2a434a04f47ca5125d5d401ff0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caed68595656bdac6ad2ea7fd0b9291112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f259f5574742600f38ee5971d2a70a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2506f54b6929e7f7c4add31c1c52f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf1df2992c9e251217651bccab527115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce247ef236b41b73c84e0cfd7ae44d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd6dc98422302c80e7564a4d4bb625117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79809e298242768a94d9dfc3be5e04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e245b788fbc100703b62b724ba9ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b14ed5864cb894d566a3de50ee8d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04147ae37a2f93da8c37c6a0331f6ca1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f257012c9446fe379e10edfcdf90f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e574ad060663b6fca75c27e92cdf779123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76467ed086a080b2bca437ef32e9f5bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75c0422dc02a31343be4c17ce93b7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c988e56430b2f0666c6ec00b66df7c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacffd9c0f8f5d22a26e868cf784a58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e9f40797f66fd44da891abe3ab2a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698becea730c724c360a07e8dbb33c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb5c76b218c1602d1fb1ec21341758130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8ad348a7ad13b1c7510a388527a31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9578d1c441a4921dbbf2f55545e32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554823bf794350c822d474a272ec8c4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc0108a398d3a51fdea980d476f4bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ac8a15c24c61ecc188c8b640027cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7e24631e2d9f75cf18e8189f50c2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52b9ae600b0283d2fb59902f2a93ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a89e8c3b4e9b9898676ae8be98400b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84855e6c92a6f34f9e48fe17c913b06c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640fdd654d9a3e030e607aa8a6a1ac9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d20c7fbd25bd963556c4b1f11ff4d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bf042ef6390d67319208830fcd9c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e79fb9432d06af53bf922a03ecffb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206e04ceeea7463fdaa05cdb82e9a06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136dd9b2195e493f5eeba44f94190fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b57c99a753edf2a230cd8797473999146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d0fd12b4545d8aa2495c1c9c9a221147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96080a20a38ff5e0e4a9a3b28e417e0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713496aa3c02c7cec650c1b5216838c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83204e7d2e577e5e5d7c53cd5f12cc74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467061b80de5ecadc9f4440c52d97b6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65925af938301193ed39fe81f97b5c11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1c1e017df127fe463d09a9be92356153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c45a4d8e7e236687e63e01ad74e9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febac7a1773105881715859869f785b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913f1f30c61e25e5b1cd82739bd87f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a7bcc9249536c128a6f2edaef9840157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01342fd8d818e6a3680305a69417dfd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40712835c93c5fbc8edd246df2068884159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ff6b3eebbd33b12dca865b3d1a2a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0439d5bf4613024817e5feaf2bad9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5ae84e4067bcfed21323f8eb041e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1342ea26365ffe66429b2a6d1ef3d9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472d586732028d79e7dab0aa77085d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a511d00454eb3bfdf639f4dbdddc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad143f2b5d07911a8c724eae7fccb6d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f93a9f71caa0581ae3d1a979683793167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac2dd0ee2a8d60214db5a4f2863a16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef233d93a6aff95eefc5d4110d270b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bdda03b1ea460823f7f8cebdb4565170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034a1a0634f8bd4a5015de76d5caf9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1692951e0bd6e351e03f7f20b38393172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392ffd5a6423d698e5318bda8292717173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9257d5d082f898b288130fb335c1cc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828ba668af4b55876628cc1f01b580f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6465bff1b9bf7e24203902016a15e58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75769dae987269d81e50c5b0269c63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abe682b2b98cb268ab9484a2520a08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4848373be20e405d1a015b51ed32d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf14a0682f6a0e1e8561fc4918dbb87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff4530d3d50f0aaf53c5693c605e61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f58c5ac5a995d9b32133f43b33eeb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca5570dd37814b5fdc7db409faf8fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c69ea9edd40ce51c5d1f9367388a71184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfcc8cf418d9d65a15c309c9044397185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae58d23f5b334ddd67e1fd57df0b505186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37103f084a3a8721c3d48b7fb889f294187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f777f1cfb935eb318bd4bd45b2394188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609150ff5ddc7064078d9ba62330957189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa80f6bbe18abf8b7018c0ec8e8191190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e99a7a307a3ed549a3a55623b0aca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5f37e25b12fa06b37cabd987c4b7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d4c58062162f44c92d58256d2a651193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61c24f7965507026cb1f2782fcc511194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd311b276a3ce23fc7ed8aad92733d0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b932d8f8cdff12e9d56e452f9d0592a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465da0026a0bc91a8abf32cced112f7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fd74a867d6bdeab04a568c256edc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92320ed82d8ec088c0e18eb77665d7bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b546a0226f1232ff4264e46e192f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd50fbe80aa7cb1e65562ff48d7247201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a056205ba8e21e8c3e0482530a3247202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f902f1cc66c2c3af163a89be2d7eaa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745297b68f7282331616634d0f4e184b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a86bde948505e33399a80153f578b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a390de43d04cb33c855270cba72c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9064d594fbc72d1b1c2802d1008d3ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bbb51f686cdcc8676ed6d038b66db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14902c153e4c04eb5321a9fbb656c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa12166a0a6771d5e626cfc86a8138210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060ad0369a2455ca0d3d5046b4f0b44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705389114c083cb1c6e988b4abdff63a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675ba015e4d9168e0aae9ce0ace940b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208c6057440c80fc5aa740bafd01818214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981a536584c2a8eb20b6ec1101a3f5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd325f647c501ccd50e7359d69d0953216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba39beac5167a8b541077c7d2e1bc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1301763103ae05655c2ec31d80ace218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a821c101cc1af3ce5fd4493478855bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35139904e848339ef6e4230d6b958e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bae132f4e876ae3c3283d3998fa6f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39a6738b200099e05af6039289ddc7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea62b1c17e7401f355c17d67bbcfd9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddc2bd2ad3aaeb0fb534cfb79c42c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a0ce29e85d4afb704423f59cfbd1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e80bc8391fea00f8c6b65619f15452226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea2106f0a2d0485b0eb2f6bffef52a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcbff7d049e26a91c5d998c55d0471228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc2fb9fe9b809562a9e668d3cb626c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c680c6df31ec01ea61674484b0d7bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635ec9961f92a43ad8e701be66dec76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdecd3d02bc5cd1f68c4726d3f4d604232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09480c8467c9207366e9eaa9dbd2a9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11df80350c33d4f3b19c49b99c4006234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1cd67f56f78a3e39f4aec6d245f63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2932f9883448177a13c11b7bf46668236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152fbecc12d48911a18d054600f130c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aa8bd2dd2cc6ee660c8f3c914440b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc803ad64391cff09597c058e73a84a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeafd905d31c7dac5949c955004601240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35e212c5bc425d15ab5bd30dd8cb58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524b3afd5fd412740e9cc55671cb0c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d8337756d9d057c52fe502f34ec05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0fb973549ed6af47ec322bc86998c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943682ac62de4cf482c8f56bfc21386245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10d6c4fd6676d8ed4e051da39c115e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca88e809258e60ecf519d1201120b37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41e0dec0e6a2775c2f620f6aa8a786248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67f0a893be71c75bbc2c3b18ab4b98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b9960c08dbf21a9b031fac7b005fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18a7499a714449a4655999a17429b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f69f5b0a7e9fc65fde0f92cb3ba8d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1576a591d011d0a6d73deae3fa70e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de016348cd380998c3a95191f1021d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca3c3bd56f395d6c7e1401b633f188255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84184c5019b949123399f8a3ba27d082256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed16a93513059b9ea9e6c18fe63da05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2fd246af0fa2fb995b0248cef2ea7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4c374eb13bb6ca76422d4d96006d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f477acf0dc82705d439e0acb1b71f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c025bde487f811b1699968759e458261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4250da93cb1c5467df4c3617ceeaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89479575e086eacf77fb35f0efbed151263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fb9fd963981e0bc9a200af9e0efeb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24251737245252ee9f1b60c46279c5ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3af494ef79130d491cfdc20dfb6205266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa96f09e4031317821e18d29c3ddcd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab980015bea98b7cddc1ddeb9cdbb551268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719affa62550a99a9b2424eee1c8ef43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22221377c4ea306e1eb026e9149a41d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8e442ac0faa6e9ab69308d9517fce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b5a1959b05f5b383bddef4ed87354272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a94eb9229665b9ec484b33c9e543b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7662949a163133d418c7672fdb145b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc74316b4b5cb66d633d2d8d15de942275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977659a482982e37f78d39ca4959f66e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e90033b9501ae8cb5109924179f07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90c4ba75453c892529c40297fbf07e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961e7f7d98d8443bbed653fee76cd1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918130ebca8fccff5d7a8675c3d7ddb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e780c4edc854089d34e0ab19e0d2f7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903025b04d946f0eef7dec2b0f8d4eae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd62b9f09d8ba6f06003c917243538283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa369c3065bd8391f88ed30ab5ed5d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a87439b611c24705337c8ed27ca9d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c589889c57a6b5c71cf94c5fc58b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e09f42ae5eb293fb56a81b36375e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a2f6ba2f6c98c7807e0211614b094288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01734250a081d3156e2df59e49004c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af210393522006a06ccaac3ba0af264290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa99aada2ecc5aae086a11f398a84a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6c24ebd6c6fd45864b60ef448e789292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe48c44ebcce4dfe40984abd515f1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a71a02835ac3d1a5e6ecfd5ecc6db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c243778a1b3f1096b87063133d2f3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3cdca98d5b117beaf76ea5863aa21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763c37f99830d759cc2d6bd50cb0a96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97318487709866005af4aaf9dc914c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397bd1c1ca40b36a14b9b419ad0fd8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774f180697af5ca34fdf298abc693a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29fbdd774e199faaaa0e8275a6684e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3786a394694e2b396432737fb2be6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be205c9f4abc513aad7d169d0e834c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52ef856097b23a633b571c36fc2f01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548eaed6418101873d3cc023a3ca905305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c6967a20df34f372a5392fb37c58b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cc3b4d80e3f55d1def69a0fcb5b30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4402cca1588877adbc166bd807031308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f11d0d32a9932eba1dfaf6c8384fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561a3b85e6aa6d35b8dd4b56c04eb58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e82387d3ccd131767cb0d3169a5db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea25e84e5f9b88341711b9d15ea437312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8fca7522ea75722d34e67c61395b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eebd65bd4420aaf15e655ee04912b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a93ea670f9524560a0926f95f70f75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeee874b6ac680d07b87e05db84a6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cb1c46ddb8c13a82f34881543a7ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919208a41f55f4499038ab9a883be385318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3c44c0d1e32fa604b79129c77cbc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c806d31882f06458c7fbd0d40c2dd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30ed7a48a680e7b0e566964b22bb95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7030ec131a95a60696f9dc8512b6665322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c725e6211f09156489e56dae0a06337323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8323cca53fea8600bfe7254472affa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca29688219df6191cd1282afcb5444c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619f557c73e1646c572b60c5b7cea8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4f743dde4fec88c3a82a2b0dbbf22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6f44d134071663b15a5a2b715e833328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d2a827bd37d2f55235b20b708ead8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef358c730d6770913698ef3c1cf7d8c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fcca07dc21a3a068c9312e714ddc2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce481dfe1d8f3f11c545bda0e718c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154d7af44689ab06280d1d4b5812360333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a93a07085ebf45cb007879247c29a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f9a852abf94477f95b1bece22a533335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3b8f93557061d5f8b865857f9ac4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46725b175942d66a014061c3fb655973337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b538853bd962da7533db5864b17493338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f2e233206d1e00267e24f8c17557a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b2da22c9d5fb7b53c98766d9cb7be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17400a13d6412a09a845b5f6428442d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1b7e7e8a3f89c1cbd07804a9225f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc81d781baaeb4182ba694c2713a6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863bb58f7c76ef9673310706136a638344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd88d735cf32051f355c82986b96181345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efdd8a26655f5bb0cca9aa53160e60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6467601371d371a16752cc83eec9d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c875963b3ab3ac36e6e5af20775e50e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd788e33561307da0fafcbf42b345eaf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a2aeb405efecc784fcecf756a5633350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ca3ab21f8a12c180e2826910a0005351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9381764d3055949bcc6c30aafa148e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e99389417f1b3984f6e35f2b631793353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff29ebfe6368f4690e33843fe902c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d856bdafcdaa48a5a95a98c9a30120355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71e8a94ee9ed5d768759693ac60dda356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e778667bf0b9a153e0ced266e21b477357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36c9f2199c6795fdb4aabf710e4b32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe20045c76ad553355867a70f99668359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babd6c2b95df6076afbc7484175b547360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f55e01e67d30bcb5ca8512ecc3307361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16dcdbb31ca4b85ec77bb4b7550f08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d00eb5a8cda6c990d19dfc7698368363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062282d4dd6eae565b0916e48eda4d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d24c4ffebedeec2952e7bd96f16365365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36628b061a063060589829d10016ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49fac8d2e5ad8387d75618aad7edc7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f5cebfc6e13deb4fe075c29295e8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c91e91e403026c9f613542591ae6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534768602e7ce3e8ed97a4f7e93ac2cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aa8a8aaabd5573b7a0942ddc9c297371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51000cec34c1771848d2a8f59f8ef58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69b2bd4335115f77ceabefb9204544373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e2f94bdc6494b5a2281f1499ae0ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af45d63425a6fbe67c16624474be94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebef45f7eab6c7d946c64d2695da2f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5f0330e3b9e622a3d18d19bcc2b9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea0534325374ad885082199e68fd40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4151516ef0bea6da9d444406ab08281379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a3e452751a1e9e481f4eff1386019380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26d842b1f03b21be781e1e16cd3028381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52623bd729fd2c77a0da1b7e0809198382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8a3d86748a0a6f087aba633a27f8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ca64a9cd2a0ddf8b61ecc82f3ab34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576d010878871c6304cc8823ed75136385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ba362999b99b9c345ea2a998efc9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2b33abcb87e7596b5893a7778d0a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29701cf43556653d3204b7aa6634dc0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862b11ada5d22e2244d738005559153389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff93c332f13a9a2357cc6643dd9904390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dba863be4c28d82293be3bc96545b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507450ee32ec07809b60c2392d4a68cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781e77b2317cb97d24311b412fb9760393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72627046be99efe4771c1e44ff862e13394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83655b956b9aae1e48f6239c11e2708d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75294da710fae72c7fd4277bdba7f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7c3299a45682220209a38751640db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b815fbc1ced06325bdfcd1c6c56364398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318f92fc4707b63bbfab2770db8b9fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632085e65136cd2e524a0a5a16bbc1f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42405104663545947cc7a97019cc52a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf57e98e73da91f28a340429969c80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372be6cd68927e10667f3b6d2e611ec4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f3a3b3052bbf696f1dbbfadc8b65b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cb54ad650ed3586d19a27bf71fe37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac230db3050cd4f82a38a8725937ec9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7c72fdca43109ced93915c06ef7f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09aee45545e5b154dd88b1bbffe543408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1026fb0d2cfd6db9880786694003f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffd63b3306327115228c81506feccd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa0b09d9a07b4c585263061cfd2956411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202b2800db6a581f397f847aa1430fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305ce726146ed5d3c1a54b4d248aa33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624c93976a7dbc541cc44e1bd80af1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159073258ececa5083f8ac10835632c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa7a151073bdfe12579fe8ade949f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab0260a8161c39510363b6d1cba8d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc924b4c35e420cf647f958ecbcd5da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae78b01b345f0511105753b96f4c52e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab02b69c67d9c4718db05d19e7b41f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cac2d327e350c75770fad6f9562251421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e477ab034adb8f0da94f46038998029422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6322d3a89d2847106be1bb935e4518423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05830cea78048f5521dcfbec3aa4892d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee2214f621807b4ec239896d1bd588425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fd8dbfcfafb88d9cb9963b11f9619426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb11175ebb843b164b469210659c90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91ddd70d0e37e8cd4f1bb2b975e556428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec477d58c2e10f67f116a62ae73e9c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca62d4fa6fe3c6f97c8e1914464424f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90109c81ca4d2eb47e3e3426167b93d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc312e655070957a51c1378c92e10153432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd50191b75906cc2a91f108a12f596433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6f8d1eb8ed4534b7bdffef88c953a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e254d3c28864b695046e89bc1c540435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203cc169c072e57a96735ee4d119fb1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61342c2adac8245138c303ebe7834f30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21adc7e2c3b57abd46222429e99a3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b1f4cc2432352a5badc8d7d73dd62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3485b02c3ac46f48c44c32b65885b45440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb935c638b109e3e3bfdfc4fb7bd30d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c59d3416becdec5a54d67b6be19013442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46db25a36a26d710cdd4b3a0fe4a43e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa32cace25a47f7b3ceb1aecf263e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759988503fe31999ca3e693bed8677a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42811c653648d03c4c4f5bbc7e8b4403446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eecc45f2a15351978183b8c46ffacb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a749ed748c2211c39e90cb08e72bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0bd03dfcd3169b3eb2a2a5c491ffa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc60832a75118e86419eb3e341a347b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac450fefd2319353daf6c6da87948a4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c62a6b7cbcd42e8c3dab87e3f74915452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0e3da4366edce5a3275ce864a16fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419b83a746e40d726bff9665496b3ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d918d3b7cff6aef655a58518accecfb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36c244397ef060ed9341de0f279a5b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcc0c049a7947eed5f05516e6b3047457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d687635de1346715867806053ea1eec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48b417c5ecd393460e2cf55f9368e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc08b4a55b4f2a0350adc7310dc7e9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a7432868e4e296fbf03129bd1195d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52e2d7ab795ec59619265c1f2dd2c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b2465552535f347faea7652ed684f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce993f548a5d385f88ef47c58440c5b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345e667ab286c5f584594bb00d40e96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f0cb18d13fd2d65625f744bf0f409466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7642b77bd079e6a9820418f51e7ec5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd0417e7000da8bf0eae3281614331468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671c6ea54baa0d41d5f23673e5b3832469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f50a182fdb439a1efad702b82f1a54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87615a0e36c7ab934402a2b00b7ab82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545698decb08baa41519c0992c99856c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fd2af991043ea27c1a84266966014473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbf8b3c14024379066de680915f5e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3fd1cd56d06269a35d20a7c267589475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a57d0a43e18f3adf4d5c22ed5cf88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1373fbf9bd96e9921adcdab80a67979477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc5d22a16879ad2fece02a25918322478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39594d5318ebcb524f4f1abd41c96120479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1fadf8207f5a1c217c1b70fde4d13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5554f066d9f43ce828aa26fb6ac048481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081fa0027ef85639f88e35f2775c067482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139ae8459e569952bb0c1611e4fad89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49123b0588d3d019217ba6a53255a217484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eccefe2663a94382ddba46f58145a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6709b58c937cdd48a80512dbd04826486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448b207d02e1a0aef083e4e8d3a22bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c1ed4ca6494e3522e6bd9eb465615488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240b22f430cce400d00077945744bb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b88fdb13abae594885e713795849ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d18d4ec1226e43b8ab0eed3b709a54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df80ed4e325acbac8da77fb36c04a97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf230543013d6f8d11a4b456f9c4a38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6f9f7428c03a16168841543c16388494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a51a61120ec22dffaf2b50fe17b46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be450b34a61b5d5188b2a29f204c16ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970e5b82ef8fcab5e8333c021de18d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2fd2491e76ad52ddd989ead31fd53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b9e8f9993854cf2ce434f534c8e85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88a25de5c6f6038fbb5c3661321ea2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd947dff41f5fab4f6d38f9aff13c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995b46b7f7e635fee92b63437f191cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894250293faf1248e2e3700688846dcc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95197f9b375bd3f05cdb5caa1c76c465504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8408ff5e4e43d6be1ea7e0e76b6e2b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed1dc957bba3efc2a8308cc9067857506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15965f5f66aa493cbd1c66c37e4e7e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2630e4a4d60512e6ee99bfaedacab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172e35ba73fde89c48c05343a7eba3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3b72e4e912d76baac469155df5fab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e62015df8cd151f73ebfbefecd1eec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d406ee36fd21541ff0180868006635512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e527e11e9413b8c4e22eb52dc2d6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757fbe0f1a024616016380650072175514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38b0aa2961aa9cbdc91edf1e8833d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993004c24cd9a3aef7eb5fe7b4bed45f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc99450eabed6181a4de5eb65a4be74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395c9bd2593beaf170aa37a8608696b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2916ef6b994db5f4ae7ee0d0cc38553519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3d694a8334825df36f1f92dec066d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb435d49917a3517db87ced17e139c0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15125b324514634dceefdc0aa597731d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc231ce304b67b1fe7ff9d0e7cb2ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af3f4a9547b774714f174336d88c7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2b4df993670d9ddda609c4ff4e033525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9fcba509dc1b64cd6eec296b89bd0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e51f9e86a430597788a2a1c067f91a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c1c3e2daced5638540508171c6300528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0bcab7e72dc2899a3056069bc9baa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bc615154f96057a4691f97e11718b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8934ddbc5d91f26a9ad9c020730f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c079656567deec1e4af67f08185bc9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6578627e07ea77fe9ba973029f252533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e748dd9adb5b41b460ab5d62dc45275534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561c4a372866c9a349a648e521bf6f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bc6675531113895b75776b4558bd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c7aec5889edb3c8c8a912786e4eb6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcb44a811e09d30625d5d9fa0fda7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3109b649410f62e6584e1b41672a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb694bd6d306af0eb8e2e7b89ca71d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8674f1b3a1af95db347780668f8b41d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecde17c3156d86ee239f3a13c39db2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dda936816b6830c647a0c01eac782543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f1ac079e1e9d489c31effd5555971544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a68450ea5a860b537c09b10feeb264545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fed7f2f81b8587b725bbe77c48347546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829337a71cde88caf808e8483421eab5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2b197bf1dde2c9c2495fd8a218108548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131e82328e7e01887aab2380299ab93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9eba91af2ec3c333e8e0d2e453b48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72df6fdc4e64f030ec89c1e0ec66cbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d66e5bd467213f622e09d1a318bc4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b986ec6be4610b515fbbf09fa58004e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f452a266d743c5db376851b65ae9f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82c2e6d906d5023d694f50d5b5ab31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df394f454f3e5ad45be4f31282d06ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331dd360db5a343beb5604c7efe21ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f9ebd39d2e368724219bdbab49f10558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5208d8344f1057873b49ebba1ed2cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9f648e4353563bad43e2c6c9c804a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af596efe8fdb2cc7cbfac17bbbab8abb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df7988ecd5f0d293a5825177802393562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319dc73688f67b2d8e45733ca224431563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2eeef52abdc0eebe730662fdec64cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef998687ec35a5f1c2167c4b828489565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62109b2036aa7e6df729920f6e21682566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492e9e4536baefb65328721c070bbf6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd79020ebbc37de263eff12ebce0444568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05dd4853e9fd13afa01a5f9f781319569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a56d156f9519667b30a3b457299b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc96a8d7743732bd9ec4c930d93237571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0af6dc02ddf019478183427fb36b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7949a5de5f93ce8a926e466bbfdce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b647b2ca8efac06e2ed16b9e356dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3312caa8a3968f5fc8215399393d7e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8872d1128bcbfb31c7ca0b5fd83da9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc59c60e62cc21f2604ddc9660ec1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c020c69dc33362c74ded40964d276a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add909812baf0655584899b683167d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e715e4ebf0cab027c7ccbbe8844d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d233a7d12efbed34833be79d0aa906581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac121d27b7cb4369107c181ddcba4db5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80152d060690abc6e1e7f8bf9e75445b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38b90bb5d48be59e1a92ae0987c2cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe794aff51922098733c713235b5a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a737f653c04c738cd0c554e2629a9bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c0eea0ae2dfd9a2da85c26ab3b360587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271341cf4219978ab258ebfd88788f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596ea39728a55f8ed494dce058d0392589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a307086eaebd029ce241f6a5d7d2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e7bc0bb1571ac4f7d48ad87510513591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa72548efa911030cf4200f37a43b74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96018ac3728e682cb3b86251c4206c22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2e36d55ce9e944f0e1bcc7446dd37594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88203f7f923e06e65c24e06b6299bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1f80bd57fa1067ef304f0949b9631596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553053502d6de4e99d2a7aafd139274b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f35d6c16c578819f6dda232567ce4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933455e9f0a1c400f14643b5bacfb750599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04d09270d4db165bbbb12df41abc08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51cf9a145e39ad184eb3ae63ca0a34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c12cab80ad7e9ab5a3734ccb10dc54602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aca206751467191166441c93511f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b6e3dc8dcfef498c8ed3a9acce0af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fffa0fe5b66a3ff7db3c3acdd7838605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d63b2743429214de8e9e4ab462b58e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004ab292df30dd617e4536bfbf28782607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4af96d82723e2e4587d520171fb8f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e9eb92717efb1ed4efc55dffae65a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ece32aa0de76fb2762ab9aebac9cb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9e01fdcdcba0a9c05937c18a7e6e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed2040242e0751f9d738c49df29faf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeb8a364dc6ffe070a071d7aa63edd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698b703719427acdae8e28f460bf516614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22a209b84dfa2057c9c68e38aa0a36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332d99b25cb3702d0715a2131a80954616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9b6cd6320613cc05e5ea5b200a2cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5311442dd30c87f1d7ce8e09050e133618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a674c10892d9124b93ae137447ee1d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a623c8034ee2d18d4f60528bf6bb722620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a90cdd467c94beed15d771e74e24f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c400565d4b9c59111317fa82da4a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d392e5983d63d4420e3f9936a97518b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befff758c73e62620f197e3e5cdcc5ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c16f1fb6820a19f00e654060a5ea1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35d261a1b7af3a44e8abdf591bb2df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e519cf5253cc21f64a1e235caea648627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed72e4d369ff8c98738aa66bd489640628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb91697d2328fea69c583456298a11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94482d3e489e5e8832ba61fc53c552d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581aee8dfa7e2152d18ad7697283c4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35988e129edeaa47dcf73633e3d4f4e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3790e26e05faad9fbf191db7367d95d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51043f390bdd38ac515499488cc875634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b241d6f608d79102069b1affd24a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de925f1be9c36d85c6522b6f51597f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407097bcd6e81ce0f0f6cbae1c1f0c4b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05480e956a233ad8be0062aae13643ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749231aa2c8b6ad9b78aa3242c59fcc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbf252dff0a6bdac48f7ad8c5a46fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22724d4e18d7278e3f19f11c84f7d7f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171d367c9745deb231ea1658441e340642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09bb36ec5f114bec442ff6836405a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda3c17e5d85c36925591409ec8ed1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4561d03b1eea36676c87628b0c00e5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add17d63ed4d8593bfcd6cbe69615fe6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6e2c30fb91a47ba04662a81f984dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8ba08f542f582a05438207c96b9de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a2672db0975c2d25e0060fa0f2cd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe884aa3970e4daf41517efff5d5bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86ed66a8dff717664c50e071381ee4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656ecac3761b36fa9f44b6c4bb22cfb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d290ed2623d5691c7fb34e4f7e719653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92b6421c19f368fedbd4c5c7b336b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbee1c796d2bcddb17e6c2c3a31bc20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94aa9f39ca68759db320763971e78de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a14f259a0247767b5f74551ac60b83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051be4dbe86ed45ca67750005abf4a57658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e1725d6c73ce64a5c2f09c35a9ac5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b1c83258d89c32f7444bb01e7ded1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee3c377b4d21102a26a05374cab611661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2fc79ef50c136511886ea953cf0c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fd920b1b91f896d4697ae29a5f777663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21396fc09f4f23491c5b2c403493d0ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fede221426b0983e0215b013c7519a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296bb460c28cbf9681bee30677c6c40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e8df439ff0bb9b3331a56b93d4858667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b716612155cf40c4067b355264b1b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c807f096db27590dd8642857fdaff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac838209b542c8f0f9fbcd270bb685cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2af988617ec303f095c9a83e1808e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0983d0bb59dd029b1d6bee4a9fbd66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77032c6dcea658cc90b0fc0f63e6af6c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fd71f4aecd34f11647ae0fe6e3182674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a4f1584c3f1c9d5bd8f5caf906831675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b0d1957531206b8cb9a1a5d813d30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18969c55fd95a09961637a152bcb696677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea553fe4a7ed9e2502d1baac565539678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76b89f75d80a4489ea15d7b45a1d4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad29c59ffa9b334c76c9c32f1bad27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd3ec5e5eb4e903a09bec82916f04d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044c31600fd3862b2a9845ed5edd7da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75668fe2b1a6868e82d6cc21397c6d8b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f29e58eef345785cea3fc5969ec3c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1c3c7a29e8e29b6a6197df3a183c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e20f9c78d75834c3f489d5f35578f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44893820b989d71ddac7b9b39c9dc3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d527e1a340efde01e5b5bbcf0dea3a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efd7a5bd8518d5a9ff7294715f0119689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaec8f4aedcc874a6ad8b7404adc128690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca8fd25aec458591612953c2e49c88691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5980a7375ddefe4246e37ca84ca8db2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54317e555d44638b43828543000041693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea44ca8e0f28e80e93eb22a1cd5369694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8c5937dba6a663339f3656954ab58695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c0dd7ba614656b9b184ab6d81a69a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc7ecc37ed972aad8c0ab2006d78c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6e976dda5d0f8c83714714987dd44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da17d3f79391f71af7dd580efdaf8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f3bb44a616af461c7397e46d0ffde700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837e1912267fdf30e2cfc356b1475fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69727a34bdfba5a8f8b4025cfcfc2458702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139a8738a8b5a6c408c268fc3903ad4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ecf98e81eab9ea3de2171ecafaf5b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef12f223b2b55ba00a8e915a5a10249705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c358fc144142f02c1e6a90a96d6a9c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a36078051d9a3266e8c530341f1cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf18901eaa410e52136155ccd889bd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b84774c6c2e1d2d2483f43a5a1a263709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfdb9bebe2ce3cb99d89ec4f94c956710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5423227366df38132053cbea1551a11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b6e52abf9a0b471d5136c3dbca180712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfd1df4120e3d2342ece2a51dcabf6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e83f55172a1ea0ae22627ebea667a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f407909a6027405a479eda14bcb7842715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c42d0f0fd5ae0bb6f01bfec9ff8ed3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112148f3ce1d475e71b743de0f799b35717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dccfdda71a19b02822728aacc22dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b2928b7a122cc3e15b9b76a4e5418719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc3cfce5be2b0a278817526719717e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad775e784fa26cbd9c0ccd8465f54ecb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61509b12f462e9f4e515ea470273f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f454cbff2e0836e1ee67261e2b4e50723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702b9563d413bddf255714d4f6084b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e71ebfbf23bcd62218a5ca0ebbaf5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b8d212432a02260b5049df783f795726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf959bc907d963011ab681d0eaa150aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f66eb0205c08e47ded156729728165728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb063886bc560e9536831a344fa645a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117e88604fd308667fc11ec927cccdb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7a07c621e3d2889c02ca2d01b3a43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad5fa819fd560d0a194f289a41d5c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc9836cedfbffa553b3a96db5331e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ee6847181a7e3b50e0f9b2861283e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bf6c6e2ae42ca2e81176a762faace735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a95c5c3405d88d108e8c69c5f4755736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b446def42dd6d949ccacd00b4d6ad4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90425cf271ca59cc100cc17d83fff81738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ac415e9b98b76b7c014db937c32a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2732f8bdc1e7e1cb6b17b9d009d00f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6cacd871a69e8cb5ecb9c72060ce9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb45b08f925cd1e8257e14305ae7d05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0c3f8d6dd0059a98968d1e673293d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e58acc6816eb7ea086f67e9b49906744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51201ec659e956c57c1a3492eb297da5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5597393f1e39eabdadff8e655628d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f1791e5cb68e2066ab7667b5177ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a20cc4b96c0e1075e9793e1f028476748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27443a733aa8e874994fb434455c3eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02107b8ed10e8f34f3a6ffbc255691750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89951a4afc5ea3c03ea788daa215605e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ff08a09ad10b3029509da8665f3f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fefe44324259f74b9f850c581faab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412916c5ed7f116ca4e46380085be3ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80841b6bc58688a000aba4e7ccef43755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ea3cf618ab09bd0eef024fee17c27756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c177974a3e6c496a69b7f00b42bb11757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f4a019389dc82975e8895cc8061c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac94f4609ae6e38a18dabf62b2a18e2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02412321be4e3391c55c4de0848db9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53674b71bb4d47bb85bfffa227fdb761761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7b1bf3b726c0d92a3c504e410b718762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30104bdc0b0d4af0c7df1c7123bcd0d7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2ca9733730f095eb3983e9184f2e0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb4e020248ae5b01b3af33a9945db4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f2a180f9543ac67284274e35e00cb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8a18e1c636e2ab01388569aa26b8d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a660f5de731a3ba623f720d5103bc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486528e173fd4a2aeca18f82f974a971769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fff4ce2b25f298706894f92408a3e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9348291149c8a72aa5b5ef7eddda8ea771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20f89eccdcf0bba44257c92aa30ea9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb922cc5cf3349c253c5b99b2c52d28773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11984020fd25e4dbcd0bd9f825559107774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd9df1aa197f97272cf7615d7307e2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34bcd40b7787b4366c9dbe45c0cffa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade228a676e557d16a192302781f1a08777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c28f926b33b7ae4f90b4ca1d47492d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e3390f07e9ccaf0fd2cdac10f7873779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e651ec08f9dd052283b6af349ce08780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd4464fc678460f4d9fce5c48467da781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20020045af2568a99ec4c495e15c2ae782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb3c43627fdc194ab0772ecbb4ecc4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682364720a766477a09e6ac99c24014e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27325141d214c43c918a28885527dd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a93f782e74098be69794c87dbb126786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0b2d263f4a5194a24541bbb8282e5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69416e0124a12ecffd755aa060467ceb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5dc4eff7329cc6ca5073727609107789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db2305210f75436efd9506d4debd4d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8814d3b90907f60de5f7fdcdd6f531e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc17d76be22acb4ed0a9655c422b7d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728374e0fbc6504d0cb269799905c19793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01b77ecefc383e5f45f80479a50bb8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32349ab59ee6ea34fdd6e41dbac0d2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660eafb681147eec7d8dfb824925a44796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b56aa47040302e253b116cab0c5424797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c34f4ca9fc8baf8dd9379ba05cb7b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87d72678d638d4fd7edb6ae7e2e8cb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad52d116703be1adf7ba05b7f629f0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a6d64f4f92235c0d2e2454b45f497801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b0424d241311e71c42c65e8b75a8a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf0472cc3f84aa91c723c3e1f1bf55803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987634133727eaa4a2bca48720f582d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da97cdb00e4d420ec2e531865a938f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5122bc353bec6e6c3ef6aeb963a5e1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df521e6fb09a9205178887a92c45201807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad53d102175df0adfe9a7dd29a5540d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8235bdce1e1ead08c5c87258e537db2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2072a11635191ed4a08e941f98bb7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe832c12521ce15b78800b176a6abfe811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091611471ff8e02ba0ef3025b19d5b2d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced22df54ab91f91e70d96e7f147910813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69565b3b038920a759d8615ace21a3f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2a3cf7947490815c589b745f69629815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fcec27ac5df13fcc5e709b585bc9a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec3f3673bd928102f1027b48df973a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7868e9565844b612471d8cc0d2693818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17113f4b967481cc51c66e641754c6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eabcbbe784bb6eb9f15e6ad5249ef820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cb6c547b938162153e130dc88f6b7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7f06905c946204d79bae42e82368d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465ee66ccc67a66ee0beb0ac84ac9f4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5410013ddcdd26dfba5a471e6d0bf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f576ad7eddfb3dbad980b97e76c23825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58cce27413725814de8bd9ec8386f2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942780c225fbef87b75ebc9517e64a3e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51678fc7ca8dd605d4faeeebc822908828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187114c27a53d103dc4321ab50441d20829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44537e06eac8e7608c6b762fd6d248da830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112bf39a99ef2de5d304ccb160a2d31831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bc64fa4986505fd351f17d7e1c7ca832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa62e25f2fd3d0784b5e6d422e5e799833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0d762ead54957c286b1909d31c1c2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9050986c2eef01183f0dc4ab33ff6d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a31c0905b13dba8dbd785d7c15500836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458288e50729903eaa2a23931dc9969837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f49cc2fc92ae4169f87a5afec482c6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598da2a8a87587e8d88cf8b968b8878839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff694bf4f541f77cba5288c7acd9ace840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760934c2dbc2bf27c93a9afb018d69a6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e82e7bcbae4e07df89f3963184681842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd207f7ecd1d7b4c9f174782d84d31dc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128908976c693f04228bf0c678f60f1e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08bf6f84a59da64674c69c5a50dd79845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9855f8533ad4b0779e2a57647eded6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f075c1d81cc87988c0c9371bc983af847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce915dd3e4c4cddcc985eac6dadad7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4959065480f5cd0223846e3baad7a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cb3b44bca791005dc5c2b12f8733d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22732c05b90e13ad3b2e48813d04e5b7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561347fb19488b8f4c0502e6ee628f5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21960e65ac8b37aea29373f39028770853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26a4b21f96745ea3855377e45bee50854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cae5749ac040efc1fa2e1e194672a2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659560e6cfe4541ed494b3fea855bc38856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f54a676d7493c9bc9917ad5d0c492857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea811d6d562da196561a24430024056b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d9917d8ee42b82199394decf0bdae859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bd5f35242574026400b03a4ecf0c3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf24e89c4b543089d4c46d89ebc9ad861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eaaeb174a1e4a19d4713aaf522117862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc208278f34fefc4b33fb41c6125fe863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a674e4e73505eb31dc9a757459c60dd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5fe19b430075509ab2f1afe215b53865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd329a903a379427a897b0b4ddde3c82866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03592f50e7bca62ada6b1c3f4d00f3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b44f206df2e1ed0618cb770b7c5d7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b12fc962e8db836dd5eb3a09825694869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbff4a806286a2d9ab0c05bcdd3e36870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d4df7fd64e700deb7b4b92ec1c8a7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa43d8695e02c66242fce3a2ff616c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162dab61d274569cbcecf0a6afe5f2a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430b1061f4e046673882fb888677933874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cadd65fdf03236d034950773aaa0a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e5c333daf99a358735146268b81a2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2c61321bd40c1b619628af1ca2d0f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01e34e757e039cc679a4a72c9ff683878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec1d13620a9b2f2eaaf72b1149d03b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf718a7afda55c8bed5fd314a09692d8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085106ad3a7c46579b52705d388d8ed4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc1537b74d0c92880267f880298ad4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77546fe8cb2820811bbe97cffec99a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47483b767fe53491405aa417b03c0f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2ad792a391370d0c6a102654e02ab885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2880df8a0568575b170341232c63a1e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddde384fa461aff70c4a3687aaea0e7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ee8da43f8d64f4b12f6eda9365157888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b3d1bd55e2e9890b7a03987dd4909889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f430c22356340c342011a4177ed8a8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e4c06811347361c32ee4f0a87665e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827a380b0a6a04231a4af738599dece892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c51c57b65d7ad05014aa7976f242c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ef0f6764eac8dae585d276ce810e9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac12725260a3036089aa7cd340b4a8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ef88acd00233749324c9ff393bfce896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc69899772f5e4245beed6715b2195897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5a8fd07708b005840b50c4106cb73898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda56037144e5be5f972c258402958a7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100560e9624666b22cb83eb96da62f3a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1b57a66936e7657d7ef03e84ffffb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c2e17945a2824fbcc30b75366d683902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d7da8f3d1288e11d25a527eaea923903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2492520696a94caf3445f2b11355e2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8b8a474545ff7fb3c99df5612a926905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aa9402030f8a5119df7c09f0270d8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17093da107ccb3a86ff18cd21c4f6f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc8fafbcb63246ffba3052a72178c4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a305c1287992d1f7fe7b61a049bf2f5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8822c11d86095116c1576a7f80d4e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b44403bb5bd0390b66d091d279c29911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedd6a5f631ae709e7a99e978fb2dcf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62e2e8c1af68b2d4c33ba09aabe841913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb00d6732595b72f29cd424d214b37914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c881073cb98d0f66f8a5d5e91ca5e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6675958161f03993bdb4d0e8a2de28916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e650a411d336d534bef52e06aa832917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9abdc50275c953b07f92aa76d2dee918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb7f1a9cb526ce109616778298f2a0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f0239ba63fba7263f1c17fe2bf71c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d84de0c6014bca28a85b900ffa0f2a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693a78dfe8fcdecc26e268f95b461e3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844eb21975d0338ee3016e69e2f575df923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25770bc50ba16839d54e03546127f6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccb7b0fba3651ffb961b8f8b9fc8a4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004716cf5cd0e8b74f7ada447f2f710926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a770f115d9156d7cd25411d6d90e5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db955108fd41428b4594104d0237be928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b12b72712b734fdb63c1637152f03f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f043b5190c16ed3ae546850895f5202930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824f75850e686256d833eb2b2b05c76931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a106985096dd6084e35918731a3c1f9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c76cd69e8e701f28dfaa6a3d77bb1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd046530bac54e4ca3a2260703b0b15934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e8c6356647c05be5cc6f05f9d8cc0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7829989b87169dd447d4ffd07bd1b22936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bfbd2ba4cdb0631e0f55f55a4a89d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4092d6cb3418c7e91b27cd63cb6ca938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104158fb4bcefd6b50f2c45a81605210939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d595cdc7d3b8c2f5c206660fdde8a9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8745445f7029906ccbff38ed6114ae941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef0dcc47a895e0b33e04e1530da1e3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f9007b3926a1d77ce23a022628523943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363393e870fcac06402f94f5a2ff98bf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dd1a5da98f430b857f383798c96f8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ea26769d10850f698a227cf7400b7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b5f10cfc121563e420f29195295bf947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f9ce8b40e9c3de81f95be9dd122e0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649fb73ad61e35145030f37f8a0002a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc0b04a3b2a92da016614a3c8d001a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9879f3b7d8a1d327ea1de927e13a3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1d881cea2f239c56c443d0f42267e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acd3e11c22685651a20071f0f1f524953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a6b14c6619586a6172e2b1575ca44954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea867359a8cd7ac76a8fdc52f6c1d9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161571fa1e934ac6f0989a88a7748b4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81eef29d027558d3fa329a0b6df765957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736f0144e2f9cac009529146960db7d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8867273e625c0d536da8ad0f0b8791959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92735f7d408e3b9279562952c2727f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21661b196e53e9dba5cfd0836b2a3550961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e469779d672158de26ba857055fd6be962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6b4672ec37e3855f38c960fff7ca3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d65284e99ed8582680b184698919cc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a132b6690d7ce20b2ee3f570aca730965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91c12a91bc5f9893f35a1f357450b1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faab1b19bff4fcee02ab5e2da67be4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bab1306e7870c4b30f81548f23fd9e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8cc3cc32a5b6ddf96f12d7267ed0d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51225a4538fb0b35ec509cda3332030970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce89ac619ccfd3d386b43db579ba3fd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb14d473dfbb08feae24d878fa2d27972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698d93223e219b10e3f17a80e1c91a6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c70723d4e5a8ed7ba7182158025be974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933b7151ae74516165732ba16755693975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>