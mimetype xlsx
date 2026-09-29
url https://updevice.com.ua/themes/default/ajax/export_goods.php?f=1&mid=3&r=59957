--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a879dc6772ff9af0a2b1861412d1081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0505e94e41dc2c3b4888882b8f43b822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbb7c6b3bd8a23ea9535423e94e91e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde71f173ce121970db82c117db9a6d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2f19808745844926c1c3811e58d4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf96c30ba74b86189ae277f45689006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19931a085dc6306211d5a06a3625ddd27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9745468d7629c437c8560183bedbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56517bb7dbeb162c7ccfb0baea591a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfcffa081a1e323a5c4c364f354dc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a24d8d5a5dc7c1cdb47f706b0e7e1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0b88c23770f71c664bc34130afe3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58aade9e7546d3ca7d4e0757df46c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d98a4aebcae21e33302143f941f42314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2e0944739b390967fa5ce3ba018ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11b9e85aaa7823f3b4ac61d08e9aeb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03e250d07958523bcc997f42aa0a7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2458604a128a268cb519d4835bf6c2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1350bf0ac20b7203bf998a97c4909219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f00448aef8d218ab15b997bef0373a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0168b33d843e53a917528b2bcabb9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94551629e1f076e374b809a86d1b110f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4380a43bb4174aead4dc3eaf911c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fda118d74e9a72e4f5ae11c50db4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227374fd368b1a5edb8060dd02ef98725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db29730cffdd06b655ada483fc042f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c997b9f57089c94ce5dd3d80a1eed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2023c17cb0f48ec12d8f007691f5ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f99a321c7b0f128aa7090c1b24f1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db7c73689dcc441c2c24652388044030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428b5fac799d73bac2a6b8edc02a55631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b445e1eace3a3a3791821a1a32aa532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01137c569ca809c8218e4be8f832d71c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eea64fb215cd53149f0d91baf456d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb22d27748acaf42c747731ac45e3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac3318ae4be5cfcff34c638189d9c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc789d0db3b731d7f18aed46c011b5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909ebe5133d0decdf119cca600a935538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020916c0f0c236fc9624de90cfce51839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947e79e95cfb8735db54df30ae07c4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98630bc8cd31f38f4f6cb924049a51a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f68f5bf7b3d7e86acb831b7a8f995642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102d04a5aec834d4e4532c3e0d2ca7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc390f275a7a2ef2e7e2b89ec59031cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e342fe36ca6459711bbe09ae316d69145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee77468e052e3bad22946f630f1969146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da808071de0d24bd2389887871f27b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e657aacbba4de33f04a24df4670caa748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97398097d75cc776186e93b0c9ec4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca911017548fe3d6f73f8d260cf0d7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365519871686fe1db4caf33f1e9ce0bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a31a777d8cb60f35058c0864cd7b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34d27ebdf880626ff7063ed22a560353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc308747703153e0c2cfa7a549c00af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4dd7c008d6a231db476a9cd10c4dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efe5339e5ee7e1ccf919b95e28dd2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934e31f59c0b474650de6dc8a1f87fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7f34bfb7bab5d6a21234fbf26ce5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e4cb744da559c3782e8a60ba10c8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc0ea381c0a8fc30ddb70f1ccfd39460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b287bbd3277932170a4cbd9438f6c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea7529da85c662792ac82d3880337f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f4ec66d97de2b83ff2e5e7279d90663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d2359b61782f4f3c7d33d6f2ac81e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fda1fcbd1afc751e322be8e3b0cd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dde67a213687f6bab32d3b94be1ef866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de02d7acc524e9caabfa081185989367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2230c8ef7e11ec3a7df0632cac283f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819dcd68eac97d953088febfa2b89d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250d157516c242a48ee841d63e6c4dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dae21d4d418a3ddafd784b0be2abd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262817450a830ecd8b0f8d3d1420e5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16290fcebfc522464eb01ef350f14d6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d32f54b2ce2127c505fdb24bdfaa6a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0782debe9ce080b1fb77001c3af489a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c17192932ac3f21af68550cb091e0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d075502adca499947cf5ec50e509e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e387b3223ed66227ed07f8dcfbe4a5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231bdadf3d89beea2e7e14eb76f45fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29eb89db0757c11138c95f44b122ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681c9636f8b59f8c7dc4b175e4edfa481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44862d565910badc69ddf178b44c5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0674f926ce7e301c3ede556541be87a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc646634df453ef29d416bd7fb261584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa170535fd686b16c2912d8e6f1953385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a73411402a55ec13bb5aabca6a9e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c18472220e3391a79b485aa122bc5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f81300fcc7d73616fcf866194ab4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff517aa653cae3204879053489c2e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08ac22fe80c65cfc81ff86d7435bda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cfb0a957443336231054a38c84d7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aacc7905f2484b2a534d5ae7186b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418d5f031fae7a169681d64b265c9f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7018964f0420f424e81aa70eeb0d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c42bcd38a1a9211b6ace76ba1b7c8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fb4100818c5321e8c64b2a71ad2bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcad4e8af9ba2f44034ba4ff5f2287797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aa1fa05ce7244542e9da88ca51c2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fc1b23981e3a8b7e57cd25b065bb699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362c4e5f2dc5ed9ec97c211a5959fbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad32d3bc84fcec3b1a732be2af00b39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5ca5097a275da0c7ccc601a667155102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3237576686366249d8a76798e00e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc43e6481ada920ec36a635ddc6aba9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc69b122813015024d74af775b99355105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593a16e17f2f59ca6dd8bf56bb83f5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a180a71e300ddb341222c7cf455e8cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f4bbf775165e1a72ba812ae94bfd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16296d51c02351a134bb9da51d2a8583109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735b9e8c4b379e74e8cd7864c9a139c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee24cb3e60a15e0614c4c8d847db524111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d38624ead840acdc0efbb5738aafc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999806256b7a0b41b9b711c6828c1636113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89280aaa6ef79fa4c1d907487a1636114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1387b428ffbceaaa946a4ce6718a4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbcb8d2000e3f765d121733d13e3af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f7dd8f4f0d986be8f8a8b1009787e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704500333105ddf97503f1713c50329c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bd551a5dee3ddba0f6c3ab14e1d3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3f9299bd07283a0b86ffd7659267a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4adf479407c0e934776cf4fe136dd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d160ca9d3162219a32be4b92c39e36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb072081a46de5bfd44738f5701115123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaf6294435c52b27974633664ef565124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88f9f3ce71392b363cc9ac14216677125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a30df87997286650524ccbdcfa49e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f08427a20a3e12e800f2242efcc8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbed1e5d832b8f9c13d6b10ed163ca5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a2746e1af1bf6fb0ab58e7ee60b25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc261ae7fb012f92e0818262f9d219a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b814737fa78ef994427d967504b8ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ff32a28bd6701adc11764199e45aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c7758799886dd92591763f2153721133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b983b89039686963bad7da51ef104134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c423a2a5769ae40550188e7a0451836135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be159abeac38e8525e0b771f26720201136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4c7ef8341193d4ed2eaa3696997f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c88070a14722edca80c2ade96b2b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6c63683ba1f4be782dcbbf4feee27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4e6c56a31052f6c0e5754a3a52479140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fe11ecbfc08a1eff19bca4d725097141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb555115ea73e3efb161a9401b6560142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279cbd7d08b2f458f82e45891aa7432143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c33ba42565a5ca53d270cde2fee709144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aeccd0f2ed6b29a79ea7e6c8bd78e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbb7a5f565f8608612a6ccb3046cbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278857bcdc697fccbf0bce93ebf6264147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fd4d034346ab4e8415fda24b25f1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc377593849dced2d0449e0532ea1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a80b104506f423c42588acf1b2f1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82641992c5d79f91d1ed8acb2ce0282d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7dc39bb197935754f7bd592e7d036152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6a6f8283f9b8e19ee202c2a535d36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6601b7d9a05819db64892514384da39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d09c88f5ceea62d783074d9b002ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6f9820b97e47120f959bee3b803c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f82092087ad83de37f1e51af7de5b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9cfe8ffa1adbc9c1220d5fa50954e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76411c006f1bff2eed877e2ca36fc9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d63fc54692614fb8423bc8774b1e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40820e087c04151d5758f837a6b5f2c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a98643e58500d2134e70779bb0dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0144704568e042a8d4baa07d1a5d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abc6e2649c07a34490476805d91b7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517af1664cfa43324860669a141b568165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3dbdf366c0476c8b4f25aa1753921166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eda4bdd053f0b863d9e3ed55091947167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d71b01ef125d3deb15af3534cb038168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1dc2bfce99ff9ec1bb6ba6751916c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4788a9337d70d0cf2670844b76cc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82555f2590fb8794a28916177f9ca3e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6507aee229e4f1de5d82a54425eec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e271b11053eb69820c25bbc0b84d795173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4146f5244987994c9bf5c33073a377174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cca9f31c69890d547d5f9e84b5939a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8f057333aee29fd605123cca3f7b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c629f0c00e26a07ccca38678e3067ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c60ccb86d784e4cc1d64b78214b8a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb863b6b3048fff8395186d14c691c2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558b68380158201f320658dfaa7260d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0acf54caf0044aba222e4442f49236181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0e9b1a8c1a3a6a61dd7268b0753cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eac6c83989a76fad3a13736cb18e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272471ddc152cf49ce367b7a2a556aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328505491dbcfdfee1b56103bdec909a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f8c11f9887ea968c7bf15817eeda7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396377f2bba2bcaf32761ee062657d9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da26e7671d91fca6e7fadd03320de66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dc484ab562f25ea24e4d1a1f84437189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc28ee1b40246445e2da28f54c2c30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58100a21950a0bd6bae423473d835c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc342027e0c4265c39e7840de5aa6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180735da2f63e4cf40f2dbe0938a674193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa3a76162cc986c84a818786b40d60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482d1b08cf34984c78d3301db11a3e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e515f8337cbfe979f36f4648de026196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d94b1123530229711f0a71a5b32188197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d25017a3dd4ba41222025cfe8cca5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e85d4bfb02e2fe16ea4d0db1c6e0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53d600f4ea186977e35d6403ce0729200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176a856462dbc4ff01ad5071146d5c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88248661a0196f4f5073a9b34b9fb6f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e66744a1485827a71541d54af3042203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7948290f6745d3b9307538d3103319204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec5d40932ceb1ed3e4d66caf50f47f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75de1aaba65da9312edd8b6995635c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5db65026d3ba5bf6f28588e361eb36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29a58e26751e4ead998d5339688e00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df643b5b9b86b7e37f14cbc07fa5330209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c91f6e97fbe57ad97548e25cddd51d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136780b7bbcc3477a6ac64274a9f992a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120aa4268db91a07f86844d6b35e4785212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357e5f9b9a46370f466055ed9ffb8fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f22f7f65fb5e0603a2dcbc27109e17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d554c6ab9da17650fbcf8b496cf6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fd115355d487f0f97fef5708a0d40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e1219ba377b05424e19dadf6b3111217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bbcea48f40c5d5b069ae88856595e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daf5931b147e418685987207ed696d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a128fba71357b95fcae0ee01187d322220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbf7f26bfb60f0828880347909f6bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed091e1478c73309dcbedc91fb2f13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a37441f727901252fedf7c811c17d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f1fad381b28d91ddbc46d72c0641a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f3688aab61956bd3001ac669e3c45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93218e31c7cf3805cde96e2e8f93aaf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76843e256c88e6280ec7e10e7dedcc5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443e279ef9562068682affcb849d427228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b776c5695b6a3e963bd19cdebb122229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3f01006c00f2523938384310d29bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23458e03a1e4f9907322af3b282814c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1fb94179c8afdf77d857ff2f0bb5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2835dec0eabf1f511541fed3486b85e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8af3f825bbf827114c5968fbb2927d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e86eb0325ebac4e1ad68c380359672235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb22c8542d7beed4df007278e201015236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7e06289d62fa1d51fd474b7689fd4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ed983d17d65c75e7fbf868900fef3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3b084461d0e22cd0faa732158d855239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddc1931ee12b8c089a1df9e838696d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d4ff9e0e7206a4e4a7230a7dd00fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ee4d9a6a37d61ffb40fcb113d7108242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81e3db96baa74f524f06866bf28605243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce119a80f91194dc4c073d3def8608244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1d9285b5231f4d775f659bafd734e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbef60ea69897511d24fcdd20d5e43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d55c442ffdb28ccffe112264be82af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081d77c212ddd94c7d2f2172b88c94f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a144813776be453410fc8080556f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb17a5c2ea4a3e5cfdca2f1a8323a1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16205e705a5e6e022f56d00aa128057251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327313e4a5cedcab30feaf6a6396f1fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212436b26e28e462a30880aa1b93f899253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bd7f41c2ac8718423b9a2ec04c5fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f12cba8f8d702fa866c1cc2df15d74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725caf107fd730928535f98bd0e9688256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ed74ef55f5421d4dd4de6d697efdf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe8b974126ee842c3d43a0dc6d4f80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e409eabac5acc5ad71e0962cc46c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a4f1499931134c78cbfcc4561f54c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bfcad5da97d81f4921d34270eed88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599c25217c7821840a6e977f3e91bf7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e442abd324aa8dfe9612ad2cc89eaaf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f599b9a9ab21fa4948e6907651473c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c73aa783d6a63477f360b556550a31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337109d6b0c929ca9d1f58483441f8cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547ea1d74f4875192e008a8a5637dfa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff17646a6e8670a1793cf370ae5cf2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fffff0613b2b6ed1a2d613b81a51c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1951702601ed08306e237bf2f4632270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cdcaf34a604f5817679d95431d36f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570aac9a845c89aa000178c9ae3c7e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f130567cdc3bc17292348d8d95498273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b256f2a94236d466c8b006e5e288179274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afb3e1ee400472e99c8989086ca2ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65320672273c36e30cf1747145275919276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6c71e683f66a2bd79b1c8e1d95886277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9152a71b76aa36355988f998c6eed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786852fffd00dd7a2faf7cce301a7a2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf02f44464a8051aa32959d3cc53f49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fedca883960decd00b73fce4fa6ff4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8fcb9a27ed7adf80f800c05601cfa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a043d77848892703f36bf4e2af24a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f87419da351a63ac2653baccce966a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42711f43ddc0569f281e2cb08814a70c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e52b9c6eebe6515f4b3523dd32c836286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760275791864dfb464c1f2c1fb70787287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc9a2005c28c7204fab7f336ee783e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e083bef68ec3c9a2da2b84f383a8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43587a3db48de69fd7fc9ca84117461f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed1d4dee7064a1c78764d25107ee75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa79d53479e770ccc0b944015eaed2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b98844cc3734f6bcbb541502d1cb3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e288be50955b794d30245d7c88e17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d682fd9a8e96fad9f658b3e01de8b62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe79cf06ce1e6fff362cb61eeaaada296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4cdbe0d283a8bc0514435629a8c56297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553fe60caa8bed7aa3d6ecdd7eb9fd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb18064799bf3b4b46fec37dd052d18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5124d808a68425465559c079dabce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c191eb98ee414e68ebec8486cacd1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e6a7ebf683b0ed7cdfd7ee1201720302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588d754a38257f423aaf63b37ebd8c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561151f3d240f60e1ed969983b186bc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859a8f72ec5adeb7a84a342ac9630bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014fef5669f904a2928b10b366c5a50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e758b2fd330f76b74e4f2ec44c22a49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0945713b0b9e2d74f0e09d1cf5daf50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c120c930f7da1df0e6322cc27905ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29cc22d038ac274b98de836a95d7b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785ebe2f18f113918aa01c4823300e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70fb17fc507af8f52ae4a7c50c5120312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff73f7a39df1dfc6d4989aa43b0c6e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb7fac086521df02c1df9a61f7cd1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61274750db9a7223331e7d92436d475a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3c33cff5e6938deb8e39de2d55984316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648db3fa58fbaac6de4f98e53c5d6ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a04f054ed087d0bdb9917d94a9cab1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04aedddae6ceda0564d2e57b70aee1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bfb6f1b43e5137d3ec842c3c344c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cc56a22910b86d8c0517e0ed0d4d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a008955a62308e52dc814c93dfc506322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd78a8848877ea69d682e33f87cd1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976738d65b4d3d6cd894e9cb2435aa9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0c531af563eaaff6c75d32df78218325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e56f5c64ac18f18e377d1b9230301326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708f72c285a95aac5ab9b490e50b0c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b265589898e4b7aa65d94e9d4fe4695328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfed76be7103805c79d6b19d37cf23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5569367db19db5485495bb550ea00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27831ea6f0a01ce615944d05fe8c5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f858507de5945b3b4f4f0aa1a9444b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2cf325315cd11d47c184af082bf27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed64d6c679c41bf00c0b76a97a1564334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44641d2c6a121828122e0167f9805d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734c7de1a693396c382e0a9fff9715e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ffce94d2e8763ba0706ae1d16a37b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129e3f03d2fd0fa4e87af412aaf2e27338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664919d7a5916db0391e9b345e04518339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5ae3f44588009134d4021f3c6b5b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060b526b91aba1a1b48f09d7ba9c102341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a34aae0753d4324eeceedc6a4467a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b87384e926bcb772be5970af85b3f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b24a2246fc4f79e02f821f5f28ceb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1a402622cebc62a4a47d2594c4ae2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeadfa6f14472a896c149444342be6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791a79a932f840884876a7c5191a373347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2508ad8c7d49946e57b4513caeda5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf801cbefd5ccaf78294623d6a6c65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4b3f6d88d33f0ff0ffcf798ae67fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50fc875d2470f3e34611178c51ad65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3dc839caa70767bad4c779c988b38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7be297ef2397c8d4491c170f8b083353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd19f39384686a32fbdd6f3f4774d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524158d57663db7777e4f39d83dca37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec4f0dd935f30228556fb01b8737d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3e7213c521ea61935d0103224692c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759605b35ac3d953b7bee134496c882358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeddd801b8831e79124cb773e5cf90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a59ec591372e71490b71183e5e3d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8939b08426c1ee3c34d647c0dc1fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00942708dda6bed130f417ad4f4571d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2950929b69d1a3c3ed11cce09e835363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f8392cb3c40af75e08562a8964a57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6585ae678514e0274e136656c70070f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49741ea005b3a2259aad0fa7e53ab0c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fe452841dbfc4ced389479f097e99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0002ba86077e57276bb3472c1a944e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64588983dfab2b8c8f09958c78bf7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d39005fa27b668cdc2ae0f34eaa49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84e1b3d0543fc62b81aac14aeb9f88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15cf03abf1c106369834fb1c989de3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850977f775e3b63905e79cb6fef78bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489aed67217360ccacf82ed98fe73c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77124675963d67646dac7a1c114fd440375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fe406aa1206ee630c38617637da17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9fda51851f86b30bc480264407ce9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdae8d7d91427db0c3b586d885e992d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039b98709962ece1dc0c600b62f0dc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26224d40cf2ac39a62bc0f25ae8e43ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548c1585fe7cb5ddfdd47abb31e351c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17283a231b50603e88fa5aacb9ba7300382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1403f845a66c53a8a8374def58ef551383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbec7cadfb0dd113950bd968ecd08a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29478ac546f23b1e6a5f869154764640385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c85b730ee3a752653c47762dc1818386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b508af9aeb20eb87226d1dbfab3776f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565043a3b2800d8a98962c43f4cdb3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c60b45c6d4dbc20a7b0c361467c7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e4bf34761a3c67bbf88920952e4d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999e9a8d50e6740f14b341912b43044391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745a96ddcfbb480ad7d64a11a3044b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f80d9c60952f6565bbc97c4d914379393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a720342667b201637b373306b84b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f9a0668f56b630458d94771502cf7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a93d2f59c60cf90c2767a2337e716396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93745c2eb098d01f9ec8bf9ac00c06e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf30280fee471bef31a70801870cb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f8078b6e55d12bfaf9a306f0f9f88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3295f7823bd96f60f5a9b3212b1bb8d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756a6eafb19abc7df8f2f7080679679401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860124f36f45f3f5290a13c4f6b533c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a99dcdd355086b8554641d84d06359403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6530c32363078af5e3cd77f08d56f43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937d229473797bfd7f449d1d7942c13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416f4631194da0047e245ad1aa6075a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80126bee25c8a66ef97aa7cf6c7d9631407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d65392dc0226db7b3984b8ce03e26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3d6665850d7ceda628b96e3fe3e45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdd80e4804a53daf2a877044ea8c3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519600aeeb9e9482211d3bb996aef52f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51588cf399334c0a7bb7475ecb99949f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ec4afa4c7c108cc7032e42ef56345413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11cb380d1a2e88da05ac69d826fa5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f36d7c3b6321dd033d196adc11d51415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b4fded73375f0b9c66505242917de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2720b4894146a5b2bce6ad62331dccd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7904421293c30863a11f68dd64b087418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9332eeacab1ebcfec9093ad6c8839419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85538eaff615ced4c627b5412687456f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da25336b909ba1a692d84263eb1b705421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171a7bc0249c7e04b1963c8f8d6814e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affa91997414d3289c6714d5ae1e118423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c8c85a0e93150c394117b02581871424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838a004e7d6d429ac0bdf1fed74991a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76998e748df26ae10c0f751cc70b2006426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb2984b07e216144425724a9cbf62c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553930fd0d6954ba65176924791e183428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbfdf211a9cb09c3c475fcd2cb2e50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f43f027ef7ec6de3f17ad1fb913e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad0fc30fa41e5a361d7320d11290d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9483cf7d275882e093870df4f696c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b315b37aa149ddc7050ac34123c4c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254256f670204d93677ec748d35d5d4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9821b02d5723e1d0833474892617e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9426e9b0d132cfbb2c3776b85b986bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170d23dbd551f9b667ee04b16975ab4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5214bff4789eceafad930b73a77a286438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59beeef4dfbfe7732655eaba538327439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516eac0c27a45f61b2f90918f48fa0b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94bf34e66a42e6abbab054271c241b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fdb961fad5a3dbe86bc0730efbaae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3f6d746c4396f12d1dd87c2698246443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c704947ce1bb2f623b451983b9c28444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d85ec7ec1048e2976d53976e721313445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536f6a9dcdfbf99c3e2c4d39f70721e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfc9cdeae735e85e3b6959083118e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df77e39bc416e8ea881bb01671ecbaa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44b92562eaf62727fa4ab867e6f2a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73db0031813150ea6e1f4a28701788450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce3d348a20c6438f92b88276fc02c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac2e1f761c5d531b719907b2477541452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa505f9650496f7e7903071685d3a78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177ce248fb2e6fe608afd489a470f83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a7389f2caa9d75fa0503912101ea9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e32550ef8d99dbfc24f05df0f7feb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5a3e203c0b75964e26e4335a8a66c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db273bdeb03caeeeee7fed8a1737ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6141cc74dfeaff2e8cb0594a5ed4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59d40c490a316e47afe379efaf3efb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ff4e3bcae00f9d7216b46c967956c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b5ad34d617230e6db7caea7a657b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc2675d6e619685a139813f4d8ff0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57cff80cc8e09aebffe7c9c81e1144464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e98336283efd17c416c43e0562083465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f34ed34d69b2395b264af957659787466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ce1ca0d1c1dafd6e705c79550c451467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6e8f82880fe038c9fab50dfc0803e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4303f8d45deaefcdac1893c3629c46b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beda8ae4aaf526050b010d42e7c7cb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a291e130fa326b72c9a78ffccdd1682471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeda176eb3b8601d9a15de5320de0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae904aac807a1244021dd0e3e22cf9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3cac755371b8b40d64fd3748e5e49474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72b35829f00e62a0c8bd4799c9cf8c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd438e46b135b25c5f272fb728df15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f03eb4bd8d3e37fd97e444bd6d95e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32751bc0d0c664b9ded9c3dea20dfb6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842cb52881a19a41e9b4b8fff99bbfc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63c3d95ccb6e89c9f04d7ea0bc94d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc906a2d25416465a698e5ad7526e32481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d968e1074e2e7a09b66c6a62203c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b501a7454e19615070934e71f0f024483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19000beee37a9dd5bc4cf07ed3ee8867484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b81b8f974490e76d18bf731416cddb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f81c68bf74fdef440bdba453753d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19f9c86336c944ed15fa52c76874d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c427feed3cfc274f5e77d6bbc4ec8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba48e440a66f0be1a13c0355414c14c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f80dec866faad75c5a355ec916189490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6cb3b0da7c8cf2b2ae9d5797425ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb884d1899d298dc2ddb9a80a0012cb7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975cc84d3009d43ceb52aba0493ba1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fccfd41e1ea73ba96b383a2abbaa86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc086d1077e16e36587864136dba957495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d36410e60cef481895ee34c7b04805496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75156dd7694dff32497ba8755c6bdd2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64731a72cbff5238d544111a9a7f5edf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec10e3d0721de3bf5cf3b083eca9830499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8a79cd7fd70a20894e3ee8cbd730d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a83ccd8103905a050867db4114942501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b672ca35ef83190f5e07309da4869502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f2c5ec18e9b8d9819aa987cfd2ea7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c427aa1697a5efcd888c7a24084f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd238a650faa45ea2a95fe1036dfb597505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a3ffbbe51ade0a34abc4f35a68f2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dcbf40c2fdf24166d1acd4b0ad62a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0fd4ab2070d433b9e8d2b4ed9523d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62252d58742ee97a879a4c3753e4e005509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d4db48c7510e28b94b7560a1fc58e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26debb0a98e46681336666b3cf0808511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af1976bc52aca9a7c6a23e5bc98871512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea006977562ac9f686db5e54b3e721513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8e1dead01261bab00244018f7c3d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c89e305f11496b489fb8fc9c083892515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6648252beea4f078c4f4067f50f20c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0973bed548045d5f0ae7a4d21903b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568274f6511013a95a2ce23d03a9ab62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2073f262fcd74aa7d5c42809330bf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bbef62edb245bfaebed277bba7f49520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041218f70f865c74e20575fd0245759521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f58ff71af786030606e6026184559522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8f01a5f6932ce3dd4d2f65ca7d779523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d0c4dbdc5774be1f0d196524d0fec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8e61fc7a284fe8bd8672f4f1df56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4df2e89fbad4ffc8cd4a6e548ca35a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdabb9751a0d2c1b1b1964f267b328527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3b8cc4ef594aac6f7da524b4dca6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4748fe4ed41de9c766e4e91bf24ed78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff8e968f6c27a32f44de3b49033a13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdb9c0525bc647731a51512e90a6e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d072a69ec3bd8a53d449d058527e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c62c841edb69ea5cc648fa5f63818c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638065750c4de19efb2f0716393174d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccd8d08ce537281d1bc7f028f0a748535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78de217dc4160ce8df472cf3f36fec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d14a5bfe47acd06754a0ab93d79f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07252420b4f00b6b20838c299211f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1605ef6f30aacde0a2905f489d3a46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3b130ff288f6ab99fae4193b246bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6d7848b6dbba2194802cfc7475bbc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdd7da6ebe55e5f7ec78ae344802a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dc3d3a33ab1064420f748fb774b09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd3295120957d56611cc654dabc24e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d89b7330d6b5e958007dc543321681545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe982aefc3f96ff2fa5b6d67c249749546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeba814006d3fb5df0c748df33eeb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2a5a27f93e03eae79c3f410422546548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf6efc5e8d225c17bd54ac531a3461549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d26144e7d9d8111dec9b28167847d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8f00d1ca6a6e8b94efc3822fb3a7e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690e73417415690d2b66701803f67dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcbf5ae2d279fb6058105b0d973497553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45ed999bd6dd4a86e4000d3756b9a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce98f257dde15de4903476fef59ff90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a31b1ef5b99b3946dd91ba7604f397556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed735aab558411da22f556bb408bc78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9b5ddc94fc15c0d1ab36eb84e9e0d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbb5809930965b1e4d41852c66e249559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d2e761ac9f4cb1ee206b10c458f76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b35770cfbe56142ad4b94e042a6f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fcb5e1caf0de1b762a8df3f25c074562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493815997f246e1a7c360bb8a75df42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7f3631f30dbc4478b1f1ec696f116564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b21d210dc772ee00679e258d5f2e0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad826266a5fb301ed0ae12d28a38941f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5abbe0bb7d98b11f809171ec12c4e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202777297ae3396e65f1926f0686eabf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130bfb1b70e8c70ddbc342917caa631569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f438ca514f28fdc99637c9e9c525bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d54b4a28655644f248ec2252465bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e756a00545263908fcb4ab4412319572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bf6f5cc41c931b3859c7857af1e30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bf30eee2972c681cbb943e3cbd3ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90120252013493f374bef2fba943ed3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142af41f94f01793a00174c73250430576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a65f780940730a3dd0ec0a9284fbd9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3519fa572db16ec2c05888f61e48e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf7e8d76aa7063cc39447c7d6c58ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a1447afb68079a16753190a3ff657580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace52dc102f3139b28136888735be93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e476392c43dd4decfea39af02e4d8c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dc83fcf7ade716781f78be2de993f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b327e1dc93abe2c51c7d75d03cafb8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2625b231b4b95307b3dd89901d83d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d062bd0fd8c98d33f5f3b5a8a4234586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c109d8cc16ed81c12e7adc8270960a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c9b9763a4b602057e5e792241d298588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eb3f0c55311d07bbdfd50791ba94b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4a49e76a1feb5b12a09cb7da19752590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dce54658dc53105058c5f4c993cef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b4d86f9ed76b3a08b11b2f405030b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536ac522341dea2b92eb6d01b1f08d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70747425b894be92fe0b7ea3a942a2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb92898c51c0255c85d5dd4b61b1c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee80572766c66462b66035ca6dcbba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf60a410e074d5743517c4ac00e48a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a4bfa5dfc59d19c06ebbde6cd44bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc3e119b7eb7c2db149b8ca41997c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dca73033ddc230ec6bf48e849684df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44595d6f1f674bd6a37f46159c6e0b84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f798c29bfb2e381dfab579424d5cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359425bf528287b30720068788ce878603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794241d79b05425d1bfe8c3c7f69d6fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707df4de15d2dc6fba46179fb959284605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490725f28694be7f8f8187239d724bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450916bd241609e2fb26aebceb9e237607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d07b95dad037c10bcc400da7ec2a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd212385c76ec0c3676fc29cc60804e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f1eb6026b3875936e5167f4a5002a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cdd135ac071072e1375f92e602aad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd8a27b403779c7f4c30f1f83577b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ceda71f7cfc6823564e14424740218613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6091f6111245b6a8d788db7928748614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416fca8d28304a693a05230d062f774615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b40df992fe114eedf34716659854b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29352c34b42556aef217b78879ddf5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1c40f531b669d2c53da82ba9ce60e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ecf50733c139eb88de0243e9afc3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61537abcc1105a036d1b686f24164b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b2bcae34dfd2a6ddb348b85c0bf9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c73dbab7aa76db505b0c7b8c146d17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091cd54651f54d44466d62e412427ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ea57fa72a0f70492b2f9ca38ab9f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970e60d9d0987940a3c0aa51a2047e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b56a9d3114faa158606abea7c1fa5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f747fe2645fa3f80d6eae0015f7ca9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a484d26c869430fee3c35a76570947628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d130fd2090b246c72cf53092f12d5d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f151e0089c09e7b48bcc4e0a50bc391630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb8baf31e4cb43c45d1e760905b870631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d1ce00b368b052d158c9a8fa2b1f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc33b4615b4b864a934c9bc486297f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad709837965508f96ff5d2700c4a50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a404c99c3e754fd5c9756b4cfd52b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ab0086b4fa6bda35222579a9d9344636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21b7e2b97a187e8e05e2fadc704bfd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d22d6d953b0ce13599ccca06841e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a663e93625732ecc0ca28c20b97f0ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd399a9e84751ce55677d405c769ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce61c3553c30aa8fdbea58ce63d77f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efac0a94e555f2536cba1bc80b9c21f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be138e088c934946434cd55751c53d82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f8f9a1333bfe33aab48120bccf2e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f01e334407aaf5e48529b829f7c55b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4545fba1397cba2cfec0f2745ab99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73cf7b90d272096a1ed6ca6a1d40d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ab3efe2ff97aa9740845522036166648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e347bc73310e58efd52a678ae7de8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33017eda73cf53d80d7bac7d7bc0b88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf81993a1860e712d7d08ccf55c7a91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fb0331b696a11187b7fd76a6823ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11318c6eaddc9c8f601d63103ffb12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e9857a9a9af863599014127cb85ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf4cdcaa7c413a4629b3e72594f3bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f265883858c4faa23aaa07ea471ba8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dbc5d7db5a6cbcb8638e3d1ed4cf3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d06a660dbec0f038977cfa22d9cf9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11980c12c966ba08d0fb23db4ee8f63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bda012e38597f98a253d2ae4fad92c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbcdd35a54a6fd01db7e5aaf48cbe2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace86408f9ff9e5bf26e5d6d03df878662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad3e140763e2311ad7cf07601737a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2c03157037be5215bcce54d87ba4d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1a817f3d4d41f902e34831d00c02f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7324ac384427d605d8f5e4caca2d48e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a47f8d4d6f64774646352391608e0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90906054c017621dd4f1f24b0c60b180668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edafe5b899d195963c7609ff0cb625669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af8068a2b49ce4e1559ca62242b2c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6907034d17928d386c38930eb534eb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c55be892229bb4eb43c8cd1d3881a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad02724a5d93ca63d306e00589e7c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633af6d6a84afffc2c4799aa6c22513674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d093517e5f42e10a421b1e98915a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0517bf78cca01d6ee120ecd41631758676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daf0f01502f283c58edb0c2909d0d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f0ebdbc7ba2ed155a9ad93f39068a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d542bd1dc82c70c5d79703b1a879f97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0b4ea4592c74c2745e2a3e55d0d6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38b5fc6ddd8eb8ceb08b9150e90e9f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba58f2759908ccadbbd66c45c94fabb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39fadceaf814c35815cf46b4e854b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551143119749142787bc0952d56a81b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41293644581827b069af90c0075b2c8f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f557a4478ac289c908aa0ae4aa73849686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f38b81e8e84ab0e2a19c52da7d9e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef63936db95d21d9fe0bb805755a61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cac1d43e7220c94ac355d3ff0b4d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce79e2ec6de8700ebc6f01fb5b0a455690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc784b67174a5591f45ae3b3f07c212691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69308e33d8ebaff36be734a646045685692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9ba30a60bdf4d26292c20ce78520d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7fadab1838812da0d7444d4abcb37694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d028164a8c67c040c5d52a4e63fab89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6740c3566d06f79d79a8e8aa56456f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec7d43f4ef4622d7d4cf3efaa6091e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cddf5746419660ea3112d3a279cf9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4282afbf344e21dec7d6fb44701a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966ef19b48f71bc1c8787f87d6559af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763d23dc90f3d80d80e51977ad81c60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f310961c57821aaf109057da358507d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceead267b7138bf6d12371f278847e3d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d3e534fa4ce41b3d2807bcc4f38dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3425765d6543bf4063a41e38c75a962705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757334be349bb80e3623098c615e6a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8098930c9cf4090fca12e02d9d01c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279854a31fbf8f904d4b9c808d54068708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2496e1943a03c382144b64162d77c4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3638c0769fb917b63c6ca741521e725710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c468ff7b5c94f9042f3af62cb68765b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8718fefed75361702b5fd1cd30686b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bbaf3e633c7cc71c1fd055eb1d36e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d9cf0ef9584cf186885eab31d2e77714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543dab132fc4ccf5ef96731a8d79c68715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d24e3498701c12d1ba0afdacafb6e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af416dd68988b242711d8a14b4ec0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01822a493106e9c9d944155d7762d159718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31450d6db809b46665bb9cbf6b32434c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d852dd18f7a804baa40d690d38d1e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14b5e362195412d6765d44ef139f88721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79ed0cd62f32b857e37baf3aee42bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8300848478680cac8834b1a4ec274723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae96a661039144105cfa27215c268ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32689e387750924a1eb64f1474545c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894d2d3edddfbb07f0541b26c821d73726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee699cc30228dbc1d5f9e23639574e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77802bf557a46628b3d7e69a8bbf7f37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d4dede983252253ec7887f6584f4f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6b81f718a9899885f62799e5c5156730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912154373e8e8eb2f6649dd60a72f4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe383dd2deb03daf4e2062ac5326645e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829d4efc34bf47cb4b72fd1b6cae839733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3d413b48e982f5991d896a122f0c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cbb336da1bf263b943a6645d9deeb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d460eb808955c4479179a96bd740e36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08935a2968d982c806a7a0c3acdf5730737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340770a0859589975ee85edf3533677d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3aa9df6a79b3f2db085d84812e44b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa4c0bb6bf97e6f51c796ec9b88e13740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e50e17287940a4816ca2e6c5c3a4c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ec1fcf32c3b1d6138e8f8a7d3f735742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569f3d290d25b966d29ec5e305bbb9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f360cadfdf002e7a96ae788c6218e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3243a1d13aeffe86d9e64d501008a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a02e8eba5a839b5566253759f7235a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63650b4bcb0307bdcb397c9f7786d8dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f3c8292133dfa153e3fadca86251f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ab29217321b7b58547f237d5c2709749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52307c1df60bd2ff5c907258a81372750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32da9e30ee3dadd185e732cf5099504751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342e66ab8400d1eb527acc716b77c2c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d5f65591f8ac42b76f521b13e5d53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169bb0bf21abe44f4f830cbde297904754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f753f3c27add596a0aab6a729c903755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d770f4cc41f5183a69f1e0d61953e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8db24ccf3fef9b1a9924f98f17d6a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae4b6ee7e2659ced409a8671fcbdf8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935bd6a43559ed1f5fca3c76632545e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2a0c3222aa879cb8c2cf1ad5a7c10760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce64f95e4946f5203e179fd7e58584761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f849a658fdf4cbd933b54447c63d3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cbec783de0a3590e1b914251d6482763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a49a7e6e78f47bce6a46766b0b5e7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5a2c20f11db687c40997b82165af1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6690edecbbe44474fc88225b8d6a5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a321d8ac4d85b250bcbe7c04331cf65767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd285da020815a252dca449810af48768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105ae7f14667b736fde9165b7c65135769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a950640c28b1a10d4286e9e00bfd21770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7bde2d269a0ca24e3c3bc2c02ef73771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968311c2bf78881d06bf7af1b6882d4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb0ef42e299dd820c0ffd9b6a0a7c1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cdf823b6cc6b15eb9e22cbb909333774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69a1d2ed25a6a2ee8d162eb3bc9f53775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac416dc26e9659a7f0d42b973d46cd0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40307b594553e961bd5ddab9bdb823b8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ce859e948924170d014e19ac160d6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86445effb176c41c953da17fc477a0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d68b6fc519851712fec5e10f7e5b9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08914a68084b4dcb248f088700f20853781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abed21e92155fe4e3b2ba01f393c20c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e174a4136b24751ade367e2609eb71783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc81308122beb3295d1f836ca27e8e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a3a4ecc58ac7237e614b425097a3e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559440f23563c2b9b13b88c4f8d83df786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25186092eae190b56a78d3fb4959297787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab02ef122ac3624949d2e7d6ee86d0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3f71970a2b0531f0ae81c09d100bc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487f3f150683cc4fd0101f67eeaa98e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7987785995f8cd6352b8a882cc6dc2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1977cca50cb3d6462e55bbdc9df252e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1c3083e14ff3bcf9a5c25586aeada793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b77a5e248ed508cffeba15a95c943794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1b52c541961bd94c6bffde379a189795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a993e537519bb741d1becf899d6471d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f053c816dd0f10fef7db47394e033797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808e75e6d611c7e702652b5b45f58c7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad5be674221643b6f471e7c777c0f9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c6b3abb9a2f8494bb18b9631eb692800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761117dd6f75cd61775a589cf494c85801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d9832f64858a5c8dffb9db9778c0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d683261197d32600851a2357cac99803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f923e13462bc3c01e32c1a56d1686c5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29172ec906b2b7e628f690bc385f272805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5079f101141e2d097c5e1ffacef0e4e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb74cd2ecf23bbb33b472ee2d92d59807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca479b22e736e1a72daf2933af5574c1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79739308cae93e05eec09ddb69d865809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bd71ea48637a2444e7ede8873e01c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbc3d3604f372c3d63662bf06b00dc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2570ca428aa0fab390d0e5991a1edbf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f15ea25bddee51ee84dbd7b5766f4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3cca240eda16a54602eea29a974ba814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9e51b0fcef4bda23a0ee6ef038ef8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0748faba240919855af3cb3c95587816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5ba39d63994b0d20e95c0b51eaf1b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091c597b7bef05801aacfff2e06de9d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df6e7677444ea3aa03f2f7f8fe2528819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947be14e35483155588cded17ff2dd43820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32dc3a03219c8076204839e03fa793821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981f6d135c231901eb53c6c8ce911f6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e313daabfe0870bdce0537b890c92d9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece78bd81b1f8de5dd6702336928e49824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca48f1afd13a137c166221f36ceeea825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeac2b8568183ef96fe97104d5acef5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe395206fcb41a5d9f15849cc7d76f29827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dcf4ff4d6108dd004caab084cc78f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da0e087f9f1fd860a3ccfc58e9361f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbd558c278a7f2f2c807d3d01c86e8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251054daa1cb3a37465230ac5b05e36831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c6c69b82984bc8095f9263ed36a6b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0460320f32cb2c4b2d0d3852a393d8b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2cc74ef47004441a421fb8df89222834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf5a72b8b6dac046dd4ba5d5d62e59835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c4fe18e90685a1aa2b2e60ce244a9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadedd46506589eb8be7abb4ea9aee9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd04429ef3d16e1753b4273856651e9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4170d90d8703debcb37e9825714ecbf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e4c7a44dd2633ab781a2aecf4655d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7ad60b7f9fb95677cf925cdf04840841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d5b988b3026f5ab64bfb9a2f93f05842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dda06d041a3766ab00b06a583d41b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a288363082a2e1fb31579afbdbff05a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cbd0ee3b485b2c69587b2f1903710845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7972f755d9894bc5b00e6657b8dcb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f6ba5e72fbf1aec76d99337902ec0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9135f387341cb137b5d42070268ec848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1a0e64b4949820ff064d4dfaca596849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0b64d43b53cb44f74a770add6201c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d1ae5c4caa849bc86de2e0b15c0d4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651313467397b3db12b69a45e72188bc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67e916f6aeed7c82c5946753fad9f5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84edb5c455a897bbab8205f316a67b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c5e51cd60607564113e6e5d0a287c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5921d9a1104f3ca6acf93553a0619a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48cbbb320b36c69e929fbb4e3d427d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0168513a7879e8ca3844e82b92ddc7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eb01ee9bd48a8508f2a61cd2b5c57859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453ed7e7f6d5458e0384ee75b78bab2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dcfe90757124670889e110c027b87861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552873b567bca8508422c8a49684311862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabded19986487590a3ffc8b6258234863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bd6085049c61ed13b99fe176baaee864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd79a0b5f6edc10612f471ff620fc09865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acbfdd8660828e16ca45438ef82525866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496d6ba65d26b900310a3dc596bb2c0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb75ca6d8dce4400841ac85d94567ea868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cbe093d38e5897ef3cc14e9477851869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bce542977bda3159c85babfe9361a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84986f28ced343f593b5f1b169ecf556871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d44ab58fa9924728226b51ad59a26c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c97ec62ca14816f9f4cce57c53a05873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2609e7546f666f4ebeba9dabe021571874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d89b9b4f1eae21233de0cedc805be875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe48f00f112c222bb15de72063a9f3f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792c04c07f4c6151cb90b1c172c1e34877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff26023134ea92ad29e399d195edc8d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad3b571da3c4fe8d086a67fd4f5ed2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1030c4f6fa652db392468525113148880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93551a5b3f6b06c7f866f2808d61bf57881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00550510fede28d8bc2b6fe327f28bb1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622a2992c154f659eeafa5f71cfe2a8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b741df6d50bb5bb2e9fd46e645451b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efa1d72fadc5e96de20eb9829da20f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded599e47786a3bd40503c410488026886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d73d21e3640549144adb9d0996391c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e0ed6006296d631d9db2e3aceacee888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9904f8518d88302ce3bc8e9e2364e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8720df7e9b4eae2f200fcbecef590e9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a520558f730d598d07fb6a7a8975e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cab66ca12f6c9c32cc96bfb1d6196892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52413a07f94e5b3b252438d3e8ec50c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12d4e658a74c6a9699834889939c80894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafb946c2cd6ae0e6050c97de5de429895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a7c1f46fb58f029094eb6457bd6c0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188aea6bfb51d2d5da5e73a7ba145b2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912e19cae7b93ab5a8bee4a179d693c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df75f2b0da2f96e2623636ca0a8ae1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dfedc42390210d6a5a4f690388c53900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987ab7b7987dabdf825a7b7bd10da2c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4db413e2fcf0c24f5f7c078f4219a2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e8733adc4c064dc9eb1b9df912691903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4498b78e920dda5c81564ec6e5726904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc031df77970f4394c5187739c3ede49905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c29177e52874f296368cf74ac4ce906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733787115b3859c2955baf93ae8a6590907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee58d7f5f027a0bcc394db21068fc78908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd263ee633e00de25d23ada11b5b7b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5265fe02e33dabb32b2c034b1c4dd97910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac79df32e7801da1611093d1292720911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3e5f17ea3fbbb044a54d45275953e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e3c0128e9f07f2da65b9f3507033c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74184cb712dd3fe9679bc11cbf56f1d6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969a11a745a0160b673e7c8747d6221915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822bbce6ae077eb7e3234aac5191ccf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfaa006513e14be48b9d4cc13e9c3f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e068050864e25f531f2fece0985046a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97ac69f3074866caceac756a66917d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcaf8cd6f6d67443e13f368553f803920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e62b8d569c345179c926d97da85605921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbe7769960ad6d92c661768672d874922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc9cfae0aade4af92817349d69f747923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1df6760dae26a392499eb71b83ac50924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dc1210732dc9283e68a4c445fda09925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f282c4229c49f5186af30ae3af9bf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dde8d13564f338cafaf388c25e5f5b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd6763a23b63c9a874622d1a51f172928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e759f427291c0d6f6d6c9cd73d0d3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f23c3a3d62546908afb48f83cd825930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4307b5e7a7f2fa2159ddef2d9019ab931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175c5ad310bf0abd1f3e159307492e4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae21a1a04742891330f8efcd605de9e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e608002fb600d22dac0c8ecee7bba1d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f451ad0585038755612c5e8aee15e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1da09f151d1bb24945ab8246511fd9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6a0db9b52fa505505dea9fd259a9b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38607d2766c0a38ad750e862ab04065f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe82be9d5007ee3417fb6381039b52939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1272f0d0bd52d664e19a97a952959b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330f46667cb7f8968d578de51b6ce81941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a198476e1355b8f5740b849325ab9b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f817cbd1e4a9b468b10e955f4d7d0e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae357b88f123cc1f0c1f8b1f11839a80944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294b84522553352222fccde53dcd8d8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227906673262957facd3316bdb4bd1b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1839e0e9e81779bc1a7f29d3335536b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c146dc4f250f654fc7f06c558cde309948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f487794f079a51d6ad5cafbaf3ed236949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda9aecf7b6bfc6cedb529c8d6f84fb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd76aaeb6f8ce97f7fac8b42ddafa5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee888738b772b47373f6e9a8c3bbc8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc6f7e9b1e2de6aa4329f7f12b5cbb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0c590352fa0d3b52ecc51495b7052954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ece2b268ca4bae4cf0cdcabbb6248955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781407364c029f26a84434200bbe34c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bb98ef5b1b34f9ea55b42dcc9deeb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed41d7d734aad7cc80dc590a11d96f6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d492a5d886e85a8e530143eb79ec0bf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089a187e0ad129f1267b9b970275598960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689c323fffe31ccf723daad9e5dcdef961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719f97ff443651d61c8e4f85c72c9a5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d590df4421e9cf1a65df672d1ea710c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3962339f7b45cbe7262ff04128b3ae964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faeddec0e2aa23cf976ab60aaf183f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507debc85aa00d7c80376f795398aef4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb53ac51deeea44b6748c6d822349f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a71b70581d4b8e509e3454ff600274968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edffa1639ac6d1414b44f0bccf4c09969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824790af07bfaecc71b934e4c88ac32c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324523fcb6f1fceedd4a976b280a2846971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7074db46c348cc0eaa73ab5dbfd4f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4563429454f4323250a24a219ca7e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7e99566389768b654227667fe3f43974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d0fd1bbd6fae875df639e0f1970a2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686065adef8fb2b4ff4aed704e26641e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce9a2b3d8d51b452291114baa35d6a977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e96a4b4362073d507e5b10720ca501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e333b4014aeae17374cd4d6f0ddfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c74f1ddfa076c2448c3ae83a712913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0e82359c89edc802b1e1d56bce2d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8715ac45e375d0e6d786d630cc536b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb53bffc057fafa49370dedc33371d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecbdb580cc2bace2bc171ac5378d2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebdb921af1cf678b5e1cbbcf4a7c058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c665ea8b16b5c7f8a6e63c84f96b1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c55c859dbfc5ec9bcca44ee110661610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb96bdd9a27e8d35d7bb9a572e5323f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af577ccedcb299054801cdbbb8b247bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f50ad62c33c48c80770fcffcf3ab3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0ca2ac5b9d2982b390aefd8c5f46214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11ed34c22b819c8bc3fb6c6a3f1d5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb791a8188b7573f57f9596d24cd44df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14f2e50d49736cf00a71bc489dd96517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a730dd4faf2c7cf1ce279c12fbde1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13011b2d6469134fd9de5a3ffbf138ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff693dbac256d954967b7d569f5041620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99867cbb611376d54ed1043cc2003db721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2907d3c4ad4bc4fa4c46298cc60f21d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f95b9a9bf492beb55c05b1bf4702223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437200f5da1b81f7416ca430793258e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0082da660dcf38246e65d0fdd0a73625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da082af1b6c35103f9483f4b9d4759626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5479c6c9988fd746372a9665b528a2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73127fe55344bd215597b481a174b02928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f95a1ade5fc6de5141374646044a1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00441b7a94ede1d9aa1ea69356b0b8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608662a27145a2f557effb457f62073431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e645cc420a38d0e515ae137379e7a2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b53a21180a7e54b6f57763bea4b3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84b0f7a8af22ee5c5829ab36bdb62034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206f4ce0878b4740e65a671f639335735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a3b5a9a789af9bf2531118e5c424636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd02aeedfde67d55f496bf408d77a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9bbfee9a4455324dd36174147d0f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9e00d9166217cfb105289406e13b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae4102ca316698e36b4d9ff9a4e65d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddaa3495f1a53c92551d8bc787276841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941c7b6da1ad036f738658dc3af7db442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dea754e5d9fadba34fffd715f34ba743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef572c0b8e770a3451d82269f371fc3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580d0e881ad146c8b42ec1584c0cc7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826299521d67aefe4d507ee423905aa846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dc5087aa8c36867c08a983dc2654e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea533383a2b1ff700511382b870dc38848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1dbc8260756660c4cdcb97956224749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702ae467b946f97c2f8d9a919ae8e7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2ae0b67dba03cd72a2cef7e429c0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5921c71af6d68642517918e505dde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8328116bf5171d53a9b54a83cc20ec353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546c8ade98c78437f34287a947fe13f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ae2daa8bd84ad1ebed7ab54a9ea5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a36293c4d824a3686ceefe1c255c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c788d011f0deffa122733e90ddbae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25fd96d26896771184e1fe6344c42b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d5e1da47c8556a98213b0a9fcc35659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecd1215f88f7de8bec243930e011c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e942a23af99adf74a9417e67ec2b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54c4c236d5dca39e9c95b89cae775b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8e7e0f0992f26ae36291cf5a2ee3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5de03fb6bcf417328d550f6a361c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc459ee3c8acf25841d6eaef12c051565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56725144ecc60ec86c520f82beaf6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27cee13cda1ebf4cf99559bf654bab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab1fa289f869f1d437fc522768e82a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7ced4729ebf5d89a14e53e6b7bd0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee46d4098d50dd8dd0e1d34295ca89070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a630318cbaf206ed95d8ee7c4e4a3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e5337ed47e7f8d657fd4323b2cbfd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2a0af9fc0c2e163297e00695811b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d39408bf20ebfbb35f2939110971874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddb8bbc5603c2c5cc958bb68ed57b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fbdfdca1b10f9fbd67bee1d14a5d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f8f888f9acf1b593be0cab380fd7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e8e010f33a26e47a620aa2b01ad5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef4fed81e1771e076a736be16e530179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea651ed9afa19125aece62b351217280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076316b6a73d274d6ca056abc8f98e5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3387824fbebec48615eb174990799a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781fa4230fda5b0e281e0335a56cfb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20262bd33939cc6b51922a68ad06a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f23dc24fe37fce19fccf4e7fc7ac785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975fd69d88226f57125db2ccf1dc70986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff3aff7a466af8b8620a028c10e71287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdccc355404bc758fc58238df3be92488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a6fe9a796ba09e64167c37d84e7a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52c66e488a007dee63067a9a9c667c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dab7ed8cecc89d2995ff8e4859d7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690da01891ad070dce347c2fe5f471f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e8e90c14a51c70b88fc1a14a7745f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa61f2d315020567afa5df352dff5f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918c60111738481506ac37a28f2b97e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e03eabb14589569287d5ec50f6a3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb8436d7f7027bd2fee310ab3b6efb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c17211264c645cbb4d91f804cd973398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a98a6b4bbe76c7bbaf8f476806ab6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ce85b45427724a6660641a28490d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb0187a732ce751fd9ae71b216ff1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8905fe0eb027368c8d696a4e7db48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ca8b909ef19717822c02ac423996d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e2e6afe2534d5f94164a98fca28e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d4be5b6c41ad2c531a6c9ec0b6c3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954df94590f0c213572df578f3ba190106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae77880ce95854e9ff10e668039b072107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42420c3af5c85398b74de46f5b0a8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f594584710905499ed03d8db38d8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c83fbe088bc93f3c435eb2864e5fe1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee1bb4a1bf581171ac65a56401cadc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7892e7f040a121d3750e4b0055fecf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941c2b9eedb7e8cbe7866136991114d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521065ae32b17e275bea6ade5edce006114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa96d3616aad12fc712ba8441cd3573115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd952c5d4ecc642f44e932216f1306d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb300e2e4a9c9626cc9f9750d27f1d96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf0f6d0178612aa356dd34b5c2f47a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1de013ddaab5d334974b1e1b1d7d45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6f0c619fe2940df5ce84c21aa6c56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0aede7f00a65943919fdd72e04b24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cd6baedc40bb2c6bf2a194bd5a3bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec205893a98332cb7fc7f48b5b15d54d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e3db5b4e78168e4a12568ca9d8e66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d607ec99a7b9622fe5ba6230693f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1374fafb43042b3f05bc38e63435cfd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47ab4177b2ee90113508066160993a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da572ba2a98ccb610348dae0342fb5de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a50bf4b186ed98f9c8b89b81e105c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bee86d71ff00c48b7c4af0df6d8b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb5c7cb057d1899fac24e188fe233c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4cdd44adcd573012d974f55736413132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cec33508c1dc1358245b9991a6d10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc85f0894886ecb272c15bfe8e33ce2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85970390e5fc196ec0ed32130e25f64c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b6ea3562f6214262d60b9817dd852136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832333c9f1876db854b94a94c28cbf9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad702dd1aea241108cb4e82ab54f71b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b578a223c0c22c517ca67be6ab4ca1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572abedf70aa128809cd49f6c35e88a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab13a21ae2db051ac36d41a9a937d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b1c96e5279a06979cd61a11f56bf3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3e195f105b47defaa72e6a2061f4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57935735cf28d279a890f85e2e7f100c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd0c09415bd1003d582e91df532888145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608f7f64968af3192621be6866e3837146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf59445578d1c1588c464d869f8cb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55223ecf8c50c2f8abd66b5f354ae0ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0fbb7977a834a68bb1c59c645dac8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2e39bb1922e72297cbd6c78255fc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8340d195346d1a0d4809359b3d90587151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bbb7016e71b95a334ca2c6ab82e43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebbb4a921dd1ec3cea3b7a7ca168e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ede57f9627ce7878e9d573c7a6302154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da92b64fe74c130d2be7a7b3169c451155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47efe4308ca2ed87a8dcbc31765bc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03279f1ae1260c96f6616b8aad1d4d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e197186d4d7add8b8a87dedad1e0d5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274f00ae8677167cbf10f5133722b67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0570edbcc37d5698a1960f97bfe09d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edba635c86c61ab463c42bf10471fd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5a0c6b7e5946304c96a32e21a7456162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d8efa43c0ac149cbf1cc7cf540c58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb02da8556d782ba6a63d0709d848ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3c17594ca8d602ca01404f23c3aae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe6ab6f903f42f11db8537b943816f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aadfebe86eb3f3d8a63cbaf9d3fdd4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61a081841d92c823cd8406ff5ba383168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd0b745c33ebf33d6609222e8e45e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac68a200ad8f36c79994d6c5d8197b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366be2d120202dab1a9a86e5d976722e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f0073ae36327cd9ce18e03742ceac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c235a9abb1a0163a1f889ec43bc0baa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f936ccaeb5380fa4fe808ba94af844174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0edc6590e5063a7aa753ae0edf754175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aeb72a991c371856508ddcc2db0d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80831857aa4af630af4a4757ca38df7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f4e71f2281c2a47b421eeaa6cc886178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c4fa924b2b52946ad45c8c9fc599a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282c2b5624bc96f4b2bf573e7c650e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0f2b56e5766d5eddfb0f9243a7b48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005ac01469de3cb9c752060abb49931182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f6f5a97f7affcb3746482f7d8bfa8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d02577a985d8723cd10cab1289894184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79063c1fb657f090eb2344700242b55f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f4b71771fcda8f2f29f460d8182c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5ec844af1d2080eda040315ab73b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c32e4423eb7aed649f8636be06962188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e577d8d790988029a927f48bae278189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff121a08ef6b9985a57f0b3a3f2195190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd39f2b5764a1476267401539355da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a071a76ac48acc996379f063c94a38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004204a41fcbb4ff114185615325fd83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3333db7bad89058e3a69481a62959e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f7054e8860800875ad629e97f8027195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e02bc3c3f343603fb3cf556c50ce8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2e47a3879f496e5f2a81ef9a1ba97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe705b4be1b1722b6dbbf5e5a9aaac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b19abf2dffaf79649d019bc6368a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26344938214a3e3eaf27ed8cacbe71c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f00b7999fa0799f47102403cfa9c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869ebe0eb28846f12613994c876597c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee09cfddcf57c4dacafa2140e5c5a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42b03fd83095c3c894d6917f4e2027204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834297556900a77522b51eb2672e7bac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd47f324b7b3e568417bb1b7869b37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520f909d772f95e1100d32a61ef22d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53262b5026eedf4d5073fdc9abad2c03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86e13c659d973c4448ba4c31bc33f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a4e76c2f79f745ccbb3dbe197ed3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516c45ff7ca33188e6d123fa2b7c7bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aadbf610429aa88c2faad8d3438077212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1d4461cb30ca7c38b3c774e00d67d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458be8e0adcbabe40bac8246cd6abd5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90bc5f98e321311ddf78237fa32262215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31130fa2f1b16585a4e81da6a52da801216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9fc75d96e7b9cb9ebfc20792e8f5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb4316185a736a81d1ae92902693f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa5d7f7589c38625bc4aebf2426efa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bb641fc3718a6b06086c2be82524f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68117135fabc68bb99f6a5682511ab5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a39326c596588188d38348def2dfe9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2676efacda4939b70e9c1adaac222ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179593cf4e215cec03b597c74f0fda0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af2cc7459a73668ca4936836fc06f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c6c654a9dc9852b854c30c4da08de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675df15d82cb4a623a35843f23f0954227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c78b3159886409c6a3feb363601a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc4b2614e08b8e88bdee07529d8048229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af918ec611b66e91f4f07e88bf170fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadee29a58767a66a7837c02e99a5c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed87640392bcf4fe909cd9b007e7c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206345f90c899f47939b9258e058ab5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235bfd4c36bd50687cadadf522c9dea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c1a6005b667b6db7bf0e2a7f09a76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23667b727ec58c8b04a366f256fd95ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a7ba767ad70d07d13346c557a4550237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b4b81743c53190f50b646e93e8b63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3273a40659f5e9d60b8933e38a9e4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b09d6bae15bdfd869c6bf22f2ffba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada82599a962c9ac62bddeea3a0cceea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3abc0b0e9dba37a6972471ba87819d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f07766e1722f5967e71204ed62d754243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c206b44902fa3c52e3c08ae039dca1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fc895eb2a0ce1cdefb947235f816a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a01028f3cc05d4db7483e7baec145246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96368fe61f98cf5269c3a54949dfd409247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377b3e9797da2f750f953cc4e9684dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8384b0938f78b4bc14413e46b17a395249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6a6bf57ac7a20f9d2e62563efdf80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5a04dab49b4550c4396b88deeb2a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1502812230131098e358b2958fceac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe5fd37e4431dfabb80e36f7cb5a42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139d6d5233826f0400b9c4ca6bed80a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1149d3ccb24ae5f1908b196cc1caa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21402b850d99710c7069a73d2c30c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4108d9d9adbf1ad4b20ddf5c64e8719257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe4daca52dc7312e1650a65e03fd72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe78fa2a8b9e2a17ff4663b7dadb097259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34251af8caaa39c624a7ccb6060d35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019b5daaea286afe3158ce0ce26cbfc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698da3ec6ccefb0b2edf24a062f3634262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c10c2abed1defcc2e7c8335a973d52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af97dd6a42ff105d31838fa6e0e546264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624760d86b7f2cf208f1b0c39a28f2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989111f66d1b4b8d1b2bd1adc9484946266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13646967517e1f063a6a58488941db97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f86e7efbffd35d00436ce3092a721268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b0d719faa95546fb68e93827dd86d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab343890493fb55b2954c70f5dba49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc877a1a4c1257b4c749f5c3498269c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d4c92f717fa3aa0a6aa5c6d98cfd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e53418f7d1821274b3fd40f29c02d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25791326382b16a01687020d3d212144274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fd5ec29851e5498a94d424940d941275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee96a612d5ccf9ef83ce60012f4b814276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28405cd9483988570cea40c0691a0df2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a62a381a7ab558a5ac4ae77ab72108278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4195714856e335d1f8f6505d92bb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b279006133005b9a275a21e8266d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d84b0b8dd7bc44abc21b23128b6ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06580be9806788e0d4a6863f24af48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbff4aa9a81c9c79b40662a63b30cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700265c5411496981169200d8fb91f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfdd001f674e23b8f5f480145f3334285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d75a2c397fc45b015417a884bfd9b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db980d83a469165dc4a0b987f1179909287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed87e8fd0d043b5b0c644d999c5161288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d388590d025ae5aa9a780204a4950289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139c35a955c1bfdba57167be872e43a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7407b12177d577585c578b630c821a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcd17b4d1b4444953b16094a45765a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcd0304e0ec7709b3026365d561a9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc83fe14ed106cef4244770307c5e6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eae380a9f64491cd0dae305bb884f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9553a3de1f50b264c09b7fe7c847944296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09d8cf9bb91ce1fdd3c28feac1ce18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fd53b48bd0d23d7c2852f8f5e9ec9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c41e5e2936dc7ff88dbe3847da335299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb3185b45bd80fe362952c39eb1b82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ccbcd055e63986086f7f5932b436e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b942c482babd45bfc4ca25b3438e9bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a983011bf788d18006daf41fcaec1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a1ece0700a2545b63c09176d5b5f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ba4d483c314170b37cc4b84c942b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640c2b206977bcf8b8814943a2ab380306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c97facf115ae4c2ee6ba7ef6c2d27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a6a142f0d25e426c85b176f708265308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174401895bb713080abc0b07db173a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f89b008d12585f036dfe377b9abab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da46b14834a8e6ff5c1470f103460f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbebb971b9aa0d2bd7e905a0b5c89b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822201af817354d13405fecef9de445d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e2464412bad76bfc1d605ed0266fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34248beac56091505aa90b18c8bbc33d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf132adb5e9691cda69a1bd494bef3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f36a4d8a0e086c4c57d66fd3420914317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e2551664f1fb4ce12b115ebdff7c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06ad84cb31525c7f6a6047019b272a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2eb18f89ebf7d710beee55c216f3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ac40a0c1fda06027c928db88c16e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3297e5321a64b0bb2bc63053f22a68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552b214478b3539c4a1d271f5cb5eec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b9a68a85f546750e22520f79ffa37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c91bb0710ffe4dc36402e37687cb67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c420a812b42c0a71e6f3993762fc05e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502386d87ab2343c39eb224a350374c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0123aa8d80163cee7e2b4fb40d65331328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71d6d4c7d35a043c18d428fbbaa345329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d3f121b60f49e1e4bbe3a46dd5fc1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67f52e23bd6e5d26cb612c7e4b98bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb4535cb6ac8938ae753ef9e2f76e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8a1ad5cb07c140db58c74f2690778333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf510dd128c7c66c90055aed4e3f736334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7169efa1f7b1f0c51583e8c3d774be6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d99bde17e5f383cb67e930236fbf9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44602893374419e0a3ff9530eb381ec2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c32994f79b1f4f2fa14a1e967ca83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4849a3222ad85ac5fc4f84c2385908339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94916d9359d70addd78179d6877c3a8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bac681708f649135f74ef889a841f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30626bb93a715e0d5dc92a4e941d2c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7b2cde6576b6b6fd6cabd2ae8cc9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6868e5c6d15a9edc6ff2a04306f24f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb21647388f1fa6407bc66abe1f89f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac148b773de6d9e4bc2feca48d033ee3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd9cf4fb2406819ab07cee2a7ea878347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d3442909475bc71c38d0816eaa6dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834f8714ad06d30d8c680ee8d6b4b8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32fc96547d3898625d667d4945169c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d466e2da6be7509332958b051e26f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d76d2fc8d9dd5b1a1f47adbcf5847352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d573d04eadf8ce77cb85eae3a66e4b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e167622032616d4dca01cbfcd8a9a55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a399ca6a03a126a66f32e87ca4963355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e103c2b7d7dec28b89f47c7214e5fcb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87514a9f07717bdac2ed1bdcd1524130357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13d738a7f078194b067dfb340bd61c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68624256578cc0180aba12886b342f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315887bcad588ecf4a164afaed380a20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96a8261ad9a81b6d28bcc89ba814ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721409d7f00fac55747ad6cfd2b776c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c7309624be5bcc86f9d1c094c6361363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fd78122b6fb2a5ff3ddf46897a8e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8d72ad6febd278d760e1cd2630b30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c3d773bfc73739d9be376e8353d08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaab873bf63614f31d3cf09cbd7d0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426cc4e3ad99175215550e6cb1d9503368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dceba79fff055ee2e0878e7521fd8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589ac884230e3afcb0793f11551c4ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38608b86a8aa87027c550ccc33082f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720878f336bb6fc0eda7b88053838324372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd26c2f8d52f1735bb1527e1aca9cd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3dbee0321df63f0bfd6c46b9f1ac9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18546c788b816435b08f7b6cafd7a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719598bea89a210086cc2f786bffdb0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb8439f732b61e309e6158fd794af6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4c181167a0fd6a69c8199cbba16f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daf5267a313a6c97ee25c549fba82e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343fb21bcb69a87c0a3b9b9959c0aff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69abfa7dc2f2f0629d2feb6e9aee1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4500d7cf5fe12f431feaa98ea10d77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd074f90eae9497d2dd8233bad17816383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e07af94eec9609e7656ce5a2c1add384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fb9d400c76ebcb38e9b0fbc7552e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096dd6f244ae580a55cfeaad555342e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7450882503e5197dd38598bf742a05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1469b814c2f89ffe6a4323b9498c11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dbd72b20c1fdf6e1ff5eb58b26f49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b9364676943fd9797e1a4d7372095390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbc4c53efc58304a9a14ff001c3413391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c848ff24a4b81d2596be147768ef1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6623f505824a8fe584ae8398198bcdb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffa6d4a2a371fb777ad3cdd7849dbf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c311a66a335b0a371a34da50ddad6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a7c607d6aad35a1947d724e168f3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132f3d31ddb0a5d1b59e801569c10d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595a4ea98cb19e5540190158247f4b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc9fb4c6adc85c38ef5a378bd53a8f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f95021a6bb91ae064869fda8a33450400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1c86ac2088b61581916280c478531401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f389cb575ded27b62c7c740c501ecd1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b54f0a64ddcd4e1881c1a1f14d2ae1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcad5faddc216f1da8834b4914b753404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066bebeb8c10dabf3cb42513cb028f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ca7e0102e30c1bf48dcb90f275897406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42455f4c6d0a2d3c924c262d316e0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ffbdb7dc81c631e799497eb0efe54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12aa7cf0fbc07019645315ca9dfd93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a87db4ae179e4b13737bfa70e4974410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c8794789a88b88c00c0ef55c8991f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83400b063046ae87601ab88a966e1abd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e898add3024e8ef3dc6f1addd28269413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e56987bbdd410328ec059b175eb7f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a69f23fbc3f088a2ef01d94a24d272415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0565bf6dcd6bfa78cea47bd0b8473e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a5d62295da1e209a6712256cced16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e27e59aca3c653878863ae5ef2cee9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547afdc9a33b13ef71c370907616df6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae05ad75057446c0f151896aea1edb0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd609bd1f0983c770f1271d6987fee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670968a1fbf81e7105681d868273c57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b150aa6e36ee4354e1580e249c9ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c79e72d7ad06c7566a4e20d3cbb8d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d0dfee9d8a7b06fd4a8be482fe84c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5002ac591697cf59e3c26ab362ca9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f603b560ff67bcc531ff79341421e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a203c9c990e578a7ec81db73365e6b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5f23576c53c11314f94587253f92a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6603c72e5e92d7b79a140148d221e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464db31ab93d425277a0eeb3ce73a45c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59bcc568a1f9391b5fb05a50b4a9f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5bbeee81b9740fb168ca3c3dd6b30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdfa362c92f88f1054078084cc8f01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98d5cc43ecd78da9cebc635796d352435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4c0c26a7c006f6ebbfc87115020e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8601a401ec14c7b1d7fd4914ea735cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024d7d45caa742b8537d9a6440e586e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9795f80d220f0bf0c1765e40b4ca1cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc96a60873c450b6df26c6b98b1855a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bef0771fd9731b5a34c3eef3d2ba3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fb2ae05a00b245c13cc968e53a769442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7180428627367a3a101e482d1240b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee4e8256fcb626c0b03a16b33a329f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc77ce441cc968ed185b5adf52c79a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1f37b8343a41409968db22c5d17fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30334691ecab3b8bfae5647877ac48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865ec039fd0483fe7913d5dabbbfd6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe999c5d57aebe7a98e293f19b4647b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aad1c18e7d5181b8284c06e794fe7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd8532f73fa96a6f388226429f1b5a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a005585465c7ca3b826f80aa3ff5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc6c7c1a5f1bbc6205aa3fdedcf83f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759e1f261a2bbaab6b0fb58c3c026b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64367d5e9375f0a3ef40505be817ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658000c16c6395b92e1c0d0272c8617456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d53da8f5ff8be0051b4c767ba5d20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725f69907759d7c4af900d8cc167aaa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89393e7257fc57d3467219e3aa4a081459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8fd4653fcab6ec4bc78f77bb0b0eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6fe6cf4c382356eaa1649c2746d20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04ac1a2df7a383636a478a46da1d4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2cfb91bd257e285cce34e497d66f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a12c0652bf0622c8cceb1f6a26588464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f72a3b439c42d3113c09659d5df02c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f324fe5f858f6146283ecfeb72d7bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30fca851b275b3bdcba09bc47eaf7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8600494ee637cd5aa879840d248e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b10c81a06f096964dc209f02c69b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62e3f93e180f73b39ec218f8f1d9dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66242aa3080621c56639caf689194b74471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52df61cdf451976de5e3e7c617190e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbfdc457bf5bcfff2776112e0ff067473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62029a745032da1d357d21e161fec8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79410295c1613a9e49e8f9fb75b18a27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d95f0e3d017a0185e2c0a988efa160476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf079cfe06a78f3d5f8fd1a0a29dd1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651af3a912fb2d3c43befc66ecc784f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc200422acb1755a064d49a79e279c13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a370b6ca059e7ac758b556df4ca317480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33ec088a4d69e29c800ae342931994481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dcf044cf79f2e3a6d1ef1306b8e33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8eae0956499118630b327660b0345483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b31c9697e42b963232ef0c27f01d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6b60ccc1657049f4dfb24e92db672485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954c694ed61a462f7697d3f1fb47498486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315edc2f7f2ccdcda971e852da397ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d2eb6bf680ab25c4a283c8bc91381488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923573e9bf0172c902d0e49629601567489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aff3440e02b92ff04a15c6fdc5f876490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a90ef433f5c45000c6b36c0639b327491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067afa4d3397cc6d86f56ac513ca600a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd9833685bf5a61dc130324258e726493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae607a89d5fc2a7e2b2992ddd0946d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d42e83e371a5a7e5115f50bfccbfc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5c8af600516d8b0dd35215ac12726496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6736878d1399ef3c321afdfcbb682b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038589b09519547e6b62a39db0423af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78055ce6defc70aa57e0c9c2eb2cae0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdab08f46bdb021f1563085d51af12500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddf552fafb60dcd17c54f12c6eb0d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec753420ef71c83aa10558effd6d620d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3dff08bdd4af29a35cdc54afc5914503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423077c2e628af9480c4e169800480b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31428aa98b9b8fdc1aef2f3c5d052a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64420b9da7829f02899a5ba33372c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688f82687332eb08a3eac9a6bc5c247507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412a908bb029e421583dd0ecdbe2b06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d8f886a772597654efcfa6d305fe1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89e36aad50debabd79cddda65f0c0e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e4a455b06482e4c441ab66b00f9b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863c766b0fca3fb45f5acb8e1ecea1c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274c3a78e705862a3dc33f9ec61d11d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a6520628d02e051223d281ee570cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163c29ef7633ec20a4488b273d7ae0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fe8ba720a073ec6cd6f6c57a70648516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a5008ed16cff6fd375573149d6f69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580bc301c01a7a996f4fc2b3d2572e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee511cd3e60e027742bc52c60759b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d445b636083b8ee4e5dd9ca7483b09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95495406736654f30d50cecc2b7b1e0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b9aea4fccfc406ce513377f0ff0ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b45480b458225fd13605bd71dd3f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb85536ead8ee6356df39b41f0f6db3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a950a1b4dd78e1d86dd5b55edecf5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ff795a99cdb22185c851d9bf5d1ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d222550bcb93c3c941aed6b9eb34f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177de7da0bd9032436c7ba656b08664528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5351d97d4b834161695d3c17a3dc9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1a0eb9cd711259c5f4c60f7148e7d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4b2e4a701d9f75e4d90c935c0259d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a00defd6753e9fc22f3ca64f52519532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f09754257f87094b27232a6aa696cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f924661afdab4f5104d5603f46aa791534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d0adb32f52a06cb87519fe34c8fd4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732efe1ae2f9f30e10c620b42aa4592536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57de6e7809131bf85b9769a3d7ac36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6263dc02ef3c4727016c2a1f0eea89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6909556244043e5c8988c057503bfc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdf377f8fc91ffefd8ef41158619da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb498d37472002eaab4b5618c3bec2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af98424b2e67d7f322694103b032b3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e2394d7e1780939d7ccdced6ca7df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f21eef00ec6008e86dbbdace393d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e0683c6944e751ebe5262dfe84d0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54d29c1821c94fdc54b3c285ba32bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd4d92e1ad85771526182ca610345c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac369c41d7f9f4f78d44d31f1562f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4f7392dfd822afe73615136b2f4f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99063b12de703a8cf00b67edd456ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9635f84ec7dce0c7197c9736f6b9512551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8e1e6efe499223355ad35ec3f907b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99175f2b32f241a12beb302b66f67721553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d0c5101225d00fea645713619cfc4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4252849e88325d3622df5c028b9bed6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc8b0fafc99d8e0b88352764de9af0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3095221092a33c0973496f798090549557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da3c3471b512379794ff4d0e181caf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48652f41784cc592ebdc9abcf59920559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c8cae9de55d012073e5e5705334af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810207fc9f2fcaf01d859896528b2e0b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9ec00430610e3aeefbef43f52dc6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1546367fa40bf4b077072cecf51668563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e091394f93601675a25e18ea0e1affc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3357f44fad498b8249bf8059ff3ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c092757b6ab61e537df6e30fc00bf0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89ddce3d6e896fcf55539e3a51643a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60f31c6ce408104fa8362d25ef09ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852860414bc0fdbc2bbacd62cb99a3cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b391104009859b5f92ec01411e7fabc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cb5f932fd283c6e112897377a4595571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0c37e5ec953c86f7cdcae18cf2e96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358ed07f63f3fe80fa2fb2873fc2229573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226571212c2ded2eb6b46b6d8b3b4642574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55097f017e0e0b30e45c9d1939d3f881575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8e96af3e050d3204136f3f6b3b28a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd6bd21bb29249b970fecd41a31ed8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18050a0907078b480d31996a238813578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166ddcb5f0e478c2987597c8217e665579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c420490d760b91927dd7f762630231580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496f9111604596dc0f59a31f62ad6c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b4a7f740914fca51c726550a6b82a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefe768ebda9a590ef95cd80b93d753583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90043a7922f775631e40fed8325717584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830fc1b9acce07d1a20412d53e9e187585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98856502de5c2fe1ac0e87ea3d4dbd54586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dffddb7fe1b9eed19d3e8760907fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce8652cc0a751457c1e75d415bba31588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf167e105a9b6e2e684853a2f43ac2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfdd8e27e61f9257338e71534c99b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142a395636cb7fda982136b8c05e898591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba9eb2d4dbf8b35bffb7eb1eeeeec4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4a33dbbcbb43450930d0d0389eae4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0897fc36d546cb51cb6d8190d7896d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2109a4e6b90bb598c466c5b598fd7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b0f904c742873f17b1e1b6d7f2e4c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2a89258e8ffeb6e6a27b48e3c1106597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9655099111d00356289f087b009e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c522a69b80f4fa454535d64121bca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743693e6d92232aa98c4c2a003bee6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadf07dff474ca4e176f2b795bb677f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaba47cbc653adb18978f1144e8655602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a644e1a02a4ff77a1db2777aa2048603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87c3015970b3337628bbfdee23836f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686c70d64509a4f2906cc6a88061a51605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4c851b4caa19c181b21902abfde02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5489386e041cbc134949129e8d735607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c0b9bf3df1751199f5bbaa7d9907c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46546190d344e56192f0dc1e8df903609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b38cc2f5dd87371b4491d3e1c128e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75455b0ab06b0369544985cc5889993d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87475c0e567fa2e93ebff2278d4424db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01638035793dbcac12bad6633b5ecd9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d8745fb0f6a93a6deb0974b2187cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df00ac78122d8ac22baa8fc5a2d073615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213d9eb4de6c1fa79c08457032414c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b3c4bce56fb8de6b7b7803a71dbf2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd83d314be018f203cb536b8129e32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f62f542607d29c1581dc92aeece12c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bab7b49e4ccd6db14ed0ed4052d95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affb54088e9cb660d2efd2630737665621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af068c6cdc48236f5b33b80e77a04b1c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc87cf3ec2df6b3f4639efd9dc8cf4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af69d88d5d85d4d302eea60dd364f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaf1de00a688453bca1f15cbd5e0dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d2e27820a9862e6cb6ce15337d2a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc973715b002238d205d1e95fda377627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154574c60b133ae72a23d7e29ffe1f5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0102041b77090757ce63ffcf71b3038629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6029a065842f5befd1e48eb5cbafcc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd04f04d0187917f7d59819ac6d271631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fbebd2ec268e703048243f9eb3b22632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabd88ad103cdf3d80be0bf330cf885633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d0c174824419cc6b1650ebb8cfa86634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0913dfd1b0a2d42c3e944662f808a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c874a501d55869c762c0caf6d5271636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b73f59395529ed6059798b96046541637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054649319b31fe27b947fc3db96a1541638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d545bbd8ea2925e1dcc06cb9841c1e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa312b21d694ba786fa596d440f00c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096faeadfcb0735589b28b30cd95628641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce93b89c066a44926c62cc0ebc4509f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6f3ec3ec788cec6e03545ad7644b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8a0298241b84080fef058c2f6d32e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36721810fb2515328b56e99756e631b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb31a91ebaa2d753bb19627e41e951646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7ca80be08233e734a7762a8bb97e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c488f055c79d7e965e2c0e5809eebab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bf1c7bb8fc09f3b6619866f054801649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860e2617ca2f3f784d61df16d14bbd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713cd6daf2e8ad88a450c868ade6fd5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803580c1b8d7970d48a2136341770ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab890c8079414ab158a75394e716075653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb428bcdf0d28bd8871e65796605dfc1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b44b945d1dfeb1208c4e4c5fccd1f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e222dbe391f4cd656e41a877f6d945656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21328f1419428e604929c6b3dd7106c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e624e52ca2880e29f05767bc5e06359658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fa94ec2a90c1eb97f87a3b066ef58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22197782337a68ed8e8e010860d2e06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6237a8cc6766ce58ecf7c85222e345661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa025e1bc54104622af03d79c39ecb45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e92bfec01dcecf9a876f0882775588663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb003cc5229d044aea73a5b5a946cd4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78466e49a2c15559c507648482b6bd4f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b404d40a3bdf057c0fe836eed0b0c71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e4ad33bc8a3970f1c1d7c3f5722c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73025679fff6638d9298e5818a040ef8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf5813e2545c45bb8c31fa866f2db9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ea0501a0b15f383eda0162b121fba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06e93343ec317bb0b0dc3d10ea9185671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779776d8262f0845d45344871e5ad65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44afcea3d41b91c6d36d192758bebae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337dfc394ee111f70bac563444378d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e60f19b9cb988eaa2e1f990d50a7ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e10054a7b9f0380365fcecd6714f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a57dfeaf3d4f9399f1e180a73f499677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb43622e8db37315533dbd82a77464f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e0bce666a6bc5b29d5aada8472dd6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f90051f2639e12a4c611f5eb27b7cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4d9650658e3fa029306e7e01c589d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963ce2239065c0d1178a6c99b096c30682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bf13ad43a09934768d5391b678602683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2795d589425cb9d0cdf4ab0f4334a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21276a60190d0ee46f3f384258729dd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4aa200da3430460e2ebb8054c02a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0589d3aa1b1018b5d430b3cbb3ef3a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c926e97ad68eec6e7aaa8bf9432ac3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae87ad594a289ffca3034cd14c9f52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cde9920c23f6d94b5bccbcd1c5cf98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c33576b32c1e0204709b9ab5ca484691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8628d4ab06169b6346430b403f4b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe4007adc156dd6d34a56328f762f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773acfb54c47ea9e2f85044bcf0b3265694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2085fd4ee90a1e61dcbc1191474763b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe31d696ade4d21968440df7a2fc4e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbbcc9008582fff643278a8ef710e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a223d05fecb59ae7cd0a56de90a77dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb6e77af1bc6843d947035322bed3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bd0cac5090dbb8d553d8d0a8d1f6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8aac06b782a1e9c959dc5e7d0eca2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2c7cec7878572e398453365e126e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3a32deea52cbc324a4f922bdd3c39703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def05bea8d1603165ffb9edd05716b7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc86fb6f668ca5a1455587b95aba23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd8e37370d2aa18440f32abae17474706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0016a5d75a02fc8a5279cdbf12aa975707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9d07dae1796adc296a47479726843708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587917df6ed000bd5922c7fd92f5a62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe03f7d714ec4ea915e59a9d34ef96f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94490c83a806ed32133f4264db551b5e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ed04683b640535464690a8470d830712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e2f34e212e173d5e7e28bcbd197fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80785f43d7642696962d7b2f5ad0ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795ae6df8d8f5f6a09114314600dcf6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71fe77196de1f4decd6248818d0a3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab133e33eb580af5f7dbd48eb2073e4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f395eedaeb3243e9e8346aee3532d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b00584b11d54870fafde581cd2ec6d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b471fe210691ac98715d7502b0a463720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06659c99aded196bec019cbd336f985721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bed47501bd28c74c180425bd360de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b83c741e0de6036083592f8e570fcf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b48d84a0269bca6d3e631d312acf4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b8cea566db1215459fe1ef86dd620725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60ca1a9e5d8ef1e85b687e7e09becd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43dbb049444e6c6fcf7fc1b767e616727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7ba98e0cc4c61f46a87d25836c280728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b00e8a4bc81c8d185b9552350d215729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c6207f35cd0d4d468b7da76b0fb0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133d781ab1672997f9b8ff39a46291d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95667bd565a75fa0d9a7679d8b3f77732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5b6716cda703bfcebff470d24ea9c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011425bbc9dadd6236dfd4614e719729734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b0bb04fad7a4c8850dd736b9b13e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e6d016c45ffa1187088615cfc31c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29456022373366b3700dd705f36e584d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e07251134379a260091469eaf285c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a794343fe2c1c8de53471ce41a5b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3e040a838f0dd9ffa4ad2c9eee8d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3190e626b7c6ba8dcb68b549bf4f35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61748e5be9ffb211d6be2838bc7d1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabbcf5bd47afe27f70e81915082262743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173861916c8fe58791936a148e532f77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f238d8b49b86ca2b674f784427cdf7f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c33149a164fb94ebb7ca12787d0530746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7b5a120198e3023971eb8825c90d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ecbede6a8a85463550757501c68ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b670b7bada07408db94f934e3b470b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08979bfa6c28d0d98ada20f7756a2e7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f389e908f4bd6b04f3146218029670b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c4266197cd2fc4ea17b362747575d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee406f8a33a4ceb4a2962eaf8e4cf2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971b6ff38ad3661c098e1359b0b10b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17825cdfa4a5e171162a00979ee7b341755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692c9ce8841dc21ffa9a166b297d7b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf49ca8fc82cf7882240663ca87028d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccab49d37c25017b5b6961b972ab89758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e8f1a24c521b539207dabe155fd99759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bd958e9033019eee9b7196c8af000760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0408967c04dd81c12bedffe3497af09761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd173a7ecf5a35930cbc3f9d6311b14762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32417ae7d9d334b6f4240d90c12319bb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454364bf1301d6368b26fa06cc00dd2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09456627c888640d6b3526939c5c0576765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95051b2b5e4d6e71d26dd04d17c656fd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d098093fd31f9c7beceda83a6b3ec59767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a782690456bb1ec39bd758f40965a2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80758104a467831af402a220450888d2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66344f8b99c8db068020a4cdf14ba688770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2906f16d2915ca970c55960ec88325b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f214f03891fde0ccd04d4c0e25264e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b826e01161a3d6679504939f69531773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb916e3b247858c15f3a473ab472e6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dc36b29b562dbd0eaf8491118153a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c551702b1ba290bbf45f682cc9b3d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f31bde923eee172d12db3311ebd483777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b76862cb00893dc82d7160a265172778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf282abe3986285fba13f30f683d619d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f03b94467dd0d3fa26bdf8666945a2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff05a71b4665fe4a05a2e1c32e2a15781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4e4d2bb632b577830d7acedb871f3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6772a853fef2bcc33c14154a8f06d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a077e77bbeb3a2d18ad1a7df3b227aa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caa0b2647abb54f10fdfbddfbe49bd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0e48b89c4b32ad59c2ef1fe22ac22786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aebf205826771ef854bc62b55288f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8aea61e3ca9c6f8eac357cd0ce9ca788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7a08644db8d4e02aab9364d648406789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63458d7a53699feb1a1b5a1279910ed1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff630a68b854771c6284a9424ec48c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1cba9dc4a02ef5d82f028d4b718f3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1f18d227c74840c83b0e5c8ce41f0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8a8ff41c4617852085567ce3c4956794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06325eaa99a424f29d6c3c3e55a0ebc2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da51c347cbc7ad55330c2c26aa3f51f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3daeb29ac061f219d47fcaeb8b839797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026ea6f088e8ce1fa4f752604fd646d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4122859eacc25b19edecb0d8a133c9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeb98e8c4d310c0b016f4d51679d9f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186004fb121fa6562d4f749ef709ed9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae12e2ca17fb9b7046610915f73b79802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677ca54140b47b5a7a205f570327026803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54a5c26a5f1bac24577b2e90c8a18804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28040318b97cbfb80655a636feaf5fd9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4ecf244822e7ac4344b258ac60de5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98395b430147de51101d36dd0ddf9fd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badac10fd087b2656cb830ea9b09e889808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eda4c7b7cf1a5ff05d2acd1c48a93809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fefd051c484a509b9b1b9fb5ba6b99810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749fa0987603cc6819a65d349641e87811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b0046003e00b3bac1ffd8405dc123812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c4d04ebfa4a50e75461b52d71ba45813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f333cce4af864744d0c8ff9cfce506814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3676cc527eb5ecd412a5362c3322d24815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c0b58cfbacf93080ec7723c0472d9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaef877983c3d0bb64daf95e349b9ca817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707398149ec1ae66c4936d5d90df7022818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae432dfa4760c60f47f406922ae2adf0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2b090e73e15dd34596a5234bd515d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1ab51f3c392665e95285893bcebe5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6a95a62cc70c32ee755411c40b21c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1634ea8dc60f9988d69bc8114b8e3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da72cac225b0f6ba374fcd0d45c8f8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b82328f15bdec33c99d66d8310a36825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553692f8f1cebf54e323b49527f5423826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7236a880b6bf29fa3f4556cb0f4cbd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f7874bf62a50fe91a72be81c61165828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1969e5223595a9f83b1f8f96af1b01829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37262cdda2977d9122eb8e1b536ced09830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad9ec99159b4b97eace598aac2d207831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee3554b21a613f72c475ee6c038a98832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b908e777c05357e0300702cb0f5d0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea760fc35d694facc2ce6d171353bc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7ef5e6156a0c0d5cc4f972d9d4faa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3ffcb8586c8d34b8e723ac8626eb8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e555d64cc40a87f497038d4051b483837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a910d7feaad7f630bcfcc57a2f4f70838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee432c141ee0297b952ce5d562168225839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a482adb94c08bfbcd54e030f2ac1d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04a1bb0189a964709f31421ec9c23b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a30a368180cdc57fe781f6c0b8813842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae489bfc87e442a7fd69cca4ffebceef843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08312f2a8c6dcc7dc8e8daacc8d82ec844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ffc16c573945840b8e52f5ec8c423845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb12b9943bf7c6c7031490db76ff54846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34d8746e06b7eceffc95594296b3df847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ec4a66618dcfe9d531e38ee1b7cf3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477903762d090b5e67d6dd96b6474ab849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a4a8f17fb84b577d9abff9ee21f3e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a2836413572ed043a40707524f721851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a7709bcf81179caff7ee55178da25852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865df34e64147937e2bffebab2ae37b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47c6cd0b65b9d1afaa3ef2d18755c1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406abb80fb5132cb3e5708fdfc16d38e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d71fcbf550647ec8a279e92cb15fa4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39930226d29bf6056366b9c57f77befb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673b43dbbdd5df1ba4b034651830ecd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c5870f9b1f30ff1b0006107025930859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76170273580d2a8e5a70ec663d6bda860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b336e908f87bb18227e8dc2539ac01861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786e21f580447dbd255b2a704ba1eee862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149919f4d4582bc593e4414f597ee434863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73101415bd600585e6b7fc295a651cfd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37eba13b68e0a3daa6506fd442f031865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3bcc06a62bca7830b6680bfd50791866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9655f110491aa098f8925cae176ad1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c76c0a525131cc2f695ac085cd551f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9e35540d415e720b89ce284dbecea869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bd6c5691c12cc51ee3ea2c7b84024870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6ef76f5ab1088fee03f218ab4e398871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fee56c3dfc6080cc0534ceeaf384d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee91874498a4ce808c012c51537243873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7941cc0b8873791df1542a15e2fecb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c690c75f2db35fd0128435474605e7a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae109fa8429ab0879a52899375d612876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd181cbd0fdf2c736789f94b3a903a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3fd773c60b532c85692cdb55d97a4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddb6c0265ac93d9508f1b9c4073eac879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506052be6497c97dbaca5679defc487880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b1edbd6a8a169d88c76647bc0f66e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764142187e41012ae544580a89f68f7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a7b25ad715134659727aac3d366cf883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1341abb0af79e33ec6d51e3322ec983884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81962061e0f12e104a0ed964725c3fbe885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581823b99d00a0dcf2c5a5bdde1bd64886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e899a53777a5b0b2ad678c61d7fc6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326e9f143e4d4c93eb4e2723fc6f38e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac297f78a94ca5d1c0ef1928db5546889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cc70ebe2ccaee6820c12fc3e26a92890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fda9fd4b1cfe9fd44b17219c81f10891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca138f384d1a953d99bb82d9dbf17ec2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c9392147bb819396ad55eba1b7d7d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd94b5f7257756908990d2b27c89b1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9397543752bfef79d64a138e820395e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51ebd64ab8244f3eebf07ed0527897896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbac1ad6d972c713bc82163cb157f2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed74b87efcc3d84f097f1ff8d797d82898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24fd07a2bf2c216cd38e3b8342c671899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef40ef17753681af3051348a7c7374f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68227736431396f67b52453e52a8be49901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fe27dc7289e3215ba40bbdae58375902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62018a923a4cf1899404fdf45dd697903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcf9cc70ee48a4479eef7fe119a24e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe10df2cd750ef7517196a2539a2888905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f6ca878b2d313c87e61eb5978099a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b633c784bc3484fa1a14ce12895cc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f1e47a15a2313434de5a93cb133c8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c83870363bb91a2d19704e27f4d9a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d1d1a2644438d21a0f29cb3787bcf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033475b2f7fce1532bf017eb7554353b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99295f119773fd046be9395cefa6c294912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb16afe522a57939ed622afb557fe4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82e120fe4945be440fef6b45f4b167914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0790a28eabfe38bcecffe51cd4aa01915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4179037667210d01bd6b52a4faaf6bc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087264e5944cd55f79b5a51aa60251f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eed76d9d30d5e71d12ef92a21145c1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65a08a61c1308e25b081592dc290df919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d5ae96bf65aaa33aeddff4a8ad155920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a35f3866a17089df5786c3a34e69e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5c06f22a64d41fdb7a84909471c59922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3c6962c3af06801e0a6949ca48585923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b46dd0925c4564c920c06791541db924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab9a3d22c1414cb39ce794cd04e5b6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d777fc902a7ed4d48c172fa83799d5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce9b062dc8573ddcfbe4ff4f1c4af2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746c3ccfca65b47a73ac2fafb12c1ee928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc98c24f47a876c457dd1a53caedc62929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621bb1c7f0b08743ba1a405a75021f6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6669220888b5c408ef4f819687d612931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad2b038ae60cdbeb298c443ece67b0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5c6129cdff1d27d3290db62d40963933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aa1f1cc5586a06fed4e56db00fa0f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed788bbc1a6dd2ad58fb57e36be5e14935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697952d225d3b6f7334301ee23f9d33936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c891a1577f5d74205303303f553eb1f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038c002d75c69810b75183db56656ae938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059ebe3ce3e515aa088a8a9dda5738e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcf0e2dc814105b94714261fe7e5d9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333084768cbe03e688dfbc29d6afdc10941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d143c5841261b2e5eea78b0b9b69a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d93949a54004a06764efc0c89ae4b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7358f8f264351aa42aa39ab733cd7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78c8e39bbd1488108686694f346e55945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9a94d49a2d248a421a7518046f87c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d71c4a9b4c7cd07131780a5de40d6e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a01c9fc7aa499616c2fbba17be5ee9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f94d9f584c0b9db06f76599bbc424949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3043c425296269d03c00cc700dba1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ac189f193bd18ea8df604d87f8cba951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815821b19b7715d6a84ccbce12168b3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d2adef3bb671221ed26c3788255df953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23aadb36f2e4c910ae6b4c353700a3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9cdaac3771bf807e14a576c31ef56955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c50e6aa044a28073485c1daf55e066956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001efa48df9bc71ae7923ee1df8a293957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb86e8bb2ae9b289835b875364c16b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6249f768ff474baba9ee2e61952294959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fffa89324a78792c765b924d4d589960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db36d38957bd82f72606318c6f35d1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60053c11b8258bb98b48c5beeaf8840f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a477e21e23a6af833ecb528d25e4718963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43ae2c3e2c033247b934dd401dc593964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a208162d3e99ea16af95fc753bbfb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0b0a002ea74d3ba53ecbded1d581e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a05482fb0fe0fe82b5109a6e297df6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde46796e34da849eaa3291ce4bd768968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fabdfb3385476e2aa31cc608321727969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a55be7306f1084376d4ff3d267726970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1963e8ff3d87f1e0f4c26ea204c1f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8af1375a33bb25afaa8bd05ffcfff3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7969558a0e2ff3b3a86908df4a559973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145e98976dd8872280098cb7dd0b0bd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec87e433fe6135f8881ebb4f5b9630b975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>