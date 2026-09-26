--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93387a09794f9f3c4854ec9cdc8efe111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad21dca86d33cd4f907fa23dc03ed92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e5113d5449242248ed4e5790e3d1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efc6517a5ea5fe952c492f3c9be6e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f59a752ea75d43caa1455e775decd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0237480ca2bb23460527781d6f29966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9619df3d2ade95e51fec7534bb2cde87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117c8605208d738438d47223e48069c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9533f1de1ad4e57894c68dde009709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9e2ad6e6cd13316219cb7cfc70a8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c36aa29423647105fa266f6c8c5f1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb90473870b2a1d3021963e5e9495d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdd34f1f14aa0853152bac7a70f61d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc396c93b4ca63c0abb849dc2113d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f18c370cd8bd6d6a38b79362c60c9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ec5dd1a2b7b975199bf02606a1bc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd749f52410e1283e546e61862c4b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb48eb72b9eab5adc3989f78ddd66518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d262e7cdf72275adbef54daa42984b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91212faeb301779df413e20fdc8f04f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee3457949f76541bfec433fa0333e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1179ec1f0fa174fb46064cdf0daed422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07101d61cc2b82617a4371ac2e51e5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3165f6979c506223a163437b1b3b7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508d8a1d458f1cb892c3cae1e8e09cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4ab6b7cb0905f284fd122c65346fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21b44a2346b0cf216d5f1466042fc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbabf62cb7cd2605db5d53d2d511c7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cb717e4c94bc67b16e3c31c3d956229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f253b6eb4040915219a5d0d257b12bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43984b9d4ca181525f9e7fc781240c6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dc9fa04dd75c3856716cbf493865032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd43575b9b445d9f0316cf7b2f480133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1317beb5ba469e17b5204159d67cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc5226c6da2afc78edad6cc0fc655935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbac501f1c3ae9a2c883ed221e262e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bced55a7380566c90fa011ffe57ee637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c7de79007f49975839ae1d007851838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ed70b0cce1ec9645780844ab871a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9dc77c318629390f932c3e49c1e8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f558428ec07239261cfb394161440341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c412be7635ecd7a0837fb3b9202d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52120d9b29681bf94bfc3921fe08a8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7edfa6f625815eaa57108d15a69fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3aa2c1b1b0e8f9234ff6eeea4703845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008566029b45849959a21b3eee4588a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4debea06b0a6e3339e316de0e6051a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c4fe9d2e6465fa2129dea59bca54e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88bd8721a6b9d98082175fbc9e6bf649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed78bd76533d585fc49f3622a15b2ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713370f5d156d410b58402a716fe969451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3f07740d5e7330a6fb00f0045275152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e50b1335a2eb3d573056d3a78ece5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb432949a92971e186b0f57e5e8200454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32870fb26825c0cc78bb107c1d3cd7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af04eef846e02f730a78b4c3f034d6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05f8bf3e6fb36214959ab32351e32f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b42af3c87c0e87bf38c37fec23325658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09623d4443d2f24004ee52515c42b9c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a33fb30ff79cb541d0ca29eb61ed6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b80804c777207139ea10d97a3568e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508392668e4195931803ae32b8dc77e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476a46ec5b597cc48811424a993b37363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c246c14b11b80dab19708b35cdcecc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023121a78b34776b04d655f8bbb752865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dba5cf0b6a66d1e496e842b352669f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8223fa902cca6a7028510b6c6dfaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d8dd57249334e72748c64a04dbf4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0ba8a608c6d634f0a7eb3909aa66269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e0c76a0ff2bfbd6f0a1d84af475b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc5e1f6d4729400abbc059c276d49871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e75aacbd835a44f0d2a84c225453772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5c21711e31be8ef4ef1e91b5024fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347a1423a86d772d28f40f9dfa963d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f4526f2b6423d8c4c0480b4ff4f3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862017d9a5349a190f63aa4ca0494a2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b30a7281a78b5e5c0441fcdd3b62677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd852f131537f2e1a766df06737ee7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0586774d833c5bc9f1d23accd449b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b487f78da9747ca72082411e78823f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e091ca459642974d8ab9d30ad20f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea54f98c64155fd2e9883ec194111582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978028e64e7aa263382486b8511cba883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f9c887d872f569659785c4c0e9af884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853302e148c57c8e7c1dae3d2bf9d94885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240d95968e59df8bdab1c69e79f877e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caddd704808690cd1119f09fb5501587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ef8dc8282cfa640e49805c1a6986b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7899f2e67584e5e5cab1f0969a26a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e3d59b9d5ecb7ea012392bd26a97e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38e43aa5370c9906b5d6dbef3dc69891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d1d9e1ad0c9e0d046e90c4438a60492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ced0d6d5f40585c7258032d32883c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febee3e6e64f32c8a48882d7ef1dc0d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737a8a085478d48f6e60fb141148c8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c13a5a90351f71a5b7395264225d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4c54152c7ef40df6865f2b618154597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150c869c49ad94253e802c9ab9d18b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402572d54b8b164ce2af428f5ab85c4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61322bd4152072c17ff6946978c418100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f467d9459e8cd0c8f000dfb86e92ddd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3339c13f69bbf11aaf3273da44989102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9d2e67d160ca3d50bf643b6a7b7a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9c5062de416d456a1fe71b5e05546104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5144002fd8431ec7237c19f806c70c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116c7f8b2e2d85da7b86ce6f15f3ebc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e22be419dcbd240786ba6a5cd7379b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4028e86fb730df7b502d8c10281dba1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7222efeb9a9d725230ac95372f3cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b3141dd7ba683231f79fbdf6379c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84eb9d46bb3c022036b3e0c0766be4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd73c01a04eab74837c60b5ad72397112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e8ca0caf33b4a2deff421818ad2ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d25b304b31da719e0294ea8047316114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68e2c0e8d778ea0b84510d634751a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90c78914e75b79511488320188c500116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ece05c4ea55d7d69ed72f178c1a40b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73b243fa9e8e24617c21d9aa3e59f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb021f818a349b8f4269ebfee82e62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79b8a0991377e305cddb5cef32ead8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52288f5670b40c69952dacdce6c751cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f78e739b8aff7578a7d41123a9678122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034de68517351fb942d6e8d9a5ff7e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d214c0ccc51df33322d67c9c64cda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf8f89b65fc32ea47f544e4781c55b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943cb35f1c68cff5af25508aa9df801126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583322fd3c1c89315190ea2d8685ba9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbaa16fdf14f89eee101b74cb3ce13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f51f283c61cbd2509c60335aeaa328129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dd5603b67f5ce23c6e66ff7fb168f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9580cafc1ba9e053a1f0018450ebe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1b1d61ae105bdca5c5fbc3ffbb3c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba753d4d1a187f567cce6cf39466618c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51122d8258d21525fff4410735d9be2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b679fe397eb9f6c91058f43099e1d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de507bbc82568133e1d89bf2780c8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693e3b87b3bd953d7ea2c5c777e6ebf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330f96ef0aed93a1f7b2be57646dd92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7edc3caa23952bfb7c8095b673fb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013683c5cf9213627209a08f8d386eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9592b7fa9c2358e1e997a3fdfdcfcac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7befc645063298961fee1e7f72482142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489f94c9ce70de6a53c9e5028b79980143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b34f4ad170e3516b8bcd98aa9abc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3cce8473f87c62d1fca33b290387145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca585f4a2a62b9a8fc741229ec5cf5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7434e7636731202b728d84d4a1f2f89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa72f013ec862fa6255c9fecf94027148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f37c5d83f944ca3dac2db519a9a3a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370ca27f4986520a5fd99b0aa747744150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7bac5dfebec19535aa1a5277721e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60dcea7630e5c3cfc40eebfce4919b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71cf17d4e244cc7ab6cd817372b6dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1117413a5ae0b16a6217d15d101be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351679c0c6011815215a5c849ae75f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f62ee8112a3af2b810bb7b0f29c7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9c13e575590e7292de1af4a69fb23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a993e341d57fb353536e98485c1c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555a3dd83e4b9c20bb08648cf3e6571159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a93aca48854b0f178102e9c6ef9666160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28b209401f6ebf60fd81e56aeea96a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58be673d22a004e35cd4d6de3ae065162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e62728f9fca89cbb247de1fc26c28d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bce0f8b55898c2f9f11982c17fff6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233acd1ee79c4221bf27ae1251c4cb39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb0beaad5c87f9699353b4b0b6105c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797f4444d4f0c6bf3650bcfd668e989167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71868ca001f23236a4f0aa086daf22f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4524e61e0bdf656765b4e5a3d9b5906169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff7d280060b83bee29d6913f2325d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ff7b6bf4386e1026715830656f0ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ba628c2c22f96b2363547690119a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9374e8bed4d848297e6f55222c0ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dfa346682c4c3a705693ce34508ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17c2f0c280018f919f1ea7b640f235175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406323ad68f770ade56dfe9d8c65c405176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff74fd44dcc30e99f5749a70b768e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bd1c6687a913767dab5c38aced9d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd64fb5c5519de42a86b2d058d51d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fb2bfbdca8eafefb473322329551d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9d208658740a0df875998a962f50d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f59527e0ff8d4c164121dfe2558fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95162fba81d1dc4cde8c420781815a0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9dbe39e210614e199d4598db84f76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141db7ca87b188f6cfe1c506da6ad644185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01303d657ecacc44b861182f4507186186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd6e9d78ef1bb549d5431f6b814279187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb502e24a12f175707ba2efc982b8ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebc7a4b13ab8ad180bc913f2ab3e38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dec2d9fd8dde09943dfe1a82c7ecf1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffefe25d8f08a01c0662abe38dec0ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef336143d8999e2127b9896c7acbf9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc171dca58ca5f68810f61b54f4d96d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672f92b14d9112ab1cf0d286d07f782194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc33f9543d0f0cfec72e3146cadcda2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce419c09272795034fc4a9f48937de5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09398e7b62074b13b394021ac838067c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c7d885425d28943b23aa34701d203198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff256feaa0718ec2f39511947a66b3ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694436c5efc5749d2e4ba95fd2ed9ea7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac9a455df382d07573069af85bce5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb876e9b336373b540538856b9388f2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b331e46d0688ecd1971045126bd986203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3159827a5225fd2c3ca6c6d002822204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41517387c4ea37146dfce3a33066108205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f28d344f585a5c4dce673fd5fd01f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90e7825f50969e8370e693a835766c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138b42fcbcdcff663940e9d1af4cc9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f06a5985ddd478e3accaf27442fba1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfb640b56e9bef5998992345187f4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb4f23f7cb21809c9cd1d7dc5c7247211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5b48a385acef8823c07e44d14643e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154434a412e8e09b68fa1be70e29484a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f69025f529da017ac4c1d9c5df150d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257c57b549939d1d0de962f547dcaf4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e905a29cccc39a7ec5e9b894200bcb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfea981d7a6bb531ca78c3e9353b50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e2a5efa2b5d65520cda2506e2eeea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b264a547133cc226920a5badb2066aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90002e343e73771141771285de0c800220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4eb9293f15ebc89ae11cb8af5167b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686c652b10a04a70ca1a2d054aa4a40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc465708ea44de907fda5537f0cc32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae878b8f4899b869e2b1dd4ff85db4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf9287dd34ae6a466d5e4d3f294422225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8290f609e03368da9fa344b73b432226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafab4a72c7e8b0242e20123b49d095c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af807ca58b4ab842db8410d7cc8c43eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e645c083cf99037dda5d5d60c8c5577229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551337dfb6f8d19d407dfbfb0bb40642230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48362b97cf47e5c4502e9ed128d874d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474047262809725401e975f4f91ee9b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c42dafa9f48203555b16aa31423372233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624adff60a227f28e32c567e423ee91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44027859513b76502b1a87e8fc0678dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd728de6629e37038cd3679f5f86881236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33330e915958f2495c62528e536892c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a0f997d50ec4233552b025f70a245238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c3b9f1fb1ede57a5daef6b0dcf2d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d47356649a858393bc16d62fa74d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef671da96e2a03c46bef374912b2cc25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e989e7b67328574ce226d0ce5c929242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86623bc582a8c3d2f4b1dffee4be91b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1892b4ed59c5fa368cde0c454f6934a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8073cab7e3beacdcb1fc729f44d1254245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e08e539445244cdf7a9f6e22257782246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dab256c00f73a7543701b837b5bd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c6db71e618f1ff29b0f78e5558eac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8575bde1a4c9bc9eec61cb6830cfb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97bc176dc73e9ed7c00f68194a7d8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249dbe32993831349071e4f3cb96fce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8cb0cc56fed52579b8b09be8448fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3d2aa329f33b8dca29d41a5b75561253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a05ee576a2a4b4bd526d029fde15c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d72873ccefe1ac38d9703ed67a578255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e0c09cbe933ab247a49c16c2e5cbb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919a8be1647bc79578471a583ba4dd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff0bda3da82be8a73470881b4fb8e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65e9348b0fd8655e2093efbe0569e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e58a8209b39fb57e9fa1b6c175679260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552f30e5ef5140c1e82c44ae047363f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3bc6269b488048e884294a2900d14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7e6b386256d7071b2483b2b9b8d52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22ae3cb36f44b33bc1487d4d00cfb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983937bb248277ba4b1d76b6318cb18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fdb92476b1254b1b8e01cf02bfb0a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4831d3fce17bae93342fa815642d08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca079ee6009c927f8fb4dbf59b5ad4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993f488ea48ca0c06b8d44390737db7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d295b1c4fea9827d6b9949f8d464fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fde3392028127906d5464a600e176271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce92f93a6e5d442ac8ca5bc717e317272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8d90dac5d99d698cf1539cbaadb60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72567edd05fd7d590ca06f492b9af370274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfa750b8961c3cae6cca37f44bed30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c637af4b7b0726719203365841f543276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb40656628bf427f9a92a3ce06952e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66239a6ecb1be5cea2edec33236c97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701152a4ed1a444b21709837653c6664279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749a45b28ab11b4b5ff20a556850543280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c287c80eb4b4299ed3314de6c0eaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b62ddd9bd7519bccb8476916e1760282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9735bccb4d5b8064e3ccc5da4e20fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1c9608a5dc2189ae734d4ca7df088284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a212317a05d3631781f07cc39de8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6af99d50d78c31297983980ad67627286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c488e4e63a730e92580457347a76ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f53f3e70fbfcc87e85861e24c31c80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7728c3fb05a6e69ee016a17982f716b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc079a349724357ec364b89ce1453c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979f2424f5b6c240dfc7d8a41db9153291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f99447925e5949b4e149636137003f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b339ef15a258f4106b949322733448293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef49a88d6a80fb10bc508741f902aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adcac3c6003a8703dbc3dab33fab22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d6053699549fa37a8b4add42d9066296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179521ab2c0df8d5909567e06de2c11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e9557dd70727eef1f485494c65360298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e7690f98e274d8fd6b8e59e14cb04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7b9f23ff1497d85cc83486f523a7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56e8a8d6dce329757e2963b39bf4b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86313fa18972488fedc1369c74f90421302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0539fbd66b809ad2dcf1fd071acde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aecd6aeb9f2618b655917b08530c2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066303655cce7a997f91201748b4e36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c403e6dbd3b7e6ac95f65eb05985b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5f03d929b8dd217d63d45408e63f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd9da66e847d73333aa96ea8955b1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a160f6437b7015c086bb97832c65eed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db46949375ee2134ab2d0e1d9bbb44f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17876223d39ef7ff1288070858dddbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6450ea36fbe9083d25cb5612465ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422660040535a5333d0bb57a7467084313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4575172a71e4cf1b51edcd092d969314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26423e50975f0e5f9aa136a15a13ff9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20d0e3bce2e2867cf2d8243f659ead316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41a8836372a43424a99eb013709ecb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d9f69dde393982e7f4de46bde8388318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327950d692079872695877e35956c667319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9351a2f70c5720b1fd3a4884fdfcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e9d6c253772558332ba2fa6976039321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924b464661284c45349471b4d7431b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857be7b21920fabf2c6a9e9897a0efbd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bfa2474eef04b1fe75489894b702a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83d364677f4c43ef2ec48b1b33a1ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcc10d2ba76ef3468c52eb4a9d9863326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085f5b7b0a38b4ee1da417233afc8a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec371cb824d4eb1f4ff179151ec87c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b32e602e0737769d2e0a74c4a40857329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05cf3a6b32d95a6f4d7f969774a220330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f774734c1968c97652a1d074b5065d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1ad9464ed902504b97b95171daf56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92561ecc3d82cdb7275a71b9901d2f9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05cbc4d53583532d3254afb9160730334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5577473adb6ba411ab81b9640b7372d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9690e513904a8940bdb2e695db52ad3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3e72b4f92f02f9993d86ce291a0e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bcdc63f4465a92d54f82669049584338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60db5b71c81e3bd1e5b4051d7c4e82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69afc03baf994e9d90aded46a20a28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069657a458f45037e8adcc1bdd92f245341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51ae45cff7d933cac557cf36396435342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244fc4806ad386cefd66447821a9e37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b6a8c9c8ba4208be8777e41336cd8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7724224c59048da7c26ac2902dbf8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a0ad5c4d6921898eab58dadae6003346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8b00c469b47096d4d6e914915a733347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cfbcdd1f19eec117868af0f0da436348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e786f2e9b541dc0f176cc54afdafd2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edcd0a3aa2e558dc1e764d00b922c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4160ea37e49945b3109a5b29423e49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1921c2f89f871bf3aa98390ba0d6066352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99961dd764d9c87b04ca92b98de5d24f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2aafb1ed5165ebe9719c4446ea690354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db454aaa80e405f8b25213a54b9ca21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55bc2a0ba6074da625c8c0f8b36ee7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d20a2cb13c93b10904b91018ffadb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e8e923815f2fecc193d2e98c8cf30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b489acd661f9cb5ad6edb9b69000e5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bad48d0ffd809bc47a2ee0ba66b58a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d1feee5d14831f2da948499eefd20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084b71ab7ce63b676e4b7703e9f1c75362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fbaaf363389659d7ab6f5bdf23af4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9da8f75cd452e01c0646e6f3b7baf0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332652d024457ff6091067decb9236e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf9cf265af47bd247f8bdab7f173c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042411ecf248a2358b5ec8d8deb369e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299332515f78b4fe46af13466d2a9c4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf868ec9b86881a16898d20ac47c7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d736dde59145739bea6f47e96a7b80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525afc526a0111759b9856ac8f97aa3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1778f899b1feb3a49ee05abe621ae8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9dcb7ce137496dc3785382eb90aa9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966686925c22ce69bee80e9dea9eb81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e1ca3e507fb84b1c3fd48255c05c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e320900d58a8385426a3a1d183a41376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391296b811aacd72ef0e0b33a919b3a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e22b2efcf3075a90049a2159852768378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace5f2fed02fad08c39f8f569404a91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b67c03d5580dfac6bb6e582372f306380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69627770d437c9519dec8a6207fcc715381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98e37503851e6c9c3db8d2686a8c03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9737caa56b99613889a46cce04204383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e6ff196f0acf999fa7c927aab3cab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d191f662a836fb5903f89d5f469d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670178fb81f5f2200bf92a77080fa2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e84ceb5161685ec54cbbd3c60d540387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de16d5d42c11a2e969b02d4d77d2f3d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31602f87f055f51c35669b49538bc20f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff674d0787fa970678671a89f3fd42a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eca3437a1bca40c6e19af64ca6895391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9ac12c0fcf96afa2671be76b2a8b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272edf9c477b44a1960b8ce4a261602393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678144aa661f1a551219130111a0390394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e005058ac2464c8fca8f53c9f012b69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd579b15d4b89100d9674439d0e39908396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858332bb30e6fa6b1957a5f2ebc7d70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77ceb33d8e2506b048d1d72f757596398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431ea2a34b7eebb1c3d8db80f91f09a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89913bd57edc1769ea16c6704a29f4d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a345918ad2d3db0a1bb2d5eea2703401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b30263ae6659698051fc38b17cdb9c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b5505781d3b4a272b9fb2dac4dd61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039497aa7270e9a8540e8a595e568e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353cf54214adaa21846966b5640f6ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b510620eadceb68402bd83c422bd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fc4137d76a711528597833d74dcb7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf3ce74a8751a19c32f40aef4d9398408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64edd86f49918104c8671df2c9c472c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b6cb4bad9194ae4286b0096625e6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4184c71616b3f8744c3d588266065411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767c437a7a50205e7847279e393cb5b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d046781c35d7d6099e79edbb9bb27413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b26f66f2b5aad8725f212e72ac9cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6790bb675d6d6cca8c1ae54c8ca01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3d585f6238ecbf1f1413c8224bc9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddc6e5d72b5ca00f435e55e01a3583417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5248da233f6abd9ff585e8a615708418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7789becbc5c7c505e6e29c21c8021f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286bbd2a49f230ccc7d0f05dc0baf4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd3e4eae0836d2c82aacdf00741b2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dadc9c22df638334b85e32cb16a82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d201435d29fc699b82a6a2854bca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d4b2b55b0c9679712ff75ae24fe8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20fb6a05d2519d9b73d3e91fa99f1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75092d743b618ce528d4e6152c71d63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf003633b0f071a6dcd87080b1dfda4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b97d1e67902f30c2c4fa49f0e351e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cb2650885512ee1aaf5933e2c934f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d4c116c614e30fdaa603b70ac109a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd94ee04d6cf2bf7c081b8653720a7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51607b05d2448775e4aa8c4987bb5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fbf9271d4662a7705a309e51671f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b22dbc371a2632ae6c22cd7bb6b13f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d807ed1d606563a4131eb8d039e3ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99fa15a52b6dccfd86fffb7a2cea29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222f99f52817e70f4bcca19611e797e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4d325526802ccbc4a00c2149672c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bb68174ecb3c829c6b4571bbd39f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d675bc0ecd3190927637d1b0c42de8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064f317b51a6e3a9edcae2404d86bdd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc568795860c71261cefc2f55a3a6b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd403e9455779de77112107a77e8d9a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf07a4aa93d49a8f90b0004ad004bcf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dc938c28bf79c200c3a082dad16b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b968692603fb2acac5b7a98cff06f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af04b83d486776b7795cd41751b5dfa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55478953c75fbeb6257a9636fc5e39b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73259e6fabebb9c6547cd0e90a9257449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c4fb16c5d52c089350b0db4ced658450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afd81768e59d02d0465bc08182c797451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863335281d9d4831199dd242f514b9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6657b4babff76f92261e848e0243b6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcf8baecc97eb641145a118d14961b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bcf9dcd0cc2417c81814ca6c0c44e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80c84275edb35b28798e0304ab38b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f61ed5f541faef6552f25d602a4c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112da04f8892b7d45a90d683025ddebd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbd747e8be72f7f65d79ffe0b8a017459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7ecfc9ff6890053200d2bfca49b37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73319989d5a39d2032422f0933b3f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38d5105fb47d08c85c004acf78dee3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da40afa00582f2160f44fc17abc432463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1737400f05eeac1b88c956cb0ea3ace464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac910e9df43f674e8468c1a3d0e4f1c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045967f5a545735e6c39a3dcd7e960b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1083ffbce631542431c6bbd1a0f01b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb0824c934f58c4e8696096edd3a39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49534480c136b73a7e35d216c8dc37ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952c4a835c57777e1b0fcbdc0f118d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535e30d7f14662d8480860b75a5f1ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe3bc85703f8988e178d7f56db37ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55c38744d925ec59ed6292037faae8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89445441c0eaa62d6163ddd32907c8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c3f98a444226e6897293d5d555eab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e02c30e1bb6d6b5f2db0c9aa8a22e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e23bab76b783d29acababb3e61e07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5210065ba536d9a2e8dec5cdeb18a79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709b52a37d25d67e966f09c0ebf7acb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d26bf2c415a080cbc2706e8ee9bb4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cd653546bb82532b5cce0f4cdf22a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfe045d4f935710cc363712f631f68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bd75a879d0576f116d9ba4f08e388483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ec81fe49443d5c221850171d8b15d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25972aab653f7bab1c82a56221da31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ee234abc8f40fc8e530140aa19eaa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570afdf0a221ba16673ec919b8d28374487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96057db5a0c330eda9ebd555c99883a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87610ad1bd5f063827e43ff5f6d1e65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35c9a2fe7457f5c3c163cef21f9f40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acd88434119303403a85415441a83c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052bac619234169f70dbfd57dad2c01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627dd068299d9621ac1b331fc89c95c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c019f18657bcef8e09d1599c49c600494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203cf6f66b31171ae4bc6b3c6c6add5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff091aee4ea495ca41c74ff0bc70d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e68da5ee7d6462afca8dcb950242c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b75bb311e6d60a0e2c24fae2bed673498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3f1bb6bffe4e42e4754492d46b072499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872189dee695649af4fee40ec1f52055500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340de11f6a17f15524eb9a5ef35e782501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264bde61ffcd1075a63fe1b911eb1ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf98833202e174fb307a976b7e01d9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df89ae2d49b5a1739b3db9efe315262504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa2a7e8e127064c551fb5c827d7fd9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc16ca798d9d30008e340a6cc96f2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dad7701303887cd38cfe2c39a10098507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839062e18fa0d11be4a86160b2ca0e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b3fc5d8f391240e6d94dd196c5fea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4cce4552f41f63c2e5c095f4629a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a007af7c18058aadfa632cbafe1f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92beec479d759aa23e32b806742805512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d03f82ab37dbe95ff55e829c7ce32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d981a454dd36d9e9c419fed1b331e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed71b17e6ee75a1ae648b3cc92dbd75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115086f215aa619d5f5d0d6907ad3ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c62544c0d8bc9ab183d2245491eabc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7833e5cac93463e329c33a1fcb0e715518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b69d175d23e360c6498da7a4813ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427f8b9cc6f2c602c2a2ec00573957e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e16331a9d39d55575d2c3605469a49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69b33f77033e8a00bca76c788e8a8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b06de8368f4a181ca0fe2f45778ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902520d4d67f332489cb9135c97a6ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913d251e46f9d8734184dc29a12298b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262703c1273b9a894bf642a0026b3d46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e9150f9a0b862ff909a6f95626ae5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a7ea18b8bf22ace1b1b5a70c5d569528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bf44400642cfaa0cfdf8898223928529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d4e33728c61b3ad19731fde55ab5e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bc3d7e2e1cdb261a5edd483c0e827531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb14a933111ff1aaed019a19d7a301532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120aa392efe0a0c8d131e1b19535177533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2393a5791dc40b14335d762df548c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467d43e7160647e6f57410884224aea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde087185136a2a6d48f52ffa5efcb4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3b7e95b6598bb26b919924ffe59ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc32ce56fd2b0b88441a51e677a8c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac138a613c9b43130cc92bac011d292d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b958fd2ee614dd7c4dc6879d307c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275e8a5bbf08266f0e3c406087fb990541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9fb94572e391c1fd3a606e9dac432542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12680c0ec66138f9af4415e3e60b27e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d314058e9baf35c031c792d381d23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfadb110d16f93c08375efa6abd3abd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a53351a41d713014a8ef724e256ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4e4898649704c8f11997388659de2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9f6e33e0ea5629e7e5f2cb2e96c0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997de955e482d4acacb21436e2d8ad3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3f6fe42517e86cd846f2d244a6863550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea1a74ef9c3c936fc6a1af8385f0eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9171b29b91f2c84234f6b48d3c16eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198824f2c27b4b2cdc503ac5bc73834553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361d9940fc1a582ed3671cbe9d8ebd5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fa1a149fed2b2263fc556d1e3b760555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864521a9a3b2ccea3b9a4147b80a3b65556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29616164ca18f2281ce7108a9ced2938557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504e968a19b13e50f4c65c62523bf23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b3ba4e7908a4786b6082dc0815dc9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffac8024fdcc54db4207d31587aab0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d1fa9b163bdc9956cdcb53b9dcbfb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3cf0b06b444a7cb3c0f5e94113243562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32546fcc15eda31d588a27a871ab8d2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a4355fe6feacf80de15ee7f3a9836564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecd0abbc30bad0d1468c17d9d038ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e90b04eeae656cfe6ae9d085f9703d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a473977b71d07b4a42f04b34d21ae52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243455001f507aba423718a44f3d8b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5aed2a65118d5977344deefd10b988569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1316eb5b4f53e3bc2aa5b218049bb3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04071c54d48d2a919398202cd10bcd5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bb36554399fe85492fe27e9215618572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797792e8175745568135a6e69896347573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e431df78de7bafac187106b3a46f7d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317815116dffdfa398dbefc9bfe1a701575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae445b54e4414b969d6e501047a250576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90412dc197f28f1a045a686ee4fc56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0b0e0c3314e8cbf53f694172cf01f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522f4413d6d990c35aa4a994e3813b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac9517ba22b3e464113d7340602ee9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52dcb03a51c9a36aa2e75c85bfa274581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec15d5e5b75fd9a03efeef36d1ea04582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd4313f218b15ccde9ff899634296d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12402beb1d8507e58ac70cbeb1836c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef405bbcc68b3f25a910303c4ef27e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23d9ad30b5bad4838ebbb153ae009c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7fbdce16a27e19e3481c260936a3f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224eb44feaf9ea50a6b0ae1dfeca263588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaa63d02b8d253c4a0d1706add729b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99f56f90ba84895ef4569a70907ed3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493dcca77afd35ed1cbe63269f1dc25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d543e3a44f1fa1ce2407339a270f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524401abe064a7c04e6ca7bc81665ef4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed6d38c95868e820e9176f8ab1b48a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c43ed699b7fc7a2a60b639e4269bb5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc766dab64667e304e72a5dc0404c15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac7bb8a4578f9a85b19b4a55933cbd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffcda738ea56911a1210ea109c1329598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0821a8f09016cbd4e561f8fb9e91954599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de63aaab261bd9e94246cea4e171fc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e88c52871e4f34ed030af167c7e2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4875c356e4704e30b5b144547a60a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6c95af7dfbf818eb641f9f6bc8dc2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdaa614e6a9836b0424f604668a59d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c537beec3f4ec6c5f25978190b658b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475fb253104f308ccfeeead0fcf0f4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736567e3d44b488e233302fc31a492e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d71ca41e895a22816e21be60cafe1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb6986375acde5e9cf9588923c22d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4c5949026efb0ab3cc57f0bb5b31e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99677173f95f6508bcdbe7f495317d52611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac433f341a69dfcc97f6a793ea2dc9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de1a37daf559252b83b10992ff77ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ec66307b60fa8353f63c7d77119a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db634f4ae6283868fe593ba5e63cd0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938f04023403af02950390a29e3c821616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6228b5fa369af4fc7f738195f67ba1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f34711d67a7c9f70bc0ed55b7e3e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe6f48631ab051f3eb9ab3b2bad5df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df677632922c2157dc498e5022dc0a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b1cab1a3dfa040b9ba9f3b08e2bd7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbae46385e0c9546a9169a1a257b97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727474467370af9442f48eb545d51ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8734dc7272a795ba4803f394b1e202624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c7c8f9a4263404b48d5ed7a05d083625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630e6426eaea5de7598753354e2f187626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd26c4cddca29c9b309fe9492d5f88627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dca7fde6bae330b488e0a09c135e1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c439ead514f8f06c244afed07e011629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4429a7419cc308f9aa4c26314b1713c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc1b0e01b1458bc2e542ab65ef5e20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0fd82fdf861acb5e7e1b56af82bde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406bde4548a87dbac176b8ff1ad57cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dc3325cdbd58dcee02f6b2f25bab6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a890e60f63a75d0467e188b3162093635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007879f75aa4c7851fe6fa31de1aca6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476804cf2a33db633d965e1c33474032637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9e800699d6a2e9d95396330298ba7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838cf492ae06dd93a4f5a50b8c17644639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b23d2079cc0e0fe6befc29cf114e22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f3eed07345d3dac11c8210f0173c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c07f84580d0bd5fec7753de42bfbb0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6735d7accf90c31ca32c486822ee0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad71a57bacc6934420b857f0cf7a09e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64830cc174cf2cd74358ed8f199c0f08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb82d79d8506ae6a137c792ac22387646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4057b1ff2508136b903e3bd1340318647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895e074b3d5cdbbc30bea7abcb325f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976957a94584ac3f5b7b321c8fe69bb4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a9f89163d4bad02de41ce4b4cf886650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8197579f5d708716875c97262cb499a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aef12f129a72232b9124414609e33652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78344308dd13e83ae88714c440eec62a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36267c2fe089f5f862e6224d99857735654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a004afa3c14ba60e9613bc88e0b951655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f053d5dbf6d396cce6322f57bffbcb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95741fde33684255cb4d213ea9e81c67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ec1b374b8a3b46e3a793f2c824089658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6932c060fa5ae5e38926ff26ef0546659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be6b8499ae375db4ed97f7c7cfb1e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee97dc3af50ea968b6d97a4514a619661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc5d57579274984212dd9aacd879e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1300c041cdf10130e6a81716ab6a762663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba909b79dbebcabb72341ff120f6d2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fa63c4c011bda620fbf6d8bb0d1b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c22ea0baf0f1aae81544474d981af8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383654bc99772efa148ab83cb3a56b64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c31a4e53fe8e61be91c4cf0374e434668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce513ff2e8ff401c3a1f4b5b17538bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e77d7d15b0afa08a997a987978f49670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395acfba4081fda838492990ddf5461671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1fb592b62b2efd6cd76c06cc6af22672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ea4b74b4ca089a6cede347af23b25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0acb15f44a6a83af19ec0487ba39b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec07e1f68fafc9bcafacdb6cb6c190c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096a94002e1b1b37dfd8e3a94914792676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9588c485ff5b0a26374707ad8ddcb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12db6471ddb24dbc00c6d30ddb1520678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b153ec59d58a94047ac7fb467515ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68375993462a1797a6b6f8d1947faf94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74009de528989887c04202df5a111ba7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe2d0defdda28d03168f5288d005d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11c7fd55e0ac8a1285361b1fa8371f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8c62e667a2ef11da5c25ec64c5058684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2d35ee414e5ac4302d8f3080692b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935ff9b8edf5d01cfd7504c6d85c92c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ec15cfdbbb080ae184005bab4a6d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79fe6bc05b165e704be1e26ddbacfe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fce471ee2f331faf5a706f24b46db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b04f86a929fc9a6ac3b1152743eee7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5becef00355237db64203fa8ee768691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172930758cf901f689bbbb477ec8a10a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d68e960592ae43c07b404c48d2b40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51ae4f05007568660a5a1551f24d26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76badcacb4d02aef9c249a8c55dc45ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0ba18d53530b73173fec97a392718696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465a19048cfa1da04ae22cfa66ebd3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80650620575dc3d91c85db3fa61bcaeb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cf44d5ef1c2213e009183162191b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ace659aed81dc2f7e442cccfe9387700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acf3cb36444f615672d87b5647e996701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c328a4165c2b5c52c65aec9c4fc8759702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ed0fb0624fcb31a08fb30aaba6c5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f2bbf8bc46fe897b65abc524fe7d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ffd83b451b68a2e5050e02a193fa2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0facd3c97797a21b1aeeb3c5e7ec4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808a97d6890275a4a8415a760a1bcad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c885800c8d6b0c42bd69b64496ce861708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49953557aaf3d398de836f84410ca13f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514512d55761006039da81bd4769b542710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fab717fb1e3b335b837d17291fb8ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f709abd215c4086b2e8b8503debe60712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b12bad267330bcacc49dfbafe5e91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c5d432ff2110106508577de2094b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239de313618f734baaa66672f8ed6c15715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6173bfa33671c7e26a89d81d666151d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9f15be9f8c6faa07459ab7c0fe18c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fbf87f3d8efbc4490153b150545d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9137dea3cfbda70e5339f847e66b3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f367eafe4ef6cd214a7a373f4a6a06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d23fbca9b2af1cde712ef45524b71a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e4dc41406cfe37b33a3bddc94ecdd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730557927103356f3bc4bb35f577514723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a67777c7464a8526272c1b4e61a778724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dedcf9df803de3e1bcb653d1e94012725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a200141dea20d54294af8f487cf4666726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b512cc0bef6014bef14c7c955b54301727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247d098060f71312a9a12fd7498c07e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b00a834346348e183eb8d04cdae283729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9b25747d6fd4b28bafdef0b46932c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e5c6e8669e510f65f93882f4aec8d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b1b762c5bde5cee9bb9061a8ae9d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d92e7dab8b2effe2a8fe92b1ede6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0c3506ced89a06a70b299831e2d3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4336b163cfff944d7af8872daf17e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec083b269d259f3e5edb70579cd65ab1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82993840b52d93ca57dee659382d10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf9aec9df6b7a00d82ed00ac37348a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5226a2a986359ad3016f5e6441a2776739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841a4fc92587a6a3001363eb28f8111740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ab3b8784dd9302eea814d7d080c1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae621ff4064c8e7385ac3fdce878c9ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f691b45361f5c1d8c7ae3353386294743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31571ccf2c617fda3291ba659a4bdacf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2535ca907dc3e83bc7f88a076234f23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be66542f2d53643a284e09c76525d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602e0de70280cc56805a9efee5d2576747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd514c1871ea295dd53b46adc76b124748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf3d6e5eefe1d0a8c30256aaef8d7a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6168012d493b7c8b2072e279790a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa0a5ee36b884a1b1afffb8dc76c7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6168307895985e16f0c02fca7f51fa6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476fef4fa84797c8c4684ccb06c91b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f538ff3d4f786d9b70ca058fb7e53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9955ef10d45b8ae0917fae52b4891a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76093dbb5b2be2da08ff1dd54703b9c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa531d65772ae83cd3437487388e7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b3f82c686a118c98bbdb1a898f229758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcd0707d96ee7a36bdb5b18ab7e3d7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf5367750426ccb7d57cc2071a8f17760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d075e6312286e234e3ee11675bec296761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a0b4fe1f0baf8590618cde5b24cbf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23573944e26749e3b50760c4e8c77e84763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4920abf7b6c65149f1ec7ef47c455764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd613f41b805085186b7f57d4a354f4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3dd6835173d43d08cee36a9af9f3a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ce96385ccdc27b9e2088e74963075767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3c1f67559165fc694bcc4140b3a6c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610460b16f76da42e88fde9e2cd8807c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b7c992b1a87b276b1c9a5b123db6f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b8952b5640f526d528a0bbc485a0e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3189576d4b4379c1ea3f95509683e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85039f75318b3550b7a5814664fb8cb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71547058d4e3fb14e38f1072449865774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab81a3b043ac789ad187ec8f552b42775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282629d97f3b325476238361905161f2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f65353a5f0bcdf118bb8462b90458777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec8b7d999b8e5b0e3c4012b22bdca5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330227373ab2a062c55f362d8098ee79779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87ed71a374879dbd537acf924fc98f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a85c531c5270e171992e66e9c8d293781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d00276e7c83b873a46e0e8c299588782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc2bf4ac2371b8f44395453e381fc0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47413a9bad6da8260087739c184bed67784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452696fddf8895625cb735ffc324cee0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82361b15e56d28ad6204ed001253726786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0bc8e7d9bdf2003c120f65029c2a4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5f25ae729c39d2e676dc2bd8ea545788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c40fea5859e6406918b7cdfc51e8ca789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89af5e8cecaa0e6e5f3fb2d5138d04790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972c16943db8d96a5d86d3a92f099bd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cd1920067aa376ab237aee9ac2c31792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa0fb57e9e08e56c0eef7de3a16e4e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40f034524524e762e2a0b9e0aa01cd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2cbfca9bf21b39cc1618b95e1e106795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952081e3f9e423f522b652d9be58c25796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12775c2917591f361c366cb5975bf335797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6f1b8461a796c1fd014ea68488273798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5743c89817f99c1fd1ce3f0fef85ee6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c9601c82f222af2d9faf80f127bb3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f9e1d2086f9217cc7cd097f01ac27801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daeab140df0b3344ad744dd9f31389802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dffdddd307b2b65d78136d9c6acb92803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e89a2bcfa7413d6d62260a7ec1307804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44e3dba32db03f4a9c1b8fa0663de9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa643170332b7f981b87a7ad1c7bf1f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9ffb6cfb977a3fbe2060606146e8c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c3c9726d26dc68fac0057741b152e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586daa1cb88f59e13d8bb6cc8905e02809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ba6161e96d890977e2c5be7c25990810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dd2f1d0aaf6da4068ff79d6185d85811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c802214f52841187567ba1cd42c7f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc714e5ab348115a7562cee8167085813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfec2d83b8d52ac4a6e1b423f05412d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e480f2bb7b0b03cc7d2f49e9bf15b0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b98e8cb45bc28e214231481b5580e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f773afbefc4d67db4bb3b4658a8187c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a839a7744b078e7418e0ee3ca96e66818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114b6d51e49f498e32a6b1d8c267d09819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8d17c9f7f710da20d98b597610179820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b48c0a72950696302bff9c83640f54821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f9fce04589ba81a0ca9cce28fcfb5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ee2ade8b16198b613ce3254be3ae823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00bfabb220668e0c50d15eb43da121824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e36c95a5587673d706068001fc720825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270c8fb78cdc814c3ed4434876d809c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8a78ca74b707341fed7e6b0938fdc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d60e108830447a452a219f186d752828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25538dc913beab16a3f0d11638a59d34829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364d2081bfbcf8aceeb9050c2646592830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62b8e042da8e20756174688e0ee084831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ff5790d375d4f5b0a6af9c3c4bd34832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077ec9cc48d9245270751ef773e12cf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b14969755dd0c1adbce327cc4d4807834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c15536346cc58c670cc939d93e4ea835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d43e59e14c12d8b758c8fae8a3994836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334d8daa77d1d954ea628bd5ede159a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b21164e7d84cd054923821d5edccc838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cb755bc55718c9cda7781b8f07885839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef08f87d696f3bbcf5c8cd2de93db04840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cfb5a5d42371f7d846050fc277dce841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302a0a6be1e2550977100540a366178842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28541344e043b858eff4a537c3a2704a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690fab4cd0ddd656c9051619ff24817844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7efb46d4a4a4f067c257ae4a9384c5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dbcf5de057295423670183e6469da846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cb08f954423f4c3a34e905aa49adc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14a80243559b526a37b1ef908a331f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b411d91478c9ad115bb36b86f63141849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d149a73cae2dbfef81226fedcdfe22850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a24be0a13ebe6b98e883a7c1d7750851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eaf8e62fc26e8ba932f94daccc3e6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5a48c1e94ac875f0e134fcd106677853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40dee3777e114deef24d899f166819854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173286cf326ce6a7b96d8a5bb93d5c0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a9ca14cb8abaff77d1bd2fc65b225856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f4f4e00bfd015dd29d01e957dcf6f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bcd645305aa0d5e5673aa930b881e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7236475f999639f8e57423d776b231e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a802fc43fb70c07dc050da5f72a79860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286998cf6f62c5d5697cad1845a4971861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b063e50ada82c925b8894f91c32888e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b95bf8f76f0df7174fb7a1239c7a2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb1f036f1f51c79dd3666687f20bab864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714482299eb58667dc2247b76185126d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f617316d5cb8e57a57400f7f3408351866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43576bc7db3e7dfe54cefe8ebd5882fa867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633e3e17c4434578e9c4297c60f2462868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0909c9e786e9c13380525224f2d93aa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b850cd73fdca65eb34eed492dcb12870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125c89b58e601a8de433f5e0b5d30c7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ea8c71c62e657ce69952bacc960d8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8895ff1818a7963c0ece5799cb38b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df44990d83f74db0fd0f4525b20cb89874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa96c0431b0ce3326ad1e6150de05c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e9bd2060c31b234018980e1496469876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7362b06a7d36299bb32f513e2d30d4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554967e1b6f6a5203d208df39949f22878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954ed1b669075b7c78cf0ffacb8f759879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b4febbcc7ade3c74b9836864957a8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d237cf7f6820eb6ac01e2a936e5786881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204d296bf5074b44a175c1c2aabaa54882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fad0f4fb2a3279085645b4cf15a33883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948635df5c94f83fd7f096e8f18d29b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fe8b78cc81e912687f99b5c9f73c6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700642f7a947bc3b5edac3d8c0ec2e16886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a4b1e8c1ae1c36d854a9e470bb850887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e765e5fbbf8f6e7535d8c169456f16888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d681fc5a91acc8852d345ddac1262889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b455b9269318f3e3d4a6035762dcd7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14329273c265dafb7f24a8e54b8f80891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e872f042dde90a4110c6d670fef62892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0dc5ea780f925ed2c9ef782f94ee4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a94cf73fd66e810da3ffd0fb6805a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea127493901d4d5de78759298b0fd364895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59716d306008e6ce5c6349bd088d6468896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff023630fd9d248744a761d721559b9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b52496479f3ed72c918ded34a4b91898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9cb61dd2acab55ae08658d85e92ec899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3aa211025c331a85668f6b7f9f7e57900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20825087852f002293f2ba1395c3047901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584fd299363a93f26749018f5f4a669902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0c3c4ddbdd93b4e7062398a9c63cd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c3121ff073d7e0370d1034fa64d54904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25eb9701285a9073f2efaa3946f441905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2946add00ca8fba8ef3b4b6822938906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e59634e48d9e110961dffc69264111907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd513ee40c677b1d00223a3ab5cea3f5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b6e61baed631ee34b6e0cc2b1401d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266e974becf20e2c3c560fd07fab765910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca626a553a537bfbe46cd58b3f85ed0d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baffe5af3a4ef651c5f50db222f39fa912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235b532682a5b0d2fdd32b6c5f9217a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c04f99204dcd7583956c0298a7b171914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63adc3e7ccacd24c95f477cb9149680915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f57ed1fa334f5ee226093024506d5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a645f49b9e4d4f79b79226197cd529917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2480f1be4b58740368ec9ded0ec211d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc890a0e8b9a42a78cc6e149b1430bb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e8984b0b4936dd100fecd2c13b1f0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac47355c5871ef29c6ba58401b3059921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1044ea6c29b963b4ad04e8e80e977922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1cd6bf41e178d6fd58d42a3ef2c41923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a923f306237dc6a81f3887b0cd1b3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c12893ebc4973a49ecc7acd00f869925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee13a38ba19bda9b68348f5fb1b015926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35716be32c71b19f7cd3b33201b4a5fc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c28c9812fa9fb60b69b8c9e7a050b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820c5b537cf9fde2b4b2a11fdc714eb929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aed7b0eeb28f0f7aebcabed7e40fd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb85ea59f5323096fe6dea2f70107c4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7c8dce20f54222ee39e4eba3681a4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2626e32c1cd8619c85a1738588c898933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8db87a8f9cd00163a71ac9469a1133934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6397640e12846005a390dc418c64d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6c77f024e70794c57fb11daa99b48936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37a852de1ffceaf2c5edf2e1453eba937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a2cad95319c1cf73e42e37b78cb59938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8ae1ae06daadc41f660b311a27fca939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8790d403f8deccca2f188b69a7c34a1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d6200ee5a4f2ffc614f222fabd63f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6726c4ecf64525974b324f9cab5b0eb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a0d183dd7c033f0070fe816d45183943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf57f3def929e9996288c29d5e1dfc6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fbcb15492e78563fecd10d56baa80945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b811f15b5be884ee679f68f6eb289de946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224830a61a37fbae55800eab854d4468947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed548dea55d4038c945b429ce76d4794948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc1a62ffec5c8deebd6aa121e8b433949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ba1d086bad415a0bf8575e09dab5f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada58e817a7ebe874dc3a6fb171a8a80951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18834e4ce0e5a790e844f15466c72817952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738a9b4c2a04a0731eecb4f80359c1a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35227870dfc05772572d3f6bba42d2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c87c8fd976bedbd894182b0054719955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecbddef1b54c94e939ba90c66c1638956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dc8b69a540a4d702407953c7fefec957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad81fb66f36c5d633437ba9ef6bf7c9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e290eea355629b5c24ef993ad0e8eb0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea36d55595b231810f7e99c25b4df51960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9456b4e9dcb788fd45105f2fe65c5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507d4bb3882f0e98060f634bb798876962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c32cac95bffa9616200b2271989c00963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bdfebe3e3f301ade0eabac279fd00964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b191a4820883474a0f74674237e8278965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb274d319a7701a5ea25c347bca5262966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f13afdf6b6c7d2e761c7694af69b2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9e43a3f4c64809b3ca2d700a1df4f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9153de30f2b6d3d692d9b24d789274e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea46289c0d9e91d0ce820eea3a98e8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76066ea721bf5b8ea10b123e00833b0c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515f13cd33a144edf5a7bc992a1e524972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad84a625188ee49f8137d3f4237d7a4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bc4d2dd79a6cacf2490bf2c9307d4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0757b058aa3f68d81abc2f4524ae1f3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23eb5396373ba4f5206b4b5a90fbde8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722c333e8999ebcee55f4bfb024eb6b977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5855c8291dd189296ebd9f38629e121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170abbe82052fee82deb6ce67f786b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed558743aae117b96f0b6e796814aaa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfe8e03a1859cbc25f1fa50091bc624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225b3fb55614d15a397cf6e37392de65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433578da0d7131399351678c9a4257b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07475adf1e2de21c66e0ca896197067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac65430824f60a0c68707616c80c688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef61cdf64eb8aef8239f6f4a441a6f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c2d85ebf991c43063ee8ec6f756d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1c9396f658c878e6907b8cb46b1b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cf0f6854aef35fb48fb1825e3fc0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a62f90f871c0b64130a2aad85785c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292c1322fa5475d132b84cc8e83458f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf2b7194a63d3998813fc4c8d55a1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbb945d47ae882a909286090c12dd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad01bfd633d893b23d582fe043437e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936ee54179c0c870741c634ddfdb43318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890515ac30bf50c8d29f7b6da841094619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53076aa74e90c039d79066dee9258620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184272544fcb29ac94292f69370776d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0518ad6a58e4554d5bb68c15a54f4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4089cbb49a06907e1e0a4b6ec81077923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0211d978d3e8abc3f26f8ce69bf177b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c5616aba7049d36746cbc5f7be38025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad8104548fa141e29605fba20b1deb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9565d4db32f13d64eedc5155e0193da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9efa7aa58cb559045fee778451628e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81204bb56791e1b0abb8b90954b29a3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ffbe56e613e3608b6aee174ff021c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855bbd40531d4984793ddc17335075031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681e4c8088f9e15de42a840ae1aeda132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ccf89e99b2171ba4ad9e2345031c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d62e33da98b296e20f3b670fd3246c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d09fd011b006b4e8455a33665cc49d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b288333290d269100710bcc565b0a2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1fc8c3dbd111844e0492c9d09060b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016100ddacad33396a2f0ac2000fdb5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fba46f16256062cb332c01fb14b5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d720c0bd4481ee58ef7bfba7b6fc1b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd99bbe2609ca9771ae7554be5bbabe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c036637a7f9b81fe8033591ab678842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc81db44434dab0facf19ab13f251043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d6a8dd47d75b54969b7a8c646e25d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1ed153d6c9429ffb21dc7dff88d7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0e1c4fa66678a2c6d43ed2e00d13c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7126971f1db69cb6cac69c921bafada47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f16010916a83ace200981761ca4f5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2d1a4dec785103b096e81e1dfed0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308b8dd6fd96aa2eeeeb1aae8d5442550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db58d673cdd8b212dbb9a19c2e4351051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4a10012835b0903b307568b751d9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e954911a771c4394663591060f1dba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491fdacd8cc16898420d69857c2294d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31168429330111ae43b5807543e25f1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d9b6a24359fc515982df9a6023a5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e175f10c0beb3e14e75c24ef1cd00e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aaba54b29da12a65dc09b427e0bf858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae98edd60d1572c8804a24a61ed23d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbc50e98fae00f49aad5956e7c39ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38849ff1106b686df9f8091d171f0bab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71c3b44b1d63e90129fcbb4a1815a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7be5d9feb25006d1449012c9008cd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ac75506e7fd0a13af297afedf9ec764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b3fcff337bb17e21c11083009f8c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88df2ffae5aa9d88d347e5d940f05f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db90ad5650487fdb49c6ffafc33e0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fbec3af19d919b43e360f3173e18c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bc8ebd81ac9b6267f051d0b142df769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3498c66bd044dab00d9497686794b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8098aed0c211492bce5be2b0ca576271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcb351f9c86d87fb7dda59af22e8f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517208389fdde75266cd14737d9327e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd65a5cec9a192251902e0366bd7d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dadf074c0c3d9fba1a3a4cd74eae1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2895084bd86df419a0575b4a75a7a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5122625d0a653958b0d1cb0aca34677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3afb16532dddb7d7c002ad94cbb1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1315379f84c1e17da53c9b4acf75af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41573c36615db678ac9796607f71f4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebeedba618686d25e65b68fcec997481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d89a15875bceef46c44c8c90dac7a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866b9e3a9e4245c58420981aa2f767083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461f7694d50c7b4f638873eccdc81b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bf44291cebf190da0e915ae797d3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd4913541e3e824cdacde00643a38d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af035f8c2ada9c8737a34e5c785429db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273f2080431ee3f802664784267eec988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e33304b52c8ea2b47eb28bd20d74aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e42e68178c8dc16b29498c5f6c70690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a339e45b093d924619d63a9692dc8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4314197b408bfa5926537e9d44b43b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003c2b8f2ff741387578d1dac91f35c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89fb0f02ac73c2264839f27e6079b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2eb317d26b999316ee6114d9067a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48884e50adee7e236528f72d7df290d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06ad7f76b4eea4d350804eb6fb2f6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624071e594b01bd9433d2779ed3dccce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75382e10f34113be5bdad6298d302f0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066a6ef70feabf3574e272ceca677c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649eede4e28def951e7508c245882b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972988456da0a3d87aa42df0a18ca27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c444442d4c2c4a3005c3f76b2f33832103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1003663d4384f348c1704b78348d7f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566022bf8b0538110bebf2a81c1e76e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b680322fb791222bd25de872470d19b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2486be9cc0ecaa8c4d584f1fc1f443f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6850e3522658c99f6aa01501d6e12e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6beeb0ab48e701b155c7169f60d5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228ea2205794100401ccec24c933117110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb8b4dc89970180abcee623d8555e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337c1924476afa22774271d1b63a5c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd03ba5e1566e31c28929db00103a67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329d434381e3b0b13addf11fd7953b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7c2796df6cc184ac50ee3119edb69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e026198a577279cbf15f6ec39d59c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10618fa54c83861c778a022080d82a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30bd146bc15e9f300f769f7ace909b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa7aabe3b282b93b370c6dc90432f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce83ca2179e940337dcb33ee19b9a3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51f5a732db629f585fca0bf5721f30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f488113c184eacd3b9aedb1f560b7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ddcc4812094917b2ccd9bdf5d197f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f668c912cc4e5ffbda683942ce3af0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0cf8c2007539101a350d2710b289125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ef7a00a11756284eb2163bf0a88a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760a693090f9376a3b8a267e3a417a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b573b7b2d7d333887a08f101d85250128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d915f2522b384930c086baa1c5116a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d017b67ac01830b6366914e02ab87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c559c5787d231225dbc09eecfdc47a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1f408324308beae9db6497b2cd8e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e831f4231777d501892e7c78c772b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ff500f87dc62d5d8bcd8321245283134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd18bf4513f3ebc8debeda86a4c1aaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3e6edf0f6c0f2aea558b83161a6bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ceb3fe99edeabbce282e328e72a79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608b610fab8f63b5c9438f0b82281f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500ceb5b55a030a6a996ff017d5a30f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b4d8e44d4de896b8dc42162fa8d9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7390201aaa6236d1d86490c20b1ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bd45375c95619b38a872c8ad5ff4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10996b6bf9d2c38552f33e893026899143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa9e1fe3585ca1be1a759cb76612bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb445b84b0d9c43c261d0c7b4ad3e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b5d82a0ea17f2fff87381c9a03c01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f8f924c6fb44382674a77d24b6c36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0410146ce366b0ef6eb3d59949135148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32b87ad88caa86af7c8da290d5770e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc4a82b2aae90e6bc618a1b41e4709150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6251b9863fcfaee48a3b378d40600f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58473169969b15a02d41657f9e39c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d4f411a97ebe9e41a6ce3ad19b238153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3ad0239d8fe0f4a28f6436020bc60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce49cf83bff2fb6ac04b8ae9153a55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9ce1a6b728dff8bc038560b1e6a6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443467b140c03a97242d1a9f59f0741d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c755dd94e2bf31af7c027b924e257d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25b3c533bf6346c2b0b75cc1a50304159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab03eda5d207d3d4027fec36cf99749160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fc110401385dcc708aec04f60d79d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b35b2321616e46ee7c8ea7ee2d3720162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48b980a00a1612885be1a3c7643d4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e2e4dbe338383c6110c20321954a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b560ed055b32d900e89e5dc18581d5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eacace8201bb531034698014291cdd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1eadd84edc865940e63abf1b86ae2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab366b131800ed882b24472d743cae0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe256889f19b3edda42ecf4e9534caf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854732b1314fe181e26fe2e962e5c0a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71708375c1bfc22d3662110d2ae76d21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b552bffa7b3ff3b5234f1c6b27057172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07178c1c760ae8bc7e4bbae2be3e86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66f7b49ac0eb1686609a607109b2c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fe824f128e5eb01ed989ec088db5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74d36b29b35863f24ae3198ebd4c88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12fc8b4a4d5e7106415fd22131220e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31985703927bf2e9ae433137983cf5ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a394ea686684b75153c66ac789a99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953783bab1a2d7c400886b66cef747c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7a89cdd7e1e53018554e212b99ec1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf18a9695e5be22a42e0d5f529b4695182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610a5efb051d71fb7e88e2e269bb75a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed00deb2ae5a618003f70fc7b32668184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf865129198e75d10e36e497701e681f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e23933977b4fd8b5dfe05409212610186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a927de9c2ffb06ccb8f786681304a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce7f1efc6dd072025860d70ea25ac9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f9bf10386d1bc5b75796cf2a81190189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf25893e221df3a8ded6ba4d9c5d7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34008e084ba6b399e58d61662933a59b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988ad8bd1313306c9e5b516cf4f5854192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed247665afa2131cf617b2e7ca6db0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02271b4eac2c725eb206405776779be0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033eb228ad353192cdeb448db41be856195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494fa62e6a6fbf5911be30f987dbf78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f587085c8b91e2a4bda5a489f0cff48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd19988e9bfc8b027c579e5d843bf57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c575d73a6a07c1769313d2b739fa2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a0fe6136307f30ecfe9afcb0df183200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b23fc13d4dbb0e6ce729f3838cf01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97016311de0976900648c989bba1b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec31a2c414425e4e0f010ebb165b12e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212304534dd83c4a08397a75d71f3d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb9f367b693438a028a39fdcd2b287205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d080d1a7d84cb85fb0fb95dc2b94de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568094e1ec1228cbdb49651f31f0d70b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a5470653f4520d948f4c0d656526f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3705007211c4298de5ade964bc230209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb122c258d6e9fa4fcf41f832cdc4c28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1025c9b6fe0cbc74eb33d275ec058ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7302d31b5492c82816830b448c920212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88413193a860472cebd9f468c0185a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77722c69adc88ad67c4713b1a093043214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1727daafefeb1b7263b5575672a03c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66348366ba0e4c6a9c6b752fd7c8f047216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f71e9d9ad78c07de662b9d9ede491d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef8151c62dd46c7fa28ec08081af2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2290b19d59e0b8f5e102018a512e25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a077f24ec2a3132d8cb87b822ca3b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c003fe547483d5e214cf004134db4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c68a69240deb2287a1504ac43dbab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0639a9439511be47bc65e05c39ce42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449aac1047a2e41e4da23043321229c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98559e8905dab6b4b9f5977f8073132d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9da34ea3e64e46ca4efcfec6b2a2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b475705b1399f7af6c59532517d081227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69426ee9b3434b56907a58d3841652b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39e0986e750aecb54d41e41ac5f6e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068afc2cacbfabb52a636fc42921ea7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8386661855dd736c6d86f8f9585c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdefe229ed838392e07c2466f76373c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e334924a0cdd6c66cf23f9f01b256d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87b673f719869d09eb0086d3995047234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba8e196e3c2b9602b3af34a2ee6bc6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d493df1e1c7042a3d4a0824e6ccd6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faba6e8532242d2a2eb809c25c44dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859e4f0da868c73ef933c902560c7d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203b4ec9e667143fe066f58aad0613f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6676a52e7c590ccd3d85f18cf0f1b95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02847689416ba2107b7efc0ef664e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240f253aa26507440eaddeca109b1c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e623f55b1c4d6983c4c4438941386aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7d8cb294c22583bbdebad5d8ccf60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f18e347ae521bc54e11b9c36d3226245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746cc496bf006304529152ea2bbfdf2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9acb3764c81a515656a57c15fddf0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f418e6ea49ba046c0d0a140520ebc67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce799f1052b4d0b5d10f42761a78a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6925ac6b87c5b3e88b9340b1aa4a06f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c79e1d4601b8043da2a005e3fdafe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059fdd864a537d1b49b8dd6c6513838252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a3648dc2cdb19642ac2742780692f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ef9b28e60590e56b62ebe05e25610254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6c7935a7961466b35913673a1ede4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605b74a67d839dad5ee83e35931a094256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40f3b4264e4968bcd251e3f671e8e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad636a3ba1b4a6dafbbb30735385426c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfb1751274369602aefcb20b50ae99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee4d5d5d15f36e5f1de613d42d8ffd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638b18954ab211d94b8109bd1ed56e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bc253f647a04a2924adad1d04245d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782e860f60ea50ad09edea922aa470a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9caa8f8c414e631f7b3b47c2079b4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5392cc243c195bb21194f143fd23e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e82aa11cdfe312bcd7234583a08af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19439488a98810363ebd04fe2d27ab3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65ce1d3ffa35ab25f8816f6ecb39da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a682425d32a0bddbc265dd8b79a0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b5f05aa9605e18c77564367a03832270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fed08928c9fe6a6d4bfe5a935f7d3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df158cc47f0d088999482adea908c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745e984ee36564edb4f93c32d49a30f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c261927f07efe1809eb19308241724274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd52b65317bf909c28d858af43cc3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eb8b4d2c9fa98002e790d2b3d514b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea1eea12e29610145d7d6184766e34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439556a0aaff0708c0863506d819f1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a92d0b2bae621b7d00072ac112f451279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7057e27912668fa7c373c8f65452593280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bf9f7e6359e359de3703d404bfff2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092bfef4746f03c51019bc83fb332d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717af28aa4fb49503281fffc2a884fbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef80561f3866d6cd0dac17c4c56c9b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e7af145ed73232699980f74843ac7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946182944a983b72f6f5088113cf63d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e551f954a81ff46e4f4bb6ce1cdb58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3c6f478aa72b5941a64622823feda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af5e23224f11cf0b623a3bd2b4f9cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d35abb671b3e504f1d18c73680289290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389af9a02b184947578aba056d37a77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df13d7556f9832a1b07cded1e89132292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1271f735db9bd746b08b10ebfba092f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e09705236a33974a687241d0f7e1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5206293b358a5c466bbaccc6d925218295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f82fe73e6a8aa857b0d70f955b328296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3bcbf8321f9ebb709be6c1fe56a01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526087d1bd7fe1279b86e4f77ae68780298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa22f5a5649d24c563e22eddb8cd80e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237a2ec7e4dcbec2641be5352644daa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cbd7a944cdf2ab2b559f8390a0cc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed99cdb3e2ad4690affc7baf7467e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6de97bb43a00c05d60e1db22ea30c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb618a54ca1d3beb78ee88f2eaab413d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb68b41dfaa9d96106e243a519c12fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dda5b40a8d9068e2e71f39f3a1cd0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaee05badf69b37155e35426c4ac34a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6452ef4c40a6e000744d0596066398308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34498406b47c46284deffc13ed89e71b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef487569a5594ff831fab10c27d167d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f496217cbf733232073154422fc799a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e242286d28cbddd04ecbdc54803a1e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c852e03ab8621a9e11e29691b0dbc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a54b2fcfd153b500557f1ae02397ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d807ff12c3de116fe28da95cf6f6c7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cf65f5d36020987194476047f152e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c672901298763890f184f52fad4124e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cac3e44f5107eda3358a2def9b648318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5302b4eb65254210fd1be082d0dee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6c11b1e071a17631c1ac3dfba96c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083ab78fee2b06e5d37d0a0cbff19fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd42bbaf6d3bfd70dea02ffc91e75e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a92fae5fa109d5910412388ec5ac7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e064c4a710b0d2e91dd8d75d737cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ab1c7350bc9a0c863355b4439cf39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84684494bde09aefc05d105ed32a87d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342f6e5aa882338e3d34201f5923f9b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da023c83c4b612ade53b3a643babad01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b2c01628d3678122a78962dd58c20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95c2fc84d38bbd46c21113c2f10525330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eaf7fd627b4c137b1590f3a0522fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadd1e95b00e993e0a6b32e0fd915f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ac4d90322858e542c26c8a5f3a703333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bb46680a15b5fd10ef7e416764591334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab435dfd658a3f9d2ca130071ecf6d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b20b12e275e1728559a1fb7afb852336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18757c0081c9276a4dda48b92787f3c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d24befc794b031b5c0419cdc4ae8c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb366746408990aab5b3b6a11c5d2ff1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda8a9de4675e3754dd95233082ab43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4d89186b29d7b1f56dd3dfd9a24ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b1df710cc92cbfdc275636a4cc1d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0e050988efe4047cd13157a01f897343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80b884a1871f5d2645a69e044a9f3d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181ee8540bd20648b21b5e8b2585ae2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c74235e6ad4dcfe9055bf9a0aca2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fba8fc9cc7829b2456636c9b2e3539347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cb711076947d7ef80411bc2d01f61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27321b81867b9a58fb4c66018e5e034e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43981b2d03ad7ff284e82f8734f27be8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfdd0b368d06cedd7ce11431e031bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13275fe49f1b99a9a211f68c64ee4cf1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49945ea63c53b6f8ad430c2603430d85353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbc6b6b8ab8c0d139edf62e4d33bc4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d0e8cdce61614449fe04ff15ab847355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc17fbcb4de11f0e7261333c1e9017356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5e38bfdfd21fd4ad01d982e216970357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baee066839cc3d0b388fa44f32e262358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dee9868e45802f48ff7fa3174d300359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c93d6239e2190c5f3d3c5bb6e57495360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969c6bcaf55fa3bf117c419c6c0e8d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6f40890a6c2037d97f7069252edab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7bf72516e72fb26da1654b1c3234e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df93825366ad71ae37997f730fd6516364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd70b926f195fe42a52dc79b5aa8bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91c82c6523ef165c06f6c11d7e66ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb7af69a75524c3523218ee39730e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bf82e9bb2ea56cf50f820094b750c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795efb3eae1389a81066911b6cc94357369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3962459061e6ec4993da28fa3970ca7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133024b9dc977eeff703c65bb63a882371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9ed5227674c437ac909bc7850c1e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dce1a6ffc6bd5a79148086e2bcff4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce256c73dcbaeca43d7b07ae7bd7c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709555a75f1936abd0494867dd49767375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba395da9374ed8c23185ea44150c06376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf48eaf9748f027c41d52fa50dc6621377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b87e916538e68f1dbfdc456c3a30ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180023e02050b4c886fd7dea5e800d93379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f18ece9743c762fee2a6fd29190d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d3e13ce85762109c2d94fa9b4e878381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6f18db3b5304ee36858552c87ff28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4332d22c706837a49b486e07bd4925383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bb274ae1d7ae3e457e9d27c156810384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d756f1abb1df52d10bcc2fcefc1515385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ff14bf15bd940b34ac90ff1dd90aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52f858c9b28ee60913cdde1a86ce6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d31f48efc912ec835997ab1411efd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b44b88664ded600a657b467f7cf410389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc24e68c517b755509b869265c547e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e391562f8c22172a7a574eaf9df3939391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9716855f4a6e6d35fa05b20330034f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec510a4b00be4b97e268f29a6f3eaf30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d568e3c5aee4068db69469a423210394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d52391ddc2805cc29671bb0ffec65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0c42261b6f7b727157022c4e1d9ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100e7e6463dca22ee0529a58395a935397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519085598f3a3b1ade1d505eea326d90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a489efa9d5dbd81ed3908fc5b42f85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e628394b35ed72b3dda2c556a5d1f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec9ce5d4ef6e37e9516022b5ccfbb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e491c64ce85e8901728a5d408a0cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984c1487c1e90448caecc2b65c2599f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e406ad9a09cda6172da9c75dfb58ffc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73575672a9be6d961a775539b8864e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e481645bb6472bf0743e3bad0908d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589e942a2a8af2192a705f4f8f6132f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbd9406bc84477ba7e6142cc9b1bf3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb12db43a1d61869e89504373ba13eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be830903df737228b3680012c7d8b0e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62be71027cfa685456229f69c4d5c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca8e671179b8a9b5ff757076800222412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42ccf6668d12ceabd18d3d3d6e6f7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce2c38b90e3076469dd05f4a89bfe4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2980d2ff6cfc69de6fd9c72f95d3c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6d30173b84fdcfd24da6b9ef27ec4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bde6ab9d23add47289f9b0eeee5488417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794524bc4fc4b5db686e27e30a44f68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54af716775624070160ed4b2cf763ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f51ba4927336ac22a5014a1f8f8c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58ee120935addb97d80f8e5ecd0a97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a141af1f0e03b7c263f63541d35372422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d879d19d42de16861923fab317b39f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0940f5f4423411488cc73ca17dc0b7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e39a347dd5b18f33371cb833e543c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca658fe23fe826d63a77f68f5ba8ea6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157409f27a37ae83ee59ee394c5d38b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfac9427a7cbfb8b84533f04b23907c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1866635d709928546199ab4695376429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04793c276e9e1011b4f859565e23cf7b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00efdbf98d1ca8752f15419fc78020431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e52ad618782ee245922ee67c5fa391432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fd617c3e337cfb9731e7bbbd24d41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbc3eef93dd37299846ce3c05942fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300931ff7b9eec291faf975b95100db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25ddd64911d1cca9f5c7d2466e907f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e1f6d4f93633ddd1c599f49b28f77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c15f6319711c140254e365da8baaba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95848e476b11e408976aeb0ce75ee295439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b2d4fb80b92ebef3f49e3d561e733440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2e801b9e187e5c8bdb5733c4f9edf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812337493d36c384b5f71f3ff2feaf6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdae0dceaae7b3e3baf563200551e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73a595cd09125f243f89eb76b39363444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1ce1ee3e9f02326d55bbcfdea0001445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9857e056ce2f588436d34d7746a68c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f8f7e6237c99e7bbba83dd07bb046447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f33d4e130d696cb0c72743d06f8ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c727d41c6a5894c4573f1f9212c2b37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec3bf8df58f6d51c5269fdace930e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dbb540050d8353cca71c83c5af0c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eead479110271eb9d5757dfaa315ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7f056e2aa3456b32cd059406d154d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cee711031211d37538f62f43e116f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75650c9932a2a15f9f7af9c68ba60cd2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f581ffc7adce74a025c7275cde982b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4abb200866d44982cf0af822d91aa2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7b11ef22a6ad569792ad68a46fa55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122132ac9884e55c507583cbb20e90c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f66f7495bc3af6bc915faea23a410460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784130b8f0a7cf39ee6112f68cdabad8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300faf2eb5bf7f31083d1fa0cfbee91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14a092ff88292384006c4f9f6b6bd4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c903bd4f5f3adc54d7273d6cc3015464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad7307d81b80a8b3d01bb01b550d96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff941aed85de14d2ac2a48ff3545539466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227d893e1d766684ba20df12aee0997467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e01e97b3963f596956cca667f7cb1b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc78afeef41603814d723c78d62705469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f70572d1a3a91a332b0b2125583a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4bee9904153be8c6368973ca3f721471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963793e298b37a721081649c30890f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a712d83016b7bd4b5a8769b8213d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0b571dd31a5ff277eb6243f9fcf13474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6335cb4e94ae26e4786567d8fd13bc2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2063bcd77f6ee1b5ee3aa24914d95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcefc3cc898453dbba029e0f334c2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1d7a380559d05c83398ddec18af51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab9900c48bb117234d24ba89efa658479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a455dbb0a5a36ff6a9b87ec29d698da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1a870eff509f14a770788b6f969f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b963ee7beedf62617984c3fa9d696c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70230a67642e82c0b44ebd4b8f962d4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907c285c1f434a21fff3fc70dc63219484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c42fe593a3cd3a669834cb44453f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689c272d1d0eb073c7ecc5c4bc4ee9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061968e62421c92bc88dc1ca45527bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437212fb0237d25ed2ac9edbcc1bb33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882fc06eb4936bfc17035d5b98925ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ce9c68ec6f5348fd9936395339ed7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26d3694d09638c3995e285aef771d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a669083af2d4fcf829accbbb2b0860492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb708ef079f06f0636d6cee1a2a31cf9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5a02c45e162483ac98953f036c8b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7721b8f62cad8ea9e62ebba59561b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1614a85698961b4656bf1b207c1d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5897ac3e43450a174a7b330246e9379497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85002589af80602f117fca1672edae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023433676cc267ade958c7daeac91de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcf0002da45ec65081c0cf7dada55f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4198295278d06afb0d8994ce9021629501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b765c1884520b05228a3e9a70bcd7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1cf929dd542cb31079f5af8a1478f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f820cf9763fde1dc801ab7a8484d9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a6f3c0c06f4d251ee32be382804dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38cdb191a59c2275295fa0bb42ef52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ccb2c897f9a6ab386e2e36bf3dfb3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97903c6379263eb4bcb48a281bbffa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d8660b9d342fdfe4ddad97f124077509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b975acfe50eb041f5e29257da9260eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483419c5e87d61b165fc8be473915625511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfe2f309f0d6371baf1e29e9a9bba4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af4644011a0c5fd1442ff265d34cf9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48952c3227ea583e6100c6bd97ab2acb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d81e7a18d4ea8d2623ad672b33b782515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93125d0177e60bc9f0b188d7313e598b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b008b4e0c11ca4e32654ef97018013517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158d9eb1f2d4f94cb9eb24720fb37a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d4d5c1a6a5e825f67997ac51a92d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c0943d51a065f49532f6517ca834b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d8089ae11cd6d9fb612760961c379521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3367f1dfa095009c742a2aa2ccb30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6728c922a33f38cbc80e8549488414c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69831afed0c12c3a5630c23d19f046524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6fae2fcecba0b40ce8308bc30603c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdda877e753a2adf17a6ea73de5555526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d2baa9d8008ec89f4104d4d531dcc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5db53fd6ce0dfd16bdb01d77e79b3a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f11b550d7154d16ac096b434915252529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c659bdea59bbf3bbf2c53324c64a81e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66684ba6dde94876a763989bf7cf9eaf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ac092e54fd2a857333176c69b166a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f67d1455cba3bd2aad8d2b2f2febc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de411b49f40f25b2c8500a7f0f7349534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a26fa613d2243698060f0c8e6f9e4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb47349161617f1022258df29f3b874536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8390b2cbe7fccbefb673ff0eec311537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7cd8778f091f2c7816097e1474d1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90163d591ba1b03fe0be9587dc6a1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fff0e0d5446cfa9f14000c89b5000540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007e652f4c9161253b4bd4ab421522a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67881b0b6128fc2bcae13897a19d84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0e52913ed0bb7f72acb805d577351543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e09f1f394d778072c6dbef5ea8b29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0b983bb1757d6d8fa6c43972753d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbe19e7e74ca0b691a4ebdf2f778c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f0a29d727a74f9672a62c3f7e6896547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff49067cd4061a0814ca5d0559b8131548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6303f23a17577bee4700680f4b766c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b952c6c232e34afaf9ae67638140dad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0c7859e7e14b26b5c082ac3a1f67f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c125c821e1bbea5cf4fae98b54a6669552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c44c525a058b4217b1e59d71673dfd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a20fa443ff2cbf3483c1f86e621881554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7755d9c1e9d847a1a869f45f505ce5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7b7f940223bad8886fb5885ce283e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30711d07e83b26563830c59366ac8122557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114923f77eac7b74024c20b48000a963558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e693b8c415d65fa045f796b7996ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc858a73013ef11c914b30e877d6d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510b9053027dffe853e43ced31c7b87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cddfcff445b07cf4b649cb8bf9d0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d906cb08d61ab4e237297caf68f59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d4bdd5699e5175ae28fe805bb1948564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b064bcb5a69efb2cf3a99bcda06e03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5ab6eb3bd1432388a22cc7aa942bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173382e2c3f7b3068181ed831b3de016567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578efd3c70e431494ec345b738b902f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98113504893ff34d52b2b17cc53cb4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53491981130b46c34b12bf9c7d615a73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b45b75429e3d87874513f985ca1fa7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbead98e7bf03d74108ab2dae8d43cc3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652788ae97928a373f7bc95780accef4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e144bf1c8e1f9fd006fade82ea935574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56058631667870ba6cc58be645e6742575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4f882a3e507c70e52033c81da1931576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f44391091ef8988f07f31ec5b9b77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df589f80fd632c92e93b8cb3c65b1aa7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701119417d51e5350015fce63c2b3c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959487bf461b4a016d9e8a1a3f84826580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeebd56f4bc323462c0233dba494af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434b16d06efeca55cd243185d3c32c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736728eb01e93ef2cebfa2a2c9a11154583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93051f1a58f1d82e7562957a0e0c235584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52241d80a113309bd5d59ec9c2529c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff0ca1090621827cf9b809df9497dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cf166778d9a5c89e4bd17f5ddb6d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf9f3be7a87088a5b5a415e8037729588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23266ed33a7decbbbdd5f365283171b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea2d5f3c7c64804f5a2eb1b5923148590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b911fd2b3bbe806fbac2e14664579591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f8389acc80f0d954bd2364622ef24592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6eeab42c618ea7dd98f31c866f4bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d95b2563dcea5a7cc836a4a965e051594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facf7cc2aac4bf4ad66b66cedcb92ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e53235e25b714e75e02ad50365f6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cc6eeeb303a5991cdee9bc435a016597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d12329d6d67ca5857519dc015b220598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bd246fdf308677c6e4696027e26de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc912aaf9fb197d91dfdde747766af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d7b0a9ede94d1e05d81a4f4c6dccd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb13bf263568b25ef72afec79186e11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a28e9aabaeeb21bbe837b23c1cd40d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925463a3b7f932f20fa576333a9640a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a09eacfb9b9e634ed2c9828e065324605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c28986dcfbb386ea660576b3f07c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecee4c02ad67ab19f10f1349dc0852c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650c59ef2804e5d3e723197ab8f5521608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c78d7ceb6a0667cb2daf9e15467c7b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca682b96da5842fca6db6db7203b8ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13f731899d487f46e142ca00d670bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66241112ebe02167eea8a0fced1a5dbf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2110e2ee8c72ad608b3db64ddf07d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535b6b1709f572d1845e36091ccaee4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51d2646075cafc0008833f96aed44e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa3b62c8e882159e9f84e0f4e4fe8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ba6d59e825344302b77a4858f7b34617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb94fb939d065f10f01ece568db8271618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaf379e549b85c81e50886654fbc51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3db2cb8ff76aa6f0689828e7247d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347e6d940782e007f524b0094f9e6ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591467fa69df544f55341694850cfb73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efe69438dcfd1da19147a1f6344c85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2f124497113e3eb82d5f0d181b88b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a137d355fb27e2d75f8382deb4805e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c79ae923d1a6e21ff4591ec0b2ad3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc036eaeb69b2a740adce8f6c6c771ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58522181650f6ae1babece40e36290628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7cce1fc08759f2080e6b61416c3c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb2f8698b25ae328ceb978612b7102630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3beb99e35e958aac2ca0e452bdb67631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63495de814b9c566dc54f577906ee8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30886c6cccd8cd46db65b024e4d58160633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d9bf730f65b0fc2790234d1ccdf84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2edfec582cfabdb9d4e5e643c10c5e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361bac2f002a42c12154fbfae425136636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619e8628d3851703b965ce069ad5a8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261413ccd5bee39d07e21140f787dde1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0ca22288c5817e3ad98392e8f851b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5f98d47f11d0dc88e745c2a5db710640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ff97856049914da9fb60ff98ceb35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f652c383decbb0ba10cb8feec45905642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d070bf5ddeac1fb8e099f75008d7f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8049b490a379dc7f43b11d9a77dc788644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707c8b2c2250b42f0832709be4c2733645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc0fcba592029426d7bfa5fb2a3e14646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83f8dc0ee1e1e88576ec756d71c0cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ccf29e4622989f0f039806e56a86e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040d49553a8d2e8940a27a0e9273534649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ed24e467bf6956f4cc1b7d20353ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce2dd74bf4f4ad1280a2dddfa85103651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271776a1d00430f34d87eeef9d95567652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62854a4c36a2df033a2011326ec5f739653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d7af7380da0b13e6cc5359539737f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f7376862c6e973ad1ce56a7311f83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12457f45b48c3e70e9c81453c8f858db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e505253a82bd8c31fd0f5253af3e074657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97840eca89b49a14dbd2da55ab2cc003658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e548180228e48d425aa53913dd6b02e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f515ed89c72fe3d4d93580038880188660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afcff96cd4fdfa846a5068f7cd8075661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6d4aaa938ce1a8b6b5ec01b3a192a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeb6acad4f89d2ea15790402c3b435663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134885e4bf8c264c5763439afab2daf8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda395c298a1b5248b7ed8eb9ecec459665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90fd0804f7fed7ceb2924980c6bb7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61a6e194d543348c79ca11aaac0768667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850e2421a0f359af2a3d2fa04f3b8b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1f58667fe73872312e4f179eb21d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae677ed3b1acfe31326d878b0449ed8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58c153f2a47507fffb0fb7fd7912b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42a1ea36debdf37e4a2f39b5ebb06a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334204f80c7daecc0d8f8e204c9d7ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7c25e1681e919e522b173583b8c35674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cf2f74026134ca3af85cb5c938383675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebc24ecbf752e2971684fbe6ea1f6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fcf3849cf1fca06beaca60e4cefa8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3707ddb654cf5e91b0ff4b6896039678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfeb880cb5c9d29d0cd7e2128843ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2533f567127e0ec788465e0c1cde4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ef77764533067c3158634acac72d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd8547e19dbad52af86c3e37f4a6f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eda1dda3b94bfabbe19d0f62a90a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6e2bd9a6205ebb3906fed43fe7abf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537a92c57377da433598c295f4adbbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dac1fe4690a312e34d862da4914e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95896f6b56be212cc55eaf5ed1987825687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf487bb05fe840946102a35277d56f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecddb514ff692a0e7bc4c6644a8b05689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e4a09e028172f549112adfdaf2466690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13263a40733e2c4b498481a31af66299691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6fb33213560207fcfcc72d9b4715e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f9de05b214670737b0b257ff06cb6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153f47832ecfccb5541390efbda252e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbf4dcb4012f125b22c3046e207820695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52da208f9ee8e7ba314fd8e97f78292696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40d50f767e360ca4983bf9fde7fb0d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98d8ac7800412089ad766ba5666579698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407b4ea7604fecbe9fbec4276114a12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec7d73df7e53c8c80c6d9d87ed8b92700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3451cf22a13368da50eb9df8968c893701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec978cc91f7c98e296def7d9c27b0d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cfeff0c58948cd60ecc77c9fbba88703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88116c3f396f707ffb92601d94c410ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b6ff74e6650d57053d12edc09f837705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262984771d3174910272ae7284778c5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490a148b88fff12d6b237b85a5b8d38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40263ffacd804c0ad31b6488c0745b7c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59650645ee0387d0d82fcee94177d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee489bae866a322eced96ff2b63bd1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcacd479f5f20767fa6195cf54f89f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b828bb6b9568171ea424407a46502712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e63cda1ce1e2d5953cacf811a702fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d5c01a54fb3180d534096c280f076714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdf4798e16d7db8ac1ee2f30818d9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bad0622178ccb027bb7650f3a603a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329efc2862cfa46e6b8d637f5eccc7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b89a4a98119707899207c900181bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058907b93b3309281195b5e50355039e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3ae697e0cc4d1c1c886fba3bd7a11720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a16f271e5e3f9cc3c312a6ad4d31d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ea0a0c618b9d1d355c059ce754e0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487a4e612255087d506fece764cfd5c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06980d692fdf881a389dac45984da614724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f768de8a920499dedd263baf3c466e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809288783832db89c7702a280c62e46c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9bbaef0d474b8f0bb9b048ce6f812727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f92e6f35f0c610717b3245b68af4d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f6a3bb8d46d1d25c83af83cac680f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26b855e3cf0f2f5884991ed2d1611e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c2b8f3819d69cf390dd673ff2df21731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdc39e339af9dae987adf9753e5ed4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae196e04c6125e34497635bcf408bd74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79528423bf306d16b861b1cf05d0056734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a687f0ca41dfcf73babb8d694e0b76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fb5707fd982087b1d1ba8ebb24024736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bfbf65d1edfb539fab1390a6f6610737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38218cb3e4e213ddc861cd00c1b78d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bb484775b25667998a8817254beff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f179b5ce99e43958bd618e418ef1bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e1965d86be116c4f12cbab1a169ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcfb1b21e6216519a7147965b20365742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bc76999158c0d48e5bbff67d6444a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d59d8f90b72b3b1569bf8b0e5d25c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cc81c949a05c3391eb2ed35598013745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c3cce0f980d30d7536c26fc90becf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e1fb544f31fef159d226c2ae2b35747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0710b06255160387563ca7c7364a51748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e7799161d66c46d0132c9340e9f24749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65cd504dbf822f44024237cd2a9728750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88767aa49a680c54910dcb3352e1c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7e81d6925f97d1dc6ed554f4bf2dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad11004c13465b44e917689f528103753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4ed02edb5ad0e40cc63cd73056a4e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4424f13c2acd0d8a9b309330d0e17b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266e0f2ea2a6613dc11da7d971c6553756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45147ba263da3614ffba6cdc223c12a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d13be44e254ac5e3b4facb75169201758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47333b4545f57d9e2c2557bdcd75f6c0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03e044d59d983504f62de470a3c3c8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5de64c58881f078e6999db7b518f37761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea8c98da9000931ded64eaa7830291762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16df51bc1c5742d7a2e4e3cf1e55cdb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524725f25075462c1c03995c4ba5de23764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e5fe7264f2e9b70fb77e9c69184ca765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aca7fb69ba1228067d6b621fad5ceb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e57ab3d3856e41368951f60c6c409767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17badad4ac4ac24f969cfc25b40f2c3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65903a78805892487d2c096a226104769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183e9b3da9057518893833a9093fbc9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0747079335252851d20d320b08fa74c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2f41788a673864526220a5f10ccf4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b5586f39738e818a71ad0da49f5ea773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcad4011609c277beaee9c718817fe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a53c75ad71da6b789026ad5e72a7d8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3064cc10f6805ea2f201db44e1ced9b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3238db3ff5d853ba5b56230766fa49c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1ec252d3850024207650d4719079e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17a47c19e4979449dbdb1e82bccd6a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54e0e6e2d021e33d35511c26dc06e6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf129b04bb23b59f5f9c7eb28a04e433781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01400ff460aacce93a5b6c580b9a6964782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560f9de548e84c9e83528ac1a76b22d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0d006c4127cce27177e1d7fc86c77784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de3d17e9d441f3cac63de322358701785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3872d1a18b56b5a9597b557ed6d9956786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f70194b0e2ae38b16f99910c776fa8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7e6d3edf42966203da509ab7eeb54788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95608df61b1c06de8d1da6ac0b8850fd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13db2e1226a8e83e1691f526c0cf9a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39258aa41cd3ecdc101e438588c50bc1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc713325fe205f67df25e683c6bd663792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b61adcbb33c745d01ec03c4aa50f94793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fad5efe0d37b60ff3c1b76d3633eae794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ab58819c91e96bb730b7773ecd30e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c37f7a66465478c070afe11e6d9f3d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17e2948872a888a7dc28c02edf1f4d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08705b96627d313293544d614d55ed44798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039edadfb48a76027ca80588c10240e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7a6b3ea2eba25df917a9a9349181c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e178a36e8e032b26bc03c8651bd2480801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d18f9b8a51e4fe3ce0b0ae6e4210e1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829087a0541f36c581ec1f93c1eedb21803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea454179a4ba6d63472512c5892304e5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8989af1cdd4180fab4651d034ada0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bc78a667d1f94496782d7643f149f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9e4b86e363a5d7bb7b5b9fde9614f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9863d83e6f817b7f96650a8fbe5c5e9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859c70ed1fa0fd76c82c1897fbf2e73809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd03d49befb98436a2df517b98aca2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1514b86a2a15ac162ff6a9f1a2be0ea811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc12722a9f1b5dd77cfb8993cec5c6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015f8330052e7ff03374ac50112fed0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97841737a36c4e9701d082d86b300211814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1c41db74bf2e532e20e45720eb139815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ee997174252bf26e201454dc3cf55816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7750b2ebe933f2b7b4aab84b4139617817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346e5f1e75a8c66b08b7c06067d5f4c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee96f5dccc34242fefa192a4ad1fa9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68526ced4cd83636bc0eba1c7e8965820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59538f2c171bc9e3433d0831838708bf821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc06e10d2933de08278d8ec87bb87a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683151b93d788be963458753149e50b5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779d6b4cd642de4a4d82c1fef4fba8d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb52a357b71b3014f5baec2b7e644a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc82b69c742e4132d4fa21b4f655e76826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbced861518adda0c8fbfe1c8bcea9ef827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab223ec2d1bb82549529130ed39f75b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25c406992448b1e6c527c341921ba0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c389c3a6a91d7a8ea2f810a57fba74830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e959cece76351fba926750fdad9638831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c354205481cf6d0e69973cb3ad008832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af341c17c8f1bda5255cd5a11526ca17833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785707cfea3405403f3bccda5684f4e2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b56d2cba89771abb64b03ae714816835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf720fe877a2da92d143235acec9df32836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef585442ebde6c3c75d6c0d3c3c38ca837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b9f118582c59eee9c73c56a782756838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be34cee959d610d72cf4ed4ed03cb1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21e44b10be79da70c96eb5dcf62e5d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65b34c6af1d6345960241b9c39a087841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144c235a48ff04e226f0f6ff73da2ef842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc868034e28fa05a58a9e1da31f2470843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4faf62251d0beed5ca3656a3964d5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1aaff8e6d3a8e17b6c640141ad601845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feedde17cfb7dc6f433600baab614a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afe59024d16925e296681dab1b1499847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e509347cf98b831b3c5b310d6cbd3d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fe0696bd0f437d3414162cdc0c949849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5e982067f5c1978f547e7cd4af96f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b443e4cf0049185e19d78c13b0b3fc2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f632d7bcbae8c8590cf7a0985bd0969852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d64b585fe588f55513e7fa8ed8433853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f49ec0d9bda23adb108890072c4fa854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620519350ebc8e702f7f09cbe8eebc6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfaae7a0d9b1d0b340fdaecc1926a9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a338d4bf6fb9ad3fe0be63b4f4c6d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03219ea656c574828caa15c76c547589858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3a6ab32573de09cc538abb70c09d1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df628f58f34678ea38ebf804ed6e579860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d32ebccda421188a647cefa89c060d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f2f107941d30ca38b939e4dd6db8b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7564236cbba67e5562bee7a4d5d973863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ebd712fe8bfe048ccc7d92222aa58864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68432d45c9a841b7c5cecc99dbbc024865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dec4925f8fea5289e955476e7cbf4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b81c5b5c618138f0109a60daf6637867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ee9535ae2336a5c0ed653704ce1cb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dedbc36b10ea7d6b5d1eeffcdd665869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc518261091208fb725111293a27aa870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394ecc3379209181ea9968233565e0d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b3e0f282e57634fa8398dbefcbdd0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7ed072fa3283df7e5c796ce33f20f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74530775a10b66aa6ac05ec61a347a7e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8ca540a08b1b7136f7983bc5532d9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18b66844bcac7144e38c0465aae4f4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd60b7718686a3b14291d222bdc0fb9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437dab9598b31302f231a3c06c9713b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f72a250cdacc3c29f4af123580845c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2844de49a6529145b175beff352fc8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11b3ef3012706066b2a26be2a9bc6c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3a9600af9c5f79f9a38be8d5952fd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051df0081769a596502eae054d199519883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf10ef87da5f15537da109b725111f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f43cc6bee7b002aa739739a85a280f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5b5059eaa6c172b86ff0b90f9f143886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837c2ab72cd162e0af463ef08d37fe6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547192f05279978b5cf549c9ff81047888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3f76b33ee3019689c88fe2f00ee3c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d03b6a169edf58e5531dff9bf1b7b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5892613574cd22c8523cbffc06ee77891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f8ae381b5731119e794537cd1af7e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595f21485a74dbc96459b91c8b79b24893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e83bf8ff4f92dcc2d286e553c0857894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc39901545fd054d37ce3cad84c6b27895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a92f948c64f7cd0255bcb26bd8077896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab6b3e5d0ec8516b32acfe95cdea09897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78168d9ddfa97ba5b2cb489ab4faa6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cccbccd4f99dfaa88cc25c6a92956899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7adad5e859414bbadadf64db955f9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e4269de35b63f9a863e0663cfa2a4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70319a4240312764ea5ea1d8f3eb1e4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99296d509b18b81443aa3b1fa5e2635903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba39b7819766c99d263af2302e0edda904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558195c9f59c1a7e62ea917b99c878f3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75f091fcd3c466275ae0c25649ecc4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51f87f8233285837a1e93548d59645907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840e3c74d216f4744488a0f3e8018c5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff0ae97fd40307d480974136e7a249909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ad198fec6a932c6e177d687006485910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9611d4834d63fe2951e8c9902073d2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ab2794fc34f861ade5442b09287ab912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576f299fa1f0e9700c22ab3bd22dec4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3f8e53da47447bbea22e9ae369035914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a2ba1c7d975c0f045ccf0d6e905c2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d59594d6b4951b0ecf416b5b9a71d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aa73d838f9f3eecf36a0d9ff782cb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7f5a336bb5283c4139605143afcec918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbbaf76ac1d958866603128f860a26919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5c10b688e08c7834729d9686eb570920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376d7f17c54d5cc844879d30b98c32e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29aee49c4ca607df6edf544c10baae922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb22d2faab2e604400c305a78c4fc6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2781e4b0d4d3c238fdf6ae9a3ec500d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab53dd1b124ef016d6bff6337bcc927925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a603e31367d3aff8f3ccc39003e11926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858ca46fb3c916419215f92b0454051927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc7befb86bd17a1ab06b511157f18a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6b19000a6255037c5a965e337c403929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bc8096f1a7b9a34a243e6a518f80d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fac8d1b132017b8d34591fb24ef3fa931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a43b494700b8ab5c5e52f0b7075a9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ddc9124036c3c41ed070856e40673933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bba523a1a990233377147f85f72967934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a76deb2314d935300bed644825c94935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbcbda27b03ccad1994181b18f1e22936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3abee804a2d83565900079ab339908937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffa465f00788f1e3865f5eb4de0873938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697d0861235a569083c37210b1d037a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94312f56dad82738b0b309d76e115565940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7fca7f892d39e7fbfa5972adbdc36941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f342d0ab947a36fd27c76c2460b49c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c86b5383fa5a48d43aa86cebb1ee83943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd3db1f4ab89ba11b4a86fe55e2be6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19526e3c792beb1b166570d106706f92945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da169c27587fb7c31f11597166324b83946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f29e8dbffae446d4b709d26ad7f7ca947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745386da6d3ce51e7c693aae17672a6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5af7486e1725e66d1f84c9e511ac4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7867582b970d03bc66f1f77233e4d9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87812924ef61cbc14f166269168553ab951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05195ff08cfdf823d829cd5e6d262d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa656fd106a3d8b512b9353eead2b8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adca4eb0e641572e7dba8a57b98d3cc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e33f6fd0d9a4d0bb1f06fc22f1ea9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc73640df50709847ac230b1e39a112956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585821f585d77d50f4d92280d3c6eda4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c0d885b5c9e4939a50a55aaeaef8f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016c4bbeba3363f816f63780e41a502959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41504f950016769ab2e4ecbd1a023bb3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9f1f702c856d9e37a679a508d5cac961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983bd85c79e4c21cb55525afaeec747962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3792f4b3c23cfb6c7d7c4aac29818d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b023e62ca2d187d647ec5df1147547964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bebc44e18b57a96019a6ca7e58604965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb15bb994a0ae9a94b313a821ed3e63966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081236e4444dede12ea2db4204e0fc0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e801bd9e24ba8c341b6d4c29be49e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd30ad861c50bb3834f8429c2f4130969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2daaf9cf570b4275820b589dcc40f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0877d51b0e2d809cc6fa089c65f686971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d6819e743c16dc5af9b3630e84a81972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5751c036d07ccda1f8804d0712afb4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187a3eb864d70d95205fdae95481e2a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df380eaab4c39ffa55868f32e6723dff975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e05ec40abc1dcbd0776cf7db71d2b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d547d40c60265b1afd0e1ebbaf1314977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>