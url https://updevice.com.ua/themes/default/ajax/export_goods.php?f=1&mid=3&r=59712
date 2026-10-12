--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -3280,51 +3280,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8fdbe60b9aaab82298cf3cc129e121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73ae8215579fb86d56248645e10b192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71e667a9ceed94f2afd11eff55aff93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89b6ffb8fde8c081ea46885c31a4164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31cf622aafd0fb99e6573d0104aa6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8094b826ef9cfe4664e7027ff7ac8376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1570c193d06e2247cdcd41c44288e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a364c7a99c06e632a90c889080bb7ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38796f299ccb21795abb4d5a87de9f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a4f372708e1e371d2ed936331fab510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f960a13e68bd793983ed6e07a645f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde9b2ccfd5d5a6b8147b1885fa44d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd58125b6c78dcbb1a440dfbd0878913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f92b6013fe84f9f0a56b62d16c090714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cd681163b6eae1a3a7cfbf2ba185015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3e755fa505bb14ef5adee2e1aadd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b177cdeb5410c86efaa2dab300253c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e600198ee476cc4489f6c6c3602dfb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cf6d47917b9a5068ec3c01019f0c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1133518e30303c375cfb8a361b609520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8c947052ec4cfb729c43746f6e53821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ef730a3b26d0128977d24338e20fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa1137888f9ca494bb135b6daecd4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cb6d6add137c24e83047ff8f221ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcb317c0c71cebd0c9e6d7c80d3da425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f557c2323cf4822697b4223e9cd609f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6056efeda1b2bd5f57e5be2c4650fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c97accc12e3395e6b4504572387d9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94d28ba220207cf83ee728508d609129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08905d2891807c5ae0d3c3c23e0752030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd5954cc80cb07408e92025c335f3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91887ef5fd5d11004a4a715f5ab04aa732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0efca7bb15e9c58a61c9f1e629829e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75444b6ecb9eed150934a499e22e16234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989c9fa9e2d1c36c828cfb96dcccd2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891435ebdd28f62e6b6e6a39e9e861b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60c1b72d4852af90513f8e92b031b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f6153e5a7baced6231d52e7abb22f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61a610e567c707081205acaa2c006d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752bbdfefd56f3c979714deaf00c2d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b602918c3e71a2e24ed2850ba12e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ab60aaa4039ff6402d8e98bb5074842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86f91009f48854b54ee4891866710043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8303e91769a6dcb64bafee9c3e98c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd43ac379180778fb1270f7f321b97445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e54f079f8117e38e6def7d3d23dfd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b4e543b592d0e64db84cf3fe90f5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2f85939ece2379024875541e26f5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d2582792a8d6dc43edbaaf16d3bb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c16961a909feeb20b25c693416e7d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67667ffe7430d1d0274023833dc40c2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826a06a3857ad31f6adda89ffed429f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909875c354efe4d552514e7cdcb207b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862ad916b2a10af7a5f1f8747aefa5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82466e0a475d7c031c44a0f2684d89955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032836eed6085251f6a0ec7b128daf8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45c198f6348054e1b7078624c45dce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344356d4d3851edaca674b59d5b100058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a827b720fd52acdbb5a931ef213a9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f117aa174751ea45a4705063e7737f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91dd40244e4864024860265cf65af061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b231d22f332f2a3be13bc9806caa20d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8462424178bfe4363c4c9589cfae4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95c8c3cfdf173fc1b84c0d2f4cefc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ead2bbe361f5dc1ae92efa7cd4d52e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ce678964e2b7ef44550834ca84c5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd157224360305147a91384bc81aa5a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c2e81fd4ede4e161edd8f1220ddb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516574b84e1b058cce768ba77d0d6f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc4df5a9f0f2f11e2a93b7eb5243e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc586fed4f9b96ce8933a36d036feb1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4243e9852a172ff355afa05cf2e7d3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54eba9970d0a5a22e52146697d7e6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbfe3dd6805d6528dae5bc126a0f5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5d7cae029ffb6033d96e24c6ab17d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119e3d32953c38d8c43f33ef4827fd376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4407984b403e9e59081cfe5f65ba6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91545c854a5efe823bc7a7cd887644378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fab96b9c51aa538bdde02a1b4c452079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3d6d805707aa98702c28357cab56d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d54f5f8e77b3b52f7dcd66530499981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47e32d600c62747c5db8487bac335a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9385a516fb5c430ecb7ffdc5171f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9ac0155ea0f9ed1d799c911f1e75084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bcaecadc5b6d1dff0e5978b34446d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05cbc57d2018850efa52c400f7440c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa74547b72387753601f7a5c43f5b9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fcf3442e02243ec0fc3ce499a3e0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58051fe11b2875230cc74a1cc4adc2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daf8efbe6aeb29a257bc250473106690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23461d70dcd8799fbe19d98126370e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee15a5ca7d7e20a008677ee975361f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e127cfaf9a85a4143341232db116693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399937191fe8641cdf6563ffc6c0844f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba386bc5411a71631b82489a2ff6cad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4df9707077d75df6395f2dea7b1aa196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c59169165a1215d487d240d4d9d9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e6e522f6357b02379b27c51a33aa898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48534ff62945869f0f2ded3a8afb39d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db907e32dbf533f646bfc46dc3659c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43edfad918b8ffaa6d4fde4f117253101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eae850ca8652077fb07807b2ceb79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816af4623cd5d29f538e3590b701b0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46977cd3816f4c0e25407eb4ed8edcb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf30ab74a3c67c0165bc081c9010b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e02936430ba7b4738f63aff1750ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d825ddb5e72b4b0d20b4b89ada56b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeceb077e84a7066fec60d371207a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c379c5365c36bf2126564f83d6eefa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b98356903da24f7a9fb94b0e685e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b9afa52c7770562944008ec678839111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaf6bf9f66f804612c63101a63a8a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bebbe70a52cf812bf59d3d88d67d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595242ce72fa3bbcbde69ae14d5e5af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7620ebd3220746ef2fe2513bd6c84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf282b8a86a5c10c2fe11f7607e7fbd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0910502537e1b312b467c658a2649f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6666587cbfd5482e6ed858a3f76fa1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ad0786f20d05e5d26dc0cecbbc6a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268190d7f9c58324f1f9ad093072cd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced2d328ec9ca3dd6a0a6a615a48002121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a58dcbb81187737c178676868c3cd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c9af6af64a81c5d699cd3f518c917123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c1d61740a73b709ef1234cf6ff13d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd41dc514b24cba51f1c252627e6329125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86ef61e86eb67239b9802113becc1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344389fa03e03a0a3c45c0ba3d05e0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230cc2e3988f3ef182a70090395cf7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3d335e076c2625a36fee4708f3f58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebeb8d649e050ff8c435d86320d3f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c86180bc6832cb11d02c3e4e4091e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed349bac7dfb17858a314b9ddc25788132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced9861b962ad7d847df672aeb59668133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033a345d45ba23a6afc75663c376665134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aa4d4ec7cc4432e8675da3274e1df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895146bff6b1c94c3e0ddaeb0f4014d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d71be3b69cbc3eb76d48b0f4fe1d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdab6b9e2fb1925b35b912ac7e7e145138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008983e301225262710f0633a9da4cf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7efbadf1fe0a84c9a80f4cf362d916140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd1b0e6ffc8ecee7e905857cc39863141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39071c64846fe71d26bcd8e972eaa7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69323b142c0f35659e1494717d2b19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3127160c0a3292f56bd027a6685bbc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34450caead8d31c5cbbfa9646c0844e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87851e0667003584523ae38751b309146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702b39dc75e62261af7d7dcd3a1a5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d527689ca12061da8bdbaf2a0c8c46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b002d9ca68476162e180e5b5be76be1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bf83476cebf2e393919a792cd4064150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e3d09cdb0d05e265e748d1ddc3a15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c479de145e4c9bab5d42932db2556c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37708db107c1e4ace4bfa9ccc823bc9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cadf8ff0924b9c720660ca6fe9933e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c411416f16b0b98b2458777f129948155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e200ded0cec60c0f559b53b396998156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a88da718908d7f044d6688383c341157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceebb6388a8a35c03c3bd79ee6e0197158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e809a7258ef7a8fbbeddee4a8e34fef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7cb93227d2561ecdcc775e1029f39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db418663af9a7e53e975c0bee48fd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7c3f2522c449e404a862204834446162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05272f8f6f7877d254bc71937b87d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80508f446f912f8fe05a52d84ac88a02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f119611a97db62f666ac4541cea061165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081cdcb6d3498ba198bcdb1e2e22b3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8aa132b03ac3881366312c5cc91b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da07dc2475cd3eed7560e2b473b4ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698d1f5628198f1429be74dc0655900169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734db4b6a1490547f6b3b4a69d2a41fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731929664ae23c4911a013c7dca1377171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354faed1c5369e0c7f52b266a10e5a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef078898ee6cde46b23ce45569b0a1e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6aadf5bf77e8006d6ebfbb3da8a98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1d9ce73b0c2c2c2867600c80b3645175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c36ee9ffd12930b052069d934530d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84d6ced3b2dbcaa9a09525cb2bb99c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13533849fa37cf0d3d3579d9950ec59d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcefa960a96629522d04d4ff9567631179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435665ffa26765bb8365ab88be1d922180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46305def7065ad1eea460075803d6641181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7611457b76978751215d69ec24d5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08ba462d9578b8c984829c5c14ca0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a9d00ee8cbc5ee13a48723123d058184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b32fad71b65ba4e02bfc2f5c2eebef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcab3ce6a5bf523807f1db35827a0ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1791c44201d849c76de07be47b0f55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c5c220c33086403faf20b53fd8db5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61333125b13ed3ecc012a3f3ca5eaba7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd5a57ed8ca4d070cdddbf2de3b822190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d087a33fb7bdeb06b270b3500b7801191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931835020a95043c70b420ee9fd3d3c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf14cc1ed4799118d6310a5bba3979c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d4aa19f603b64ae5106e7e93a1724194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0acba41f2495fd38d02905f41b480195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de86a34c0e4fb61aba600834e7d3a3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdbbd0be6d317ffac9e0cb2124b85b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2e4a2bb90601ab2ab08cdcd45f85f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef2b9596b8eae9a5459407384102c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c474dc4e10d68213dfb75eb5472b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db512719a98121795d1c5141bf09f749201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d226036a1a6b22c797b2091a1969f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fabccb1cf965b1fc7edebb93f9582b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d9edf7cb380155edb067c0422c0f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712c2ab8df29640bec7c4798845fe74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7dac2396ac57f74f16ee14821d585206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49bf6a2c61b38fccf04c1b61901971207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc0171702e8d78377ad4b982b9842d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d0fc77642967bb491cf4205376f46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f4d3b6ec7788fe7086a5405f94380210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a613c0ee4174a4e0aa0eb7448e01089211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1c7939d489d5a23db46a3d96cfb36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cbe35e54b12ae85333b19046269ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae36579ceeedf65e46fffa0a72b34bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ef1983c38a977429332080512cde0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f66b8c84ed75427acaa69edc21f2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbe2a8ea32ea65271bf5c6d62d0044217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f642a0e26b30ed2534906ca990b342218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53921c7c058861c8ad49e33a30e1f647219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362387c4b38a5f6656d20cc3c506a912220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea759cd372fa6544e969d35f871bfd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd5841b0aad24bb4f7914955247516222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532650b6628f9e05e1f478146f23bb8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34909c51f73d88d25d71dbb6266611224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3de63afe6767a2df2c11691c8cc88f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cc3b5e89ff6f56fcd74a24c5378bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651f07f7e708f28a6bc096aea185459227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa408f4393346ce49323daf7d25a93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbc6521ee7ba40c5a7bc034b703b86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816888550d0b704c4be5aeb003220c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434ac896919bd30df1b8c35d3d626ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4d7c898ebd4d4be9d19b7e439b887232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4c798153c765608b290dd0fb667be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78246ecfc092736387fc3afece61d68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a8b97649ab3bcd88b8c8c33a2c9f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49d0e419b34af62748e4e85dba74b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaceb6a17ab5e1c0ffcb823e28d701237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ee2c107f51efc312ee9e2c1b0e2c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731927525f0d3098098373f9f6757b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be17f17a68cce5bd9d6c56f1f1f776b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeae1d2f8b84a8e219f7bab1bc243f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eef7e6e98a61eaa57c6a873436c193242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe3695d216013c8528cbbca5c75a54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f5a9f1849834eea17b1d5fedaa8ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577e787c3af9cb0b9fd92aa2c64412c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09cfac2f1bdbc2c2d3b798d17898ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed65c59398cca9531e0bd0b6d49ee0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2347a3f7f47de6755ef8d8d1db09128248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7712e9a5163abbb090bb939f186872249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ae4cedf31b2532b1bf002a4b5e3c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb518ecce778fc3c5609429599f456251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b926459917a3e75213cf3fe64cbef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c183797a9b929f4e1e359ae2a560d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afddfb5dd4697865d1c7f1e84895c6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf68ebe8e06641de534a8ae4807137255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a719052eca4533e2000cc59edc71b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973bca4d31bc9e37a85e58510a2e743257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5288c4e6b054e75d1bfbdcef37999d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9007498f8076c8bfea4689bc19f00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8edfedb2f99991aff7a83bab524929260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933687693669a74265331ae645ce1acd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf83030688f92d17a72c75924e5ebad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a39dc3d85be480fd3b84cd2e112a01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade50b874e9677e76aa667242139f560264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16f916508769ae862f1bdb9cbc1205265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df78c38ff009e46c67ccd45dfdaf280266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f2b79faf8f6a1ff43945c8f1c346a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b823bf7d30cbf9749f2acad79a9b69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079543a58d6eb99c7abf44d149b39675269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710841a17b3e722d8e999f8d90040f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30440b6349b7c5e20f6d9f87db422038271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595c6ea7762f84eeb0032bb8d437bcb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511a37bf71480ae3509fbcbc95945cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe340e31a0068ebcfd37e0abaa9491e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f77f59e7e8e27f2f5dacfdda7de1d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912070812771e7b5db7e76533028c614276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da72e0d260261d4e23ac93c12505310277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324b3d4c3cac46e09543e2c6874f494278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adc6628a64aab8ec473224bcc57192279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e9a5e26e6dbc79433b6b1a17787ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106c2d96beb218d13b6a04584ae3372281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0262ba409a16846fec0264815fa2ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd36d67045488971b82133e8a1a0a32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaa9838dc23524c1520ce6e2e01b8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24476c96ff44cb948df95b373c7cbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b6da9b0262591cf2b75d39d9b71bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c696c79bd4ccc9fd145be8a24e4dce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6730d10e7ee08229619a553764ae69b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23bad82a997ed9aa0ea86c8d7ed135289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50563885da5cd6c3b8eba01f78479b40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ccd8fdd7df5aebd45793abf78b43f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c28dc0f8caf770e47197020279dca9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2fd916c8b21ef1df48349d173a369293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654a962dad32f6c5e2f8e02a83f4bc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f43ef2da3c42a9bd88e2d913fb74db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07926a91865544648505f09a8e3d3aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628b9b6b13a7fc8234e3b9eb7cd7d4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3df6c8b956ee1e469fe9aed2550d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914a939b00b2c1d9b3b747c7dae27f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137adc68effb8572b38d698111a62b51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795930dc72ce94c79207461f4db13ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f079e91d50d3a1f3b8a1703dd44a27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889cb7ff45479b47045e0d7d83e2da3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f68a0a075e6370defa7fa812f076f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471ba76f33b684d1aa8d41b326cc9cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682e72a78135d35181552bed5cbf9fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a83cca0ba9bd21cac462374994a4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e120ec4419ad4a6434b104af70863308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62822bdd4df8479427b171ab1da75c15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca9200c4d0a25b7a6e1a829e4d3f45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31ac14f425815f120dfbcca76a59ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad17694ac0dcbf50d5cafbff78837d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e866e6e581395f43beca90572c213313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3709353c205e1aeed51d2d1ef66a35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8209982799d016a72bf176d136611315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8171e10552e73a47541316099471ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20e3f64099cdd20bd615187d9fa4ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad00d1240f3571e8f180b47f454a29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f40c9f8e5ee4d6454c5a1e838564e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c00172bae353b0926f302ec515254320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b214be24bdead0b5ced6e3de0e5c83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c9dda319629b518f1835e5a814721322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c9c68361f6ea48a9372aa3ff119f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d12127f7ae77f071895787b7bafcd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370745cc53d7c898b9c9d6144e421c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335e0185c0adde24a2f874f43b7185d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a438bcc1c1bd69a1a1315138c64158327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a9006363402e58e79a6b0537fff75328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ce337bc302f2a9b25afb5256a08ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811485a50cf9f53098147722ce60b990330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dbb8dcd42626d11a651bb17a66d9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4f642963ad0ded70c0bd94d37aef5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5e8377720544239b4d69938d59be8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e8207af6d9392bcfd217849f97049334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9a72915d6f9259dc5d0d73f31858f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217312b36f9307c167f89c35f265a209336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfb396142eae8ecb22cab5c081a47b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548feb48459e3659c9d43ac86b5854d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc6956d3212524826e48b2cefedb7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb4be86be1603dd29e817cf7d2af3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24372257991229b73770c35e052293e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7bb70a3d4f3bd453565f7f0cb270c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2187e72a5cebc962d61fe0b5db5fce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdf046236ef9b0ed1bc606090c5ce9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce1041b5460a4e7ac75f123b6f7212345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddc234ba987a91bdf85eafa2b9974e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5909c278c4a7c84880dd1323e42566e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21224c6af489311291bdfa9567389b80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbcc1145e8ad6361f9adcae0c189af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41590fe8e6ae6395f7d897c6c27a407350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a1e0c2b731224aedef02741c85245351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86385b76ae7c5fe6a0b06ba1ea4702c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eba98f4adaaa5598d6a2d0955c398353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c908423b570d1ecc382ec3a801cea88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899368fb6674353d95ccd9ae715bdce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f67c58da2115d6170990a651fd3c36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01af10df1f4f60e81e007661e8b7b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe84d4544bbc21dc2c1a7bf0588d637358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0b855e7357ba13f5345a5e8613c41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602eb4d78da8dffea6bba62e3bf15ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9477527dbfa09416b12649ccd793e4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d2eec10e0c1772feb97aef39a130e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee0d86454ece93b81fca8ea2259ee2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288a375705464d9979c72c6a229e263364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f75c7801b4a3a894275b8f4de63f35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29dbee92cd2791de00d83319eecedd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e5729dfe4a6641f147e065a5d10b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d882a373ff3ef2532274c4ef35085368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317d7befa77ad36b001d3a7bb2b093c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17bb78bbade209c92f1493279dcf3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830f6d0eb9300b0b7f8761522083bb9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2bb2f2dcd4db9ff45d64113147799372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b4ca357cee75cda92175b6f1e4bd5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6c1c16dcc2aabf404e5ab0fb295ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79900c2cd9c57ce0a1fdb96326888ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30e25bf740408ab96f0c56ec67fa97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9e8750afd9e7e923c67eac6ad8132377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e258b2f54bbc7a42ddf30372695ea0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bb144f1095305a7a0bf1e7a7b978e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515a453a0e45750f3855ad3d6b7b8d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177d6d5129534b5b480e057e76b2df3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6592e33b8f9dfd8a427ad1da7ffaa3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b8db7757670ff7e002deb0792feba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d68821931dc308d421f5b75e0c1953384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3bbae97ee1700b68fb2c6c5953b70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072eaf59d9d414834c41355338f8795386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58583c2945e3b3e5b7c882cae8e2f75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59cb42f739e63fe1d53ea659d9fad7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d0d71646cb8a5a51a69119ce4de73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a0aba5948ce2879bd455950018737390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b9fc3c23c2dd3fd129dad89047fd3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699723aeee6008b29a154fafd78bfc8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d85b0831d843b98844605409f0607393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a124687739fb1dede4d3ff8e72fa5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910801f1d99ec8e38949aac5e7705d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a799809302514d3bb89c913ef23f8db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbd3d4f627ceeaa5df10b9a67706e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bcea9768d8b9ba2a268379e9db1ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858de73ee6174dfa1dd7c33af0e195c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44e49b31d4c04b570326dd88fdeb74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb052ddabe5a2c8a66b366a6042a47ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0b7178c0196dcd7b7a37e612c39cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ee8406f4b1960e731682949176c83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d3bcfcdf463614bc12c6eca800c6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39796f5b6dbde18143b78df247f35708405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637213bd846e6cc70086d714ffc3e33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74df24ea66e85766c6db75047ba24c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b236cd01ac44e44b8451a27fea6dd89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2ac867a6d3339baf1d834f17a6f9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401814fe119eb753ca9fe19e4e0639c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9a0f3c33f49e79875be3c2bb1d743411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec25a3d530cfa3df2d31fcfe53bc06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dce2e917fab7b729a22f67f9190a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d2300a6ed88c6d78499d968049a48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6b71a26e4fcf3ae3c2959b02599fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059843a0253231163e91ede58472f94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d467dbb9aaa3d2efadf1632e5a1319417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb513b0d21e351c182689e6ce926a385418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a154f3afdebdc36b0e78a4e8e028b90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ccba25f60cde5dc653961611e3782420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fefd3b8116d9531b68f88bb431c1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea457c8a69e6ab17962de04407949e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494676644ff02345c6fca106953bdec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0b2440b4eeb3abace55fe7558d955424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2151d615cfea78c7143568e2f3d74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff982418ba528eb7479f49ce10f56f4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607cecdd8064e045443e8c2c8379a91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a175848a86e70c67271fe17bfb8a1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6aeba07cc7595ecb5e28f88b4200d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702c4074f6cf7d7355ea928f8aedc8e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9510e256ec0a5425660ad8aacd65db9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dab56bb5e3f50742dc4b5dcda826e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58bb93c18283a739fa25a2eaf0da73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615765c8b4d473af8a5afbb46c17168434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9ff196d308e3a7444b0c75b418780435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090366290c871ebca038202d5c25f3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f0e6b1798d911872017d32654c1ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fae2cf93d82d8dab89e80ba2e7696438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22770b415dc474c522dbf23722d69e73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920deb21851e5f43fb90b3120220cbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9321f5f77bacedb0f1185305afb30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a1d2e52558156e651f1a44c1aadb0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955353c1613ec1c2e92f96cc0a30c98443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025e24f27662705d281f37d16269474444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076afc31c333655473320b839bd32990445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5987815b717364b29ee28afcac1190f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58045f6891fbc4c6001c2c48a262bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54754ba0c845a10e86f03d139c69d16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d79f52d0b8657616634aa1e879042449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470ec8d34fdadcd67ba117c5b8a5f69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0da3bf16be7fbc04b60e0ffd06578451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2294c7f049d813f6365c75df24aa4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c4dd0c89a47241b4cdfa4c4374bf8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f38a6810a79516abe01942ce73c77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2aa398a786ce139be7f24103be3fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b521c7777fa15803ff38d70f58506456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0793c2937d3f2699d3644f239c0e2d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8270a87fbd9542d1cfef87ad803209458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67eea918d08d2a885652ad17dd28cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71743884b975273a2df7ed9bae6cb152460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9ec6af348330d9203ba3511b4c0d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9bb13096c2449b48f6a2ae039e510462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a6c8addfad05ffe78ef4c2b86a1d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff06eea5ec742bd7293175cc2feeef1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670370d1392b8a0cc9a2f5d93524b2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21203d2fc166b1504d71d1734c40519d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a3480192ee8e6c8011d76617de313467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba04ba85918501ff0ff9ebc6a2d953468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e8c48a6a7de0f63d72ccfba58873e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8344c50dbec6e49e3aff01e9a7fbf1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798323b9463a4bdc2e613bdcaedb4a0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a94471a3dd23b39b3be7ce616f6b79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180e0c271b314875bb08e2350d0014c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd2d0e4a6331e8bbf187b73caa736e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b573f8fdf3b79331d6abf7013e028475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e8c3fc0166c8e1d678a87def7e034476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a760269a3395ab6bbbabc47aa31b77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86929153790d7eabd2527389296ec478478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08bdc32b2f2b8815a091a36533bf8c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2eb0ad99039aaebf273a980aef105480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887dbea0d7f4ef241680f3a1dc8cfcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c98aea2c1791cf02bb4c7be3a63ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321b9f5b977d6dfef429980a19ed052483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3262ce77c1f34e391f065b4bda5bac6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3a4c557289f94d908e1cd490f1fa2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cf58e6b75f954510b22d1ce23ad1a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f2639ddbf7c4b51482cdb466b3e5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45a14404685881f94df7e9fb820cd5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870b011679394ffe8696fb7cc3cc992489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bf637dbe2ff5c723cf81c71ecd2d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c90d7f33f3f271024d1126cc3dfdbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741db26c0c00481158c8c797b9c7907492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f99b118c9ae71cf2d14c4eea09f5ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1819d001a4777bed81b2b213c016c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16d3a9dc7d72de9e0aca3f3c007f53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c078266add45ee78b08d6828d664120496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50492d14afa63ca1aac98e9084de41f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e04e0688f243fc31cb255cb581204498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a092f813ad319c1d37dccc8223c48c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b7d4a39da9b4442c08a74203c30de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e3213f5b59d10cd063c7b945e7472501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc051d56ca450b538aaaa68f12c3775502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b5a49ba42363dc5b7dac3cbde8127503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93886a98811d1d03c36c04b3adcd8747504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7af5801c806381493d2f3d1a2254f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a1ab665325cd6c2f14d0f4e7655f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a08a362b858c286753ac8f64dd7899507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df4331f0ceef1eadf88df0d44eb01d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b5d6efc118ff1724b7013ad615b45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38b999586c1aedfdb3273ba1d2fba8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fed032e5afb4716c8e7a97f020cbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46b0253b1516becdd56abe28d6a2bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372da0ff9e00588ff28163359ce7474513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801c64b02b43edbef1b34a1af209359514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeebd60652769ebb7239052bfc8227515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef5482b88d128a1e77944e0d9738aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4fb6685ed7fe1bd5190aaecadd2d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70cd9be673abb8ed7dbab1ed910d93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43866ea8c0739496dee093b9449121a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee803afefe06092b4dd8378ea1fa425520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d3bc55114e7d2f94b7e4706e1f875521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b05c20e920ed3cd91c70683249b64522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb44aec93419d42afc2f79f860dc6c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a63052fbf1c822da64e7d3a0012ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182bf23b04ec410dc320d5136266db6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42b0f7740478a77d54c77ab0fd1704526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc830f2d3b0be54ece320dd0baead67527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6714cd499984438175a5933ba3d332528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b224b54636bdd60c38fb4d829fb90b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d25413ad6b4b3714ee1856c79f0a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19416207dabadf28a0d5874bb7469c46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6b75e1e431c10e22c0c698928744a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6df45f0f1bc4d781baaf4fecc3f772533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52316dd67b4208cc0dc57736f109dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fe226fd0a2f06110c6a2920139194535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1539f869deae51261f0237f0cb6026f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b858b5a117751f6c1dafb4cc047804537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62becdd7fbffcec4e92734f44384f183538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861fd75b7b6cac9d1d8812a5426c061539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dbfccfbcee8360ff516ec03bee2f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b2568e0d52cc5940ba8ee116450bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fa536b8c9bb6bba211df2b27bd5bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51573e8eff86cced8159de68f4bd0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc881e2cce7a80abe07fba8782f2c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdf1163cd8bc060788b125a5da3405545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22210771b5d1b9da79e68e5f58ac8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8211b1586be30f726f56fe630d7e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98514a16c10a56d65037732690a3103d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3897aecfd5a1b5322eed2e9a2c8ea44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc0f2e4550b1e439c5e535245e0f48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ec17cdad74459296d4de329568d18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6ed3a7c7e7e25b16b47083c597007552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3850605fc57c9321c74aae702f851553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670aac2a6407fa1c0915a6e23e923e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc4d92aea613ad553c7348b8f28c3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7981636a691b3fdb5dd1629378bfdf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465cb2d6d53368b7bfde69a6c1962a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d8ec24bfbf467d65b1d46f9b0de1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385bf1bd73efd3926a90ab93ab1ae35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b3668fa843a3d74687ae89d06a9d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90666669b0f3600f13284cdeb1ad7a8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8a5ee510f7d599d825f2479e03813562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322c45a9415e6c780b473d88ccc980f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8e857e36f09740069c362f711a4d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc05d5a6405408ae0962a35613374ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906de6e791eb18b3d9c5747e7e5aa23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9525f1b226270a92587a395660e4e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b37622c727ba1311c61a982417a0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1f1725bfc8661a3a87aeb4f1f1fb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bf5099dc3a5a6b8e54b4c238f78a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e34c1a4ee8cf11cf08ef8e2dea2c8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d989d3e712f7e83cedbc5869b44f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109718dbb3b75280476cb5accbfc8bbf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c05810baf1df0ce185fc2b8378ff1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee9ba6b57257a27499293fe7a0640f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deac481b4855bd4cb8a251f2168666a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0735b29d7458ed50e53d99eafdfe5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e06d29546bdb261dff97fc84d12488578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63349ecd285c05c1ad904fdc765f6eb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5822aa8d1d337d4253400755f9d011580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bd1a6aa176d659043af467e17dc82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d67a6ff50a9bb10b78b2ce354d855f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14374ab443c4545551dceacd9043f38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca66125f32d1d992729f7fb71488559584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5da70877e4a810c9e99d4a5873a04f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5022f43a0518800a9b9f16e2290a1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485d5230c1dca860d3a4eea15c597c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905b70cd85f9d3533b86ad63a43b544588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6486bae1686f3a1095ee9c967b760ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66ae670049bbead6246045648acbbf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146aaf707c320086bc37e63ab98d50b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca105bf495b70cbc5b5e4de094846a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8073662576f8f5d48c9386beba450593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58db0a6422239bc53ce85dd17684bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1c3ef6c4c79e0df85560010f54a72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0236dc876d4e8279da47e3ed335fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0822dd6ef75b222932d4f20b3c355597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbc3214db74c9d630b29a18c08dc45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6b7ace77bb416745d41ba594a4353599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c698f6f8f581234d97d724acdeb41b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46ef0e21d80ef03ea15470d1c322eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f9d520664082b198821477908c1fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8764dd5d5db301cf49578ec7604f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dcfe8fcc7e1ceaa05f29c7e6867ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c25f7f69645e5e7a3ee8a743f4a8ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe631386479ec470affb6e817bf04d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec95ee0d3699c41a72935acca936212607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5fd07921dbe9b2d67d76c800da7de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ad95f480d0fa75ac6ef648bc62d1f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5abdf76e833d91ff75a96a8f963e5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33644ee70c0b221583679c5956e69a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5d55ec51ae6a3343ef1e967202e45612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e7a41118e239a141f333b07b50a68613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14c6eb8e3efd1b55cccbfdade66743614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efa0f7e60972ba8764747a4ce35043615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e96aae73fdd2f73dc9c8ceb82c8ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3d9a8e0a329c04433111a0319ce25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b240a87aafced858959c213984808618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24e94034da607ff3e6b6230af6bce5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bbed6c04c497832442123db75e572620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a16f1d6dee69f6b03c89cc8075e1e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b205c2dcdd25a8c268c4b9f4ffe7b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb3184b5e2fcb579ba1d5e2818bee9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41746e82d1e5af21c6ca5a420f69a0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc4d06b5bbe80227bb253de09c3d23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1da2aa76a5d8e625a1f5ddfe6e0cec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb91f6300c8cfa38766a974e87e4d44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eaaafb90be436901df31a2e9b791e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84631585466be5c4e09a29f6f08694d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da416d560a56193fd18365a0a89e2ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60471f070768821e1886688d4bd768c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fca3adf772258383885d3b0dfcfd26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f485bd51ee68770ef0a072550922f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749cdea926a51239340c2eceb130351634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ce4d1c623efdc32383e6de512ea70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6cb5ae682b0ac6c165670e1cfc241636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbec198799d02a21d14924b168a3f01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fc189ec3b906275205d32d795c856638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61d580709564521c501d5e04c7e8ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a04bad93c2cffd387db33102803b6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10193c0fd22a36134db85830366535de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c717804e3f51ff094853799346dc52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5d473008119849dc812253e3b7526643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6166092d69f62607b6e3cf7bcee95f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05920f7eb1d5b24d5a6e5919c16018a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9843bc8cc0b0ad92f0fb1327ea43d22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a495eea65a45907af018a4a730d2e93647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff592a76783eae4db0c04860bf8d700d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d67328a0bd353e104bf5b9a28601c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3e846a701b6b37d94d2ede0bad705650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723439330ba0330256b8ebe2d87ed898651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c7355d6802164082d0e69b477d2ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0d683949588995cf788c67d1046eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74be45c2743737031eac3266f2799f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf797b13f2c1023a7f4ff374a2185bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830c678dd1dc514a75b3f3a3224e0e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da622a63c6f007c55db7a34a529b4fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc6aa4123b539c9240d312848e0ed1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5283a27a6fe2860b996a370757ab1a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a02c1b4e6b249cdf947670891ea5c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2773e1bd530de7b5579fc8cfbf70a72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb687ea683a80d990d84b84dad7b8c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b8b85c58b77a8093a27dffcd5e949663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a19943c1f9943feb6597f09a2cc662664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee255a9afcbf88b814b27bd4364f712d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bb740b4301aa87e2d806e64780d53666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bcfb5feb84ee9d27ba0d7b865dac3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87699ff72dc04a532d256d3d03ac7f05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336639e76f4adeb410c876c2c973ee9f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e948c380c8508ce7b5de6b20a1ac8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d2819c3accb6723afd92e43be8bf4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c3c2cd0eb3517da783576852879e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4b192a2c7417a14372d887c4917ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019394dc2ff9353a90eb2e32f88f50bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deedc9cc398c76627d3417666e702b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7a2c0a17416cb0055d0e03085078e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f80b3281bc7d3195c1835d473522e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c73d14df8aa6ce0eb7ae94a097b59f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d34e562aee5510e42600b5b4bc88ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24554be8859e455b9bd655c7d5d92313680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575715f4bfd2ec1cd61ca05605f88b1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ead0b581bdc77bd1956233b8324b92682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e911b104e6024ff105f4c1505582c33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd52a15d330c7bd598ce95d76e9c647684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdc9a5aae3f0f4131a55aba5b73911685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f4c8f0fe022eb4847e8426e95d2c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f67a51316a8586a58fbb2159c99f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcdd65d88e322eaa33b3668bae5255688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0c6774368c266e9f92f2c2b828d67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48a388575c36aa62a7daea4bea9a78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7db42581eee7e42dc7b8928c78e37f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2107e6684fd63046d6a394eb96d92692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18865da90640778b8c7348b5659699ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ac4d170ff346ecdb9de04018976a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6111c5f0fd3b636013f626b2e4172695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609e13677a68a3473285725dc501160696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70819a6f7a653bb40b08ee733e496f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bb1a874ba470acd93dc0112cd0262698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0da11945113bdf94c9619fac3c823699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46022238860f6a2a53ff311fe9438f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361102ff6255a3e1d456f7b24b31989701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94e3034960abff3180180ae51c8f5a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85763ecc956bbbe2ef3354ff4cc03ee4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904724476e9984848404ef128fe2b0a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986ef3e6e45ac0818bbeb3fcfbc1879705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c919506bb839b177b813ab735a7347f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280c2a64963ead1df019d71cf08af70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74100095aa363117e410736256ae05708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30d20ab021cc6a81a0df4ea6481224709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17488aa62af3ce28d2763491e29f809e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d15c7d0575753401bc1059701f82a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb118a82ff607a52efcf61e6b08960da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2b2455626bc4230fba57864697374713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bdfa376dc2b8a699d0591860ac714714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9c3d6a01734a5f5a9c6b7ef4b30a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9b095de41a2371e8f0c9033cabef6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f998decdd012e6bf84f133e5fff92717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7137893ba70f55acc2cf6bf7969291718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00e218f3a8830ac473a2ee9f00a726719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e8fd6ba9174b5c8af5bb75eea45e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40bf24e939186f6fb485118f9ee006721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcd6b551dd9de3c17857a610674734722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96400ba86d60e3bd245b7052660895c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ade4df15b091a6200552bde81d4b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17556aa7aade70c4e8b216f7937a6bc8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dd7fbff9b6cc246609f7104b4eb6e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5219a3e6c99ac6632bad34892c871f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354afa20e86130341c7fde6d43ec1a9d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb084f46d802dac2e52056051e03f89c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd70c9e054342a65738372d44dad95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebabad536250cc2849f96a4cba4f05e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143e78fcc8fe8dcddf8c0b2adb94e2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e512757be9306061eeea2bcfe9044d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7717edd608be36ef2186db8881d7e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faba12a82b99678bb497af8fe050d14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f99f610983138e1decf51dbd97507736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1074d942b0527cbe3023e5ef6e42313737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eedc4c926b1f4943513044c9c82e76738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeecc37e1de807e14184a121de33d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0bc7664059def47cf21fe5c7ec8bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ca7c10ca3170a2bc70f8c2d90a142741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c94e03bc1635b0e26251cbe56a930c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976132a5d0dc41ded3737380cdc6b38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b76187e5ca6d27abd0ee83ea55a6be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85ee577df792f3899939af1bc76075745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb40431e2985d22e3e73cb631609bad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340a87895e90f456fdc1b75c772934c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a62f8292313fe5f6876a2a16e3a9dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b74de91b54f9d6f744c5a5caf66d77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a842b66d334c2e7ff1591b880d94fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdc21f86cc218f6feb10ba9f1beaa2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088f9b1f76f698f44e6b25bf2a2316c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2341dc5902e6540305c1b4249e51ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ebe97988a97fa7f9e9d9b8d52e3ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab31c21309f5872b565a26706c0ffa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f00c1210ab85f5234226475a7aaf6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ea0425eebf663570e21cb114b06ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71573e309e38c0d270d9f770164f241758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd5e21ec88e3af19cc8c23f30c7697759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b66b5d9def7ba643652c81d970e2b3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb53300598176c9cd77390e00c84c8d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a4ca835601410769a768818fc066e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f7a81c6693f277d910357ea06d958763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3734ac34fe8ddf8ca8124aaaee7351d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900df635457882ba33a254c00b090939765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27457cf4fe4d6a9bf517863340ded0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee17a9e79ec20ae42fe6fe0712a3d0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa375dd1e92fcca8d9ad4d8873360597768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf18cf8c04f9cf4d1c86bc5c7b2f2e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469baf5c935950753adbcd614d5ffcc5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ac9efbe754d3484f1d0d80ef14ea6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71880ceb23149a8b6fe62e1dce139fc6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecbd1e96096011f456183346b80d49773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3938fefa7395af69aa068486530c2a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa78231256a95356cd68d4ce7e58e0f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0ec97f091839eda740cdd7ff4fab2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584fa0b1edd681b515c5156711008f7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95550b400df59af17f0ac01d870001b3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e594cbadf05d764cc2a3cfc40ab45779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b455f6576352eb7e230c413985960780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e466e256c6c86af2e92d1d302b621781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28d10b0cc9a43686e5ed12676d2845782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a45d957de5cca673a5ab3d4d967e01783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2036f8b1994a23736322cd298ac14d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58cc017cc6ec1ba45601fca0b90025785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20db4716190ce32cee239632d5a7795786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97156299e2ae0c1bad67bdcb92f16d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca498962b9b266f2d11751f6dd8fe2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6217a419d17a83df687ed7622b883789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31f23bfa87b9a13dd174652d31ec9e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c28178e99f5f83504cfe9b161af22791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8e0fee59e705d9816d3038228b69c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea41f517da824ca23ca3cb5995d24a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1315bb60291982958346142ba564d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048786fa2f9987ea368bc1085ba8eb92795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330e8333b8e958488de4985efce4346796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7d447af72100f4b1fabf500d9b32e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8684b8133139c7b645fdd1dfe629b1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d252b06c0549c1647221c62395fc0c5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5b9cba5743a8be45a53d2a761427c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2cbfd6bf03c544f3d638e0badafa3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b86fc23cb8267858edbdb391dead54802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb57407aa88062688a30b3327bc4833803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd6483ad0f721cc46c1a2ed9b047a9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cd4787a183d314c275c5dcdb4d78f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ebcff7a59357bd349a54ebc8b9a06806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4d36d56644b9e431034b150916b25807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab498e74d4338b61e2f9490fe42ae64808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab83a86991ec9203dd1759bdab2740809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeff2cf168cc9b86c1c146fa4766a5d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ffcefed6553bcadba2b756991f1e3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da513e5a79ca90c9948793f3481f5397812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29acdd462c938856d26ce2fc220b140813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207d2b84f989bb070d7a4aa24b33097814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107379688a9bceb2e1a804e4852bf23815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761704c28b4845994f8bb73d904497a8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8450b9214bff623d06dd02f92ec80817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca643868e8333eb51349a5e48ad0d2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54e404e64cb8ac8af77c2510b972fd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30b9d6f6aa6ad8a41c0be015e38264820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665a7802017137aa543cb5135c18d1e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2046de0409927de463e0833d1e95d58822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663221f314bb9b91b1187e74b248c55823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8e79789ff05b9fd3a8261d7aed7cb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8fc33728b3f692662fee4a4bbb21d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934c0389c2010319d4640100c0aa425826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aea5ecc9a5383b040aa5c9336a5ce827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf8d247f2d6b7bdfcd62a4760eb20e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70909685433b1768fec9d7790dab66a8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e682ca5c147599affbc2072234834830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b007a5a2a4468111c532875bf47d64831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538026b354e70416f46060b8792fd0d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d51237239bd3cbc948f1aff7c8d2d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ca537641441f09633f26ca513de88834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e97d46ea2f5fc24d769c296ca4811835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd8c84871641bac98b838cf1bc5744836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02abe4c5bd7ed8100680862434156b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cf1d839a535ff0cb42947be020d3f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9460621cfe160dd43a0a9d0c360c3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a3ff8267f2616e291a553121cdda3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd427aadea3fe656e432eeb95f408d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd31a94f22ad48bb8eb14ac38a8e459842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be88f8851996b35f5c635ff5a05567f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2677d632c282f4ad3094ac71ea39d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d61b0ba1116b0721a700db26086525845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e24505a3d698c38643310f30c6da43846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aedc8552e2bb1aa686c9bcd9f721be847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f85c431def8ffe299805378cc5c3e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f9af979c806a5a6ac20c54ffb1e64849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2db4b2dd3a1f1900f598a5db8abd03850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca3df629108ba765fa2075740eb5df851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348172c9fe71ec044ee4c4057aedefbf852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938bdc8022163dedd09587169f8b53b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcc996f946d074e2dc69e58c429d50854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc9f1a96d7df099a1d0126173c20f5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68b8f139c9cdb669cf0dbb29f54afe856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f59b4e1b855ae3da2a19f594504b2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ee86d6ad5e55ad7cca7029dec7311858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05221f26fe9bdf9627b83221899c1b77859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff21ea4184984b40b8b388df493a9a7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15829c98c064231ca5399a4b06a43bad861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36741e77787eb216e94cae49d62138d4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1469caaf266a17b97cb48f549b8999863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d6de7dec602cc75e6bfba7dc6c1a6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84801e136f60f5c36c30405720763a0f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856925d26db07e9d5b253bca6ed8c79866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2753cd636e165a0c38411e5981c99d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf785b8c89cc14caeccea42d42aa89a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bf702ff7bb3ed60466d1e44326dcf869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650e8b80a15ad8f3e03117985f21d89870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9980e5a4f0aff7ad938bbc722f5dac871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b673c7ecf7d5d9f2e4ce9eb00ef3b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79bdc5a9d1563803e0f82585c07e53873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e0be2a5abed3c039d829bd80f330b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cd34dc82bee95f30fd02deeddf801875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd344f5aab8fb83d4560691638771d1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3444ce255d5278a34456e45416e56877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2264f1f86f26326e4df5b87f6bb658878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88db2dab581bc883efd303878d4bc5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf4d034b7f33ebd941db04206a88ed880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8f2deccf1a6be7d0dbfd423fbf7fa881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bf19acb84d505d73356b92631d95d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30294a7aa114ee381ecf6f26f63eb09883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedc1ebbec9573796500bbcbf0adab3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e623489d126f321afabc80cdf749f2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed625767f880f5f3d3fadab2ac4b1c3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e083479cf77ae554535df71d31883887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c1dc08de583b02ed5dbe80b78b952888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d2a2398d9d9e10b5b9963973752d1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05f38c364ca3853565fa7987d10afd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c59c9c7c593ad49010a91438c8b32f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5926053f6bfc908e3043b2704f3fc1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e99c9b5ec3021c58ae6f0d1aff539893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74be1ecf659125d74bb3f5a6fe2025894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc93a1dfa85ce89445be9c30aca56c3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652b915bfc8d9a73dd679dcf4c1cede896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd85db5502bb8b9470a39db0899ac9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b877f1e6b083490389b1e3f64fcbf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4a32bdb83d19d7615498dd799762c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f6f6addc64107448a28751d354a75900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded46506aef7afed5b8deb7bb6b65919901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63758da7c0801f9a731dbe98c61f1838902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be729dc36a45d2d1826047237feb9cea903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d56a9b4a2e609d7accfbe061a6d6c8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f5d6942db450e336bcdac257b2d30905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dca7b4c0726f5af42727ef168f5179906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62854a30832fedc72a36be80f429fe907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf0b913829fc118a78617eef6f7007908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d92e9986f3e8a8d60ec26634f02329909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25235469aee7b866f313ec5a0c7f7ee2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19553c6b5b50bb889dd79ac169b561911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38930f3de4b88d67722c01d7417b64912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead36a2c57f8b64f6d5c605140af4735913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b762f36b5528f4fc3f5aae59fd94702914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807372e3b07c070257328a16a4923c2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad571a675bac28596adb81a66dec716916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609c98f31fa598efc395b0c71b3d54d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d662680be2ed44d91884ea6eecc7d2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c6fef62220d1c0ae7b1a8772b86e4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6e4e807924a436ccc662704dc254e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57373b8f352128acd69bfe915bfe8c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed18f09fbbd0ba6c2d237b208e4e063922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b13ea5b14c49dc06c405d5d2212b7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ff3eb381ee2931210210627660582924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce34dfe686d6ecfd233f7d953757c1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dad6cb603c28616e299bcf4b5a31ab926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533de4e49d5c5069b4ec35a74ab998b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333db5cad320efb4e3b89816f5d283ae928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2809ae5682ab217326e494f117a50b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cc91406720a4f069f65171bcdf0e3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977b67e6ccb8a1d50262012e9798ac8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362acf2867a04867f416e8c73ef2e306932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f75a2661adce4064fa6b93dd06a6c0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3848400e5d86e86691d9e8acf965356934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a592e89cfc0470a99e17dbe6861eb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111890c8bdfb4201783e20bb44c9db7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f043dbd20ffa6029bdba9bb812a506937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98813089f9d65613bdea360f63bfbdf5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c684b54128a71c3da4c91cbd42c0df8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786353542992e7500047fbc9ca1f3a20940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8093d75f28986c8f88af7ff14b166b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19508f552fbaef2324a0842f488e2ac942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469553d93081a28f3cc43fd10cb23af943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bc0aae180b589272bfbecd708b1fb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55169b66e422fdc2aae8c9eb696c86e0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786441f653ba6cf1864f37a35e520a4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc28e4ad1d1704bb854ff7725eaddc5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55919d0cb4851f86a829adbe2001a8c7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d04aa912fd256df811f2e5f562d5d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e1823bdc4e45554d13118dc8dcef0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a80804fdc42446ee8c64e2038db1b0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474374c51b2b4865ae6a0ed059532c73952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c7b5e498c173adaa649af12b48175953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7edfef38ba7ef824bb452e2d587e7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b645c45cb39be7c95aead36f80503a3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417f8f9d0c8746f88a9e12a7714145b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60443817fdfce283c1a288649a3f6efd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f2f1984803cc3b78907491111abcf958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ced7f5a9cdac9b1db342ab56f48215959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b4fe40e2afaf221145e61d5aaf342960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf28ac7c5e617f923295eba0190cdb6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445c80482c93aa53f0886eb7a95589e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce63f830aa83ae5f232607270b2e719963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87e83f9afa3d6a916999274f525367964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3bd1a5cd50fa2e01fa7794731e329965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287ee029fb0bcf2cf002d95eec571dc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a726ce8025d1abfef46d9cf841d436e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9f57ac95db9afc44f093907be7bfa968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff02bcb00b20001b454278ccba6a58b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93f394089ad96f35144ff78116f04b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497a10ef056ec4f29279860f2beca38971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53fe64e3a156e3311d5ccb73837360972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db2c03228cd15f7463f0a440534eac973.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2fdc985dca79de046f42063c544b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0369094348e6f6167f7457c3e57fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a94fb1994a20e2692bb37d9b53a483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b8c1e646e914edf3fb421e49c8a784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67373ab610e3172f02cb3bf896db29c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c71ac82f3b3306a09dab2e62b63ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6fc770f3986d39674c49601c61feb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de45b18a3d0ebcd7c84e6817f9b7c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01663869214d3e71aa4c7d020ba478559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641bfa80787447af8ea2bd236bd395810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c15d547f313c77552cb257d743112e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad390a67f905aada9774acf9212d5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1412b73d9a022b97fff5f966fa5deb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031314d06f40ae4d70fde1d2f75081f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838e22ad3d628a92fbeb5766ce67a5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192060883bdb0f73eec9a1a2b598b7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa0d705e8e5351a802b2ccf3334f2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018a40979a80ba982fbc91aaed2c3e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265503096d27774c0afd4f812c3135419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c81dcf15ed97003f0f9330cc77c24520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5118fd6aa3578d8d685a5ae9907ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075fb39e2b94497cac749b707bd387f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f222acaa17ed505312394afda651da023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c85a4ac7adff5bd827218ca097803c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bd30eb579546be389217a0b9ef44225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43a0b42171192a06c273f8939f2aed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be297b970c3823a31794a64caa5bd01027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22271837139099592e97a95ef29b982a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee555ea47fc6ba1aaac47f9964c9213629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1438e0846f3d5935431144689753b5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b7c1a102e3848ec07844da6a8974331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718fc0e299c621dd8ae25107fab11e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99a82b1f8a9b7cf80f016b833cb80933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44a21bf7356945fd0a5bdc3eb1198934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b71dc8134991a9780d185486f97aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec42087677eb7b939e72749412eb0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c15478b4b864d41d3a5d7504fe511037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a246c0af04d278b9cdcf3dfd4771f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7ca61d4d5dba7b4b1da44fc1fe64c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104676478659b7f098eb14c13b8f8bb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385452d4baacd51740f4f1709ad407641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748b7af16cd638340c3dff6460a5bbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923a77160880fbd687d44049cdbbc8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78d055d3539888260b754e0be2ab9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211242be80ba1ca106f10e50a5dc22ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3919366c807aeec0aac10938353d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d380ffb9f894507e9e00cbc0110e4b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea5c336bfa26e314113044a9e8233748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a884ddbda7bfbe0da6e7327dfdf6bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b2ec0e40052e1bb7d75d55d37f87f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55b2e6586c3cf633fd64c450e03c7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f396237db9a1df3d1e356f1b259ec3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec8bf3922e95eaf9c5d88572815b0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7956edbd9e6fa006d87c0944c097f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8549fdfb757869799997c4e1e8aa9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f54c68dfdb547709b542ef85f129ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2ba2f2b60f2ef8550cc8f79afc41457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2fb921f87b5b51f99f9457eb61ed558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0764ead1e5d9ecc982a4b493bafa7dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34022b19c8232e3f455980bdbbe7b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500a30d47fdbbbd789e29664434cae561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0263251f3171b2fee090ddfa921c3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a7841c2b02434ef8c1d256086773163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a2f7fe0e46638b975c275a03511d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d724bf5ad210723d7f4dab1b6f87865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07834e2034babdeeb0b033fb9c53d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55645dcfe844e0f267bb264afe6c9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b9aaf9f635893a79e871ee01d678368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf14907ce54878b2ee44f26d1345e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a2e9ef18524b3888a346390e3b2d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b306e7162ec84c197830ad9de755b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1f7dd8418feb70077c39b0123338172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70527c6ddc388bfbb341e7b06d6fd6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e53042d2e2bcceebb3d136c1a0ae7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c8ae9954943c0e0c92b50683b62ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9f9150d870f6ab04ce44e01d250b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9d0c34111e8c0b2d29748e3d8afe877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436702de758804f3f3e1df970be95a3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252495be88c8741190f3eb6587a62a5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9446a090b1fca54c9fe9efdae10dba280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f37fab4fcdfc3f80eab82be66c04481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8edb390dfeb8c125b750cfd54361582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594e20cf1defd03d9267b062d2a85df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c25dfc648a111dc15d37ac23a207984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862afccb27c0d50b7465e477706c92985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25265f41f92795a68169f60886428c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6695a921750b9b76e230cb4c5a3a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af8fc42d11fc3569622e7c092ef68288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63dad6c17794e70c7c2ad3a5ab5f5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a864e3e3b4fb0b5be4493c49749b44790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99f7dc635eed1e4ebd9f2d846379e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e87c5578f1cad014f43782b4dfe2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b393d87863ee7a8bf3aeab704ac2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a550c34ec64e6b931a10a891207c1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777e5448aa921507c59b922c9dbda5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756261c4d33349fd6a38e6dff58817f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b35eee1ee530259cd0aff4183504d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ed45ecb015e2aae6fa1c99053846e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fefacd987a07a62e3047eb06fbfe8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd4cbca3a7ea2efcbf31bceea06427100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0ba2bf7cf80d7a88f0ff4bb34f511101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350e31e6185e1debe1553a2fd265fe6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a79c1b22527f41b38fe4ef39ddc77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1f41f203e25cf45a886d434138d80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6f752cc8186a8720d1848ba28f73c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0a4004721688bac2a5574416e4095106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54740136b8cca263661f2b7acd6744107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ad94245b53237de005ffbf2f6a3fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573172c4f1f32a501bb085d40d543fba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72fb91e8f1a2ee3ecd958dfaee1ac8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96976cfa23c3d9dba271f52953ec266111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecfcc671565f9268e57ba676556468112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407c6e8265cf2ecebff375e5357d5a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e312cbdecf3d775a0ac13f0eedf85f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc26f226989614ba196b04c32c13da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395919b917169e87556612232b54783116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c0c7be4c051f818c6da79e7e72b68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbb514f7d2c11357620494c38cda3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c80965f409ffd975e4a6443cf98ba8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86556faf61dd207bc7c9ac6333a10614120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f93d7ba5c1789c8b0eca91835b7b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4012e6010646a17f36a4b1dcbd171e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17844152787f85f8425cd5110fd0b817123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95f1c89ec38906c458dfc3a767f660124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2502068e9f0b2a4856797394a680669125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed721f0d805d178fa806403ad6f2211126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eec0afd58989d6ea2e5cb428b1500127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b58f692e3534a301c0c17170a1ab1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8484f81a5badd93e216b0d3c47be4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5df2e8a9ccbc9ecfe2842c7959c43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc752a7048748d616dee2aded472f50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5163487cf7d8e9c45d0ea927e1367af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23af5fc3b80972bd7de9a237bf7068a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a978722cbd15411ea0a9492d642de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e056d06f6fb8bc82b95b42f8a77dba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aec802cb342b1979c4257610a02880136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd6b550d2e1ec6cf2e9e516923a240137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efc2552a3744e504c0669a3d93ee7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54f968f52e79948048dbb4a64a4334139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9e35b9f64abecaa1b4eabfe5cce5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55fd86d9e56c962e7847aecc6a108f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267d6b8ce8bc7b0b1463afcdd79037d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639c21f756beba6aed23d743c3ded5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364eab56ebc980709778741eb1c5e46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b498a0bcfbc53d0d1238d29c59776d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabc3eae75d31bf9cd9d8d3626300ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8b95548abdb20ec3a70fa3d223de6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21614c55d2647b7f216a54427d014664148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64641d9e68aa8807ca9c26fb082eed52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e3402ec06fc0ba1108b018f8e10a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38cafa09a31ffec8d3d05e2b725c1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103f9f5f89ea59b0b39790d6ce8e361152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00212185c593a76aa959f0672e074587153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150fb8f8acf802360c4ca4cde28cad6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557775dfd57cbbbd08d0ebe92434791155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb04d653d023d580a3db940b1cd1c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94becf9ed1f684fdd0b2a6e1a0f43e3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d30dbda2fe0652f3e3c7c2c2204b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823464dc7cfb30957258d13f6b2b0dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649be31dc605db2544f9d33460c24b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1d87b8c227381be7f8e920b2cc24d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff407e931b8357ef3227e2ba3918586c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3a1c60a8f485be37f8ba3290ba686163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d92b946b52c001888d5c44bdcdc6c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5135fe1f32ce2fe6325b4a82e03fb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdda4da9099e4a5b96178484e00d4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee91cb31fed840ba769f09abca7ce51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470af1e0ca6aebed042cdddd7c5857aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfdc86294178ed006ffb305de31a6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b5dd3637a5688f70313cae510eac5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ab3f26c95ea1e8b37cf5f5ee10f92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07327213389bfe006aa9ce11fbdbea1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab10b867ffca3c316c8ab11c32988e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf7d0ac8f90fcf903c0ce80734708b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9dc2d5a172640027d77919caf2037175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8b4a436b93d6109f23c1b5794168d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e51127320ef2b60cdcdd259d342b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b0f6c483e406ff5b2b6274df37373178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e5a62972762ecfb81ad8480e40968179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ddf65e6f65b8bc12fb8986cf243ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40b81694fd48ccec1a1428b1a6d010181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f022d2c3fe66042c31e919e9c5669182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c7e468766b776b1674bdd0086e858183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a015643a370b3f4e2dffc9f2ba304184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2330345c388b589a462f4eb1914a873185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93898d36c1caece8181c410437f786f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a113f9a8f7ab6769591a10b8e6484187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217319319045b288d1a683ad2e9a03fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389ff043bd77fa9a2920b2fa122cc53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3a442fdffd7d66bab85f46aea1e5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec02fb7351b3311a3688d7160fb68d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09224e993691a0b3c1d4ef453fe8bd3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3c3e22fc63eeb3a689f4c3de77510193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd736e4ea558b67757a82dd0eeadae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce42eced978575c0a9e04b1f4fc07d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb42e4614bba2db4559051f753fec6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ae71c8fbfdc282e6c5f9cfe7e9bee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df77c42d6f1a3d2a9b3c3bb5756f51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f3f98714d3f58c9242dc85897b93f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bd118a6ccd29c4ff151d5eddd1a92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52dcdc5897ec76a85e8667bb1fdd94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e89a98dc680cf2547c4348cfc9c1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304224c4033e0d8e9a66b64571f3318203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107cf21ebc26ac562dc648a22e434f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dfc3c8a15b7eb0f60ee94f38ba27a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815664722f4fe610f65df68a259792c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9a02d1cf5a4fb28552beeeb5b09c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059b9fb66aaaf6502d6252b683b7d37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cafc7cb9221af0bb363386d1f2cf5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23356dee774c57c4aff68fb208b8f20e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc0fc03cb10cba99674a62eb3c0bb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bcdca0ab045c7d1dd5bebfb83b9a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41e61b651a3fc9c9be3e773486984c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee75173713b3c4d8e79ab6a22181622214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b217fe03b333c3767d2f7d88279944e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affe24eebe47b6fa81cbbc023f8aba1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a6f07ac6b223a3ea2e07d9f26bfc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4caae56605c0c5d930c05e95bd818218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764a1679170ae8906f49f2c6ffd97e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89543d6f45340dc769e071cb3eaa29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ebe58234602683059de9b042d43dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703775850e78b94066e0283760f65dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa6164d8c0f1f341d042d9a583bbbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acfe4d9e1cc87fb6d31e258657764d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07796e338a8868fe0406698d48c0a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad6de290fa1d8cf9e16ab7f8161034226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50497163e27b5801397e81f7ac3abd76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0bc06436ab78e51a24c4ca34d0eb1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861737a37359821d95d3d4e6e4807a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4781161e197ae1a1068b23ae827214230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af3a40372c1232afdbc34ae5b1fc6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0076b64cc012e8e586f57e2e26f69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e27b44351c166e5391159c2a4d093a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f567161064626f8cbe9523c7e94f906234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7a850b2f061d40e1a43ccab3529e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c296b1af95d4e6b37389b9863d4d0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ac2849c30b23db15cc1e6b7a42536237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9e39a4b458d5d69ce842eeedc0f14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa3fa046aa42f4ee3b8b91ef3e1896239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615d170d0e68e0723cabfa80d134511240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b1e0edbdd010ab617486afd6287d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed946f35e668fcdbb2b1f1d39d7b082242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acd85c10707d219a9e9c1e2426bf95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec799cdd945cc07dd44b55ddc3f3e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56b23cf1a7737e9cc77d3e9a579036245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6715d259e200380e2b046a38c87ff1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e665dcfcab566e0349054ed01027d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25887fce281099a1eec8f6131b9fe30d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b898e4134b4d95d41586de54191ece8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4531cde922d2e74f1bf0979b9431d97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e60ded1ab88d6fde0a828bd37a47b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5863db90b5dd83f88d3c0b3e0e3e535252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928342ec3ce71dacd19f6c9e703b82a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fca059d2c6db7a54678b90af55dd1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cf983575a30a390eef816b43000e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df625a1fe001fa2552aa58f1c8d76d29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ddf7a750abee7c3c6f0659e3129cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b8c5ddd3224ab98205ec0641fc233258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946916ddc32af4dba12e8ecb0c9d4ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe24a13f8d58388ad8cce0700f9a3ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cde8549d62f204347371eb2524ba21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7200e44c76ed9b6d6c9a79d9adb9eb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700c5b807e321a5580eb9cb78d450d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210bf0688045f2fc16ef791ec5923fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd2c8f0eb727b401b3b29b9e54096e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c974cc6702b7f08c6e6755b475ccc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086f1053f8f43bba88f3954669a4a1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd23d075da9cd9f2e0ef9100a0331e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9ef84fe5b48df0633df0e50acb0f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71a2e2130936d39399a4d8267e6c27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b636178db2565fad76d75d0cc1f18b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce751a353374183eabee1897979afbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd79eaf26e682be3625552872ca0be2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e50617bf5218a8810090067a50ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c99856a8f96646aa15a10ac2fe665275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8abb199050233b4ffadc55e30f2225276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d84419e3fcc0830a290644e3f7f86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29074df2563e39c754fe81bfc2e1ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b172d968335b55924c945cd91d590279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf42df024f1219284f10245475726d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e5585b2465af6c8d8ec427e0c7e47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948094ec18fae35180f68a18be201f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fe89dd4c247a9d562a59c47b8310d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecd5448e1748b5c53c994b678b7891284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996cdb6225a65bcbe7a9eabf02830fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95e262197222036bc77aca26b2af2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccb17010961622b428a63757216ba1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235510d3dccc17ebc952463ec77a2424288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c606a3059eb757084245f768139834289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4939b0820461648acd5651247621f00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47def3b55c3dafe9d0117185716ad799291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5798909bdff264f89d64a78c8804bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bf064aeffe73111fd208a79723150293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee971444479f1adf73ee09d6b2d0af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22aa3fd624e18f306a850d54347e04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4e895b09df6e67465dc2eb2dd66e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fe069dc13913ba8a8d21a03b359af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677af79a99d6f78dfdc760284af1c552298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256043113237e9cf20578ff2fa8be619299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cce3e128d6820fb1c4eea496927957300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a5a5074052f8986b7098f59936eb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372537f15129b1d307a4f3185b9bcb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0d0929f600a90cf8b60bf7f1c0058303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0db0d11bb5bd6b2301eeb2e39577a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518ca38db9bf8a2b00d46d725919829305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26acc17946f915f42d2e964c80fbbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290299ca552e5e7e73cf7fa0078da05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59545c06157a684f64ed9dab359380308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa7e13f4d8ddadb93ec87305afbf69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f69bfc9c827007ddd72fde75083d2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d6fae9cbc77e4609b18bca36ca1f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d8a2f37d3ba495f60bf3b44e8d46e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817c45d98ba7dc474fe62aabdfb02aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3ceb6430531a88a45745ad00c6479314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7228152956eb03645e33f9cdf7c974315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8e2a1be985c68ac76219138417187316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36461d262c71b7b17d795e7bb775c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedda20b0b67533d26bea216e1510e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b6e253cd189b0aebd590d83dff98f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cedf7e67ced9c4e6b590d5cedc3363320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff885e1a16e8fb289517fa3c1bc157321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310b6de7a36de9b9738ff3863e0b22f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb5d3ac67f29c6bc24409bac08572a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa570cfd70d1b2b4e5938b73003d3fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0838535d4dd1ffac8db2ae52669cb3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873d9fc1f5ae1ed886dc92ab9418243326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b176f478526fc5e8f8690849c2e29da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630c5eeb971251fa3ee4f6b0022f0c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490b990cdd63eceae6615ac32f3928f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f38d9e6fed74d7108aa5013b471d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc1c6733eb7adfa33d17f8283e7f96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507e4ae31b287b343e8432d70b49b97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73f9a0500889843910de467e41da3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4fc43a9de71f91c418b4dbcec9c45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7182e2a480daf0aef2e377ee25b1c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88245353800edc744978d342959383fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79220f4e41a31e7e45169adf8df8d475337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e06955b7d27857529d347b42bb03b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14584b5a77a6581469cdb3d5f1f99205339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89a2233fad806beb40fbd84bb677d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebefb2beca1224716d774d70786017e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6087c32bf69810a50466e5205c0631342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cccaca88c82d0067c87138e194f06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a876a0a935f23fef68d42f18690ef06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd690c2e1e328e04e82d99f2ba3af8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a378ff275cc98599ab17903cb801c9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa60761286b6d3fea3fda705d5eb5eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce396df271b197502a8ef4f97b7444a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4816d4629a9bd0349bffa33f25675a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c7e077afbf2ae13c671ce65883718350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cb7e3d821dc800b67cdf1f343927f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feb905d25ba9126bbce52369221ade352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f30508c092dd64d64363f4314a5d9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac8ae2071ae5ca652cee373af0ecdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9071bbccb8be0c9d74b2aed036ab0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008971494424b52071088c8738d5796a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921eaafffa1556eb01cfaf240f7d7ebc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22b9d4679d63b1315d0503a19df1ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e01a2e19ff8acb393f8b41a2feaf28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4170ae9bbecd82e78c98ae9f19600c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a12c67df977270cafa138e25dbd31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec63e0bc66c0af329f4a8fceb49a18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2ec1386ab71f208784283e2f80646363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e496d67179ab2da41d0d5a183ec3929364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84c1e6694e667afe3f202654a8abb5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8f47eb38eb8fd3ef668bf9ca9531d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eb407aacfe33a748a849d83c03cfb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bdb7ffda220a7244b60e0c4e6ff61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba43fba868b7a9cb98f96970ac27315369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f984690ccfd071eec20e42661488f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ac701645ce5d16cf4647721f54a41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7606c7f9e12af1bee24e02898fe3a42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017daf3a0b67da2022a868fe18ef8ea9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496f2304ca74202fccedec5827dea61374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c7c9fb63b637a3b8b5eda6a2e41d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27be0875e7f78bbe0142a471e1c04d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7375eec5c3e9aaeb0162aad535d5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16731a2bd03bfff0363bf08e25287840378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f78e549758852a17ad831cda857536379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b1632bee10131c837afe8383f246c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923c74d1fe7dd8d9d7d6b3adcb2bb68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b98668895447ba5bbbb0ab7126422a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659da09fde88ec3a2fe7c88b9716d9f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070fac65298112cd323199e3ecbdfbe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219361a8ad806032e5323f9a053d6c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706173cd470fc368d9368cfedf5f6af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294ceba42d6210a2575b00241c0d6e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca2a0b65b0f90e87d9d378e231ece0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce806855a85a4b43da600b2b548d7f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6523dd6e77f1eb436a3345b335f21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf40c0c5d98c5367aa48b088867ce1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80797ef41cb3c1631103570108fd214f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd1c066a12f475ef4ac21dc5e8d004393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a969adf8c3b2d59468eddc76a4f0a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de87a588c37c0dd17f545ed1ba8a7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54211b95915502350d6bd50c60ce2c23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdef1fc8296d79430300752d456f0fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba12440373a3bd89feabbdb51bee1f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740bc826224f4d83d0f14b26d02ca40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e92d5ea00c1575087fb94acfed2c4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095f9158e519c02c2b10fc83732f8ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818c218e33d09812c6e84dce4bb57a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cab2abca08a5b67f83b28449510a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c9fba9440076e94259e5cc876f96c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d99dc873a9f0224607c235a3141374405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f806b267f10a04748cf7fd783da8f87406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903503b0f4cf9e2a2069ecb18276656c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fae821ecaf45b4b95a23fab62b52b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135fae81af9c5debf9cb7461b4406b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bf3188c0b0dbcef98f2d5486e6c05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519af73967a9a762b82dbe716d541ba4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3015799f67531dfed28140d5df05f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6c7e745687ad451889ac35cbc95bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208969b588a7e723cadcfa61448a676414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdecfd48c9573ecb78b4c1d78f4b151415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a72eb49b402ddd1c302634c2edede5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361c5ddef8bc5f68a884f94a28da8d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b98ca0e02e9d1e10bcd817a719edd1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984185011bc4660ddbc4caf5ebe5a1ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f007eb071cd7694f15de96adc71d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895da52b899c2c7131d5223bd2ff0408421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bcb2da32a7a78ce109b91c0cebaf6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167a65095b3fc39f0461f72bb6dfc6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494833cb1c67c19c2443f2c0bc3df29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5334976531bd0f1d4fdafe1a52790425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afbd35d49bcc1cb8ad904cf944bdb2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6628463c7096557f5934de7a6b0eff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282495f805d095aea2db3762ebad83e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272a4b147c5831f7e9a918657f2c9f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce5845fbd45d6fa278e46d68bc9a2b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462fb0cd4daac82dbb59a85ce75a994431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8086b118c30907e147cd07c4e8ed498432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24a596bf859cac179ea3b473e1e305433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e81c5e84278e95c7d6b38e233e2d7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c45b0dbe24b02107933016ef723354435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbe42b497d3a10d9ef869a172a0fc4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fa16cb15d50651ef9edf0e38b89e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42b328036c6ba695755ea7d055cf83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31def62fccd023696f65cce1c616dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c598bd001caa9488a5a51b15b71b5c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6383535eef581bd5366a5fe76325ee9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefd8dc6895edc59e17803374e4ed25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d5aebd694948f67fedd40d64e5bb2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674954afe972b4438c35674004e7eee9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317ab344f185e13ad76f2904115358c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4282a5c5e7d993f310970eee5ff06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5fc75dd222a37567c567620e8dc38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90867f995b030ad640175f6a0c7aea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976723e7bc35451f56d9d3a77a0269b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046feb0916b71bf600d7420fc15186b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbfb628eb9453517ac31c7f328811e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0f2b97918d090650382227b305e96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebbb8648012b1beadf8f90305766a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab484d118b64dd6f57b79e7b7a241fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0c4f7e9516b6dac4ac1976af0d435455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cb18fb4da72f89be7d52b2107b3dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63effdc6204b72314af3e8645e67b0bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18552c541d6a808fc470d50146c895c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2febfad397c195e75e71538207030459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccf9bb911aac749fba75cc9eef2476460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3bdc7a493e3998a8f12bf5faee20e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a082ae7762806ddee8b29daaca87a69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561586ad82a166550db98890573d7454463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cef2cae8a4cc6f65900ce960f1159464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4619c0e51953462e4067ed98de2f10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b351e7e2d08fc9e327d93d7d3b89690466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8361ec4dff0579097b5fb376636727467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b29491cc191e0556f5742aa97a45f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e65dae06ea8fb7f9bf7a979fd4e31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692db908bcb888e9ff5f16d0ad15183470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0c08239a6f7d73e7bb975443dcccd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5886e5ec0e4d2dbf5ba5b117292d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2c2ddfbbef0cabb7e4fac2aa0a3ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c680e244c6739f1b836c6b6787c68b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1acf5d2e911147e564549b5fc54834475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cf9c1601232ae4db1a6786a51baa2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de799c5c47c46d8318e16cd36f6ddd70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fec6c72c53bd7199b377733d265198478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce35ebf55e5ee3f7e2a078cc7f9e69a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728febbdf0f9c6b98c6a578de7d3e9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e59f619d978605fbec32142f1d003481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a1d627a934b462ec83431e712727b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30b5e4763cd4997b67fa433dd6183e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bda8f15adc8fd9f88633149572c0c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0a8507dc6937956db38a394282f59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf2b65ef21226399cca8d652edafa2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f218c17851cc1bd9c42ae2b8ad8dd25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3e1e60c3077bd8ca8216c0823f9a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de74453bc098c152ca58014ae29d306489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cca881a55e11e476202173bb92b6c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67143f1c2ac13b77c63620afc4508cc5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaae4d7b9b5db67996cbfb00556345d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddf7ce4d8776d67b7a2aa0c9fab8fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44debbfde3e8e92d39fab3367e29a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab384003fc161cfb88a1904053b2c88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a5f927608529515d6f1583902250a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb7c06fdd63f600a362fbf76e87a7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2b9344aa044a9f1e589fd11b48fa4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9386ab9538287651781c4ab7b0bd52c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1c151a907cebe3167b4e2a4010681500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc9867d20d8520b754ca522744e7e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4dd399f8665501d2fb19d77f10eb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f1a1de0ae0e5bb12a3bb7ccb41ce3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6d24ab4fcf61a6c34de4b6ae5adeb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436efa64de71dad03570527fe2caa29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f843101b3e443d7b7e9c0766b30c2f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c0a5afcee2ba7cd612dd39b6c58a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551220ce4784e55151b6c3a935399a3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbca24b4c178aa84429b9ddc7611233509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7199a5b77c99ee7c30fbc9d0cd982510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442fdeb97979f212608fe3ec54372b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd73852a65109d2df612ec8c00af3c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435a8c4d6ccb06c0162124e4a2eb306513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3e28ef8e2ca813a8a56dc22fca7c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125d1fa22cf0842b6ddc1d35117e0c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e21d129893905454f9d4fab51c5e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad560baf8f57143707ab328263734125517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fe105e5d84740aa31e1e1dbecb1cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8bce1fc832961c4254141308096aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1326370871e3516dd2fa858cb35c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e7844ef528823818ef1c02d0e208b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e5f6fbad1f8b13ad500b69bc68766522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9b48bf42f229d26cf8b9caf21bacd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f9231e8d06e840615b7b009f6260b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3146f449a30a84c871a4bcc04db3438525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db2cff72d932e9c323c4963c61ab9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29cc4d9832ac8868b16ea9619f2a62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308f69c5dc19bf144359549457bc9d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7d7c5bedf992dbb92da47a8971eaa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8681722e835e4921fb6ff77acf875530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c32934324535762d0e3c34c8642e92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707bb130ae65c5897212e31b5ade8e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79885222547dcd241552c2fff3c797c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0640a0642a11a6cf6a595e0923f001534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440edcc8c7ab07137174449c840b6a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ac9fe21903c6203650c03a7e51cfc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e776b2d506a4be7781cb1b79ba2fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e48990980a59cf5ce161a0e0cef2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460db937a7fb79c8c6bec17c2d2e28ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccbe23458ecb0ff4fcf8858405cccf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e5603383907ce3181e7858fa28135541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5e6260ba1405a1df5d8823ed25bac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3dd1b773ee7a0fe316a1a6dd51c26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f31409e334cb77aa6579f700f1b41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c040ce26e1ef0eec5eed51d497006f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fb1029934d79994cf814fbbf29e84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5476b8f7c70927ce694dd78f7bb11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41e9496ebb297ebb267051ab007d1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eddb9ada372af4374188cdacde95a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a503b4ab9a1377489a478d5ad7cbcf6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da87516fc7bf5f9e2ce6026aa878857551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e64586cf15814b2925c96196e1c27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654613446d8865c8431d89688373c82b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791225956d4b9da45c374b981aa196b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342328eacaaed15ea2d86f258601e90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b4635b814082bf3af96af08e9df5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3b73d7be1335a16386b49871ccf5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4306ae8cfdf1cabbff4e2225ea7c0c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f31c5cd36fdd569121ce176ac78cf2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef846b9855588c985568eec572311b60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537fd962496355c7f67d6722e3a9bf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bd4254883636d4112dc89d61914f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5908c0c692e1f5f704bd4a04c1632563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150f837831317492e4a158d9c100805564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9380b1a1a95e00a8520174a2035b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2848d876f1da19fa33ed6def419a45c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457453bc6c41885a26eb7c0d1279230567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d7e8f78778242c927f9a15ccd87e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100e0a49f0309cf587a35d43079c1cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8adc3f186bf6c3f295523dc62db93570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dc291e045d2ea6187dae4d9f2614c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe79635ab4132c9e229f35f2888bbe6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e8c2cf60b6d058ff8a6c35764b9b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf225a535f36a0f781732871b04f7b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aead6acd4ad3905018615974094290575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba2d3c8707a9db5400aba513aea7b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1d3bf85b2f1fc489ac2768f6e21fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e319c41b4eff9c51eabeb51c34620578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9f0b3b512c03b5df8122a841ce79b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b8ef09b8cc99b400c04258c17c023580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b0153486ef686b4085a39accf28cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59965ec78dc913aa4d8e42c7f9c897582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd136b885a7a025221cf94d06f7f015583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd41c59a44bb74333da180518d9d2e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54d091e31ec0eb938c4f9033d61268585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e0c9ac7c4cbcbc77fcb56242ac410586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff625a39766a0225d87d05000429ed0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98e77c0c8ec726ade08a98262a12d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10704c73d546b149c9f9aa1dfd16e414589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e25f380d18146003368b795db698f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f31b5db6d66666a581306e710faac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dcc3b03aecb39450c67e252b689aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d9cff9ef9cd5a1cf6b3f37b1dbec8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5be9a77edd25a82ad13922a365dfdc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b332cf1caf7db7483e27328a0054c0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e47847870582b3b7be65726d4a4a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fffc8e620f1db1a7bfccb2e48a468597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7afd594d8c0fc7ff5e96238793536598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da5ac3871942bb21307de510b26bf4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378465b3d1952eaaec21b8ba11172c5d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fddd4b98ec649d18009111967b954601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15fa2b9cf6479694c1d710f44f61b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c99d9157f2bfc4b45afeaabe02795603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fc2144be84441b00cce521e428275604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dc8ca0068a92b75005df50a9624f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42964dd6631a5ffa31819dc1dac707aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cd0ed38975de72bfe3089a32ee722607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578d199c5348c8ff6486c4103a85f1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c13e8c4da241283b66dd71d3ff630609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e125c37625522b330b629b1c5a866610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68816a86011539e9de3c56678d05cd1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311889858749aa9ca50aacc8f27cae5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b1f84fc5b7357aa3a79e1fb536c04613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dfa91316219f80ed32bf0be5796b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3da543ac1f66bc5b775f751d3a7513615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227f77385d814bc1069dd5815c3e26d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fca7754f3fc6a78074f54ee293956617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a274d6e7c7ddbfab785bf8e36b3929618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989c0be0a88d127b7bc59693ef58d0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1c1bdb82197631427e304fad9d9fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ee70db9e56aad8c3cbcf8bd7166b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3ae7426eb2678407c979b01ccae84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087b2fdf23561feaaa5f180841db215623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a81b5db3097d8c4058d783e1b16ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51380228404aafda074869ac385ec41e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352abb3360ea9e4e4895e580ecccc4b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3f9adcfd8b78e215b6c434fac6395627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2451deaa84ad52f96238f4dfa9fd2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0399e5ca5d2508c0a90984619fca0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a360b80961b9a90374cb501782dd6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50cf340d626ca2f554bdf26bfed237631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa99d9b4d00f5190bcacfa7cb68cd1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddca411dff2cdcd066a77e90e8e6e6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60c5c56dcf7dca129d004434f81d4b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02f87c7849a31147fb981035f027c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311519f72ac83e6894c01270f00eb9fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550256b108e29f04244b7e8d23293dd2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110d368c7067c4f56cf82541fa80142638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceecbc76d2224dfdf1bdc0dfe6523a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec051890a174061f8a4a1ffcb5368b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9594f365de8fb719f60cf0de938133641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f318f5ff1c54c436f70cd53967daed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba122745899819b0273ee121447c65bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653faf7d98346e3b1b554178feed339b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741bc2bec160ceab057ee0409747c9c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2fc5052df117b027d8eba2ee6d614646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17af389036cc3929822fcf211d2c8e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c8a58a011aa8403371d9673c7e7d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f0883bfae7455f439a410433ee807649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1670f263a655166dbdecc8b225788650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099df7216f82b6eb9118349ace2490f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a74304f3689762cda8e63d387c952652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a1c877b133f47a1a16fcabfa09673653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb838c0ef1a41d5497ff45c86fd5dd5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08661280c6fa2f8b149a88f6726b1d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e877213ce1292836e8a5dfa67d675656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f788a00ab805d8b552a8afe8a44ad3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52e2d9be9751f8ee958b6e1f24f816658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73ae6318072e1e7e1bf71d57c7f9f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa226a9996112a62f83fdaf37ffa6871660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabc73144ad406792fe5cccc86c6439661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617130c86c53ed46df27c70c906f3c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13525ec89ebc6d452403d59e0e18abb9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900a9ad18f61f7c2b99207b43af3fba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f606c5c7d3beaf5e912a8dfc66977f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38169c55611a40c215ef347d9c0cee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9c0b6d78432419e1821c434ce61fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842a275ca1f7a736a7599d2f3270aaa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b41946ca10c448acfa2843de7bc17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43086cd0beda25ea5113bef31e0c213d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf308a627ad9b6b3d5ac4be7e9a28e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d481b9c2e8a6935b9e7a522cfb37d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2051ce801c6241b0247f5917bcb4242673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54827343feea3f5966da0a6b866e80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dcf0e1632701e43ed6b6eb2e454e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3c3ed04c34b187fd0229d7abee049676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb0e4fa8d90c1540c8fea51550709b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02c20bbf86332125c56fbf395a0d69678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf43c1efec4465846e15fe73f73319c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8acbc99d936f75935f940aaa0cc538680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead9da2d978d2c6ec387c0d1b51d8da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c142c6fa6d4b5f78d6ff8debe606508682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154c0cf5b244dbccfb3d84ff8aa4bc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9187fd6f7d517ec483e7af90a3b11684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d48750fd701c5335b66a0365457beb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530709c989c86156067e53b928778691686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebebf96c089b24220a8e0840224be5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b850e94882a729367c93adf6c5db64688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995de032dd13073da7337f7883498b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca71174d2d3f449c9da39820cb1b72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f9061ed3e331413217633a5f94ebe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae88f558eb8dcf43f41041b24fe549d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb3b6c8298afdc2b8695f8f694ce4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82388e050983ab171a0c4b6a7f772e0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d56af336c52f2274420ac8894a954695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac297e421c69a7074bd1f61c2284a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93657bd875d6dc624af28a0e77850db3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e12fc2ac98bdf33c6fff06e4b87ee8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaf5159034bc6448ede080692a6e05699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994d309c1f8655440e823cd7b0ad03c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971ece82349b7a7f7301e7c5f343883701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36f7f14aae9d1f341bee97575ecf12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea80b366df8e91418094c620297fbf8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6c5bf542e5a9dcef492da3981f135704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f76b26f5a35c4849b718998552b00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dde07eb3574c041aafa360ebe9a85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e091efe7bebd1a72305d459a0c756707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac09ba936100f69c83b73edb1255fcb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4995c650db555827db4b454a064adf4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140593b311f1425708153f0c72a6184710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a6f77cddd97b5c336f466447aaa47711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59694a5ae930b78bdf683ba5283bee7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89276768f41c2f314b60f34b45f63397713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98cc79dbbbb85c6e8630120d2d9c2f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38f25046c005f4d9cc88199b9963aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed535b67ee7642b5c04310d8d54e133716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc16798c44323a55cade741dbda9cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11cb79e77724ba1c18ce0557a58162718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53439783c81c0639ab14e67da00053d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328caadc080d9f1ad2cf842e7e966a7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bd529fd6053953a2aa622fce2d523721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e13cdab086af33b5ce8f943ff320e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bb5f52a1843c16e48a21af250bfb6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d386572f5d8f95ec23715947c8a48b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a350b6b0ddcc6d2624ea0c1ad11da6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e6c2d61931c8a09ca423c043dee98726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02550686e858682b7364dc092b4f76cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6935d227a556de1fe298ac96fa5a451728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07749dae30b8e0a52e405720cb1e2ba4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698aa49a8cde0be32c1b8dd9f1a3e19c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b16b54004abc6fbd7bc5523451820731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9a358e204efed63fd4eb29e2ce024732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f1b550d5957559a049c9aff680df3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351c89cd3fb4694d08e310e86508d0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec39b261c53aeb0d3dacae97e4e79d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37874e0c9bed28af08dbe63b436465b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099fb282594731f35b48156b4a7d88e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cc7be9299f733f2eae6882fc129ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7019372256f31bb1a63faf8d0fe7e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ed2f44a0f6dca322e2d66d00bb073740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1953baedc7b23744d483a4a250079d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffa55b47c196e61785c96544a2a0f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c833a8827654fcebc314e0dfc2156743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86806eb8a20d62febdf8395c54329bf2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881e515b42d210091445768591098ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c2fa2ac2949727e18079850d1aec1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4d86b2e56f0580ba29c5376d2fb5a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03a36e7127be778140e4bbf8da285d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ea161e63da4c6e68f33d746eb30c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e9a342aa64d256444cea860e9d381750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4e34bc70b1e77b4ed47409ebbeee1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586524e8b6081235a12549349f906c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c4b09c8a9f3fcee1e31620f1a42ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a31bc487febbf37d54b46edcc724e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc86d293b80db04e8eaecec21e8e78b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385507f97a5f1ae219bc0c5f3e0430f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea8746cea2d43ec0684953106d1573757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0783c1adf35b37966308b9ebb101386758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e1bcdb2a7f36ef3a2fe053288fdd4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cb80442e639703740702263c5143c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adad30ddda1e956a42f46fc4c8b332761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85d8cdd754d909f991843d59cdd71f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05a820d3a77571ff26aabd2a4e5ca0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cb0cddf779b025b42143fe45b56c3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f5ebe0c5de6a02cf0c6874f27454f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f1d47bd7d97ee1295129a5d7f59a7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c52405258db41282b60da4292d4a5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc563f67c66e49565b82b7d22ff1b42768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30d8ddf9f62a1e7432922764fbe4e5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec150581fcedffc43e70224b9fe3ae770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2cd247b78bc04abaaa6343e11f930771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883af9efd90edbf98f58f3e589d705b0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7539c53d66cbd1dc23bb096124165773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1440a8e2a418258eb91a84bae81653e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac884f46fce3d73047959811af43ab48775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721f3ce0443524bd900104740fec40b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39f3e51b2c9bc23eca2085afd96c88777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56dc8a9f9846f5742ae13694f60a22778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2187b4a3317bd726e271a226fb5fd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760af7a314d1607e618d52610824d43780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f222aed7d721655d408871c7694c8d7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85587400213cd6a6edfc203cf41ae9b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bfafb1d12fa0987b706a60f4ef88e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02168aa5a048323f49a4d3b1222c53784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607a438b16dfd8a8e04e7aabe4a8989785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639920b0a4dd6878832d4741f357cee786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba39c6d0474b4192bc29c4e9dd65de787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05375ca590be2280b7a8f3fb65993ea3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a8c689bb602b2e692f33ebe7c2753789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1b16a08703e0bf76668795f0314d9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac961108affdb399343d7c6edfb5dc4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e674716e16908dd39f40e17f52dd0d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21508b4a89e720b04f682b79b0b0a3d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cbe10ed7cfd51cc506f3307fffd1f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f9641f983d9cd139775f4b483f31f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26997ccc0584ee044166a54998bf576f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6612606a528a8528ce0579253d895797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e6bdb441409e8802772e9e9ab39dd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0994dce09891e49daa3ae62abeeaa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a48db26a33205a06499e675273b1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d3202967c4ffc04959e09be00fb54801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7543db56adc0fa12e6afb16a85f384802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ec8cb3dc691c494c311de971fcd08803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b213a3c492c3ad5ccb1dfeb4baf5a6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5f096b828034f1d1bed4970ad60ff805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e87fe2c87c4760712ee67610657b9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d527f32fd1983f530ebe48fabe06f7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e216dd5dd4d49af0b5762defecf6bb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275aa9a42861e4b5a352bc7abb4ac1c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaff7e4769e5bd1573f8164929a38e1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d050cd406c866196c50f95fcaa850c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2aeac3268b4dff5371f812b433fcc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f8f62a44fb7a407b54fe7f686ebe0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb7a44fd13434563ed41b0bed17fe5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6f1720013842c5bf5961c02020f10815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd9866896a8c3b8eda4637174e1dea816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae54be6b09bab8f1c217844912c3905817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a4bb5a49f83848eb44e7da3d406ab818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89dc38b63f6da7d8b8da103becc5b7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aa95f8b89388d602b73029e252542820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a7e6fcc41d34bc480ab17a6e5023b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee61bfae02f6e06c94cfdeee5a3e18822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9120b6f8cffeaadc4f0a77b433d007a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60ce7bc349d7558de9f4bdfdc3804a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c19e975c70cede67303085e72abebc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d301302a460e0156b1ef7d20672c48826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083a1bddc88efa4d9c4ccc8a1b23203827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d52b094aeda5afc0d0132bff1bde5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad158f0869b8114cc0caa83f9738e4c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe6af491a8b7b87866eb9dc4adf6ee830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0c7ac44697870b49cf39bd2e7ccfe831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65956be93effba9e6460d5c7be7807832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e05a51c73d1505e2acd91702f0af8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273a98697b01d5496bd4800182ea7a2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b232ff510e01ce60ea4e39abf4af6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdd1a3b30d3cdf4e490ead609c96d3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43fefa9e4942fbf4d82a109c1bd95b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcc3de3ae38c881548aa183f3cb831838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2304c3667b93ccfeb5597e235ecee839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48999d0514f71b2b59a6957af96d616d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243743a3572a74648b0eb546893f18c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbd4a871bcea653f1f643325cc7c81842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4efc22ea120aedd02dc7b25b6a74f7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22b1f15d1faedf5c4592bf21d01a1c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a797577623594bf9a9475756fc9abb0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ba823759efafe7280f2251be10307846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb613c5a86b3bfea414d3b98d25569847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa615dcd401109a18abc55006c04eccd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44f8eb8d754fe015301d1822c108d8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f121817bd04307df0403c9cf05c9c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457510ed7ed95ad420a8ddb97d5b4ae851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f3be7f21e098bb8d20d232aea32ac852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01c64da3e4048328a656a7ea36697f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069020fd5043dbb19fa6294b7ecf35d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9536fe08eec6010577665a97f18b0ab855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69640e1646ad7b6317e840268b4429cf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ae730bd66d5b73153227ef4113337857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0960b4a818dd0780a3aa9d0a14e197c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076de65a9ec8ef665836a12a0f43228859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840b6ede5441d345fc13d60f7a15ec5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f69abbb3214e9a2037fa47e90100a8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774c6ce464557a2ce227d50c95d6d1d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c64b5d85ed47dd0d9699d0c1c253a1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb634ace24e89fd078909f468205975d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5065af29355a13f1f4858eceaef5f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300b71d1918702b9d8dfad7072b62b2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6c95c8cf9d964b7a13a764b9590b5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c318d34fee3454fba2f00c780dfcaf868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d5815854f64eff6c4fcdb3ce30712869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345f0a10566dba58323ea494d350497870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab8d7ae50da5efb0daa37af3647ebe871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fd04f76ac5b3b5a916c3cf1417cb9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b7d1692dc9cf99102bcc10bdcbe0d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4ab8659abe044c286f8563312d4ec874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1719b26c365592e05ffe453e5e083ae875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4683ad1904e591c3e1972c648839f3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb3d03864bd8571f68cb91994be024877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fcfb897ef5bc92ac6c24691e8a2b9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5bed37e3f7ae249030737d167d45d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eac4e135dc03927c4acf9d1ee3dc27880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724df9c6b11de515464982a845434eaa881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800122dd4e56b3a2d2331f31b93436f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d029feef0cc5f927aa13d0d18ac93e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41fdba4f33e02e41358cb3fb088119884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41b123faaf2248f2c5a932bf768726885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2284a4cda3e779412cb7272ce0425fa886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e7cfec6b9538062b05b9dd57dd616887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db988c549b1dfe195613e13561a4fd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bc2ecfec0b47c0e9bcd705a25dbda889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606620cc3f87f175588214b92da5c96d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2432e7af4fdf1184143277a4b073d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82472454c97b0cca9d02b2cde04c6598892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253df0d3124b17dab84da320524c6be893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b62d64970b099ec09e6f4bd5db640f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb521b77419147465c3f1dd1639e656895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c410125304bbf9206bf5540882d3ab896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283386b14347446ff36238449b8c6569897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783e105aeaa0180171c2ed9ccfd8e32898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660b807241e0e554ad3e5cdaaa023c3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2692c42e99d7fdef6c00a4759cdaf1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4276ab9df011823e26f7277f4efbbf901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f52751c4e3e7b2d0dea8564b6d275902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c25ca2979e79e9f3e2732f3b411be903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665853813f393df47da26442ff7a0335904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d17cc5e7d203a66cea69cdceee8a5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef53c85aeb7aa297376ee0a49c13f0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2829707436160e40553e5b5765848907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6065393d08656a647a9623df592c3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f74b5ffc23e01ca4ee2abc26af1f9a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e039e9cce4ac2634baca1dbdb1d9db910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50c1dee50ebde04daa670520a5f44a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106923e7cfcd2fbb2d63ab46243959a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe2abf7328404faf5f38f5b212e7da913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732753df2ed261fd82ce457ce99d1be914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fead791b3401fd4d6e9f0dbd7a3729f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4ed55f80f90127fccc946b5f2dbd1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619a8863c5ef48cb0028f14a707654f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd63b4b10d5c02c2c2cf9976e24fed0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30389bf408dfed99a3c4268e605ec1c0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6dce35fd86101f2ad3d094a370a4d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3babec73324764a0dc2b19570bbe2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0fa5f64e7225f7fd808c011716d31922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27240fab3426df9e4c374b78648b85d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf7c89dbab8ce295bc6d4de31f2d1e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cf04592879ea4cea97c9f505835a1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49339e22e5453844caecb7c6500457926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5303ad65558d17a2a0774b0d62a34927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e5dc26ddd50e85d37b36316e6d07d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40903440fde70827e607616f000488929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3acb647105a9ed74a206756fa51f37930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594456e22824118fbc27d212344548e1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1ab3b5b91aef0940b0664d23e4b86932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8882f985fe93676a6a4e98f545cb2a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561c4aba98458f2a8fbff213c8cbc75934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730f7209bfb77c36a137391ecb30d06935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf467039ed126124dbfaaace040f07936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2a70a12589f41a1089717b2b3f734937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85744525e7baf80a6591e4f6443100938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803672b5da1ab45d1b8eb0f8b8ea09a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a51cff0fbb2c033b874aaedbfe50e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac334220deb4d0371e41643b3b8bb95941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d96c36d1f29269c12a346bc43b5420942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca132da471106b82aa63bee242609c0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c033291ff42e2574a21573610e270944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830423f38fdd488ef237f78948aee211945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674d599b2134fdb922c1e816dc1b466946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8deca555b34b5ac1361499742be23947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df339fdd36acb0fb7168d12aaebc191a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb8c77888f4478f2592eed23aea6f3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ba312e4e28b30af1192632ff64fcd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55112a46edb9b3d00fd35e5b502a10d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c149819abca42ce91a70d9c484705952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c1be350a1d879e4a0123ef65e01a1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26444f07f47d4e97f1ae6dcfcbd1621b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00740c50ff6109015aca82da4d598818955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d6b0fc3880878cd5f39f5f906fc40956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb9522b266c94fa30f97c8b70968bf957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5127f24774d13c651c0e2c323638e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dbde0206959a5798fba614c92906d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f23c75d26643f09b04da3787378e6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd8ffa5c071f7673dcb4cd428c59ac961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a4c59db29a89952bb69fcff66ba9d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d597ed456f60f72c92dd7cd153936d4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b43ecd4afe57e5d212eb4e23397ec6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99643466e8f05683bf2c2962033c218d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e33faf0df38ad3c9f570695fb797d1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224fee61434211476beeee311c369d0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4a3d33f4f7349bdbd124390228e27968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120eac18a2e04a7b9bbc7f814606832969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c800ceb765556f4ee724c895d8318a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595462ee167c890ac03995eb0d8fcce4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44940209b878c45923e478bf9661501c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c37f0e40fa7de671153c43c77ae39973.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>