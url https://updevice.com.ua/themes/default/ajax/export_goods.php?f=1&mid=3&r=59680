--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3b2bc06deeea4d93cb6583393bea11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed2301a18d6d1cd886ab065bd1bea42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63e9b1ebc5152bc77390e8345d2ade3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df0f923626cc3c351d0695542d614b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe01838bd0946cb5b5496ad5e1f0c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55022ca4f7b65a2c46e39599388f8566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a9851f02e11af9d77023cfd9cabde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8136a8cba88ea868b790bbb6329b0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a61bfc43afa4c2c2114ab7ef766ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c289ccf37bdab3a28be0594a9f3e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aae7ad8bfd553c48871afc4cd72c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee100de33dbb2fb60766a27284c29a6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a689a73ed6a4ffac7055629785411713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47ab60c24162f64ba13b28e7249e8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019cddb04c66dabd55a2da23a0cbaed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27e74b6b463b18b978f1633e8260d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d655be56704501417e6556544474517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eb33a207961222d40a4e41ddf852518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41af56294275848c9e4ef5797f0d61319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1946ff43ba6ca3bd540ea2c110159ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890da4f36524d86d00be71c5fb47957021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df25ce605223fbfcf86f9a6d4bee4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05a2f02711ca749699dd20376a05ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcfcf341dfa4d4a3f4248161cb61b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179468e5f177c96ff550a70e2961be925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35864178167cfc6d423da5c23fb4a9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857f8fa18b919cd50156b292e3bec6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc556f55ca492b024000fa3219ea8daf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa56819344e9cc78b16fb23cd5642e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a276069176e7c2df6696c2bce9a827f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143a249af2213b69cce084b20db6dd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83711f0c61f2f932d0894c2da9edec9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6700c2e2037a25d91c0be9382e46f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13feaa90f4b6d5ab9dec8b4dbff5cf7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737afbef7893abe8b2b9e9586df972cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a24fcf8eda882aea1c103afcbda96936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d98caf7cb388229f32daffdc281dd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6513fd46b36d4493711ac2d812fa738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b0a36ad171a0f5b62cba7a74fce9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e36219a74d8c152494b4fdd6b0532c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184a87d9018619f846030ff2907553f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c2960033143671b3ed71de661310d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d05b0f5d628eeb4cff4235d121f7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80a40b10b52d7c647924c74b3a19a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523c74df5d106a3ac562f1e638f3ba845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917006a1d5fb629ec4ba4fc4dfabaf6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce526c3536d1b983156acd9b03d34e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3d31e43804887ab995427e709f90248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a5ec6f2b29b10dc5716b8cc5fbd9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3f67e83494a0b9765b1a7c4bb0ab050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbe0e172b2b216d59d6253d02e3a2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a50d6f81bc47f8c3d3345e06c895152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e39cddfe94971df4d1f72cb19e6c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc41f30ae763b8bf56ecda2180c7ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e77478059140f96ed22168372c4fc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58b928acb1a1ee4f1b92cc09d0977556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaac82098294ee7791182ebd15f922357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3400e3b085b9782cc167d3a61fd99d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a806f9168a6d0404e159ada9cd141c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbfbeea674ae9ac24c91ad6002376160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dad44a340558565dc00694bb13482b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859c41e7ed102fa2e53f6986596c20062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052504e4c62028719d0922fa087a67a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc98cca321be5adca0edbd3a248bc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f244c2fd12895dd812a950152643665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8ab7da6df0588372eaf3e342b5eab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4cf17b4826ac51ebbd50579c938c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218495e1ff2dfe549b933b08fee7694668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a190342546b2e8838a40b2d7a75359c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521bfc758481df9dc8fac90c7df5c9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0b6ba6dd52547a35b0bd20d7525d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab3b33690d1d453529b999e40c141672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8332e3b0f040e95bfbb234e75713ab073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c60cfcc0a738567bce4903d58c5ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb234a9e80dd51bd8b399eec3b541b1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbc581b06871440f55546e6d74d51a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c59f1beb5f1044ab04f3a162b771677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b8ce90186c5aa19834ca9470d7b7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8705935debd14c7bf84bf4f0b7bcada79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36e13514ff2a38dc52258f589829d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f2f13e87ec02b75f82333d354a73d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829401808eee17b0bc5f28dc278d9bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9f53d387d07c3179e4e2fbd7ee46283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f53e7049f71a74991f237f945be7a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1137fbac36d7a47db63afb21d4e8fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83704aed05e294d2823fb1dedc63ee7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eb60fbbdb90bf67cbab695b7876c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2892a2c6805710df4eb33ca8d3732c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430512f29bef5907f683ef8b5c2d40de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b5bf5d103e086beb6206cd84fb4b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97765afe17562d7d479a8b2b16f3fa5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e479a5c7d437ae060bc557a1730e3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9301865c716c587e041fa7e73700a1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e9c0c0502a1252709eabfd896e75f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c0fa0269f67163b9f9f4fe7814b7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dd139064cf2cc0fd67816f7affd6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0620a65e8b47d2b832b59a329ef88af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb84dd821d28d571d686671a763e8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e5862c4ef77ec335a0d28a8fe6b0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3fc7790ae7b8b573c1475fc28e5d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252abeef13096e26b990203689c4d4f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735381dd09cbe5673004b9c09a3a6e09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccafbd7ced713dd24b71f1bc981c0be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429ef93be1dec4f38308f3f5182611f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c476d3fced5bb9e001425727288385105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa6c9c3deea15af4b5b1c3955938a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa882fc6e45413931f8c21a72f21cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5628f0034e09fee962233e52d50706108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672236e44f4aab839324e5d68c85a5b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d91a9ff44e50b85b9635cd8b32d6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10e29f9e68a9bed61b976f566b9d30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7155002d0ae52608fe28449c956bc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f375feacfb53fcca8e8c0b673160e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bf897e3180c980b123827ac997eba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccad5498627a12d149c7b27c97e9fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbdbe5c90bc21b3b9bef58379c7c67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190f6cf6c9a87595fa80b00db8bf6c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbce44a2178566dcde99892925c84e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cce990c30eed48e76d5e667ea71cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41df1c223024d3c08ca0a7bf4ffb46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078ce0d9b7802e7fc5b591b87b75f26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e30d4e24f19a7f95f731715b202278122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce3225fce1709812569a9a37d8f1de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c4b56b199a93fb2a42ed6a68ac46a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1658d18b1cd5cc5a01791c52edf035f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a33b8ea642cc5f9b9f517b69c734b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d23cb355cad49d8e5ed3e7e8bb809127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14e5f9730f442166ca421fbdf2af77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370ccdac6ed3e22123dbbe5e73b8f13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b4886f905898230ac8d4a9fdd20c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511d9ae9245aaee452c73f4f4cdac8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d55c8074c731be1efc80676678f3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6090839aabcbcbab7813ab8131b5977133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365ab31262b8f1e82b612af036e1d98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641e2c223dd37d25bd53e977a3634b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886eb17e2e72099e00d1c0b90a46fc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f95cc701dd5f291c58934f311fc1f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670202ad4bb5691c68ada3cbf6b4e363138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaae4ee5df8f72308085e028133892139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bda273a8576f7dbd6c3730e5fba0f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f448c123b81e5c79f42d49f1ce5838141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49834c6ea476722101e1559628ba99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50219df772cde47f26f33fd57bb97d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66729b2d8cf7413614cd7e0f281a13f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153cd916634d387870ac6d533a22459145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a893e7862a31cfb8dce0314852c42e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b772e78d9b17bcf810ab14c4fdbd1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e699a9c988c6f2f30e5de58ce19d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5309b5a1433b497779919c2317fc226149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1238bd4447c15613138d56f53ed68150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363fc12a4ef47cb34aa753c3a6ac428151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e665f11085f77e3ef4681da4ee5f4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e487a0d0d0c3cf6bc8fc9cdd91b3c74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda05fda5589eeb518bfe2752fcb76e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe9ce71a4bf7198fc3c2f609741bc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a175f35143898419dee0d558cb6fe30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81b73096e2d053ba205178f75f01b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcc8082aaae285c055774878ba81b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e7fa5d475a1ea6fff2c605b924e52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4449471c4af4faf4d53d4c88775f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2ef1f47b70327e2a6799ab4998e37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f79e60a76637cab6bed0d208dca68d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55a2e2e7d0176ff8cdf43367c52887163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7430467a53c39771416754c9447009164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc530f9b73dbd13322670c74eb4ccef7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596f0bcbf894e5550a48f008bb99582166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743969147116bfbf150d7d85fad11113167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9535cb20ee2ca6b4dd551f176978e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794a78d1bd6b853d35f330861f7227f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd905626e836dc9830c8ea1970bcc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836395caad3a7aac897bd6403ede14e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211685d37d3ef7c4ca9c2a54771dfc3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feea9ae167612884c25f9a81dcb964173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b98c221034a4eeed76f7c2975801e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae33c8b8a4ecc75de218aef496d4430175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff152008a78ab342a6d19ab217ba85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547482890788bb0d19c75c4f6ddf8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f754e4b48f6f819ac9b5336d8066c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb4851eb6e8f7d8b0b979fedc93cc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab229933212fb37b8ede82fc2e873c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922f4eae7547f5050e6f69955c13523181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b76e1c3b84b882c546787e21e38e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c56f69aadb2534512aba87c534074e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e168831e32a2160f828238ccb0987184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044d6d1a72526a98adcfb753c6ba403185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853575e4dc3d0c60db478fb3e3d73bcf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432bb0bf57be598bffd0cd4a5be6c9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1dc5afcac235d9e77c0cd630e561c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623f9d7dea50b39fb81376806c90218189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f2daa8344a8607b5efd7a196b2c60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9759f4f8f84da77f789b1decaa7f6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361c7b766d1bbab06816635c0239699192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9bce8cde957a05193ccbc826d954d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf263c0e88a50d59e10cda5ef81ebff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc51675bed647d7f716a6c885c013d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44dbe4c929781794557cde9da342ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9164435165b46965bb5061473b920197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619e2a50f95643342fd0c0959cd1045198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276f5de1828d718a34a5ee044ee6c8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbb0e920da75991162a95c42f894e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b3800e6484a55bc151c87ce972fe8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdd99b90034b55b3b7e888cad8ad7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf84035bf6b08f576b96aeec5f3bd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89d58a416403bfd3066d919cf5d42a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74813927702a24af666d0c6a8a370922205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3cfd4852128296d82b54c4668a776206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f32f4bf9e6e4fdd9ef14dec335be40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ca0743dbf814711d78c8758fc923a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcbb2f14056e5e6d8140cb8d679f1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cdde40f56a3279e6a91f02b928faf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7188252c44e4d78aaf30652c45f7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d365195511716daa2140f8347ffa6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975808bbd28d690a8f385627dd5fd0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690552049e23ff371ad10720e0d27e8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366d4cc46ce44ecaa9aa09952478408215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505ea876574564f504522cf912af2cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff376f08b192688be0863c4d57da83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1a2ae3a4554c7493b123eff9e5d77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f27f42214fd00b5ce9e03a994311f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddd28a6a3575c833314c89f9215e86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dd389b067fbc7a7fc88b0e26eb235221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ebf4857769e298a8e2b1985d6412a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e94dc7b0d5d4459f089bdd3cff1cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7809553b67fedb67a16157300d7d71d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dc9a2d29fd26a9f6e5873d37d2ce5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89d5fb34fb49f9f257f69766e1ffef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd185ef7d57299dd9393552f82866c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29be1a36a7f02177ea1847fb880a6f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd240f287637bf65cadb6e92e55635229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced083c46f73987684682e7961580857230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820babd1a5f1399540228fb5bd8ff3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed4786245c088066e959d2ad387a43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2d2c5bbc698af85f7434051ca60c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b717e449e2619cee7e6fae5b436731e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f8562184bdf0ad6b6db021090e05b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a573124a80b219ca44ccba7e022552c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011367454da8f140b63c2aeeea4b4a5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a508434f0d7e5e54c627620d00d28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31f8887c4233f8c8733242b5640aa5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea83283887a28302996915aa3bbaa0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dac01cd1cf9d431b577319b2eba1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3809c3809e469b6967960df15787660242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ded3be7e917dc94773661bcf96e9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc359a6f355c2a32f6f28dd9c8e6d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d805bbfcea50391c62acf6220a7d1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e196f4a40db4b9615ffe01d8450a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9600af10b31023a11258e01494c4575247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe91b7b6b33b4526b0a6f5e0c8e6527248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c682e107b0ded5eabf58ca50b04f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240ebfdf0cfd95480d86cc0ca9b6475250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958b4878792a69674433d1c8c56fbfa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15577cb6e10d1de8c0b9bf055918f9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc92f8a6f0c2a69ed15cad26e66c9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae4abbfc1965377e004f02575118de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cbaf400972a21519b016a85748889255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b5aa9b648dd89613932fed5c929e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934bfdfc56bf15420fae367b16b0b4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7b15ec17c871bab45b7085edf94d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda004db95411953a3e127144c48ea4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805ab22482816fed34100ba792f07b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1216ba3d38acdd93f6568b1fd12381261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d42b9c56e75d78879ae09e56d6330262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7ec73c723bcd4ad41382442a25698263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315cd91030d3b1f9b3624011191f86d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab22713167115f8ca24a44436d9d41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dba8f8be0b8a5a47e92d6bfd2d3edc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29685eab8d7eee5438c50d8ad18ab51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e2790170c3bb68b5518119a8a9b7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e467267cf72ca93d22403504719d8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1749d99c2fb65f6ba6985ce8b91ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a101bb2ca4fde07eb14cba8fbac45cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8b14002b983edb790b49403b17293272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a0814a6a5639c681df4d897484185273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820963c205d3ce2c401fef1bc6150ae4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a9b4e5189428583034d399600f1b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf20eac91a7dfc60231b3a8075f15af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2ee99206d603ee6a984daf18b3213277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfbb84b77bfeb0351744b7b7bc6156278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576320d2f70455c61284ac8d5030c3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c23c701d1285a689c89e18e7571ff2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559a76ab067514dd463fcb8a301b4e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90c9e68a6bb906fda45b37c14c276e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725d67ea849415f8d1b69f8a9a100fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079c19de361dfd3e2964215f5ee1323284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b703032fd209aefee968f6ad32bb9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10967526a1868c8c83387633f405da65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba171793e04c2ecbd5f76c1d8b4075287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295107a95812ed97d2af5cb0c643b58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e1205d5ef60d2faff539c22b88404289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f22027cf15175be990f51fd3d34ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a915de7e0616246c7e11a029dd8224291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de26a1b667db7a64a5a9e2c3816136292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f72f1fd0ca0f2dd306563a86a7e010293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3d01d8455615a9bb9ee3bf8fec22e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc75873ebba7595d07912c1ecdf9e5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ec5de7cf3a1213b24e6358d010bb2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e835bdddd9091808ec99630498be01a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2b1931a99c017ba90a71433f8691b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7127b7dc26faa9ebc8e378c240460a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31035c8aff06eb26e6b990b381229c25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04713be9373e4f2a8e6727f6ddd29f03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910afd9d27064292944d29b21c51e553302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b479af932d3a952108dd4151e2747303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb2c660bd906d50d862c530fc052dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c900a950b5c19d3e6607ff5543dd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2a331469e34394219548589cbc1d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b9b104c47078bf6c04d063f39b2e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3c2a1a9716838430dc1a1896ea583308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837488aebcb4cc7ede61d8660fe7bac3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f581ba5a8337f42e443cdbddc8a38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3b19ce029cb47c37586b225def24d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d4f5cbd6e78ca38b509f8fc9b07b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276dcfd25e38643ca76ef8f2bd85a07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93674fd0a139a43f0bc0bfe14f4d74c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907fc7711a2d4ff320536f467baee9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20b9e4c7f2ac70d6472ea1005aaf67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e4e9a7cf999ff627bb2f7c23780b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74140cb8638f91abbc982f1c2cebef42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdae2e497d05cd6af4a5b3a87a8d17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf18a8e799d6d5516c297def3bfdbe0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bbb99a1840ac8f82176198d81cb35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f811368b5e96ff76a2bfb718fe86280322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5380692da44e08c04402add9722520323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2df61bff77c225be511d409ecc9de7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3ee9599d00d66338f9302d792cfd1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d0b0a594f4f19e39cc959d3f4678f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cb42c539ff5c27b9b194dd49d4657327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d558d078d8fbe7c38d64c1c22743d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5ee5f6eb1ed3d5052ee1b6f5018fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912246cefd9e57b89a7f03c2efab79c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d098673b849aeaea94e365ca5f0ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f519b674f32be8048039a911aaf6f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86df066bfe39685c44b0c266853cb4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0270eed14a0f5d7b4b99ccee56bcc6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df5449fdf247614d2448aa00a977cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a31c12f95b7365a2c0a349abc30b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd082d7c243c60da17b8f94ef072a67d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b428a79c669efa71bddc1128b97dcb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096ffe566954b071d73cb6ec4969c2f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da338d34247cdc7043feffa1d7391ddc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fbc7f231a1426c71c6bde7c748cd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b301ba3bcbb3156b2c6b29d73f3a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee904f3e5e9ce2345cee8722f2a450e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662d0b2c4161d8af3a930477bb5c8ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c221eb7efd4dbd6f82be6b087d6cec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce030530a33ceb893cb09aa273bfcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418ca1ff55b2819b4019dd5d8cc1e71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9431337fa632560bd2c30565471f80e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dc9a7a1ec90893967f0039eb23688349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e2e553d30c117fb5a1fabdf74135a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097dc83be9b3cdd68eee7e7f6576346351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2d7e9acabef1b0125b41d0e4592ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8300aa69e7fa4d022047bd07b57597353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a2847f97cb025275a42e9d9d9c4f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32098d91b5254a595760f6d1935fdaff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83768062be60a925be832eecbbb83817356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175801390e5ffdc76e35648784e2afd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653d0d6e58ba40339d19ab7d4e8dc8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479aaed2a63e5789b5a18ed62b747a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763723d046c62f9c030b944451bcd46b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eab849747beb1692f33e5438d4558361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61454a4ecea5f9a136d5c82732cde6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e0c4e15cb98b87bc08bac8415d6f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765506032bbb41e4fc8122151ef86030364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672925be1ca1540b95d1e14c99d17be4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef31b87714db368c13990d356986e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a3be3c44e0764a751b0f9e4aacea9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67adcba94112409cc11c73b92ac373368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae15da67d43b5e32b266bb668a848e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f4dc678c2a10776298a02da88f84b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915c819f183cdae3e2df89744f42114371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34351083ee42fd216a541be4246d64ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29a0f67464bcc8abb23fe7b9a050d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec9770f17d0f2ccaef531a942e6a95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860fa3ec75b7dfa9fc988ad6768dd91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6afc5d3f514ed26bba688310adc2de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df693edb5d5de8e42ac41ee0d1b3b31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d315b474896cb12b22317a385071a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3b09d3af5be68aa258af1a8020e4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2735e187d2e46d380fa581ee3844b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356372ae624256873567ae84d62894ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54267fe1d5ecff9c162428377192a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2049479d7b66e544f0831dfa19643ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee471693481ce332020b63b8ce8192b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ffa2ff4efd6a15d6e0771e452c98f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226d32c9f5fbdc9ecda410c4da7c20e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e8f20e9740cb97f006766230c9487387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67033a4155b27d6458d2385fad12a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b5288b199a4fae1acc4aee359c977389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533eab10585aacf5940cfbf96c9b646d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e55cff2d41ecd0c4c16844728f798391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922921eb30b70c26cf549594893eafb6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f566e9ca440d85023be563757a5f16393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe85b6cea770b35f722b2092dd330f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a543cf9ce5a13bc5c504c405f23d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2cdfb48cbe8f76fe986d7c50a2521396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb07fc71eed2c64897876ca0b4b9f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4ccfb11a302a82937833863d64f39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74447c053cee55fc907c8e4e153d98a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e685b89123925d08e89d5390489907400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be5766b3531fc9317d3fa8dc84560f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a951572f44f1174da10eb9af04ebcc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe302b1005872bbcd9f248192da56f89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecefa6a31cdbe3fd55d1b94982449d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114e1f32c7d71d6ed8d80c9632cbfc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94231e2994ff735116b4ed72735859406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518971ac7e58fbd6d635a88a9332830407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cdee4caa35d08f54db36801e5376c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3cc5cfeaa6839979b7472fd6398ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48fe2616e57088e6d0da960b4c986c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56d5836082d3e73ed0bbe473fb305d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493164a8b4fbd753c53dbf130e53973f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989453628cb42d3fb9f668694c268fce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8f42e916f5b0fa5454879ee7acf28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9020bb036794201fd4ccea246aec03e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc9d7c263e89f2974e9e1196b07080416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb3abdc98460164ac865bc88b30556417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cf8267c19459e6611bd0678734ff4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61f54942634b8bbb939122afb2251f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702485d5ec627d19644adb69a42da23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7b8689907a16ae80a23db3c36be32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b63f82b3f850a7663f30b33b00d0c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2c18588dae0c9a1a22b171e83cb4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437464663ab72a0c0356e582f0e9272c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ba0093f6d2a713df5246756db7242425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0801452c41667825c0306f13b897b95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b2f9f47abdf66103cf819a80c41f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e7f8f81cc3a1401495230f4461959428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13676fe6cb658bd6b845bb6e6f275252429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccee6f9501bd741fe4d85a464d9ba2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df45b93f6e0d7a81ac3f41c7fe80272431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384aeea41405db960cbd806f22833ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb8d11105aecf22b0e4bba1dce1a86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138b3264461a49158c823a2a02a9c3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf52ac4ef803443b7bbd3e813a1119b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0abf5242441ad2cf521df3ef36174436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0395ce41fa418944e01f7e09d03303437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74572a789e0f09a7adc8b95a94ffe2be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f16d3ba62fc8d40d7d7ae15940ddb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389c1fcff5711ddf8ab450569a75aee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ba002f4b8fd75919d4d3584e4531e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768b6ebb913f335fae8b9bccb90286f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb2344a661d8d6899810e91715a100443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49322f1673a8b4aaef1be7a8cb3ea82e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c9216621537dacf0dd99d21629ee8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778f878f453ee77991130ec596ba258446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80298ac25259951a34495cd5367c115e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26631bb1f3f973342acdcca729d5cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefa5a6853de3ae7a75e1e35d778880449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8029fef072bc276e3b91363f18775450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc4f380544575a69fb904353eb3f0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bf0184813fa0157f9e23e8f54b477452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc3af18ea6de05970857190e2ce38c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9e16b732ada25e80c51b53091ce52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aa19318371ac7f08f3910478356c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e833f0ac7fe3e13ac118b0b3507d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e01d42b53522ca219ab1b51c710b7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52def97b524274f9828de10d8b16676e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3498dbda4d1a571ac95eefa3cd305459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7288e6676c4983195cf1e1147f1708460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d69912b8e3ccd952ce9388052d074461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb121fe14b48b58beaa1539b2d83504462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626477e46c08ad88a7ed878bb62cfd44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f2aea52cf8b921d4cee7962cb3204464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe70ebf4c6f3148baa70ff3689a4e77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d1702df9c6232932c8ef842be5a31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02f42f47a432e0713c6c4da3c4430b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfa04e6728f7aeb2b464a05440df9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd1d0cba18c1a89f7e04bcb20427bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364008ac1b0979510b8fc2d17cc0c80470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f1ea6b68e1f80f3d1a58ae9989814471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543082beb36a70de40f95fd085d240472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ddefa320cdc65aaa450c89e456b39473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e466331fb28ceef6749edfa292f45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc37bf93c009dbd2df2e1f39345853475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc94b0fe24fefaabec08d9485c0765476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9b86c587b47882d1209480d1a6119477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc097b6ff8b312129591a3279cb2ecf5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696f95901facecd69be9adb7919b6e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d3f1e7413daf5e40092a2cbda03e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea73ee2dff04e5a4526d6944a91a4c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074a0fc9fe2cb60b9b46377bdc34f65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a54c8cc839884a0ec6ee7f0425d0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e9e0514993bddf73c465a6d0b8f25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06453328b479bbb57a218d633f16c1f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd403c66ead80e37b8907ca0f249468486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eb01a8e0b6ec57c17f04c724732b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a621376ac66ab491087ce1fe1ce13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84d9912898aecf0605e4f6ff76c1e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8666fa8b524849084d0733bf6ff7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa6ce440ed6605c493d524b73b94c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916af9b63d20d7469d4394cb274e3ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3ecaf062458a17d88acc02b33da4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f242172476f7ad0763681e2e5b0b258494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfbbe0a7c79ea2731f2012bd27544c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd1cd785e15912c183c239b31af247496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08644295f0f5672e7ae46ed40e1ce8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcace475b69c510442758bb2bc2e8c0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e9e14849049e9752ef6f794a6fa59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8d223522fb48b7b286c8b8afb28ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1137260ce6b1324bcc8ddcc8a7a3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efe08db70d3a73c6fee9a73a4c67a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc23f8496c2ec96a98321cdb8c0353c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012fb33774f8b2e433d71977a329988504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f39f6349babaefe57e74892e35eef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a382b4d88f07cfe24851a1adbfb793506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df61378236b85306cf0bbf51ce2a8e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f2f8e1e29d48f2843813f9992eaba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366919c6cd55edf52036a53a168f18e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375d131a2a57cea0a8f3c40c2b89e91510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde1ce30c4621f5d7da8586cb114631511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961a85f66893e60ede6f486a81eb434512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf25e9760b3cafc9780cdbd7d9ddd0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f8c7396b26d9dba4a7fda667253af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72aedc28ed93f97d437c31f76562999515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e383b0fabde330970f66feede393a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ebce5f6d80c05ff169f271e3fdb8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f885c90e41831e4365bff5cc07cc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc25b05b43e042a42133489c1c5dd9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393274e79603771402b30956d20de32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34cd8341a726c5c27a54873c994f7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21002f92f7a7f8c3d59d3f1718832e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6a469bea1ceee7651e732e008dd0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4d091082341a9c3a95695c6afd140524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e29f730e489185a0188ef138402c03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1fab25dc0fbba34fdc40704df77cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60553246046c4db99238805c5518a051527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de326844c3185d18fafde2d890d2fef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31264d3326d1c3875fa3c7c161b09719529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0aba09b50a2f90cabe2435a59fdec0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13326e86ef75dc781d85631d96b378531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf41465b8684aca96b69ba5a5550da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aeccfb3a03b5545f31aab0eaac1ebc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bf0601811077205c6db24512ad575534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dc81623d9278b43fc94b3f8a16ff3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca96e8005f930f203bd11fb26dafaa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e81500e35906d6b22d72396a31844537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c0926102a58bf43182026883d30e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fa3c329c4af23af437a9c41a614ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadafe66344b733161799d18b1ac8b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc134d7d9556173fa7e9ac9203225f41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381c521fd8a695f478c3d4d1ab15846542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e2d0524b43cdfc28766dcf2131dc0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148abdbe06634013c1d12d2787366db5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5710d6da9ea091a6803eb8cb2f0131d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f31829bb5ffbf58f875b102264fa7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a51db51c59e456d35c9fbc6d76413f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a8fec0a174dc7200deb5ca73fb5d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe643204105aef379a414180d32f34549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2b93169c9ea122598bb3cf2fc8c37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73566ff729cb12048432ca47422faf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248430c2a25c9d20b03fa7733876b43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639e2da9fb2642dbbb60ac0722a13ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c483e5880cbea3684da5413438097554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076eb2afc56182081fb314867e3cd075555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1d7424685e9cabfe49d3f6f2fc05e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df131cf574ce89219b2a540807098c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097ef9f8268ea2a7d8a802980013e94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0185bcc6544506a0caebb89e66d37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523a89e2db63998739ee921487f6255560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647d94fb97f5140335786ec3df283fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527ad4428e77f1e74b874f5216354e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a8bdb46401b78aca9327b1bd5305e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049957b288e9703c2048ab6b76c8c99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ef1d1c14a4c6c6d835649b1fd4d59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14ae762a9720927f428620c0c12645566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f73026296cd4e393d6992b27dd1449567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b70231de10008aa317fcef4c060e46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb5a081aea84b76d5c1227957a759a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c2d0804edcb0a2584bf75e7f29063570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17381dc5b1d456b286eea22f0bc355d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a4d7db23befb31786408af18fe356572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f9bebaaf97d040cf569d22f061ac7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1005f502952429370778086d74a515574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a532b3a640ab9d81ae1936f73e451d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ac76e329765921f036e687dbe9aa5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a1bcfbd4affc4c513def1ee50966e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fad70922d02ea1f9b608a05e62d810578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920532f60fef6f451fd16e40ad316a9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db966e690ff75a246109708ec4379ddd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afb53fbce5cf0622977da19d28f252581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cce5d92c32b24ebea83cee586cff3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a27b94e442987c40f71822da98883583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ca02893f02e523e1a7a7fb4346bd7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc4dfdb07b61ba83e7f65b708fa21a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f6b91ea8938c6b3799ecaca79b134586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb1140bb214b3152ff8fbcd4bbcbd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c74f4118713f4af98c0e519845fb0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8d470887682ed4f6e9efe839cb603589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b44b3a7c01fdef05b18f5839d6748590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9708e523f79b846e73d1cf5ff2a8c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995454f3d6c80e6a7cb23ec63b60bcd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cbd97c29a9df09af093b053c3ea2d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e281f29b5d37ac9e9b2e9d057edd7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d4149f618f605b10766275711bab5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18249e76acbbaf7017d1a3a29c38db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a17fe39821eb1d3a70a6706f11c871597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a318ff3f8de9f91581217c8078d244598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14808e306d9715a3c0d8abc9cf43a39e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b80efe8f4abcc0c4ed5cb7f92fe4f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ddd23be107c69f252f605a2494019601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06fec0315090e6757853256e1bbb64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c15f4d7c6d3ec7eb3ff84168badac6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3621b5bc5ec5ecfdb948bf007ba148604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039ecfd795bc8090283a96ed859d7fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494aca44d8c4eb4d88be12724aba7a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a7040b52caf5d04e9bb7744a456a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88b5c2c46b372c25e2522edfc87125608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9829047217fb42dc90e4d5640857c9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1f31daf7a85b6d8f169b4ae8ae9a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd869b8de0cd6ba8c7a91a4bca7dd37f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc0668890a9bc42cf83c4f39a52674612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565cade2186d8d01c526f84190fcc77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c937815c4863c8badbd49d8b54c908614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab651912b9f7447982b456bfb1da2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9d882e7d5476ca7944c375db55c44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd887aac18f0a381e119f1e72a0319b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baa690bd3affb9997a51daf36c05a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c068166ad144d7547c12d3f8eefbe75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1458dd16b16cbf641a95783969cb0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09e6f555f2cf09a1e8c39127063d2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9f8a61326359d1dbbdf6e498c6bea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71461ab0f12ced5c177117523a25c99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766a817d8429d4cfcc34e8175396c1e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ef6c1902b93f34e2f58cd851ea328625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95739ffcd1df00d769a20d9f1d3894626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72d00bdaeabc8a5b65c3782ba7a4ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935af54594f363b1de42cd3c4f02c48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90860c48d72b406fb19b343d8e5f1ee2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da75b1ceab07a27d8172b7017edb95630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a2e20ce6dcd3ead4f2485f4d93b70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801cfd6a4c97aa91be60491ca5f4456632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8639043a9c9aecd0409a6b33a63721633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1047223b21e0838bce849e7548840634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c76fb14ee28c030961647e9c15210635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad87dad68c5c07b93bcd0bca8142b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6849ebf79b2ec211064d5ed66ff331637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a260e1ee34a634f2603f6bbb49efbd3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ec0afdb486458889ae6499fad4d4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fd085c50822632e59f74b5c677c68640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7596abc08f23495b534c3ada53239f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3db4822a54a1b66da8e6291dbec09642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d81289f4dc824d1d9091163f163dc6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab6bfc6b49bfea0438c1adf2e9444b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f68aeed6dc666288332ef75b89845645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea68a5c35a2defa5824581b0734e62b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d15de5ff232654c56b9608ceb5a47e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd42319ad2cf77a18df8dabb033739648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c4999932885a8e30294ddb1b1aca0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269ff0ef76f9e5fed8fcf237c518753650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42155b1efed1f3ded9189f5bdf14117a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4692cbf9df1a7a8f8d43f647987332652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a0d5f0b23b427b168d7c11d5efbb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db87d801b39e1628af2660b12a36b0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c825407f7fc4a194f58a7f4cdea263655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401a48fcd4c15194fbaf4d9bceaa1e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a91a36edac04f48262416fa90caf42657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a37b1493c33942c881a19dc72e244658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04120b4129ab507a7d25e9657728a103659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388116010c403956f5ce24f46886656660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40842bf4f05a74f39e911555cfb61a55661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459aca0f8c4adc36f1a969057c86a49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01437dbad6296676fc11f35ac0db15b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99832f9ad0c083b6eb3a6db7d31527e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b38abaecd8a167177eb9d7a72f2e64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89555ca1c4fe0b87184ecb4676a4409e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24756ad900e773ce487fc74f1320c105667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f91087b45bde3743c0f7543e9c994668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae17ca9ea1f0e0a81aa62193295c2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ca20821d223b5a3844dfda25a9c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d79f5e335fbffb301c6d645ef569e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea3326887d857f8731ae42f01d0c54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680c37ef19f7a7ecb24460282b4cdc7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda4bdb702faefa3602081978532099674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c62e8e358a12df2987b6c0d8776228675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ae4ebfeaf0869db3b294dfc19ad51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5acee2531bc1197ebbb31e57b96fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344924900578f38c3ea2a6cef9b826be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8b19f8597251e91f5720bb1a1d51b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ce23e057ebef0bbea7ab6b0b95543680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d027bf7d2f8462561b0d6f57b0d1080681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d50c936c1d9fa532eeb28a639d093682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146d40a457eb9dca9af9d1bc555a129683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8a8ebdc440d92492e601857276d20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387a0e9d267c71b65541a16fac6f983685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bae09fb064f0264fe8d8c4d365f30f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbe87bf1735277acb8d8630d646eab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f33c8e8f487d56de5d5805581791b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dce8de0aed24c60694cd0a349e096689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a19d356999296a81c6d9ca15c58dc1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8804579bca658512f4a9693b61fa99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95664d4ce3f3cb5bf7dced89806d4546692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bdee3ece0826e6305380c1e245b93693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003be5f4605471290568c4b8c5ad004c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845580ff065226af2d514fd78c2145f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e9617902c8e3764ecab045b30c5be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20b3e61e3d7dab32d729fee2bf434f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba449f14d4730dc0f886abbc9b2ed97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134bea3cc911092515dfb19a0bd64df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaf68f2e014b7abfae57d9f4cc3322700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dde8f424a5e224db8e3c23457ebeef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2ab4ba1e6d11f6044300d28994275702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630083213c4c129b437873d05cfb63a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05386b01b758d26ed94c4521cc295c82704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1dea1b9f3f17913c26618c5842850705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91027c852d68995a7a1cd608c75f636b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c62b16a1bb8e91becd4657768aaad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aeebe42ed9cfd0899af28152ce658708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24189fcc3a9da397dbdb89ee0d5af1c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9061b6c1b149209f86141ad053e2c15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4e41048c76d568fbf00f2f8c51bd0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489be2bec47c9b7f9523910f3edf1bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593f12adfbb11c6aa1894565b315913713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec4694273ea471dd1beb8ff3ceabe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae44860940bd8a1bc86eb1ffd7a589715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae692d4c2f4dffa6eb994846e63b89a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710b924674f8207ffe253cd4323d67c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309405d77dafe4c79c5ac83918e97d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034a9a6f5e705d1d572b12383fe7377719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a184071837794de544a3c4e740e33b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f07e14ad6865b8f14678a6581187d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647379e66ca8d1270b1e03a34fb2cc99722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a29fbd06487a9680766c495a13a0b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb472d5aabc2e7d3976104ef62177b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55653ee78992dda3fd4dd81071cb0728725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a809e28c45776d940068e440b9f71ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56d3463f5f01a78e253d8653c68754727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f922aa4aca22e71e01a8aefd0f97e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac120866d0747cbcc3f73b2f3f9fecea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c663771658ad9b31f8c0c4351fb1c61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5d2b532cc5a92a054e84181ddd458731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5996e8d82d28642eb92ced662b0cd3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7ce912ca65ba2cc98e03fdf8fa00f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac13b6981d013c987c03bbd6704046b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184f7e545c499ff8199f435fce0aeda735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ab57063b8f7e06512920d20120114736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cec8dff5f1dc882715230492906525737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfc381198d2ae4a9c1b8abcc7f6440738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2923b70e736ab5e70d61b6d6ba791739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f17ca90e350f5a2926f13bb873ae9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff351e4a59bc5f35535ff3adccbe268741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06bff80ea3a709e09e0521ad4fb795742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37cb04afc6ed8f87e3d0cfac808088743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711c46ee65e4af209fdd27ac37442af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3317b86f636030c5076385bae9cbc89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71755e578cb36711e8bffeb8674c6c03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710e3533f48baab938034e15bdce9ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a250dccdfd4d4008e323ceb30aa18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b80f47675e4eb64fac1610f0013fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3168ae637d30f8c3770604eecb02fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d67ff4219bd97698dda8892c1f139d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d44e5107bd76a851e277b9ba078ef1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94f5780606d7b262a8c16090a7530f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dab9f03fea4971c44ed467e5ae6b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075c677db02c3adef2a4e564709fda9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d86ff509414d0b783687d199ea8e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5597a964ff4fdf45a64c7f60234a9b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cca01bcd31122ebcaf47ca47504df5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2a53aa2b5eba0526baf1cf0a32747759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86d903605714a615d7c416de4ab9e0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd8784f54061aaf6490d49f2dd79f8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d60eaedbd651e55c0c8c4ad92d468d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bc3a04190baf379e1f77d46c39be2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d9722ef7a4ee3cee4db3d4e15ac73764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5afa67096f65addfe5764e15f360e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d696abe9bc364cec96a9eb4956096766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107531b3099ea1e3143703fbb3e87743767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ac22878864cd13792e34a32ee533c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49507fd45d5507436d26caf3035a310769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581862629bd46900ca2e6b412eaa210770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea869b6dee724fe4f6320ed47218340771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb18c0fcd2cdf1aa33fcde286717f8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535503bdbec2d4f1c17bec22e05816a1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c689b84a2992f5f90d8b44f8491d376774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04977c26abb6ad85baffba852d657f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9f99a23bb75f88bf8645e90e1fe9f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fdc44865c9316b6272c78d5f28b60777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca9d25f2b0d99431df5fd612ccf460778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7899a64139c7a90f2f0b49186a946779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf1e5d7fbd54f8fcba42f0b857fa22780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f29e035ba412c639a28a1eb962fa1b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed6e6f1206db9c0ecc5025ee9be09e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76542da52abd2c99500563f67319b8ee783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f76fe0936fa16fe1de0261a9cc53f5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a045a941e39837d6017aeaca8a9dee6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec58483242f79e2729dece2bf8824d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c25ecd4f2fbd8ae4bead131e94eca787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ea2fdeb5a56db8d1e04f53d91c610788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6134f6ba344bb0b5e6be47807e265789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcb7d06d40e184058710a86726729a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b92b0edde80765d647381cb02d9a1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d1e4cb69a0ff7948fbedec10187b9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e72daf4d9749ef3084dc19b81e0f2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed9ac8c3ccc39f089f77bed1de943b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1970b32d8620d219e69caadccc985e6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5b96dce737efc86376cd38c290940796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b877f90587f23b11eea73f2b1412e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c839658c3158a09e852a9102281479798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45042bbb0332c01bddd498217ebd25799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693a9d1b356a77f1718e4a1472f90a3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e39c02f419800ffc92f2bdbbf2ed5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15813cbdee941a4a768d9e914c79fc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97bff0cf3b229152f4f058e4066bd3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19e2a39deaef0dceaea42f66708428804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60e5b93261e635bcc05828064ae370805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ec1288c10a5941649f032e87df237806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a482dac9c8532af3dc9ae1b8e2edb8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4ea7be263b36a57f6320903c7e0b7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016323f2f04c1a2fa5f8d7eb866dc3e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7906484134345d4f9b48bea139437f6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7dc0b19cf42333431ac39565a18d4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3e135cb6fff4a05e88a433fde8343812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227065b803b776600d0f3e63930dde76813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68f04641cf01e14f6ee1a26c87656f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1f05acf1a135b3360807f31554d58815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf678be379225fc473a7f8bb83ff1d7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321d4ffca7cd020d27708fc1a8aaee4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45154de6ff25424a424d5b5a53aa19be818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f92480e176400775d54e281cd2189819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72472bbfc78d7d8cd5206b5242c876820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c354b3b2619de0022bab10762cb955821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f43b4db050cbc5548759078f38a030822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d341802c2c9c8ec56cc7484c9cdbf0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e572f47f568dcf3b5b371845ecea7a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4213d00491cb5fcdcd0e65579f415ee825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e00934ab95a1f02caf35dacf8895e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c959bb33cb361bbfbdd12bd0851e644827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64969c585ab70b2177cb1df813d05974828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52f94b4d8a5a7ae1ec8cf3f92b0851829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f664fcda5ddf73c03358b07fd4df0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa83e8581d93d2e7eb5d453e5c9fca831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8808894e0da49b0fdb5df7d219045b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05013004e66025bfc1bea972391928fc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b77773a7dddf6cc6396528292849b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd122ac9b4bda18774392c9cb04acefb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cc31ea3c563a81314a86deca0416c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf51f45a4b1405b3837b7944cb3a14837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1c604979b617f10387c4a9f66bb06838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffde8ddc060d82ae6aff07f1df7a409839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880732c38e3478b6ecb8d243cb23c76b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f684b87010dbad62ef5b0480f5f8fc6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0428d03300725c7c3923ec5c3916f1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53ce52343922abd4147d7fd64ae839843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813ad67c17f9f41c294d591ee49fd21844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21d342b6a8d4aa0fad1e05bb8d6a4f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04da26cda66cbf2a159d662b03ee53b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b977383bd0b84cf62245656a305eac2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36c07554d95bc34e55ed9b8921e89a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2f047c4e3a2c80509efd5f9bf8888849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c89b0c1a54f328c6d092b5eb44b07850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298af1925f65e4d57edc5bbdbe6be03851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd04c685d81183b3bcd09e7f66eabf852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1f1c82dd7ec06eee594e3b870b2e6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae037edeb7e00e718d0c5250e8a204c3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bf903ba3f76e4e5ce973419af6a74855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54b11aeffee0030fa64ac3740b6266856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d7f75a44ef06ff1184e6c1fb7585e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014937b453e9a40555c2483e4196500858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e16b8fcde51b00b934d0e990084fef859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3389b2e744aec188bf3388c910273860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fad3b60a41d305a5afb97c8901daf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88463eae17933d9ceeea62102b1e75f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f63ae9f8e4781742c50ad4d415060863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d3206c0c909871621cbe7ec00acf0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01990eff448b92379016e76c0e1a286865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff57064c247688b55824f486b9ca21a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea77ac8df4a436a32d3b7a4aa8eb773867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba70b73c5c21eea41eba6631b1a2c6e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f584e9cd6b1c161a4cc6cf938d880869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8100f5a985eba8a2d0f8b8d7f905061870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74187202b80aaa7227bb0fbbf5517e2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56b1187a69b5dacb50f001e94bd78e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf169f2b996f90255560b1c2891e2940873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868878a2c72921908dddff1f730dc49c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f74363043cee845d564f9254d9861875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a0fdf67a681399902f09229be396e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65d3c8680d4d2e765e6ffdb2997e02877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c208cde5bf400d60f81109dbbfe449878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b06445369f38eb5488050f1f40b49a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35304bf5b9ae4022aad5cfadda0131b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853d2e87e350b532dcc3e14f36725b5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62062416aabf37d10897813482548ac1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f2d979922f13e512cdcbe9cdc9051883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2d88ed73192217204525baf9ced4f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1ae9da9914ed2fd50a9cbe25e10dd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a6112b7db324d6578adc526819776886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090248e1facb20a3d81aaba8b775ce3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991ba1ba324f24845204cf0851a7dee888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129592e0f9f1b2baf5f24ca571070d5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33379b230079f1b48a356890495b2f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe10f4148e7c0f8e884b5c5abf64a0b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f85988d48800c5186977ac95a0051d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83772c36597a996c0e2d3993561ffca893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f342b10b2a23f644517111adef02d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479225df5ee154a233cdf457a84f876895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ea13e948d15df76059ee6f1d2964c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2b8ddaf5040e078aa7bc0f396c799897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477147d368777a89f5937ba2d4a2816e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822e6802b33dc6d5079c66888e34f59899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794f57ef8e5c34e432f0d06406ad143900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dc3a191ee6652f80829bd651a3e5e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727271f51da16bef0abaaa93ba0cede902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c827aa228e6e702e99f4a9be02a9c8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c078022225ce591b8cd4e546c78b4cf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a2ed132e0751cf1456dd83e7a9a4c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df9f2097d727157f988a4fbedc0052906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51969b5387efb224dcf40b720e4b98de907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cf1810ff77192609b61d43e122096908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86e4c5b2887985928c4b59470a81aa909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685293429986dee9d09f5108bda89bc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c4500e26ba5ea212786971834ba3a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8039d68db677208b1edce0c29e2a8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2f1ba163b84a0bcb1da447aa80103913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb6c3de8513240122afb0ddb86d633914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505422e0d294115f34be8dab6d47df71915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b55f816d92996dd40a3932315c8de9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f159e138adab6f0655bacbb0e2c1fa917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa06985ce306f03f9e6faa75e7ffaae918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbb2cde4699cf7b3997fbd1d5eba9e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a75c4a4599672ade7313b81502c2a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cf35c0351c8cc70de24a53f6687d9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87859e7674cdf3bd1d057ab44307636922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f730cb96758b3cc314e7f151d992187923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2a3d9b2e5d1d22e597f6b28d98f87924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a14a1340c109d47e2345dc314771a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb542632b0bf98748a6013a431501aa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b5e091429c3e3206e56393dc1deb6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa518e34dd64d40353ab00f68020c330928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473eba92b0a120764e0430781cf99f2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114a593d0703ce8a1f93114c65010d8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa486a64eb86095499e5b990a0b21903931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf6c1e88de77a456f09786c9e1eea7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f9b6112214265e029e4d10b857754933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da9ff9a246e6b21f00b4a7af20b23b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b61c3830b8a9bde713e9e761da513935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997b5e96ba1def82b9a901e50bf83dc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933be19d42e97c0bbd01f40e761e972f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded0f19be27ae25228ff229d8f699f5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502a19f09ad9c3d2c665c40ba4fdbf5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98556d39d7bd11b84707b4fce7512cc6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6944b1a086f9a7762d1db7a30712b5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909a9118976db384a8e1d6ffa1e3259942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07629aed58475f21cc9eaca9481a4188943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490639820b95c8a3cfceb1fc111ce4b0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538b1623386330d9dd51622545b2fef945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cccc7df694c75976b6cfcd693711eb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851c38ece2b5745a603d98fee2a7ce5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373070892dc22fdc5e082443efc45eca948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5bcda2c5aedc169403602977c1161949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb1b82c37066d186bbbc7cef1723b3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f79ce7a8656f06a3b6cbf96a5ef3d7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c3ecd84ad866c3f28c2b76a1c5763952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14e87f395e444025058a2d5b8b9b53953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8c555cf010694072ce27f167f3303954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac976e5224d5b06b0f11e67fec420ec0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec0cb1668e5fe74e28f84477c73993956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77842c8be82555ffad76e980c2351e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029fee15a594269c5f861b80cde268c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2e552484c8113bf2b1790402ed329959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2cb7aec94331cc595b5919f965da5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5645451d6986bd3576c76f5f3d03e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21540923c27363bf46ad0f29a4dc63962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dd01055ab89f13c482ad6a344e7c2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81acecddacfb1baa853f78fff8e3d5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e41f43b7fb012dcb580b072833aa4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fa5da663be2485b67d29a58daa772966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5015d8f0206c1a8331c7426f032caa3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d22b3ffad72d1127cc15b2276565f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36f657adfe9a1e54d7eb65d309cf6b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c07c97c1a8ee77fe27617ead296a9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea230e921b09a4f6d4c68f3bceb58d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9aabc945764e632e335c0225991d1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4feb526978744c4c48830fa861240973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c08e6e56c97018ab0b15b2fea5b24c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664fcc7ac999e9210f207050ae1d14a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf666dd99caa1490cfd562f504a445976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31495154377155f6bc235245548070e977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b51da1c0c59a872fc64af339ff64ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c92856356d96d59f21d5b41934a5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100572d8abe035ec6fb35dec92bde863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb03f92a38eb74abac78525963099834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ff2e1e0eb89b0a8b63cdf6adc11335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffd6b4cacf304a860e536f33705f006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863a24ef88f81cb72cb0d37255bbdad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27783e7c72405e18bdfab9719cd21e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5459d8555c4f46aa7bc54b63653a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cadeb711bf3ba803d29e4633f50e5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1405d856db5dfedc311e8cdc3d15b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248e6cc2f98d1fa71331c212c50b8bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e249759362183e51a9b6b8cfbdb5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cd50509edc497e03ad81fd3251a4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449229d8092e35e700a76abc666183df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f16ab37dfc70d26f04feec329d86716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50a3f999083e55ecb9f80f52a72b4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e52b38ac1a4fd8f422430a29f39aa218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74805d3c0b2b77728e2ded9b2d438fa319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e6c2197ed463e649ceb488ffe2c0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62997f0ad778139a3583a3a1fbede3c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ba17ebbd12b72d1cb257772d8149422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c7ae2ae42f06579d4b346d042edeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f629386c5a081d63d1a2e7f3a71a4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327678b77436032bcb5caae1954e58c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad945c3dc5443c78558bf64bf7b91426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fa721934fee6e41f5bd202f12490d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27220931d2b76d853f060f6e19db295d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7260c45d3dc41f7c8f32058a85aae329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdbaddf7bd74430ae19717c812404c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fad63daea5875d108ca53819460d6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aeac956edb6e4a0d94e520ca881df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b55f366723128a52ae7c467a34b01333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9800290b453b7c44c7cc46361618c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e336770605cf24a1106e6293e9e6e7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715797c49acd572c2aecf88c96ed01736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac370ff293e73ff60b3917c7ae3e502f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840041ba70382db7262a343f3f9dfe5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f57875c67a40a59559ed79c065277339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17112c543168e5bfc12ae1ad7fa5d93440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51a7b0f89823fbac046aa69a409dd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7daa82498cb03ab62731fe19cbcf942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f57c62d347c05256075ce94cdb08243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f53d87c0b5d0df1d55ff2269cc62444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71d84e09437ca9a8c9eadf3209c4e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e3e81d3560e107c5bf23cfbcbee946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f5280ac97bc9cfbe67e4c01d1277e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa76b124008495162b9181d4ed8d82348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05da7016462f41a21cac0a3df87744f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0f1d28208735663db58631913dc7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82588ae368de30822fead211123934a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfe51d80061f50dad056a09739ec5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fda3b89f6d9c0de7e6183999bc9e5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ca5766010abae113cbbc32f03fc0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f51f33a6b90938775d641cc9eedc2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43722e52139b437cc465ba4ef4419bbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82e111f9907898854f656ad6139c2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b84296c146f1cb4c40a353e21c59358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fccdc2a5fa9f9ee34bb99477f878159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4829e80877a9e2d376d292db0bcd6fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d768007bc0284f03e4934eac3fd41a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630de60435d1ae2b339b99a869b6458262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa181c8b22b89dc48b6b90b4c73399263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5f3101f4626eb44890293b85ef7ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555981d08d098acd9acf3f58ff6ddfd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95042e6b6ed35ffde092984c112d08f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14426174f1c35c511b3043f5a1d7e4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ec0096b3fdac45e85d10a0bdf6b4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbd81a9025f6500f933c751cc3f5ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e3ad2deb15136e4cbfb1083a53a9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278d78be2f26b4d8b43a3752458cdfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cc9fc745eb905b7fc4be3cdb5ca6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf428e147dd7dea40bcc9b5e35a6f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60e18c882e5ccc216496017679354174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68a847576dc945bb5a5ec88f9316a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb33c85203e5c3c2325174cae710c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536b4529edc201c972e81f4ba9ab30477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b25baae2aaf9f782b0e141056d25178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ecdaade99d40628c19545aca491cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd634d3d2ab8bc798a116c167f1c2e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2870d0794496849d6db8e434cba54e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40953544a24a4c0281facfbd4aabe53382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c2d684d55be4e177fc24e368b37db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfa058834d7e0175af77b2ded13afe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c464531a17735c509e5bf5a796a14b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6de6a8b8294f80ae41695f599e60d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0899006b6d1ec9ce4f559d6eb3ce387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa4864fd9f1823098695e27d403d6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b592328a6e750251ee18c58c21f4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287114b366f6b2a628c08491aac4f4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6c55c1fdbf2ff4f054f8c6b6e94b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8015c7a77d21c116c3b1a2e01fe0e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccbaa2393e3ed86fea4319a88cd7e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85c8a8ddf47bcbd11bdb323084f61b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8df5130be4c064b5937a0ce26dbc2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3854dfd64c3cd69a71be7e5f93cb74996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fc42a884f9cb570540a41c4620bfc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb35e8195adedab2067e55395dae3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9de199ba57ab567853c6028d048e2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea13553a67058f86f6c6fc8e86ff67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a49501e7cc27c5b87bb6524d33698101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918ee3c4de3b84d45d6b5b8b2b567e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb69143ca44ff622ed7a342b344b58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c82dc92d8b6f5d1668e29f58e5f4e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd5ee18b721cac43fd677819a89630105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c0555add717e25f7777b88cba101d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b901801218990c008bfaca6d950b91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42858cac870c8c094c1d7896aba625d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de8574cff62c3f94c729e52fc9f0a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24026c0756592b30651314ab3a37f955110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196c4f0d7dfe1f57e765d88fd77b1d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaa795dfb0dbbf2e3dc868d05f1558112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfef2d5360bbf4837531ae155d2136113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8249aee0b58589e099f9be50f4b8301114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e2e472c280bf11406c2c728bbe3c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34289df3482c0e656fdc3c1bf391e9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae81e27fb2fbaf136aee4bbfbcc2da2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2e27c39e635e26cf503c93e32aca7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338deb62d254961694937dbebc295f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688e86ba7080301eb9a5069621cb063120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320f5d271c2c52092e107899952b65c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a293eeab9f7e7f57bfdb5fa1c098c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac31661fadcf981d166a06fda90cfa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186ac9f2b4a4a896fa48aa0988eb95d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe93f260291bfd819e982f05b3415d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f87eae91fd83704cf55c1cb02b201126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e353e640ca9a4a21b05bfb455f7627f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce23671dcab019a54e6995dfb739ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6caad7bdfb47918feb25be3797098c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9dc173f052dbef6eae59f03077602130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ef5b315156ded5517aa5f59574578131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c2a35ce29448ec4c06d622ba7e425132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551b72f3abfc08d84bf350515714bc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726f917b6df5efde66652ef3f42a8ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4c1f3e993cd69058161a5014f169c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a6000481fd145c45e31a1cc1dbb43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232d965ed2c6413e6fe41b08c2bb8e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e774d963076507808b4f010db298f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86b74348fa00635300a73ed41ac385139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056663d8b0429bc56db744b236d45fb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43779917e22420989180686872cb30e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c119662c0df64b197ffa897724e87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184289c60b7d9ba058e8705879d642143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba574331e28f35d4f1995474dd9ad823144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6d9f735f3c2a38864b19db41e2709145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1565db95463b1d4448c32189618d91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c086dad99015aba3aa30f8ad4c836147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0bb7f5f4f88ef0d63380c21052a0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374094e8f95c5b2dee24e3418ddce95e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280115f07d00af350ed0d27969b39ad1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbdb9ada9de07af5429773d70d94ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6200dfd7a317a40be2517664c318f87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd14bb1f6828cf30c0da331cbaaf39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83f16b28df0e81328f7a522f22b99e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5082a3073afc7e272e6e23d8a9600f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e73776e1765928757d8a522dc26c0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279188040beff6173e936559267cc379157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5166fc14b35a4149122137b3ba84d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b607c8425f8f956ea77d88aefea567159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31e98f6a52f90fe661846229c4dd67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd21ed99b7d0f752b42da20825d72a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f49c4e705e841bcee416bcba7b0eae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10368a270b3701ec8598b94f64396a55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc005af2ad73f59e38613072cb01205e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0c65353b1731d9382660b318dc296165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df2636e1829812f21d026a09edae3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e094043a92d9d97bd010d8be46fcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee844340afa5d63b87b4e17b07f32cb0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb8926053f25b762f09c2dcd5c7ed5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6b36aaced745286ec3a7d8b8aed17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efd82d48c7cf7e1f0d7705d9ecb0f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca9208e1ecc23e446afbdef60a6ca3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fef3616512e1205b88fcec85129e16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526af044517fd531d7adfc532562e5ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa642a6e853f8431853bba00257dbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f797948a90f5238ceeefb0d81878af6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827bfc699c0581a27e3078197032b4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6f558abb96954d993109475336701178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3f44e5c07ceebc21a0da53988dd4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a4d3f7513e74ce931691c163e3c4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3893357ad1b112fb0a5ea25ced75d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6ba414a357929e5b04af02937d75b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88ca6e3fe8e26aea85b6183c6a5a9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4866b244f907973c1fd954e3e3f8fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abb7823cfffa4298989460cf11311c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae62c55c33b88d867b2dbf2e3959684186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2638e33d7891ff2c368936cc7a01159187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02427088c014fa52929c50e9bf863729188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d6717548aeb157caa02348b04d5c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e91b9a20b9983fe3e8ccabe8e5bd8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf119ed373aadd1336f5198580a9c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b981309192fb4e20a64cf37a3bf4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6c8a9527f6caa4d9926db5038589d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865d871e326d7dbd4a780da4a844853194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa88fadddd621a845850cf1b5a3266195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0d806213295569d20207e73fdeace196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871f2d5ad06e29df2790b241fe9e60c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907d640a1cd9b135a668b32ad04253d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9f9dde748da6a54ce8561d341b120199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d7749a1e9f5b3cef5a9e0b38d4c9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b194340b8232dd5288eeaa04f1df02a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398378781bcee0847ec324931b31d316202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf64286b4e06d6d2ea32d9a07218756203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd975276cedc749907ce50a743509b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb49c2f5ac75af292bf1d8a45bbc81a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad72229e2d90db3b311caded08c612206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772cac8384f74b6d9617efd9f86195d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6029ebe6341cc38bd2a13e804850bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e4c9fd9bcd07d387aa2e58aea5701209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e5d2bae327daaca4a12daef511f6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832a2b89dd7880e10a2c14a9bdd0646211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed25667aa334767a07918721c017410212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a72009401903e05ab0dbd6978f16d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3a2a836ba23adcd511bec9c5b31c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde26c1194268b03ff58358c416be78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298231d76a6c7169895ecf50196813c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2471292bac760d016e9e98e4030bf74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450c40508e637b5f79994b97803e844218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952040aa7247ccf6fe87bde6792f653219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90e04cd8644a9337db1b58f7783614220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d680847da1b7063660b28ee1c1d8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593dadc099eec64b6c88981f83bfe28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa789b8cf92c96573ae04116125f5fb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bae2a7da13146d8e55d4051b32c185224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754f0751ed22d021ac09825bb3505e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba294f472bbc7ef468719c4fe6175da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299f2e2772169f65c87821f41bd2399227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162d60c8cf18e3271164c772509e015228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae45a1c4e228b9848b6995fcca06d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ee2fd11b00cba53307eece2615c35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cae9fd7ca0893c8c25706de072580231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e76ca2e23912fb3a3592fcaedfbce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600dc9b95bd385e5315454aae3ebb85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5ef756630d54d62c5e193b0f9b43d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9abfaa9ea207a674144de7909cb37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff0b852e23a3d9ecf7439bde2c416c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c406582d902b13dcbe8e43a18ab15f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be0873e9eca064683d4b2c991356dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa133953fa83ca9d71e52522b93535239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac53aa18e14522260fb7c5a45d3d21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308807daad6ff1839ad7b04a4fc1687241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ba15eae9719c96fde07e5b411c5c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084db0de209c2a68d84d07a614b39e67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83c42b78b269d95d1596c0f474896c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6200c92b9827ec4420463b717fec79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60c398d55253e432f385e6d6ed3bb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c7a0053907d7c768ced16b047d79c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dc6e5c96b6ec251940c71b304608d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5e4cdb15f47e31bc6e9a3c0fea2b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e355bc96941618b4ebb49de9cae8e97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133f0620a420323f7b8652166eeede1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12276fb96de91e5e8cde0c25055e578f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df5896ec1e5d95544863596f0cf96f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33da6e8d365764c3488e1189d16da4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0d1252e930745d0ba8c2223e4ed5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6d7104d02f0d25349a668e66ad4b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb6053a21816c197f76cc127456ad1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ae42a5a6e1dd3280dd96c23506ad9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e8c7e61bc92f10e99d680e113743b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c912a76ce614898f529f32be339fafd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd365b7b0ddbcb7d1b6b9c491f2200261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f49725435495e8d3212efce11ae108262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7339d670f4c2051f4b060847607b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9786dd01ab94efcb582d401a990e2e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33613fa39e00a75d0f8a9eb2dc9c78d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b5bd850828a89ba82fd6e82bbfb79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211537363b656f474b85f4ab8a064088267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738331f31e67885bfceac81106fb42e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacbdd2358ab8ddb647e25692c3c486269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea6d05da5d013db53a6e4cc1396622270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ee8c6d271dde17b16d651c2feb409271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea60dbe693d1974c47366b2d5974ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534010b76e00e18b1f298efbc930cdc9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12201fb7de46e0d55b94098851113f4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1938cf5efede49f9b1258589c573e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf375ee259422bcd909621720eb73d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a48e4c4aa11dac03af97f8276283c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90b6d11e57a9e51521804a7dbbf254278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359c3998cb7ca19dcb461d78f209879279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0e119d590b966f346854c34088b06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c055005811b9643c60d48ef0e8b60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc8359dfbc82a1be098b9b52224a94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69975baca52e34805594160e549725e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6069fb3f5f38e51be4f03c20191e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bef0568bc225c01a4566d3901c9df5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb12443382e91ccef9e26992ae5489286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd66fd256c9f84d39dc5ebfe720b27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c7ad790b9321fefb3dbc4d9bccacb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dee626293fde15ab5463c50711a35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d48218f8a93a813c2e4f84c6918c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3836a4038b69ff0538d08e9602359291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6d796d836e20eb8097043598907cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c262eac91297449b98c3cc26a2801293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054eace05e180fefad89494902b5894294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423496abb0c701ba5daf5e1a45a5516295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd5fe38d6823b7a346cbba0283ea80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c185ee23ee3aafabfd971c7c21aed8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a3d92b6b7f5f6bc864a9c7aff026b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cdd3aceefaf971ad024275ad242fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0682941491edb81588680ff5fefac4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d595e7e99a879b71975ad8fbb74bb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8344d8a9d166238e471c561d66ab0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5bd4753cbc9f9d28ffe8ab295e752303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdc294aade86f7d69c24026f1db384304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d149001371019f81a9458e312aa26c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28083bec0413c66a665b8772d4dde92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043000c941a50cd13ca2427ae577462d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444e40d294cf7312adc33be1b7b896e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c823e68c4faa0de5864e4d37d650e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58e9b98dcc5cb40c3b60b1c4c7c156310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7330f6dcfc05e2dd5ec4de70840a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76240e192c48e2f27e4514b8dfcfe9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5256f804c23982a8fab9c07ce8f22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c88d7bbdb93a2d6d747ff64c282f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e745993feae1b93b2fca874044ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df212f5c29c21a89fd0a75193db046316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b158363b8047c5b97d5acc92fc11d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681209567dbde1b30747bb6c78686aa6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3518af5e8252edcdbbf73abd3cb4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46b239ff3a47892ccaf9d25074caeb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc8dfe74658acd78d87d74f251e1e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593a0c103b9885873a076991443d28c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54859aadff40a5e9f2de010801fc6fa1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6225be3724de462e3679e5c4e2de0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9fe2fef224fd1a63bdd1776a4e376325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e4b8a0df691149870208564201b6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc42ad536e7a23663378145d3d78e65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a1dde850695c58a6bf93f7cb7bb2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c479210d7ac3a2be74fb0952fd78dd7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336466aa05d9ecc613d5f0819d546d0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81907bffaec8ccc53e30c000737319331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c52fe533cdebfa835c5a58264caca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148844c51f7e81a05d1e3616e325140a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f51eeb4ea40cbb187beed761bd317334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a951456290fd1dbd3f3443f72f39fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172c19868e00a794539b79eafbf7a5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91450b40474c9d1696dea7f535dc102337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806abd1671ca47a1df3882e9f3ff1760338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288a8c3cbd4d04eaa953dbfe60e8caf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb056989e721c86dc85a507315535f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3de1905a2e4e222fb5b2c69084142341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468783160dc6be6dbe8856d871585602342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327adaab206b3cc9d43fbc037f2b86f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01ae3dbba9310c13159dfbf6e9304b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06451894116203ecfcd7d80c71de5ca0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511c4ac4fe75f12d2bdc0adbf76e9af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82156b590941d338ea332119c6918490347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4fa264ca15a2f63d9cc83e5e26ad2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0304e4ff8e56cc55700283549a889a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204471562a3a07a06dd9aa068e40f8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe741b4c24f8552b9be916a17c07eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8287833b63e8be6f1ca071d0498d616352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14fda09898e6b5a48f59a7f627da85353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69f4efa9df68efcf61f15963333b39354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21785bbe77fd988a716f5ee4d2c6040e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0ed94e8aef19dff39ccdc7bcb6af8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0428f7a533c37b0d8e11deb56867c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405c51e2dc0e58779d039516fd3ae54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1ca09c785125f44f6d2fd6fd6da9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb050a21e451ca36dc6ec063f91958d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3261a0c1bb2cf4aad5e9c787bcac7c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8081572fef447c2547462736435b41f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556209239cae6e1295309d3ece254d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1edb29884d850301c26255550f1128364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031eaada70a10306d138a6581df8e37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefe41458be5815128a396a5a09df49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eebe61bc1ac0da82a02b22306148a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fc03ada39e3caa1bde42fb8a59d1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d44ad262487cc31b2f8a3a0b7e9a6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66b7c1efdbbf6a268d451cb9817ad8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e107fce5958d4e7b336d93a1525aaae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411ec8f9294614aacc98740887e1aaf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ba48f09396c71f58a2d3fcbab2761373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42988ae21838a5af11d2b254b5e1a0fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641065d088f3484bfc5ab921db09f5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec01da416247985d645b55045f61b81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9632a053b6f011dac2248068ea5de8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e89ca118b69a5f4715febf4aec7ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ad44ffceb02b79c3fec5cda4fb2af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbc914e7c460252a008d0f07397062380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe0192a21a31547f1b2783cdf70d17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c228fa2039b8da1d86ab6be6b22e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b597dee87bd5056c699ec12c89fb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135ad998c3159cb5cf5c626a7f2a3d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c8462b814d4a73096c338d48d47a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e8d7f25c97d45e9a7057a89adf61a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c83f0d9d8d5e6efce5d6c411e33f94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72029800ba9789f4b1e01acf70512c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a9980526d0fbe0c581179811e83ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5927f609a77f5be1d9de3eef8c4b7cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f09765be4b7b1410893d8b02fc1cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12873704d0f98ba9f2119fc6d9e655df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c382cf745e528e8583ecfef935c0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d2c7c7579bc2817d41e3d8d374b15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec876aab5a2ad5b85f7c6e89f084da4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa8a0dbc11f61f935355ad081c846d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4ca8b61a56e765267c99b3c46ac6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741d6e64abde6234665d2c53098f216398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa89d09f5904ea8cabe304f240dd1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24965c3e6eb6b12fd223efdd7623bddb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2fa3457fd3547a5073237921020c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c86cb978b51abc14f38f03b411fee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e35dcfb25419d8466bb2405489be2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c959c4fae0b0ff18d0e311f3bf6c4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded88d70789c4eeef97942ce449fe6b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024796c5db566f0dbf3ce69c4a85c17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedb111e76da4ee1c4011502ae28510407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f2218c89b5e4cd8b116bc4a7a6a1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202b541fa0be927585a2e69e7b2eba8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940314d3fef5e8cae7ea246e697903a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc184f3bc0bcb18b65c8d0f9b2e497b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e9fff4485a82520bb8626a04f3e41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a56263f371bd15a2f681ecf4e756c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7931ed34d28447351ae25e5937b639414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266a0c8287b51f2b8c92acdf1b06984415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a162ff09c663e4726988ee14a5a98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dca1e7ff468dffaf208598d1b350b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf8dfd2a535deee36275e30f1456f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c48bfa561ff572d1b1cd933d6180cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6c00af3edccaa4e9c6a08ddea16e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae2d8aa5710b648543889f46fb2c88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b460a7483bd74d92e6aa5d06d09797b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56abbbf27eb89a84a7c4fee06f120f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855ea3f490e17b08cdc0a61b5a02d76424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63961b05cf0ec48faa913cab9c070eab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9f07db95c29bc9ad7b66cc70a1740426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64113148169eb530aba35afaba12355427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787faa8a07968d5aaa0aa9c820b176f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f2cc008a48d17146ed24c9c5342d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd992cac28ce13ab82ff41a6abe77ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7cbfb6f56b9969f977a31d2fc6627431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2299456feb3cd4362a26a2627e5caa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a1be953e6a0bfe919cfb8cd8dcabd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aec27a28f807ed2cc74a9bc25e0f2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce36bc8abfed052a1f7b783b234b77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed90998eed9a3bbdc06e55f0b085d0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c5be2528d10566787c3a4a6e8d788437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8be3b0a4ed72283b18e11822da6b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622568ecce76ad76beac7d81455ba1bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178af75444aa55d17fad75ba9745436440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a66b36028cc9b9aa6afc40c1f4a4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f9f81328b6c8d20ed9ac1594c61fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d83fcfeff3b420c318491ffaf95d2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e30c09dd8c4f5e501d836ad1c9fcb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012b7fb0d09c667749ab4f97201d30f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03725ceeefc471af950a07da694fc3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585200497b9b12decf41b222f17792ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c736a505315bbb5594f20b14854b80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed6f3f06421c586aae309b6ae5907f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fd66924abbcb975af16a4c4bfaa73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c32175bd896ce6f7545eda20988180451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2a0a6cf1ff09f1e2f529c9ecbaa26452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbcdf24c7927cc8b8192dfdb37ac8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeacac07a3236595a06b985b78cc7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08b3cc4fbf383c0ff10ea20c8c7764455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b446656e00640a2b2d4a8e0735b1734456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf31679101615dbdbebbb49f5f2eabc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f14eefe7f2f98d5985d7a2c9af337458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5ce7c1479fc31e75f75a27f457228459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97226547e6643777fd23fde44539e55b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b08082a38845204c41b55844777352461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d7e9749d9c2a61ee2526e6428b8e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88def71dff432c0b384809947647a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eb8bfda4c4ee5dab9abda7ecf1fe0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7936cc2cdce1b0aff58332f4381bbb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4f5aafe33c078555cafd9d8111edd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b914e8bf11b8fdf67f397c8ae8b4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467926931744134a9dcea326d9a7ab0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09838f10754f5044599a1669a75b1f5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc815855bf36341887e7983f049d4573470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8023e020814589eec652f17c2c9a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f183c2f5dce6058f32342d271b0f16e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec429d305a9202943af06f88f833a2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76aa7fa2f988e0dfb6f06b3ce173e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7eb3761446520dfe855c645ff37cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fc38636459a049ece3ca437f9e00b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b76261c11751b9a2b57f4307e252e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58db3cb138e6d2d3e9cda92dd1cefb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19919b8dfc87cb69bc13687e5274e499479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a41639ef7f67ce4b4efff1f01c7ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9343cb96c0ba5582dee81ce26844cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab0990cd9dde7aa9951a86efafd3eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d89a067eb81495df878bbd4a9f937483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dedde48b4ccc2da17a11fea27f509484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f21fad220e232085bcc05813533c49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad41a9538a5632bc1eb8cf1c432042486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c03d29cf1cc7c10f7af8e9ad74a1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fe869a872610e7f1d78bb43e1d3e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f5d5e687e34a5787a4adebe0dfc75489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3c99d0ede83fef28b43ba80a33304490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724df4b8a58211e58c5c548a3c6febe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c9dfc12d99f92cc2f4f5f19cba4a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf96ebeead6102edf35f0a14a6d9f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296490b642956905f444b137fccb9432494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc46bd8aebfc5c15a3bc8f61989f82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7b75a9e88e9c6794a2a821ed7914d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa719272511b6c1facc34337bfc9746497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c6012544df1481d87d42da280a615498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa8288ebf2e35ed0e02e42253dbd7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc728ef8348aa22f80b02f3ba719fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895fafd36eabcfc86437d5a4d8431be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eb4932359bc4e0bf4940cce070d39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7deb982e68eb402d0a243e54bedaa8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411ebb5cb5f4cc5297235e761996fb6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9926bb1a74a48c71f7ef31d218af116505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e848440b111481b525ed19527fec2a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a77e289dc667f0c45342e07833c35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ef83f1834c09681724e93b154c58e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15c88759dfbba1c205954371913923509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51b66f325aab348e383ae029bf2d82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d998dd33244e7a0b4796240e96efc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a50b73cc35fd2e001266b0b610181512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e2b78769eb29a51e78e94f4f844b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6555f2c9198145add8dde4e1be3961f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26782e9f3301ea72fd99e1df45a014515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e351a5475ebb4d47d7113ac0a4f19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6617965100376ca30e4fb442a902d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16995d01102cd92ea0b3f8341e7d5d85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b3f1cec7b12c4845cb9b560b7ff00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a9e7c864e47b96275eb6684c2c4a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b4e4a4b491d1363aac49ba967b848521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09f2044df860ff04d2f9ceb3a7fb56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548aba166d4a929b66a1b42940daf49f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436d175c13cf00ef496ddc9277d1788524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3474b302d88d4a4482a0a5d4e69e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff81c2c0f2fcc97ac3009879e70f694526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57f15665c6f893e9a1d2e7cd593c21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fdf0308956a52395235388efb59d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2510f35754e7919cad39b934b3c324529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f52a22c416f02cbe0752da298aafa5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df8dec126a954cd1c9501b920769c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c7699179a838f358d6e381e50540c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c09cbcad4e35427e95b7034531305c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081150189478623bed6fe1c95ad836f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03c99ece0022d0dc5dc602908d57a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f931e22f65065a162fca1d7f0e535c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332d95a84e2ae923421491696044c89537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae45660c269b7d1af483f40a239b5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6500d58369145b5bc66a93c82a5ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260b7d7fcdf6fcb8aeaae297bc5e6c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ba17f04230c9fcf84e195c569bc54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcaf4dc219d2bfd510c809e7fc6d59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fc7a29eb2175d2377c4da3eced7d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d82aee6fa15586c06ef5aad928525544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68899cac6c13bc95fd40b71d83a92d23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4380373dfd75f84712a0421d2527d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a389a7436a2a7175f558b8a4496cf30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a250eb64bc2339c49ec6ead803fbb1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72078f62c88ad4edb3921cb8a67e92c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ffb07ca5c17d75a4bf9c4d0477ab8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0db399d4ec92b8fad4a276fb4c239551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db9c2215ea49f9946346d51a10cf7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf0d4f1f4e2f125502f41d8401a7ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551ef946f477cfda79521ffe0bca712554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0804c9c99957e032ab4adeff4c9cb90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e10123414514f926059a5904a60622556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f008c5dd0798ec3d86ff067674db7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8167720120ad5e7909404c58005da53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08aa18b3897c3a68fe6939507a6fcc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39cbd3899f70f4f6ee569f1f298fc7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a7ddc9acd5fc1871dfa1fcacb5769561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bef671fbeb8380a9c6cfa5e09bb83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aacd2f3e121e1b328ce5cbc8028277563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e29ea6babfbde2b0da2fb4a00c6be3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c709da4b65049d47024ef40c3174dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de824c60b16b083867620fb4209fe1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6e4ccc563b9caa871e584eaaa9e9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa4587ae640a0d7d382d01a965e998568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7ddfe22ba60c25c0c8d0b2b3e2e0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e113658705a897e74db0fa4766f9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddfe298c32e245a2b91b046d8abc35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1bb7119daab806641b6fe475c6c2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca8ea10317e8248e397808e3c85a54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef462cb6172ce25049c5a90379cfce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c5f0df49042f1e7f84cc40dea798e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2a2195a2347c03eda95d64f4f59f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27be126a130b239e5cd8704a60cd20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080cd9051e516a12958009e7d00acdb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304223355c7aa587ab475f33f9483555579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff3d87c64a7384d535b89bd5ad24e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924d96251d337b456c96324dabd644b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd59ce840c533cc6d017febd694031582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388957ff8055a24ea961baaa2b34545583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502ab41773d6ebbeff8b7d8a060aa83584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac904a1e238a7819bcfed9a087440114585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6d864dc991954103c9dc5014eda46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e250ad1df0d5d2162edbea35f2a2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd01b365a8a033a1ddb6ab769ca4ebf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168facd8b783a3fde020952b9bdd0f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da2b1d68d617a429da97ee0fc20cda590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37227e3f8ab5659b2c372b960921fa8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30da3d228f17e24d5a5fdd0977906c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e0ae0924727772e82d8b69a51a9e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb220ade989a52e3133a5fbe472d22f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913f8f67b6ad76b4588f9ad474a2ea8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdbe1a523943cd82918dfb8201afe0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc2bcfef750897a16b1310311274fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fb28b64b8115193ea53237ea453f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b57aefc177339dc982f4481cd45cfa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273b54bcc4590dc39e2b1e77ef42a4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165991c0dab3f1aabc7fa69001dedef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ba68ad378e37b570baed21695e3ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17878ac8f09a6773963fed19937e3e94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aa597e376c6e1355ae6baea1a27b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9b1ecff2c6a3e6aed983387ca3349605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ef3d9d5be9bd5a54f930f9b416b5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98f0323cf30580640836315135e897607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17164e3826916ed45adcbd447f840e65608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879b69d7829640d28a4a6ac4800c0df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99b9dd2811c4a2932df0d60d6a87b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb45e8897302400975289c6d92be46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9239bee29efd93e480c60f51f70575612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971e662de79ab68501c3b4bd2a62821613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c488687ad5e2b4a4713a7d5b92aeb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7346679bd039f5f13eb63bb4b35e87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfa29c7d99ec4502259d582c587164616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175772274fe6520917cc547b3e9e180617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1246bbd862b36d170e74dedd65fd7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14922723e2b0b611f5ebfc50cf936e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1e50263bae210d05d1a42a2ccc620620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8c914023b44a5d35c2e26cef096a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f0637deee8c7a6643f757c11f9490622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa690f25e81daacb47802431a4838d0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c9b5d1abcf7f3c7c3a22bd3e4c548624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b898be7bdbf0c884fe1fbbdfe6ce6fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a4c45348750dba0ed18d363f4ea2d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65833298007f4ff46192df629ce46f69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef94a4c2370fe2af079bc08e594af03628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d55c6a06c5e3c2ffec80c4f2b0f1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87fa2c87f60e34a5fe95049380bfdb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931cfdc52a1e2b4db36cdb2c1ec5142631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d488a3df62406535104610e61aa47e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24315eca0d3e7c70ef39063bd290102d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf3de3ef64e2418971bcc1d1221db5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3aba4b6630214f8cf09f3086ab7b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a97b5305c43824ba249a8cf6474dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9642f2fb4f331851462a9cc61ca9c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f539a8d465f1b6ca4574228263b37638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117538c736df152dc0f69fc075d4a1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafe1d29452bf8f6ba9de3cbd82ae8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61202cbd306e090b7cbb9b93eb0160641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc28b9cedc82a11d235fb9329a0636642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bbe3a0b0e29cabf0dfdab3cd769c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695a03bf629edd4315f5d7cf46b258a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3b4cfa3070a9a2779c8380f397598645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8883e7427a9957a24274e51d932b63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238fad3cf5151059b0bbd5df604aef5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e471adb4191f678bba58ffba991709f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73517cd616f80c9384bc45b4c14097649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e7f3e3dd6d15fe846cd676502e004650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fafb78a98b07826b369da9b66c38b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801006a2371e8d7b2aedfbca738d0ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4621d6d84d109d8ac9edd513854d5f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3803b12932aea121d9577f402cbd243654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed565529539e8199b34bd9d49955d411655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6aadb0df814c8062f83e1c2cd43f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1b31d574915f74bbb6d001ce064af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340b4dc83feb43dea29904a5ec161b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e0d5c0b36ba0bd35cb698849417ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af876c9080dea3f23b3506aafb32f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7c41277a1853d56d2e4feba5b8feb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e08a70376859ff42189f7b1b41f445662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed6e110c6174f081b9d98102920902663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b267e03406e5472b819113d1d708adb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48242135e3c49fceeeb955caf156fa4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c66e97c0de9919bbcbb94f45788eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e40c60a43a48fdc50fb59c6d31a254667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d9ba5e06e7a2819958c75bce91e33668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcb37b29d4d495d5aef73b5a4b3ab9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff75ae71e005146011f0b4759951a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d08e646b720b361d1c1238aa6cb3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cc165a2b76390e5f31b9de010b944672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336f6bfdff56f502d00b13e704e4533673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13098df9fb82eb6d580f5cee2cc466674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f165a3af1d8e7edddc236779d3710675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c28edde67934db502ef363a6251104676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7afc7400d9543a4b4f746a8f12de5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57162b17f988f6000e866aa048ef87a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecb4c70bf25053bb3bcbb476dc5ce4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a037cda974398ad911bc2e5bbff41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f567d3f8a04f03bf9dc3a133ab2331681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209594af07967409258d76862a59df77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6154492b14fae0efed8f300bb457a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61df6db5b649f7d8fa2b07417112f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361b764e61c16ae8c723ffab69991aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786426168812f2d65862f3fba31f60f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b6b3cbf043133cfa6dcccc0f867c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6c5bb5428c5f2c3bf1338d77659f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920deac2b3cf9aa737b028121861d62689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbdb7a1509d3e1c29178610c9fc2b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbf3264b4b7753750d9335802dfe3f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b098490cf5c904d39dcdb296800635692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be43ddb59622b5df172d81d89f6732693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d170ca4b8127bfe3f40f3cb33107b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341fb5e46c5a93899dc90d140841636695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1d8a22f1307e7dfe139f80cf72c13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88aec252d92ed939f7bd56a314f713f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf2450762f07190f13f98a6c186407698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388753b10ba721ed0f909578aeeea635699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3033a5d5266ef30f012b49edaee09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01151de1ab9d9e96095a610d08c16fed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dec925fc9c73904446195a2e2ba8e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb967443f4ab254b04eaee56198468c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b615456bb6b0343094070219a7f20f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68a9d497c6a517c78c280d5d274366705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577c1b80f3ed938eedf9255440fc174706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c20cb8e8d344f99369a3946d405d84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3353224e853c56af77cd0153ffd45708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f840620d3dbbf548cc0de39cc1076709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df4ec83671899840df80980453f6be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85e9a0b6d72e8768afdb133fd80822711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc1d435fbfb66ab07007feaa925e74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d3d6c4bcfd22a95a88e520ce28bd5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aa53584664032d1043a9b03b8cabd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a273af6396071bc9b55e9fd55416b38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612c69e7f81b3f754ad405dc0a620a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7426b857e53cb443eda45a8f8dacb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1e84820abcee12c908a1f00a79428718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a1346dc75cee7d85ab2be4b97782d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3d0240531823a888ffc545aa30ef4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d229aa5fc8689605b4e03a5f2f25de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb925ec90c296c337bf3dd71cfb53b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97db312cf66b27a3b7b235b8046237723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18548c4bdffc7758d4df1131c75b77e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a0b129a9dee9f78d87e886493c46d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188e5403419ce343203bb7ad4216fb2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b0a5575dbd9ea84dadd98f70fbf63727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b16e71424300cc13e532436799fef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed3bf6dd6ab23861ab0b6fd56b4e12729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb204932c4317491e9639abe51b246730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ad82053a3f4386b2319dc2456f9cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d646c7c9196fb1e27f82d0df0b103732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171cf5351364e8a6b597d4e85e0eea4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5725c3e5a021bc6315cba94dddc63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013a2dc6d90484f76aa8b7f67ce3dc8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92a5cacef2395e0d07b39713ff3bf6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338b06645f7de0da1a9467cc1dc0db3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca0477a4ada6f8617a97a4b0c1f8ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09774efa51e156368be930d337212a46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e36d5a174f4f3b6cb279beac313350740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bdbe0c4d6e69da02db0475d0c7fac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbb09da227f0ac94b3f36b7ab116a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b3e9cd339574dd6aa6b96fc10d694743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fed462f93e1a0a0c7a27b9514bcfe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded669d0935f5da9bdf67d754f12604b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04fc5a098ebcad90811be0d7b68e95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aea6994bcd93020183e525219f38a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea768e2841a0b00849ac6b06899d0bab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe464f4bdcc57a91c773ce9aa565e10749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68cac02d6dc87fb98d832a3e449d1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113ce11c0383ba2788b8085c41b362e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfa38ed5792502b4fc46ea20995418752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e107daf8e9ed788fbedfa85f8175fec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14498eb10d2e27beb9bd318394c860754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da54ec070e1401492f44a91b1342e60755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5caa5dafa354feeff2022e940b5fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afacfe2bab128e54a5515292f582d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ec6bcc08c3c8cf8d5f1cd6fafdb17758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1873941f1d319e02b7aea45253658b3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992d5217a7d46c4c5349087f98d8f28760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926218afe1c3db9596b11a788e7a8532761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64332620e66b58beff77fcd7b25d63762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba73ba1216b3b22db5edefc0321a76763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f0bb3def784b0737a68483fe8fe04764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea5c033cabc36bcfe211918d3ad0a8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508a36a4efd908bfb531b8732a20bf9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aac7afc499e85fab49aa6935e824b0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a74bfe2c004f9f0b95c18cd890585a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120159a1e589be8a5d8c84ada429dc2f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a5824fb6f6b672b20ae2a6be08111770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b4a2ace7a77fffba69617652fde0b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79346a13e284c7ae008c9eac58f7bdbb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91367f5cf0781177dbca33560df6b6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c61e76ba15fdccac33f451e8a7a72774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae7d2721777d982b546646c3a54e0c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cd462f975dee006cb209ba88d435e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ceb83060fc0bfa6c8e7a665097bc1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91843d7e1c07d93f2021483269125ca778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045ffc42caa685ebc880c487f76b1a6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3cdc5d061bde754456d0a56733d1c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5da8e65839ac134d2a1520d562f49781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ac2e796aa68f7cb593c98ad44f43a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bbce1115d4408c938627b5b81be9b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d39b440594cb710b4c40bd698b607c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386a199868659669a4b2a02a5a87826785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf3c23a303163552707ac1670021d8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e542f6704c7af4da8e72f49772c3c7a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014d32ec62ff3c34c4db6f2d9abfd84788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11dad20a68d42e3fdc67f09c0f47d8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbbdcedd22ca0d8b1355393f4541c0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbdbc5b5aaa6c530c79934888e9157791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2185d786b277e9a70eef1763615f67792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f0e588d36e75a888019673d47850f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcf651c045d5df43766b1bbb7913e7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353ebe26eef5fc55bacc6919d7034ad795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da780bb56045e570d9a63da9777b33e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802bd1a10fb36d393af40d15870e50a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e433fb5d9e1e8db43efaca2a7a287ab798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59c4afcb989d05e9e2bf395ce383d0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849411dab726e5b535c8cf20df51cbc8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99238530003f57f95a4e73f55dcc018a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dee7e7a5123e9efd999700d64a0cf4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3c06b2f86092653250bc39ffc2f0e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e26114f93141625d2e44f9411e6dd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbe97947339b3a8d30f86b0c2b1a93805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b33530ff9e68bcef2ba67c2ef19edf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c829ce567572289dcb00453c1c7a7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6f4f76ede1763ce42c37dcb669aa8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302854ff87ea36d1207d74e970a60b5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1e8ccb2843b54d6f9b265b2688d3d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34c4b24e04f3b0c98765015539a9dd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b915e5d033c0e18f805eb80a5b3138812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6601bb39c3cbee7fa9b42da9ec7ca813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91aea7f8801183fb2daf66c3807aac5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296f2ac43de6c33494e61330fd3187a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e4a718dd87b3615694a5d48132f7d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19057f22bda2b4aa90615538cfaba9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caf942ac4f21028f067b9f25c728e2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd717a4c7157c07bab079c01b9a23d8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d25ad641ff041fe2edf57d3a697d3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e025dcf0ad5b6957c72d6f4fae5012821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9364760b471a7d463b82f87db37be8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d69900108f32a57f350d354c288e2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17361934868ad7655bd20bc8e4e50711824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b29ee3ebb9c4fda5a95c5534f74fe9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955363f53f6b39dd9f4a58f433fcfc8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561df1b3488d73893ba514f3f5013db3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0789e96194cf14f08820b534ec921828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758261257998d072f9eb226ff7b7e0d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6734184a2d0b3eeacb3de1c69f1d768830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403751fb203127a02b0292c5a467569831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564657f42b5351fa8a9204defa31a60832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971577e6ae65738875a133f545da7e7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849ca4e35f900636690269bfd44d778834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f3ed588dee225b9db104b46b995ac835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07b59a7498e24d400de916104b5fe3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277aac07b1469378206f7098ff3edf65837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451480dbe413ba783a15a09e1695baaf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e1049be15f6231e48340e2e62afa2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ed424ef1023548c9600c6e65b4c9b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82b27395e3631bb4d40cb8be4cd542841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefe7cdcd807ff6b614365a6e2f809c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790b701dcdb0347c07b064f8178d0e6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92786bc8d6478786a31a8525343e334844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5710f26503e4c6d5a17f30755f32116845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a34e09dd0d13b11601762b20cb8041846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec90e4adcfd288cc6d4a2bbfcdabca7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aca53f00b10e7c2c5bebc5490357c4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1e64feba1e3133eb49a5b4ef0683b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8a7801baef05edbc150a18ed26e74850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b161c3824d605eed38c29e36ee89259851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c5ca4d68efd72e71d7ad78af4138b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a92ecea3fc393e7ce6e630ed840eb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674ddfa07f3e1b283f90fb27662e666854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac07de3f1c3b695973e41647743c24c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724274467aba020bdd4c8c528211f2c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e891314a1edcf60538627ce984deb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb702b97ec9410858e9100db2f77ca6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e644f87f48f42b1f472a9ee5d207d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb54302567fe3502cd6efbdd5bc02d4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8d065f277112349625ffecf0de6dd861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa5704417ec79ecb5a26c2ae872887862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125fd25e22186f577aca0284534ca00863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32009d8198367b9c282ea99413a08d46864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5fb660a6ba21ea8a85c0813ad0264865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b47385f901c598df4696ae344678c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864685657eae28026e92ce8f17ded054867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535787e66fc5bb14dd11839457fda5c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a34e5ac038c6a7dc4d554b459cdb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d25b665f8a4c27f7b576b21dcbb60870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547c54a39b597a2f11154018abf068c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e41f9954dd70e4a2150e686c02ff9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509b6ff6e94c9264b77b37597273a3f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dc2647f1e690140c75aab7555131b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9cec421f39a21f18bf27d7d09fd64875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9e791d615f5ec2de165589194b866876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a84aeb5a2dba33aed4d57edb1ea69877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed421385165067bee3de4f2c68fe836878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14339a02ed82427d8ee3be157e0604cf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6f840333a00cfbb26dc01c7b3576d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afade63394f2c2d04d3b6245ea1b6d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220087c33c8d54d96f9efda1ffd324f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d36b89cb568584bba60c9397abfd0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42de8762bb2dfaa2c60b04710b71115884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99862b19fbb8a06a04d49284033f7f11885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af136c1ba2ec2facd86da28f7f9b7ef886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9c7d7d8ad043535f360a8ba3a1f1f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b69999bb6193477045564d10f5f71a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b41f449b7cd660b90b89098c4e780889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570bebabece522efb96ea2498116b53890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf1e9214547d18780f7a282dae5def891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d3ba52470f785f838db7e3ff38a60892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7b2c5f9c09d8ce0b6804a670aa866893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a30fd703b543e6d59c19630ba2a43b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68792694298e23d010b44d15a06aa5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0b165e7d23a93ee1e9ccd39630583896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f39e8721ad69fa8451be3286915788897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004c55aab6ad6cc264c18f44eeb3c66898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0d0b1e0c3b4abc80b635a8c2be998899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc1ebfd4a20993185bd366ece18107900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12991b1b1d74edb0381e28007f627f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9d5ccfa6dcf7348a7dc51d23545f2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4cf079b9fb00c9ea2f92ae45f1e14903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604888547e0306e6e53ac950a8cf1990904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ca9bb2a72721191e1147dbd12a548905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79439c22ad0c2d38c71aaeb1fa54c58d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea032faca095d0636d9c64afa1d9c2f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74e80613cb99619932fb5a88179ff2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc83f51c822e6b28b0bbb0f444ecd40909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776d9a9b8ba3fdcf834c1488930e1f3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea12f4efc7e1fdad4bd321fcbb1a4e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e98eac50f82ed5c9713ac60ca92898912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c32296040ee5ffc19ac05fbbed3d9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68478ead77e0b8844a01b62db8c1922e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72322d65b46b58b51bd5540bc89f786915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa48d83aba2b83b14443adc41e72fc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c47f639e5706e7cbbee09657d64855917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458a434811c8d83fe8860de402c538d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f33dfabc5605a481636a72ae7c529919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa646a7b625cdea5cd72014da671dd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b9958011aaa487008b77e51dbb282921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cdfb5c45e9fa0ef2e0de68c39ceea922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c493426423c7f2767746683b45012e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11260a9762792ea9be0bcd33f3810830924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434272751c196f96e1a2c881175c6a7f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac74370ead0738d13f5bf5b7c768da4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaeebf1e60beed31715874d3231fe9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df7e4e8dfc20ebd4a74ed29a7e2e6e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0cbf1b4bb046ed7e5b8eecc044d6b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216b34d8dd904026c67d265d1829998930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326706b66f932e781f7f02a0a5a084cd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f73c1ee504c4464c7e79e943e17eb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2046ab1f8da6e5f92d4bcb7d33792933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bf62df99fe0f4ff5e4a0e15d48551934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a9151e965073d110e9c956e90c81d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0445bef9ed40007ee032025933776e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd13fdf0fb9214a997bbb84e29579bc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adb073acb7212e2f1e8d9da98edb38938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba01478389ebea7efdc86dc08104df939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7deeacc47cc07e10b6fa8cf39e1ee940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab74179cfd5ac3cfb63cd0f9314a7b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66be54c2dd754ce73c397957b1a9337942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c4dfcbf5cf2be3d4d94e7c0d9bc02943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c60198bb4757282b9bb1f37663bee944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515e0afc6158be8115de4f5bbed0d07945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d058cd9000c12c7f32eb0e67c07b3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e391cae53f9fc2f1b79ef05bba0859947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5774edc1dddbe6d027facc3af35a929948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7104f9465cfbc161349596221c6a6a3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69873f462075841b097fae326c1b6744950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c77ae0c8c984b442fbc566ad6f1517951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770ce4371ce24088b515d7a1462b0f3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea72d42903550583f71812bb76a40ad953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cda39921d3ad52fef182504b44894954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422db0962163b2a7ae71876d35d6be1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac3e6d393b8f2e9f31450dc0f4d434956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb734820391ac47b06ce8f87ea8ac5bf957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffa40bee10542b589675ef113b9c22958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a64bbdcfca4b80cd4f36c46313d568959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bfaa82aa2ccf557014d834bd622c9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe474a8e5ca0dbd576c98334604041961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97a14b2a2d5076930e391ba18bb2df962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a083e8398268790fcd008984d8b12c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928af0263ecc8d2a060e99f70306b9cf964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0656b7737f12b88276bdbfc83636c1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10d8d6505d2e96d4d29ba4100d5cb6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0065bf98b07eb1bb549ff61a1c236967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11679694463af91d172114d27a5b002a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59931b8c43defe1744a6437436875f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a97a41345a9979d37a7e92a393b6f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f79d82d60321ebace212190e1b392971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c73cb66350a8f33d4c08bb6e166339972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f395b6f4a995c6450160d9b91c78bb6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846dddb992735b2a691b681f7995a22974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34867041b8f7f8bd5031c5f96dae17c2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b9448f725dd2189415b35c99cb720976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90894375c744e3d40ee434f66684877977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>