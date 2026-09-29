--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc415954ec422b6355240f7db711da21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9421f084d806d6fdd0655e6804c6042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0a5c52aa70020fd5a0c1c68ce113a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f76fb179c338ec281290fde45ca724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26903ff6d402b8e73abbf03b93cf7b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc420adb9b7f6c567c0c266dde366756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343da47541844f5c2e9185e33e0d66027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d3a8d6f3864bf60a60d7aec6430ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011d0e106495d5acb7513d8eb4086749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016e3ea438234639463086d67d21e9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18e1b205b20767eab5b1ad52cc84d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e0c7fd70e7f77acd9467911d17de512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c7a7e702458c9b268cccb4131988813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b41135886daf1ccc12f83e70547dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b49c9e631c03077c62fc18d116fa1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c813bb9a2be6ec74fa86f7e923b15816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d602b31bdbe3e7300f1e319672d329c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e51654d832e4b8bf5c89ba18712f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705688010b6cf23716a80ebdea3ae3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593f81c0b0a6e813b86a1780268f90720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3e26d9c987281bba93557f96e59eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98740bb2cd569f23e5b1616129144422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4425307beb290052d942dff43ca0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62193a000e7e6c551dfa8c59375caa1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6f0de070228483237e28e4ff5a80525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0c75f9b2b87c9e5cad523e56da3ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3a5af17148bba847fe96e1671821b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796b9dde0e5ee8b9545919267370d2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1749e519587fc1197ad86a3ed8f0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57157edc74876e0540231911e35ebe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ceb988a68269feccb0abfe23c82cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52911993e7bb228fead343a5985bdddd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c547cfeff6c6432edfb09deb49199c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8937e81ad662997351988124695af434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734abb9995964674ae8c0eadefdcb6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2957d496701796f64276bef5294b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e973a7efd1358e637c4312287cd4a0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b95a75c42ccb62f1c74a8e062bf70a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94dcfa38db215707d79ea8247aa9ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5979a1126d363e425a237da9e913d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace4c78e551b5b4b5cf4877bf1daa9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9cabc1a5c3d52298b6d67800e950f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3b4601f0b068d4eca063cbfd9c16e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fc3f4459a82c6e170f34ab5c3948f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b90c71fba7a3c4b544378ee2e041f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60f25e965719080b8933e61290473246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442701ba23265648d7d9c2a7c1a0a9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe0785bce65b275179c07686b856b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debead8377348a2ac4db6d7e348d43b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322cf1cab3fd84d569255ddac251efb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75104fac1e4a0e96220a69da505e1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7774d182ef8a2956207befec87a8ce552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb1f480e4ec7fecef3c740106435cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66367a30792c9837e66c137820a41a3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765337dd3d18130071e33f1dfbd048955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2f734d0c85f33ef889af0f3c6396b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1609abb5a8ac26f386ed9c428251257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba9baf4cbe140f4378880e77ccf6f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75daec81221646c123b8d7042d832259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d9473d44eba9480a7151f27e6236f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501c453af7c815fd5c42c461872485561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b36cc23a8bd11f1eff8d38c243dcd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4f0ed6fb9e607f317fe9b81cddf7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40273be10edf37dfffe6258472a9d3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab89bcec896b7f61c9b16a7f38d572765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7ce502bd87aac246455fda1d2d39566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fba4c1675454d1b910aefa134fe9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483643c5685c8453300fe7cb91220ea668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7095a42c0e7dc732ea73b35ccf16469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3068090c622d1d4ed12fba42380d6d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833f13575eb5a12f3dc7e71cbdb753d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdf17459d70b6c51407eacfabe871472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9adf01b9870232a5556aa919f0d5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c27b4df27c4d895e7db604ad1dcbf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68683fbb79f2e1e3df7aad863cbcd80175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005552be17929de902fa67e03da3fc3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b7490080942248155d8fcb25efdff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a6bc78fb8f7b41824d430c4be3e9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013abf5feb370df6ff92c3273617563c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a7fb93f43785a8dcbb6e34e595db180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aeb2c536bdf5229af0fda1f1cafe981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd65be6e40162015cb5f41772d519f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa5d378ae3a0942e435b443a7726fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1daaea444f02582dc0d3af42fddc9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe674fc1f8acc59a2ae03e0161c91c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf7c37eafb305fb62e9dad7e279b5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167a5315d285d4ac0f44de22b240f4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce537db5b7cdf4c7b2128422b38cc5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16421e8f1ebfe7a9afa1074c6b581bca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfeeafa10101c0ab96258e761e0a3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8cfdf2313ceaf30f3617af6aa64b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12760c02c6fec1a458f5e15b1ff9fed292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47b8b35729a9de788724079b6da28a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85087f8f8496c1165e41a8c5463aa2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13227e8f37c5d3fe76c1fb8eb8e3d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2398eaa3625a716e5662cbb6cf4da0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf03ac83bf3af64ec0276bad9d09f3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80ca0bdf764504ec5fafcaf84ab3b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2edf661e1f9a7945eaea185b9c46e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce4fba78e71e7b0ccb3dbc05852ee8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e7a7c28e275d1996c697943ceb3cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1c9e71a056a8c54c46f3e496d1bee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e74a924b639d090422bbdea9714b0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692967a47f97c3927eeec1b1601cfd66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c85469ddef50e97d7d887f5a1a6835105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80897d9e7b3c966a8657668766319ce9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfb799de0422bfbc9d9963ff939b68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb66e0edde5a7b6762fe011fb6254d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cc3668ab320ab3703ab15f2a83139109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e1e5f40eec8aa435612607a2a8b91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb69d1f2c6a58c6dd5bf8a75c7e9244111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030e3f9b80e3db512da64d12d75c677112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d618f52817dce0f9fa66a93a9a6271113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba8822585ef73d0505f18a39a6f974114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5add18f7e7b468d975b712e4e0e1671115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697023239d2700d1444c90c687a977d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed6d3fa6fe6fda4569275a0261746e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423c3d473083d094ca27606f3517a8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8150b734e4797ee47beec5e79894c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175191b23904a68d0810286bff33037b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1470c09ee04874a46145aeb4c71b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054a442e3e29684fddb8f6c6b4827fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa11c7b65f8cf97a6d9dcadd7d4b26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fbcd4a266391fd0d5bae529e9e391124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc132cf442b33088a169b3daddfb9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7926231a71bd2d1420fd4501bb8cc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f23192af57abce8b62e47fc7fcaa6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6f65fbb601a9fd0afaf027144f398128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ece2479ade40b053696109c3cb1fa3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f71818bd2812fa00ceb82813201bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785e39406beca78859ce8edeb4867a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dc0b029cea679e28f69ccc291cdd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e7eda5a048eb79f907cbb46003048133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff4164762341529c31f16f598c5dd0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6e75d79840fe3dbd7f35824032c77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03a3ded68674473847b3d992922cbe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1833a0d2dec4aa28046884dec8f0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd786eec2e807928ed58c32a27e140138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0fa871a981fd4cb06ca3eae17d053139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15329bf2977b754d48bb3561758c6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8518c84c5882050fa1590aca06034e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e2390d9e5ca26097e25fe096d7cbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edbaf4d09a4f1944d3ee21db509a79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f960abb6cb7d894a394ebd7c1e627c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee382296422132994ff95d454a1a7f59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9e0a04aacf68f74ff888a023a0141146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b01613284b0187afc0090f6eb18257147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbc86db30b07093fca77738264df3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1d019e32f441363c21d2f734da3a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7771072e74fd9469f4d431207a2517150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e05c53d9f0d83c1981e7d685993f56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d316a92a69041006faf83bd72b0450152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772802f273de56fc0bf2ad180e224fc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf4caae01cb9d5c0e0be51ac5498bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a40c85cd66498fbec3e03a4b8cbbd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990d159782884367f986e978744360e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30586aac371b4f89f4292fe8533e93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf902e6d327b3270f302ed908c815f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1aadcd353ea50e791edaf0a04ba89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1d9004afc1a6c4f3ba36e01a58ae1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa67205c8c7db87e68a53bdea1edbd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33effd804a755300c0799e11d1cefea6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03691996c98acc87b1b923c3afd8a4cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a6018041e9fb5e78e87b4a2350edb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce2720b0e9cc96fd302693447c269b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9f31065cc603de1be6383b1df95b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a97011ed706cc366c4ae61a37963c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f9d678e81d8c38ad32045f1f968d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f84f3f2f09bd0744e56d243bd3e0fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38a0214dc0afa83f0c6a7112110158170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d8b93767ee17022390111869b512b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cb8099b9269238e0eb0bd0b1f8567172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8761d7586383fc1d48cf4ac6313396173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0717a6e1a519e8f922b5ce3195a173174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77594d2ea829dd95ad314e5c14229c67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5cedf1e70e5bb830b898ad11fc513176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55355f1e53155eb417d2ec8477d559177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d86347d06d73e33ef157ef840d8614178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207979823c1f9aaadc3bc1a027cbfe2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bb74f51515200417d2b939214eb67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93ae12e398d2daa085c46b4b779339181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3da5c0b8f2a05efbe6449fab33b9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515668d41dfaf19c481027713153ce2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad71a9d914a4ab26518c2a47f88dc2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e9c9a4a1901b8a1b93866c1c246ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32279a87a8be5c58951cd8431045f9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f92e88e40837bf16be32b3df4dc9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461b36d73444de7a4b1e9a41773dea0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7e9119d58e40abc46408279413f39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c89b4817e62757a376d3dd24c577e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c2d3b87f6985132f7ef9ad9f36a51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfbb4fce8d8b06440b0bb817d41c97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c12f8aea9c94e8b558fce7cf528271193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13808e457ba1e99d57fe89eff37f4e35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bd64ad759f7732cb13c6e43e9a5d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987da46c2c54d353429cca94d5ecae8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8eab1f10bb8582aeb5afc89d4d93b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669a8cf8ffcd8a535d6394d79990360198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5ddf66e12c58a662f5d4bf115e015199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f971f0cc0f6dc26eb855e508c906150200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045b7c3a2bc6761b67ea57d73496e88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552aca1925b6c3305c22a747cf9265c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d4eee4b0af512f8f37fd75163c26c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074eceb445a506c8e570cc840fe53f64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea44e31b5fe3753d3b0d9de2056579205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055b725afa065d2d4ffd7fdacf3b730206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34d36cd6d5abf27d3c1ed46a91d4ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa279811005d0302f51e5ad35c3267dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4d969e7071a6657b9954a802f6c62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ecd45eb4a5445e1442605a4393fc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec447254a0bdb624740c1a500579ebce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667e5ac32d486615cb575fff66414b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcde9882b3575172995dc5b6785dd88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132a4610e923166c1d01271328974f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f3ab89a89c7ea171e0c8978e14bda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1cc65dda7e624f045b87db47c45a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc7f9cc800c2fbd54a58333e19cc70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9620f15ee0083451a8b84ac5117bf4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51092cdccf998a96e2453b94462b78b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd38eebf0aec259c87571d7b573ad12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d242263445cfa281707ab704cfa219221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c45ae4c60af233450686a014551cc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a78ac2e473d7ab755b8b17f852863223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921e6648a3965d15d535f21bea1cfc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f38c4d1bdab292dab24b456d646d38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd71a6ba0775013a887e002231f1e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35211ee0ce7bd3a7a70f2ca6928231ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532aef3d1ce9a1e56795be6af11d46f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af3e238514d71a66605cee6d97bcfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f500b176aac43c0803cf2010bc92a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142ddd9f1cf002f31448e5c60568e83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea19a7c8f314d67b74a1bcd0b1b867232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef311d3338073cae136fa361420c316233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3efe40efeb6123404cbbbec7e7064234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cd658b296543b06181d5efddfa723235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d5e47bfb9eae079743a61168ed593236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042901c8be858a0f4ac9835a8aabf6b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515ab59c18984f18fd565d2969a8cfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347389768d5a4133621e84fa3f8efae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefd7ad5c1bb96e752ce9dbeb891cfb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fd0a0a2a44788c26fad3e79395cad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617c8572efc5056d6d24c8844414dc9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c029276b9fd9b4634794926b16f32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbeba51c663e9bc7ec75ebd090980d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571c5529a198531c1ff8972954fd02b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1bf41f98a615dd4830c569cf349f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d90245e087446a6eed1edac1128d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7000022d1b024c31a12bb7141a8b40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22388163e2273229d9449288a34b38b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85689c2850883a9e933ea08d2387607a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f768c632b02ae52672b7b724d5296fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faf98e488d20dfcdc76f436d805564252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fd3dda71464b072a4bfc76db0aebf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1edd8776c6c9744138201a526937d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd18a6cf57f4ad93cd6d7ab230ad655255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bae1f70fb3a5cc8d490fb98be3c07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4485da8e1778baa717f7a62606140a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae420b313555bbb47ef1a2c5a4e5dcd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2f0844670be12fb19b66bf2be7d6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f381dde205394b2bcd58163b650cfc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2c02b4f76c15e0c586c5177590f64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f00a38d36361bc9bd072867e008a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dace0d79ce13ba777d970eddc07c18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8145db88dd1027bd51343c6885bbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6b125f6cf5af8698cb1fa6a517774265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44618c4009a23c43161375b2b665af5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0436590b3f7276421098a368715b487267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bd22c1c7c36814319165fc691f602268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e8cd8121a147eed60238c374a19d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe806fb6b04dadb19bd723135c043c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5164a2b2a6c8ec0beae914ff36f480a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf1222ee3aee5b0c1c9d67ff0b85ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5644dc4039f8d9ed4fcabddc92c64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ff87e0e4b8850de77e1687921ccf7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d2b59efd99de4f58b0631704b560e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afc5b31719bde175df1225d4ef1aa3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c42263f9cd8fbb7c44901c7a7863f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5fc00f210777036acd3912ddcdbcf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1c9ddce4e7aa0f1f466cd126895fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77b8433e17f45eae6fe033ccea1bf0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54321f17b1a7c0e1ae2d0e53830392281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfef71592c1ae9cb040efd1bf89e846282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb518c587d96a13a6decf67a3abc60e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43562bd77e8198d4c1522e5e5325533284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0659381695e28647eabe79caa4a2f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298291c8e488ce8aa54be87bb15ceba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de36cbe2e8c9182a5d7dc305fa71b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545707206e4dd23766643ff650699d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd47bc4a4e3ca5c8b067e4e0565f85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaacda7595f9cfad5f168622dea466290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcac64d56cebe23cbc6ff4434eacf18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9774e9c736a1eb4d22f573ffe2a51b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bf3a66a57a3770a4ef2a01f8aa52c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63d7ba4c53be12aae75fefec1565e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ff1b72722558b8568e57b0352189a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4735e60e7efd98fba105006166c4cef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eb91104da685c1d71ce0ab29b3eef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0f7aa2a3cafdd2b5c269c124adcf1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96ee1d23aba47880b4106e11ffe7f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa6e99cacae9a0a9205c8edfa8b2a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46883f9b0224cac955e537077b95f64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23282c8d4efd5a65186d347ad585a77f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c8c68e1f98cff1ff4878252c18556303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7db1c1381bf6a851197a206b578603304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed68712a8709d481ec64f88e7a1982305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188c8aa7256ef2c6820aaaf66e538cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2224d1c26945ceffa6f15930ee5173b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4b7e3df50ea89c61285622b43cfa8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbfa2fae01bfea77587e3b6842afc7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7b3915c66ab0d15d635ab2cfffeb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f24a3917f12b16c2f64fd623eeb9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548632d7a6a539922b0dcd498b02d3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310c07b16b16738bfd94653f21f99c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dd7b752da86ca5c4d87eec7a2e4ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f1b1383179dacc6a6bc5b77e5111e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cc85f0d7a829998a113be1c1d39a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c993b56e2f63e216a8242dc0e15413c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4991cd6ede23d489781fe96d7f939318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0cb1249be863ce7f182b5f17e300d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ceb9520ec08e513688b23bf8a26cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f88ad95a85203db25cc2c8d29420c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475071446604219e5b78b7607d1b16ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34855594c1ab8a0f92df94ccb675bfff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03da1d6dcb2a69d60fc623f06b2aa2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd423eb808f1224b0f37391c5c0ea5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4d7bc53ad27f9a313551ebc11cbde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1131d20eaa56d7fa3e6b156c790282327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e194c7350854c3733a2e6317dd931328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1184f050788c7ba337fb975256d2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1efe8ffdb9a9c954cbbc4f3ed74d2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bcbdef1a52613d82962e9ba0031ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67525272b15370ac4605a4ed699e65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2513b85f2562220956d5bb1f4c5f8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc031a0641cbcd20002b49e1fece0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629e71ece5b1818af7eae65c8f3be7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f26087c60f22acdd667fd49637042336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322fc7441f4d7935c85cb790cb463f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67387edbe339e03a57c4ff4e7a14a8e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136b706c1b8730b94701031ab2e68d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4994ce30aceb2c45bcacf928fa7234a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851750a415a7a2d5d1aa537eda05253341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abb7d5454e84d9d7bd2e3f35335e52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b701bedfebd07e0fd2e4705bedd2527343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f41ced88ae93f8be01bada37b858df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dcac571a0253c8c005edb48c15b94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3fbf84a1835013cae2b2762b5eec0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab88ba61d7d19da871060b4dbb2d5bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23890632089362b98b2c8ca65e826d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c461996764b0546bc5ed450c07a4169349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ee7eb3f16550944a20010c5f135d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162f6d07fe311c58e7fd62b7ae0b585351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406d47da370e7f690d24de64021e981352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1955536e8449c08caae39765d772505353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f412a2b19b4f8a931d30890433e72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d65cc4f14a88abc95fd7eb91ebf15a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50035b97e999d08934f09a09bba9d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ad8b6e4219a5f0953640027ccb1c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934ce9d490b954a90aee5660db51944358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fa3e5444940e6b6f1c629502fbd33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e9199f99fc2033bdb7fc3e1a213c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7c77298c992ef586910c5d4727d29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037db2c2c541dbc3c4c3d4df88fdc29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958e6bdf6f212b22afd8394a5253ec5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4e88074215387c5ed79906b3293c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe79c440ff336980e90174037981e75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe55ab9a887d70e55633498f57e5d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21727464343067895c0174d604bd1920367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a187a0eb7deb394a6916329caca436e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e221b65afb9f149766eb49e4b0a4df0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdef5d14c412cafe1c679958ed9547370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8db1c78abcec053afeb137d033d4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250deba7fb1de7d6b369ad2d9eba79dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f20e27dd8e04f2d4c73eaabc4f197373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7e695bbdd303db02bcf026c4fafbd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba82c102568d8809030a5b61e9c619d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec4d9f83a1850f93b8a18830409542376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d0d8846143ab0d31b3fbb8082c7d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936eed386e3079ea91f363bf4dab8d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476903d2390a94d65b0c6cb57e1eaca5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262c5b8eb8bafb5291887cd9ff90ada380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d255644ea47120173d9cef9698691381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f40bf789eb7054999ad1583aa0ded382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee18a1c0eec88c221ff16d5c0c10110383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c84e07ea9901f09bb87efc663f1fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabb61bd555f498b59a5106d5540e96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a404babb6f2e36bc57af2939616c0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57177a7382c8dbff664960b44d9b6a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b322cd121f9294f712325414d5cf5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9f027a658cecda6537e1612c5296e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498ebdf7b00b5547370e04c9b7d222f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb0f7461471e6a49fd0ba149fe2d50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8f88c463103e14b4764a89d76f455392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476594649ab30dd6a59a5dd27ff095b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed7259ab28fbccd74432be1951bb3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabe6cd4e91831d901a72d7a40d0b49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55925d576d38d18bd722b880d3d8208396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff60cb8e03eaf5b27a55549311e50a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5735789c73addc36c318e1f09663deb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e44a3cca8b60867dd378d79918ca1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e2581329de556c426a0455b077e9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48ac9ae0a7011fa71ab6c5b0a59fb0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cc0a4fc455ff0541e262e75fef206402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eb1b138712a792785e61adfd8c7e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0237f04b130b131f51c46fa73cf564d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb859c84e1dc9654eaa2ad46fa143aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7b74f4d4ba37ee3e0476d1ef38a0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b72cc871f66f8b0cf94a78534cbb8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd81a2475cdb14a4416382579bb0c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b9d7b1c3c156c063626660edd2d04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ffa011d4fba51bdf711fa7c48f094410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304fa52b91b40a914f8c0361ccc1bc0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4f73045dd55597f897729b9c68044412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eed5eccf650647cd25de74efac133413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0781efc06ef4c9a6ac6442c93cbdd74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f6fcba7047f103133c1b094aa43b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018a101ed624a3318951402c4ec3d2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e559d7cbacaaf846cacab078c81d809417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acefb8e86ce0b09159ba9bbf88a26d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4a6940bd0ebf6d2a6f9d690b0693a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a316271da4178306b11414e8033a6d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017ebff2c630f182f216790e2f31c06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018b12be7d73746bec17e400f20e357422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f747d47c842a053e2084f22ab3f90f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8267e384d9b1304c89ec986a7a9b4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0dada96ca37662bd4158d29baefa2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ff61e7b82f09545f387de0a7819f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802482dfe6aadcdab1dfa26fb1a73897427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb66a7c8fe4a4031ca3d6de70bf44c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df04a43af8f9b880450cd43a688ebce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf2407a9f38c33ac699d613f4e0b1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaa8c8428b0f7040ef509b5a3c5b27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373006884d8fa508a2186843188f38f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b368db235c4f349ee71cfb3a90c1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5837830ac52a7e84efc343e9677e37a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86958a1073490c4877ddfd5b1a8be7e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2f540bdd2b2a005c15689ea3f9db6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ee47cb588cbef5df0477f7c28f7b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cadb24ccdbbb9f18624d5cbad16bfc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41631c044327ebef922647dd22b5e3d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad89b4af1e4ada8378ae1ead012a34e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f5f3ef7982738618900c3652de6d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ce24900e22247eb747fe1612fb733442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee686325e506d01100b1bfcd778bb520443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444279db733963bb94a083f2c19c2cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc69bb2b6320b84a6976568abbd12c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168faee3cfa29fbf16819e8c1c24035446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78ba77c910a4afffceedba63ea07a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a20625ea329ab7f85edc86fbef932448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d248b8ec89c5acbb05217197ca8e2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717b2a2266ff585fe9d3bb82f8c282d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2656438c8d35a2355a78fe92f01ad3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a2ef93763c6d2bbb95cda09171b48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945ade1ba79e1af2acb620fea242b91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbed7fce2976644f826b0468849a97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39dedf4b012fd32570dcb5224f8413455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8d2d213ded7d28ceb7b1f642d755b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc07f134632f1985a84de937b7429457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2e49279287fdd3fb0be12aa356511458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5e3ae9b3fab7a3df905a577b1e4ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48701eac79fa374b63ba46ec96c999460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef6154ce62f530dcefaab9f6131536461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb11e31c6d9d4a47da232bc7150385a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbad9010124ae24a5e470d68658c13d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61850d0164df580f52739b830b1a9cb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a34d786dbe713af5db01ab8cf5093f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb404052d1781d7a18daee196caf8746466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f58a6681521607f40a47fb6ab0a8c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4908d8d9e9880c166b860a162d0876d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb927740b7e4abe6830e0c26e8b2e36469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec651ccd20fb72767de097631f1f98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422d8b0b9418ac8f24e9884482a0b55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3607b758f487e6c41abd941b4dbe9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881831ba65d11cc6dd585ffbe7131f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb99ad844a6cd01d47800e5bf698867474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9adaf8e3d3ec866ac92279080c544475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8584faac03f904051e37d7bb484a991476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021c6c0c63f66e896c054f239920849477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062ad67e4a3cc0e6a63fc78124518e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a142fcd2e7196d0eee6576d664dec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa4f6991ac1c28220cb0432dedcaea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9340c0f1a675d371d22a9c8b60a9402481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ea1718bec56c40e3dc6ce07ab9677482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc32f98169baf6e96476db4d20b89e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34c6d91e4bc67a10ef06679be26e7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaddb322c758c105c321e1a28b4d304485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110efd94a35571ac0018242bf5c1bfd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c93105fcb9b0f2f3904ed4f1dd2c94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d0555c5472b2dfa510014ab7e4006488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcef22d410908f315955252d9a1d60f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515730df7d8fa41c9e06319847db25a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c27bdb70f5ff6174c9e620d5e617e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4a4e5780a4592f0948e893673f6dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c65055d51f7be08796893fd01137c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c17f8886fef6867410527ee82b6b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35781872874702628e4da5d2d12540495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33820090e53faab93daea281ad109c72496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf367255c12f4edd2866c0a4cb8e96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba127fcbb23cb88fba9092e94223cea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb2390e4b29e4f85c3b30344679e6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148ce9789ca249ea850fd1f247fd44a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9476a6814060ed8ce74b97177818a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88767ec4e9fee0c4a08354935aec20e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976af8954ab5bb0be58273326f94dadf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97d9bfe3714e504aa1bbb3b04be655504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5577b7f6d401f8a78e368f60c6ed1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb44973c84413f9a1101220efc96666506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee4ab7df10f6a7761cd3641d77f41e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78b39baf3a5523e1fd2d2c01a950ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75699397a81e435ea1e96bece7bede7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973c494f635597879a28c358dc8de23510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f71d052ae49797ac3bea2d9e31a15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4afa566979bfea8a738f76908bd06512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49656ddd4f6deff790e1dae4d77049d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa184e4fa40e8bc014f1214c5c69a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eb3be765e0f42b64c0deba82f349a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee138c2d755e735bd611dceb965209516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981dd01c7515830436bdd856b5c43c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676590d4a8d56c09fb1d76cd34e1fae3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4a431374de361b6697a82bb27de10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64935aad3e1cfb6b7758d898446e3a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00e451730c973b3929a366a8000026521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f741e72efa50627218aeaa972b53c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08097a1ca0f6d08498bbbff46e466628523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb799c7c989a3a828a61d2550ccfc541524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f61a6d2e2a55048c89f17b58e2dd0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db582bab12f36fe2699fa7d8aa4f49c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8091bc97a916fb23cd637184820d46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40930ce21f5f14d64f1612a46945a7e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202749eebc43be2fed75077c743c3bff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5322b35da22a16943dd44b1e4a4ba7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fba53f998879ecbed4dfde3dcb4efd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4a88b81806f853f8f87b2fecd6682532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85da4136c31eb27e607429608ec064533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b8b1d950a236eba52ba7ab3a3cb42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40d04efd0e9d41383a5060a0383661535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1c538d963ef36cdd508ca09514d23536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08314bd4806cf1c39d204478ab5431d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615fd1b79e362e83a0fdec7c89316e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47143fe7b7d6fc329a0c75cbf8cffaca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe11e3aaef26f88edb1c53492d7579540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201569378e3f5e1793aa6c1675cf3297541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d323194949ecdf6e99d956add7547a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91403b0b776dd69a7607f90927f5730e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd3da0549b8228cf3685be09d2aec1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587ddfd9a6003b577d8f92f8c0cdb23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2f3868fa2fd9a3fc090f2ac2fc253546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40d4667a8cdea92bdf713e773f6302547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108419e98fffd18bc6c10a7272ba71ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7a038d3590719ebc9ba4396ed78ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6291f63307856876717016308b6d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6e2baf03999c0a6e632b7a6135470551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9e3636f5c1cb6860440bdf22a11ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384cb2c5cac80ac88f48ad77c84c063553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef634f102e3512f2e506a4782f2c2f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e1b197cd6fce714e478cad377963a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8341f30fa6f52c4071ad38ff2cfeaf6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1254c02994d80fcdef6c14fbb7c4285557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a80402fc97461d9c75a46f8cf8517558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017ae11f4b2d64620f1723839aa8b39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceb0db21644069743131ad1aa3cdb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641cdbbae39982c704839bfbdc2b806561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039faf2d17994f31b30017366d9235bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461d0fef122c206004b1ac963fe025d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e683224315dbfb0f85c2527665013564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ede8b9ba71bc5086fe3c2ec14d7da5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c408a80b1cea50b4a6822924491a4c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331df0d1f3a02a5d5c298136e3ce2b30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76c87f89b4cf4324ec59e52182a1a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526ac50b9fafe47839fce4ee3126da0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4068aded36d4b3f87386ced23c5489570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf223afaa3eab3ab7b3f2002950a165571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e446c9059eefb237b799ad0f5d85eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaa8113d812c688ba4b8a119a37419573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a78f9cf4ef4e281022956a8b692bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fc5a6fddfbb9373928155a13d778c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea078a01b0b8e9dcdb01a6183d8d1cec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795aad7784a9c4bf2c6d85f81af1b63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f972b23970936c1261ae710b63d7ae4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb920528ae9a680d446f990cfc5ae4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73eaf014ffdb2d57e2c3d5b1ef0d7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fb03b27685be6bcb18aad465220db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275a27dd3e71ca81a66944aaa8b4e12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b1ac705fbf10cdb207975e5b0dc3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46326d812b3bd8bc7b28a45637c7d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271464a4d0d7e853547e4a148534607585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fc37323cf278626f77a71a49773af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b1d791913eacde22d9ba83b4eb4aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05d090c644f76fb60aae0bd584e359588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb91429926eb9ed7712473744bb3ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb63109f5e020d45f772d0f478b864590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f420c2d57855dcc7919954c1ae9682591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572f88ab4e6fe5cb381310cc9a95dcc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1056c71ba207d3c46dd084f91b8ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096baa7d4449e502bbf3c80d9af9552594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464a4cb7fc86273c46d9f0b3026b399595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e65005adb9b85972c934189ef3402596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b78ea8cd11a6e35816309c911bde597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe8e65952fc183bc73ab4fa99cfa61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4da7042c9def7c4ad65bfe0ff730d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144246084a39d6a7085cc4b5ae74b59d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2febcd6898e85d05b052d96a15ea6f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd4a108869a9e0035c1d3293d80021602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9970e3a34c1180de1f9d89bddcc6ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b769d2d9c30ba7bce71a2ec513292604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f61f9edfa05ffa1caf19311cf340c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368760e2cc8359e3e95272b20553d282606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8028397d1cbaa173b797c73b6f612f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6717390467b238571c3937411e993608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a681597a76b078b8f4f54ef87e68772609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839216fdd8dc75fe76f282fdf7f762e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebbfc954875dd751acb24d7eef41e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226970d63c7fdca9ffae1b016c68cafa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb199ff8b7b3e042a19ca3aae4cfa7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b32dc93b0e6ec4b85a160aec1faacb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04995aca653dbe2f442b86ba0e134bd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284607760a86463c7fb57aeaabae9004616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12019eacf96e50b8a64d39cecb9571be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e76465a3a4eeb883d005d762a7405618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd412c45683af22007238db7cf8ee35619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b0956796e9f761f71944d7a71fe82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fac95a7ee7d677c8e56a94c53c8e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987e2ed26d219328aeb9b881ce90b44622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5031755ac39c3ab2928b2e389f327623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc9356dd9fda18608a6f8e3ebccfe5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06fd38cb34ad7a9a0ec10e00ae41e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edbd06d89d9e4e58c15f933d40bdf1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d7441ccd24642ad1bec07ed7cbace627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750daf5fb58734c023aa5c28c9d7f6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5196b76bb0294f60bb6696b4660cad5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bad246d8879a3d789624981acd88fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6a2ac5b3ce2457e916f20d29da7ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5bbee70c758a5f52efc1f486fe002632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915092ab37844dd861d1704f160f39be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1d5695a972aff9a2ed2a0ff7f6508634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842925a48241a701ee172eedd1277ecc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce19afc437ea94639cd4ffdd994e787636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44fd1ba2f270436ae0e76b79212ffd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f92c4695382e0848af2e17f221ffb5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51915ebc36f46e630d509bd5988487c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefca730e00dd2ed551ce85f3dc6c46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2816972803f06e3a3eb8cc02925e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e35105dddfc56350d0c92942dcba7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919c45894078fc01005f3e602e54ca0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4d56b7c366768d8d6ebd1d67638b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843319ee4cd342133893de8e063ae949645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2411963c22f2cf380da12c74c8f118646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9982c495228ea0fa68dd08e293480e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c288dd05674e425d2e148991987f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbfde23e70461b56e7df2be95234d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65207d26b7a137a591ba96a2de9b05b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe37a8b73195e946ebeb12c26051419651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797d21003c75c2ea9b945a6dc69a54a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e46cd6601775e28b70c107651920e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970a1e304be20eda227df5271068555654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0160a416eb4c0aa94910ac9d26d39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378a6e489ac677872bd9c4e0008108a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe5fb241a05f3d8bcca01968fff788657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e892fa8f1e2e6ad43579603a6a1af1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4768c2d9545f1988a079df628ac2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cc56abfa4dc1595e518bb63db0b55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dfb5c78550fbe663485efcd64e73a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3782c17835af6946c8a69386c082c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32946df402ecb9d26654820cdd994c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf91b3beacd818aed67cfc37b2e1545664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e2cb2470ec19d4e1ce85869c3b9ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ebdf42b6e8b394d9e7f992ed19016666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511c0f4d0d77093c068027c9216006a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addb4973dbf6894a631a5523e75bd2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7604613e0e79ea21285d04c768882669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93581f3988dbb0f5ed09f2a13482bc93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca00bf9d682bfb3a24485598a3e4ec2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307336098a91c9db57c10fe1adcebab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b281eb9f7e508502e2f35f25998a3a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c55383ab590d0f42b17bcdda23a5e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871e60a843f2242dfc278328d04cdf9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a947d39f87dd8883b84c53540a044676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b48124ae385a8f793ee64cabcf10c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1d04a99cce181f6439d81f0238866678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3dac4c8c31f2c8563a0b5fe244823679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16360b54d1ebe30c51b9667c15e659c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb3a083d0950f0a349c9313ce4c85f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff72e48a43357bac85d15e40218c31682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e9dc10886a99d45a57d2601a9026f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273063d848be67e1471da7fcb2fb5ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfd74824c4e72aa7657e4be98a997c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df837ca18992a973131b74aac3319d18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39454e898cb0d637055ea1058490624687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6321f6de717cd1a9d312d47e45774d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6d0d5034017231606b28b84cbc337689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdccf740aaf282d31a4208b90df21a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e756860800af5157e6ba80c8772e67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ae3c194e17ab7620c58fcb4d85a28692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef7dcd21eab82e76c4cba7d069bfe3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a7f62c5f381e1c0ff8bca68d8b42d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa007cf6be9a82f3d11f820bd3202eee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de5c620e19b153876d2381c5f90848696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecce1caa6a2aaae8f19717e14a34e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf74ad34aa96fc746651a4b8082489698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586b3a57927f937b3e14ad2ffde85bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51f1b6e2b5e8057c0b314573a94b98700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a1740f8be71c80fd6338e1a3e4f4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68756995e6562c9ddffd0ee8c33737a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a601ca04d18ec0320e5fe9cbbc045703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb432ce2897880776f1add4e93a280704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eff60c030c492d6dccd235b34194b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f71f14644e97aa9ef4bb104783baf2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447e7059eeb62034eea6f9560327a43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9eb601fde3a8223f687470d7500cb7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a1296c3f7c1394f30c0c43704fc6b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7741f20e425c60657af7888f84413710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c85decdaf57580ef435f91a276c5cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a078e025b3b475b9473ebbb62d8dfa3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f3c7a0a2aacf80dfc918c29de6445713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe02eddb995b458fb6f6bccb1a03f58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616fd89263e6dfc0e2de04118fcff9a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c962f985782f6740329c3474653b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91eb9324908f7ba41e1c59c0e234ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6454c7e84e4493c52073596eb90db8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99b7e4318eb6e50f72dc9c1070756a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09775c4dfa5ace42c9c71dbb6cc1c03c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7c6acdd811d78cc466e7335e878be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333d1825909ae9c569194e1a78d35a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a074574bfa178bdc81257092a8700723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1a8ad895f527b2c6b5c9c0a305bf5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de1c0d7d8e16830279ac53c83cd307725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd9fdd605ff3ced8d45bd59947c6b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56171f56c5220ceac714b1d3e5b981e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fd360835fb99c94a1a915f7cfdf54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26695abb5eea435e8704c2bdcd8082df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526f060dc73133c951fed9edd671a65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b069d18dfc00cb1e96a61f008b00fa3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bd65370065e22906cad40c5f8abb2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36045f4f774f707403d8e7adb10658a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44d1a090a0884866f58712c8dcb9de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99005a3e6564b9f6183301239cfb6e13735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dccc376feb012d584f83e9e85a049a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa026b0092b9bea9648c9c67f19c1c4e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cc2280f4504c138bd36985bf512a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0656130981ab43ce3a930dfa7954aa3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b862b6bef4b8f0410ae0f4d499bd8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69a1b27e2005b92b2f60c7461c2e5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9062813649824952de37518513bf0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967dcc3060299d6187b18dc237c4c93743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4d51f8df47510d66e86f046c5419d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b216ed624d803f4d2ceff67bbfb1b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f293c6a8ef05c44867f6deb7bc650746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815a5284d3d3c3561b57423fa969065747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c3c92c39bd3ef4a03adb778329239748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e4c541cbc338c097ac50dd16fd8d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ac7c9f3d32be1d90430d35646f9f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc53478d7e11326bc93b916e88bc53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eb49c3e7310eeb791ed20bde8e627752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f658289065ee01ad329314a9be02d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c501dc0cea73a6d6ca233e854b3ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0939e5716e086fdd31fbd7fb6dad65755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883475a9963a96d750e350d378651e70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9d519915e79af3fac70f6989aaa9d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda28f6b7d854f65d46ca485c811183758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958c2bb3d009132a624a21b2da34d54759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf49cf092a4a7baed5ccb3efb4c035760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392521d793f973e4bbb02a3f82a0f37761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db9191868c7749d36ccc0dae225e83762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2991f976e2ee2e934bfb75e96288a2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a201c8c79066d47852c3931df03c69764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da6cbe556c6332ad1d4ebeed65031a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5c413ca9e09f8fbb68018aad4964c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71016d4cb17e0c702236a925cb1ee558767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a7eca7de5b48a95c8ed252877b860768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92057acd08629deda385af8ea7a12770769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29c52c172ce3e75916661c0945ada2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01e1883cbc4510e2cc0ff35c4dd986771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52b983a36f17e0ef711da9e3b9dc6e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e872482680fd5c31b25ba9c32d4e80773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe35961af46f89e85da5afaad338415774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5baf731794bdfa6e9efe159c98827775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7845b0d2825401270abe33ad556c7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b52ec36efe1019c5777f5000374e9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122d607306d5742820ce5f811ec1f4d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e9e87dea318667170ca9906669f7b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0f8b5c7e6473255c6009e33eb5b46780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21479a197307d437a420b708b38e51781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19204f2a30ecfd6837a8b054181a589c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85360e744d4d55b6f2195630477b3504783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0e70219870fba350b6c1f61a21d6a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29cb179b266ccfdba968da7fd56a1d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65578bfc4c05119b183f3c02fe0dbad9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9f4ea55b7646de9f93ab6f00fc80d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce09ebc0478889c081e9de0428b7857788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fe5c7c011ef240a753259292890fe789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e82a70a010adc7141aeea94fdfe97a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e9d43c859e7cd536664d94cc955ea791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e107faa398002ac1a1796df7640b5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365aa1f98221637fc2e45c243aa160bd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c419f1c6022ecc2e5c280c8b56be9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ad713f32859887ecdaad74f55e9be795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f656a23a6c5478d1d61b017f491881796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c1c74863c0df996b04e8567b83b58797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88cd57c4a9c0c09ff92515c1ff62dc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82692906daddb49976bbfb8182b74e88799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb540f33821282f42b8a6b9970d096800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf0b316cc86048319e9aef208091c6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3876a2ced3d7d96432096c232a98873802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08358d7dfb55aa3e33f77f2e4a0fd6e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c673e6c7ee79ff08ae6e84aec20feb1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c897b9e74ef0238719fb6ecb3d375805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea93db9db541ff36a349908fb533f2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281671a8237f6bad7333603033daf801807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85b94359fe4234e579aa417cbba5fc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f399a2c69c1495d2d3731c1ae32fb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c7d6afb9ea32ae915763b03f7b642810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd1be53a6427b946c25538aae57b89811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20a9f375d7f01e8a045a6ae6ecba96812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2678db6c70f841f32b10f4698fc2b96813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529166e71dcc67f3ce94d5f55b3234e7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c533c0f56b3ca4ca2869e81469e8d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492996c2e9cc115ea078cda0a89958ec816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57d75801b27f1f7c992e6c20443004817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce0317622c03dc4fd957c666ce8ec1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441bb1e23f074cc4bd57e5d9ff68a12819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab1c24460de61a26e07f63c528a503820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ec345c247e1e6941da4b6d7765b3d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e29d0a3207e1520146d6b583db15cf822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96667ef6f26cf3c6b02bc6ca4962da823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eca79956c4190e66e46aaab0cd12e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac157b401d47c5cfc1081631c708c3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b3a7cb4226d0f452720a0db66a49b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7467d7c2f989b4b57107714cba14fc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd0e90c2559cd5d17ded6cc9e61864828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba149b8a2d600b7c8aa71a6e03d4ae95829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503269f372c30182055d5ee7c5a75823830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb10444dc59dd24edc693a13ed5f855831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac132281cc060c8a306ab446b82ebd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be4c41b1669ce7de194b9fef51bf6d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c347f852cda5e320bd6f5c083e537834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dd6c69aed3fdc378708fadc995c56835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7734adf34c3dc0ae5316e0268fa6c1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5623e35ad8e3b60c5e6f646cac2377837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a71bd1d0fb2220ed1a3eff0da7c031838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dad2f3147af5e779052a7b85b0110839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b943f13ea572447e37e94bc43b3c1f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a77d26148a8a4e551fe699c5da6ecd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6353e634622cda7658af1e6918e2b0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a4c4a46a377244ad2ee828481779c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c516f8179ed2d52829496bbb560aa3b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457549f3568d605cb804874cba76042845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2466d7e0c1b218e3e01cc7680601896846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24614dbbb736d73e9568f896cf96e3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0a39e7f895e1882434a2f3258ae65848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0936f9c52e7b79c3864c573b26e9c59849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af01cf02436b340054d2a4cb3a17d4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025f6c3ba6a174d6d3c03e4cf1dd303851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714818e52bb0fcd574a92b70304795a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb7ea385e42680abc71dde2305a2f5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fd92e1f56572e847e013c533c9ccb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c69a903981de4972410145e879179855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4650f95a3c0c42a8f1e52f7b84a0a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb96ee453e09270217616b287e8605857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af50669ef5338db0873dcbb51db9b42858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecfe9e952cf60ad36a15c86027a27e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eb5c59f679739bbd86eac45948df7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f160d1e3e543ba410a58abd6df9dae861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2fb25977fc05295630b2b12166a31862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcad24ec5cd0fdbd932ca8bf9f8b18863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6129ed73dafaf5e06434377c016964864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27109d29efdee7dee34b11b21391b93865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3b19712f74a10baba08143baf9d8f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82be9edd6c1c206796e1d1335dc8ff867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef024dcdaf3dc5a95aacd0f64b8f5afb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f422adc11637bdbb777f0ce63bda79869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56449cb7a2c16b4419a7d1f9dfc6025870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc24df5f5823d7807fd2bc68ecc35e2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c5b545df6d6023888284a1b424ab8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0ff63ac2994219487aaf7c36afb42873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a96070f5dba513e698023986c560d5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da58671e5956accc38ebce7f0f4e9be875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342cfe7a85bdc67c93bd9a7ee21b0b6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb30633eda7ab07f215a59938ec9c7d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e02ca89f1a09b0a61ef0bfec1545b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cab9ef4658444421bf8e9f10a8200879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004e3e674e20271ccc1415b9d405555880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9210d2460d93243d2b9c587d17a81881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c72503b018dbde1c68d592815f6e08882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aeabb14e9fce4a017536e01fc6cbce883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368ec5905bf1f1a8db60f5b46a77e49884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f24ce5fa7bee83dbd7521b5ad9d0fd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ea873d2ec3685ed0a0883b0f7b265886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47763f64b927318c4e4ed69b9cbe93f8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897872c2df8c89d63ab8f86623fa33d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2409db5254a64a9c87d207f2b61690889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699bdbc24ee8aacaafc2d64c1811bba890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac8bdcf98663444a685ac629609794891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc04d5643c5fb67208d7d5bb740fece892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754dc5241ddae5b316667c5a5df3a8f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d10bc4b25f19f808bd3be8dc3e6d2d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182d2c9a9f096e0d2d5934fe1478828895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df04351a9f9961548abbaaf15924358896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ab5c6fe20b9a4d2b844959f77aab8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb47ffc1c60a982ebb3cc5a71d6e87898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6f79e2192320288c72b6e8841fd66899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82391143af53c42f68ca0f223b6c9a7e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c4ecf7a5510c3b8697968363fd790901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376250e9ce2efcbb47c86316df30d979902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1122fed02c1c4f6e9613ff23a71e33903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c17475f46948480c617c4384fdd80904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f4e53da007503810c755c487549e6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788f6305a7bde914957e6efa32fa3cc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d565722bbe13899b73c8ee03830a5f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d411cbd4e414b9fbf98ccead93f0e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cb79b0d630344cc8d10c14e509c3d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38ef3cfa025974c756154fba5ecedd910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc804959baaf6f496295507002bc4b5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c185797a8e5745f3a958d98d9a92719912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad80707b0184cfdcfd3fc2226125f4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bb2bed819d548baa59f93b38f50e2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cceb2e53ace6bb43795a5248f2f44c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982971a629f7b1e7a09eda929c042ae9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af830d3db14e1f03804c1c8c05948c76917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762355d98ba766579f1376333597c18918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac89972f5ff44e5d60ec96f750be0d0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d5fd6eebb0d3043d7422a63e52dce920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c79938e29becce63cf656e899f8833921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519ea290ef7bdc1d03292b99bb23786922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6ab722f6f5c2eeada5a89e324f32b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031bc8ecd20e2d138856ad3dd54da56924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cafaff871a5469fa0c8f99cf622e78925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656db0fd402605d456352323ed4402fb926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0902b8cd08284eccac1d60886f3f19927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099cabf642b121e54b332e5a2f1ff6f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c02a8220f5ef39764387519559d50929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb2cf24680efdcf61fffcfa759ada9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d1a3f2430b84470e586371506a6b1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68e0a2b4605af32d5cc6d93a7dd1b3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed509a3417db1034fca2b6d30c2ad77933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005f1b60bd8747ec7578fe500fb80ee934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90b16be07f792e18a1c57957b10322935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e159c146a6fdbdd49abcf57b93dc1f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2059f0ea611fad50b584f5457e5378a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb33389951f357b7786b2116a15b7a3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce54ff3bdfeb3bfb5bd7833e75a6916939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c189c2e5061f7b4a4797f3976859d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da0c530e97d0bf3576aab1a334da8c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681e4cacb2e084377bb0c779c0ceaf7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702bf3f9c543948f6925dcdebf4832d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafabdfc4a38132de79c2e84feac621c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1d2986d4a2e83a7b694542be8efcc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8339031850ab1d213a1acb6e3fa0a7e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd729a61ef2dc69a17bf4d67031dd8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f81800491c6ad670cae8c9c9aac24948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bf886d3f53056c0daac50fdb81c70949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aacacd664efe37828102d4036504b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ecb332f2de4e66e9264e75cc731c0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44959abe74f0da1ec70977c1cc5e91be952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1e7496c1d2760dccdef8f7245de49953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf38782f5fabc11469933688726421954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683502cc94b80e8df08d5d44f18b001955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f585c6f23bf2f32d10906899563783956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a0803f096a90ccdc204e75b50103d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bafb2caf67d60bae3677d16c039f8f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce39ec853b48f359d64010c151ae89959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bdb4855b08a7b95a56d99047dac2a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bd0da95924816ae452363346f7710961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c9dceac44daa00755f3e4fd6718e1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127d3b387c5c4de92e58e081eadde39963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903c8138fd23146c41243b2f87b4dd3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae31bb76c4676448add6e656ecd790965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca1cf557282ea2a28325e3ca55a8d3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0101843f6a3c21939b40e94bf24c1ea967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba10720ca336b024ca9b1c71eb89248968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a575c5bce73a93974bd4c637a3c5c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54ae51e6f16575b131d2769b63cf39970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4aa1b28d98c9e6904a76c874f7074971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa1ca18d16056e31b2e3f3042fed5e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b23a8b5fe2e44bda9d557a496745e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62559d1d283fc02ebf65e8b8b966bb1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c00bfd88a3f5ff3506a77ff0e6b2ef975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99e05267c987ede82f330171d02ffe976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908914491aae33a3eba301cd7ea890d977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6319b493d9afea12a45069c1da19aee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e201b4200ce7924c8ee4486110151a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76d4167142f92a2da39ea9e50449ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d868a07ddbd4d5cd0f496d4888f9d344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc0ac2c2daf51f7823d15973c7eddf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647df2c7005f0c05ce93b9878c5387396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c91387f881d358c1d3f29792c9def7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317d958765470f4406b0921a2338c5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d9c277dcb1136f54a03f33e3079069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166d03aec4a76388b67a6fd154aebc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d86fcefc69c90c22d48bc7c40673b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf80910bffdcb1d114cd5287f1eb6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae743b76ee7b0098ad2e650d74b6b7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f8c0945d6f90348110026128633ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0fca6c6044cfec2ad849c4d2cfe5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26008e53f807ae6abe9857be24dfce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a23ba6433ee83db46bf325e307ce917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c35b6359ba7d9ce85b5dabfe101cdd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810796c2a54f38d944f3b4f0479266919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39125b890a2d252fd69ba933880a7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25786c83564fdab72001f51c9737de021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322b4477be491a448b5bc47d24b72ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bb5bcbfbcf774d6e074006dca68ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fced20e1a39079dc6f2ce4a0f3cea3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075023c9d2ae5fc86aee6b948aee2a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b8770dd2663b98cb327df4c35f42126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be311bdf062e388e744ed8bb2ab6b2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a873037e58bfbe8b7c371b0bff383a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437e0f9092cab1c8f15ba33c70522b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7157eba4ae70f78ac0970af11a66130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c235684afdc5756f75c29c5da1808b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188654ea69bbd77c05fdfaf1ed284c6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739621b5a9bf9a2cf825e705bb6e098733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a31283bf5f883aa8fac6cfb7e97a0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7a639bc6c3365ec865998b1cd709435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eb34f8dfd964f20cfc3cec6a85ba436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab886b197ea52c89f611f3cbe5ebb63137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c5961227bf1c1813bcfa6d1de8b9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2101a3e72ca49f5c56004ca5af861b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012161676862b1c9f2953ef9d0cb6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149ca644c9a9ddbb214403b0a75ce8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9b060d06d0a93bd46418933f642e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c362c1ec5ef4b546fed880ac7b8aba143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eba45d709523b16be4400fdd092d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b845f26bf505e9dd3c181e86aea907145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304051ee7e571d88620ad646a6f211746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0a672033b0a5c994cf5bca6a1023647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de5bbeb22a5bdd70158108c023ad7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef8ee0efe28cc5a64ee016c9dc8bc249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3822024be4410c681737587355fc6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46fc0b733d8913792d65f06bbcf50651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cd9b56bfb7f3120cb7038cc1069b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8ccdae5e88b03ce5203b1e3c5bbd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777009c50e5164122ce6e3cc5e5f67454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373ade2849815faf0bbcc5e497a1a4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d02b28cb4b3ab38a85f9f55f0dd85156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde72be0578c8c0564f9338e85bb0f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd1ba12596127c9a87935ba61db91258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b3fc2684af9f3cf1dc55d543df85e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb966f5c47480f5cf02643825f54e2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7b5d3fdd7245cc6cce5ab726540a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f880e42ed75cccee0e145cb02f69e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88bf120b0542a5073fab8b4600f2c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fd7f55ae12e35dbbc2bf9c3a731f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b90d7d920bf48a355c28bd6472819b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c85875d5bd76b5ce519a63568e56f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448be3b9f99a3e6b4a875cb715ed63bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4db9bc763bd99856f52060053260068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85da9c7873b644a49783cfac2ccbda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c50ac386dc596a0e505d68a6e483f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0405bc29b945d1f2cec14dbc22b35fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62c3e31aa2a8988543d836ae76d1ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8bf50f7c4d8923b3690c04339990d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920902a3b6273f93a2cfe3bbceb696a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f425798866c5d8a90a28aa07bd942875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e516e6775f5e10b76b257b62364ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e1849dfb039a6a99512734e73193c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51494e43279678555cc190d2e37a72f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a78a4892d795fcf35070e9d7ea3e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d21c993a25f5e2357a31df28a6d4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d941c38a182423d12402873c5ceb1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c24084508ff7f51a74fad8359d479f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c40edb561ff417d94c06c9a652ffac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8902c1d98429a465f3d2a11dc8e1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee348ba6bce511d963b3b57d2af5f4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7554c7bde5ab97f724d86603cc7bfb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf55e7e75f1db7ad762847e1ea07c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ae9681d059415acb34715678ba64888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa46dd2796a7b174ad79b407a9cd3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc939f41bbcec2037c7ca1551cef61590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403648717dc7137bb689d45d75d02edf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c49159a477dcdb4e2507e935d9a4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabff97ff697755295aff3cc530890093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a20bb0c4d015213ab6f121b1a69d5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67187c67dc39f9b30e9ae84d7cbad2f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16bb3dc29f000254842ca78d85886d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a675d457fad11e6e91acad9fa8ead697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085615ecd980485540d95dc51534b1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cf5ff0b29af6710e5ea3eada60ee499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b6760e3977354cf9ad5d696acdd66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdff288d501bef9145563c1fbfc5d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cd9af4ce852a0d3449ee260ba0b1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55be22273b9c3a221762ffcbd8638e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ea655f85ac6f07cbf2ea508f58de2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd808f08bb5a1fcd0f74728a2f9a0f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23028a8315baae3bbf8eb1480ae3ebf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ab37e01608cb46f76d48e5cf2e16e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350dcf7225c0842317f7941f71371e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72582ad9736f98ced9d2cfd1999f979109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c20a7f636cbd3b4a74ca3a6040969110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73542e78468936a74b8a20d40580aa82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e4c362d108a1f7c9cbb1beaa7c959112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c22ff28184393acca04220af12d67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62411ff3f307b488740f9d20a9678069114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f61c3da79f69620d8d25190edf3a9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121422f30b6ea71934b6fefe5785a4df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5d9d7a45045f4d28302a627172214117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa992196b8c88f96911b7b2b36a8db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa4692e7f18bc92d26c3d5876dd511119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd884b41963f585fed0a52c63dd074a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbb2c5a783c4e74a2bb018ed4e3d1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f595e0b445d070cf9fe4759d0a0f17e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b4c2a10714ff4a5e3eafbe8c34b74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba959b8a61e91c5328e92adcf7b06c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e9bbb4873e8e24436b48b64bd145f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d842590e76e0efd003eacbc4bba37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe416e8c74c46a7730042baa115acf7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23beca92d8a648c807e134d898d0b7c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408a8fc7c36aa28b40c3fc775b5943c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa07b4a0ed7381894b99c9883f4a123130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396e075858b7b2e96c4f3148e3e566e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deaedaa04ab5fa2edc0b7736536513132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f004bc84ef2ea53a779f3ebca72e7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89e5fe58338009121602947ce92a1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7131a9225786ecd6d30cb01e7ec9dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10955c6bbdca456617beb0f327b6883136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaa81853dd39a484478843746a7488137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9d5b4b0e65731b26d0040a66ae262138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83675db8b421a255a7525ee978d4f0de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70815edb9421e02ac1063dc1af23d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474782e75c7b5c82a9d57d6a3990e50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5e15b7c37ad191078323fa69f2f9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e91c60c522f7bda68a842c4e4017dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11573093fafe13eef6e59cd42db510cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea610461c2a2a974d2d6bc3cb735931e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831a2de1d2682fcd0ce51596f834e41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8ee67ee6a1cbce534549cca84ddbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac76f12d0efece4f064150ca3b0c3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3abfc86bc93599c31275ec7bbb68f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd00ddeb300ea574a5b02dcca480aa8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338869890760ed14843434e531ecf1d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95716a5cc896b309716adb553eadce06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cea1060e4994f4d52351cbda39b5e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eb294b018479ad4359f60fb34bbcf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538ba153f7135ec19f8c1bdb91927fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e9d92f96e882133977259bb1976e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dbe80e31b21b48d32596599bd0930157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911cf9fecf36efae853f88611a669cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0891c2b2c363f04a1caeeaadb4a446a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fcb97722cb0d1d30a33d5e730940d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012b246ea384defa2273d41f353ed33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cf070ee91a3079889a3edfd1c492e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317bd5dcee8cc9ecc1fe6b4cdb047bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4259aaf2327669277f35729f31f8d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665251f9f1e5127b9befe675af67afb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2df08816485e06345a005611835d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551088d0adacc9f43a98fba615bbcdac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca39bae6de8c57ed996c5825642021168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52ac38278479bc5b4d3a3c7fa8a6e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c43581ea74593e04094b4794184e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff063b4bb10cd6e396059efbd73920171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58d966e1864f5a924a88ff490d177e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b41aec512bf8756461377827cda0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b599ed2f9eba6e056b2453ac1a63f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732275f9d78d7c42b06453a7ddd6d430175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a60be35b1fe5d132c10c58cb58d009176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59beb954c211e710d043bee49e2edb4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb868dcd74226d0287459150b0a96f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1855d944143cc9777bbe5bc9dd1d6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835e7b068e6c693908d0d3241cb4027180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387efe66bdb0fba98b2abaf133a0a70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc69568eff13317125b6c370e56601182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f1cac010e4b249c4a95e0e751eef1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7571d8c3965a2a4032df1ba90f1aca8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bc61b2504bd1c86411028b343f113185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0cd5341eb9efe551425eab450ca3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133988ce5f0d01c8ab7e1e1ba48eac4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b8e4d33667f18278e4e6cd0cd0a8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca551dac0d15cfd7e31fc23ebb9506189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f01e32361b10a7d9c0f0bd06962874190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f964a5716f6e89226bfa6102a0a42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85e3149a4ae92ef64ecb1690a28982192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09531d6f614e5c90d1939e3654836cd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24649bb1ebcc8e96dba700d6335aaa48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a412c2a28f2e8473d10ed2091b26a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890a4792a6c4cb2d16ea463a449e899196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceebe6e87e812a3574cf02b6bb9ace9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4d61401f7c97bfec896bcc9d41c59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd099a3acb9c3e120ddbf4f792c6648199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a047b26840af7a511b6680ee94ee4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac59d4b3cb5e5a463b8d9695573e90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b49f4b5a69dc33fc61dc12f24213e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59135055b5e354a7c59e40f7e53949e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce0b8b5943008bd9f8198c8c7a3965204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2e0fae851331af190d302ecab5650205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7152d6bdb663a9ea2b00dea4ae24a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79738b72b22fd7b343916bdc9ed65f28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5106ba04f45c7f702bddb51963b6dc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f712f098625fe9515568eefadcb584a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bc4f7213b2fd2d6c2d24fd83e2e9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7851dd013291f457855a5b71fb591211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7979beeb42adb325277c8b6a0ca6f02212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e032b0e24dcb16d88011b4db51ed3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d16a2e43f74e6959d25866aac24c45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce0fcb9f09d99b446036394966d0f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32855d91dd1d68892bbf51b738ab682216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4993219e391c44e42bbdff572a44eaf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89848c1708cab709c5d4105666af77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7a6439b49bb56826315d49d3a3b36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a7b0f7cfc03efcf51997d56484e15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05bff07b832f05297b8495770219ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511fccd0c5d8e5ef7bd4b94d95d48a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85dd043b7ac80823d473e037a4fbd8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9064295305c04f071828c5f0d4548ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f3b22a32775ae37cf9555fbc8daef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d162c9ee94b362884faef686643bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c13383083b58d7b083740f1c1fc34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86a709f5ff51f2e5497b03a084af27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfbb833370be529f00457792655d70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade25ea2edd5d4d621e5097557ff2cb0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864adfc18b4d360e00471ff22b73ec0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d3577184fb08dd3223129a8897e01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01c8014ba9c5fb3efc8fddbe5757d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546a655e1b5074c1ad8b40d763a1d48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c4d45206f9e9db1ac0661883ea4eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f560cc2fbbbddfb2b50d452d7ed8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a5a3d2ff770a0460d44708f575332237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efe27be260ea76488901ac9ff980b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b5df38f1258ade7d65c1ef0156463239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a029ed8180d450d00209a2a66d09ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933439a4f985a05e71e8cca968c4c94f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9692fcf64ec67d6776f847f536080242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f625d83adce8bb81962dbd9103485243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c77c963e78e2364c39361cdd599e72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e65a13e71440838957fb0850bb1bfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02cc6fea91868f5ecb16ac961f5cf5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64c818f0fd4d5e3355d3db733d0651247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2e69dd4482811ecf551d87b12bc80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86fa896875cd245f28656e913ab0a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2c9d41270156c1af65cc5b131c9c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11256befa25413ef4ddbdeb12d54909251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2accbcc215e45de1f2fda879fdf8462252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d22435bddbf9ae5360b490312bc06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f75f9ac0ebe7c7d5e210e4e22ad12a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8766faa2b58d0cd3458e558f8f4efe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744db2ba0e39c6aa8c100befbbba9d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d3fa090bb8e3e05bf23ca177b881e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a4b36b2c4ea79fc35bf9393a7163d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf7f0ae6d06a2fcd29dd101d616cb6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f682e0f01cacd087dbdfc1682297854260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dced72328a1087853f67de19e1b7c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afe4a354d107703d2a749e2fd0998e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d56f4f68ca3f88f074c56912cd76e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e29019a01a3f0d7559f6a7cfa25df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edac22bd0468c19501ef9ac64299deb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2c5a59f7423ece4bcd5d6a4415113266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914336c50caa781088db092b01ddb5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f1dd652b60e6579a21b680a385367268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c211bcd85d4c63f81069d051da723d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7e57a05510efa2cf05e19351c96f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff71f7e60e8c2cebfe9ac7d8d87316e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630d81e1cb51e729efa102014f027c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46585ae194e22d4c395125e4ab301e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0495db7c10117aca4535ce05a999c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e5878ef5813e3e745253d1d3cc9a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df38f09814783a68e60677de226108276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4ca191e7af563ca849ad61cb5674e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ebcff7ddc7f5dc1260e52ac24dc7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ae813a43c3fade2af04210c2ffdea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021477b175e0595bbea1d72b04cb4ac7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3da4f1ac3e69ff858d5c52202bc7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a482fef5f1fb1c8d80e6f6a92bf37c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1fbd98aeaccb79d2e693587ccea8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45684fdc2015e0c9d40902095b9a4bd3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f5f0660c8653da20ed88aac7224b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfb3a2f32d055cae445d848a4afce3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e557f3695633452c3c07055d7a5b4ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c47753a6392043d06a243988a2ede288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fce013ea93dd83bde46f3f01c1657f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a16c7163949f7a58787f40c2912c47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37af1b3fb4b0dc163b3b82e9a384e04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582130e4852c29d8a676b488335b745292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570604400185a54f756abd2cb8c9a8db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41662b0e221e740a6a46d7f8a3c67b8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe384c219ba5efba159d9f2dbfabc564295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747fdd049caa5627d68ac9fba1a5a33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a1a3b44d0490502c73acc50edc997297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76064a87946f573646dff5d39601de4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973015d671c03fa6554226f4e928293a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7a95ffd43ea9ccfec073e180a6b9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3cdd4da798ae9061671a5ede04278301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10261bf8b22ff70e557d7a6fac824ba8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018048adab36604aed64517d3e05e2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fe37a388df9a45760487bebb45705304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cea05c538e276ea38c851367e8313305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b759700a7fceeb16e10f927b47daeb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629750c20faa9b8709cc920a7f66cc1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91944c631172810b280152fdf98e87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d71fe11b635d284a5528e1677d2d3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f548cabdf1c472866e73b65f24a698310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c5928160ffc484e3ee12aad6919d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaa469fc8d15861c4f7561819b2884312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeff50b889a30d2261a48e06333d063313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c3a6d0e485a0ee1cd2d5270d044d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5f2c57b197a5c74265c36900cc2f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972c3e198b54e970be9526e4f7b93a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca829533b00871fdda7c79d955101ea3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4a071896d4e44c41fdfcc0b5afda0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbfc87d954519ec173ac8d8bd63683319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe144d3be025b8f060a65389bea5d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea14c1c3b42e13de0cb04f7164be1fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bd8a44d2d2960ad9af56241697a2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280403ded2b9ed365844603a00f97a3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e21ab62738a1bfbef6fd946b02140324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6856b5de9f4c900cc7c6c28c448309325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d603f14b101cfc73655195c697c5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b6b45cc6526edbf9d7c7141886b2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e547502b25321b9a2cf25938288b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823c81f8b8f1dcf41d045081e159abd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29007cfef0f694c14a5a4ec2f5038dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789ea808b10b7da0ede60808c7a6d32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08689013c9fa370503e20f55e0a7d15f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84ec2284f69e471a557ff37866f816333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036692c897bc3f0a07769c1d92e05101334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bebbdc2cace2701d4b870191da0ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891c4f6d2931a3fe1f349136e70e613336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64076a6e7569ca0cec6f07b4d0dab6d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8a447571a148fae94fa1c804884ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c85cd3f0b4d781892c9c009bd150bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912b2358c79fc4112b8c36a34cc7244340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da107d6f7554f9919d48587461eadc00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f81f1487d553218cf8a6894f3ddcf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1646a62c17d38954a43e66a26b13b44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8828beb1577c463a5c47e362d535afe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92575f7b621e78631cacd28818ca520345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267bc9877567f31eebaab8636641068346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914e3b8049bea2259dc5c23a04fb0aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b6b0f8bd1887f919e069cda7e70ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b6e2066697b05f5a210753b338e68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6a1813561df6efdf857d3b0afde2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152296e89de5f28c27f459580c5bdc37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e153ca357117345a40ab062e38907352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d1adbcd58fec100d6f99a098f7957353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddb3de9988fd23defa67203ecbcce8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb07750b5dc1e8357fbe0565e6a1cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14febbf81c4ec5ef52017c70bee470a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0d7c3071505aef11c252eec8a0365357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82125f81c2587616e38362d93dd1afe6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b8d90f540d331a7df0de6224b4737359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5148936bd7160c3772215613d227d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786d9f98892c38457412eb212a4dfed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906f3f708176eb76ecce504887750df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05057d9fd64c93ab074d172c4198f01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b3bae33fb7fd67076308473950b8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c683d05e99fe2fe8d53caa987965ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559126b19c1e955752cc1f348a150e32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2055cca76fbdfaed2e19f7cd49284367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b5ed9ad53b7d6d22b1c5e4d4bd99a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f6aa84b7fefa9bfc3ab2bed8029eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba6b2821eea510fefd69a71f9dd34b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d30c6ff555ab464c801208d55c1cc0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7706392c0fc8fadedae7054ecd802bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e8af6f169f1ba8c17cbaadc2697c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b938b724165c7272458a823085639a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82404b2cbd17b3756cacff291b7825b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134640bdba5d2c349c670bf86cfb809376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4589db84c2ddec85f129dd9f39f08d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debd0b5f73534cbeec26290bdd105c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056e533956626281ebfdda9fb35d486379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dec92edc69ef368c9e828264b42510380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4895d99ca44b2bfcaddf7dbeb3179f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082551ffb68ce68a967569ef2cfc4d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e7f43c28244e87d50a98bf27fdd12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971c2bef3df1b7754b4d5fc3e4dea38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b883d06a94a03fed01884872d7d107385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50270958cf447006085a767aa76eae57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb75b1d967b35d74588cc96e43a9525387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8368fb408ec8e7354f9a30b41166e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b1ea8a46b9bde936a55f4035ac25b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09521740a5ce80feb3a945fcdbfc1685390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcc8c650d47cf8d598f74b228910fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c595efc9922339056016da71c73e914392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf192b58c4928fc5fbf0caf300f88e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60259e182230b45dd3e81b939856770394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724f994c5ff255672ca795ea1c4ddea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a3efeeb622c30389c3b07f61e1557396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e16cb4cd09eca8dbe8da8481b1f81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd47b1bd58f077e462c91e2bc16b31f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24325e60beca4f428694b01355f067399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d982ecc306b2d7e9cab3281b3f9b422400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c6164d4f63fa8ed75ae2907a894b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcdef86fa6f1ed77e85d8d8fd66419402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d19bad706490670f8125c2b51796f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7d3a75124642350ecb3c9c39cc6cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2adbd2d675f4f35c51c5f9c00f6f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed3754daf23b9aaefa24e10810dc5a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86352cde0244f9333b8524dfd5c89a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da98ec54a78d21b780d77fc6ae54d3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c5cfc36226102745fd76bc1849e71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6beff0df6dc22c1d703effbecb77e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f98b6a31a6b37bd1ca69aecda8e479411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c4e0e5638eb122a956a5bc92fb73d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c9329decfef1b37d0e84a197af5e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955d4c471d83f3553e9f103b2c6e190414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e235f640764d926907efaf642779f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35922671ab3804864412de78eab9fa65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e30f1459c0db5c0484cf14de2a4450417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e94f9a14a3f1fdbffde64d4835f09b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a96fb433871b599bbe235f570149c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0552605a9e33883348f0f18df5539420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77734cd4b6a5925d65edbf0ba256c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1044d147aa9f62a62004d63fa5f3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eb06a57ba0c5cee3526b6a4839b48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e22a56aeb1683e94c3a86d47fb1ea3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b353dc375a862ed74163d5691df1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec463370c11b2b6519d80c6603bb59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6061771c4d66630b9a3917b3dd4f13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86361dfcbb048e9ec3419e3994998e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fb336c3e31734f804d300574cbcb2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d8301f280b2c6f9c8effcfd249cf7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bd731a0f8c8bb4a41211a2c656095431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbf6b1c813cb5a8ca6d9052f994e0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1552a972b9e9e9d02127eefcb0d93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6b20b63dad88401762974fddc7128434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937930c32dfc33bf8349f95dc00b5682435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d37f15cf7cdaf7016a4414e0339d7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0bcd0ad816f7f48b084004da14538437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce6ec22de83c6aee99864e0a58a508438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cae3876d4ab9613d30d32688ff6094439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56a9871aa0e59e7185f30513d78615440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281b70e09cdca1ec2e965020a608702441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f7327ef5b7d2cc11e6dbf6a06df2f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a523cb83f0cce2353ba880f189ff049443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2df1ed23162dbc6a3027adf26cd0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eb627dc7a634f97061e02e8b91cb6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3ff93c56d505a933a797a7e05c519446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d76365517ad96675618efbc14f51b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86dcdb5a6c91911a32c4ef377a8444448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd8f492cef0cb6b888766cefb51687449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082d0fa3d14081b89355888191c943d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80567cfd13de0d69f59ee8028ab3ef7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bb78dff53d0607035c4eea3b70f6f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7107d06ef5643e8f54f81a5a6fc711a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59427150910f1d1c7feda4cb82f7f88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff64ee3ae70de2d238a9a9c9476880455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be1c0ec6664d4dcc3034b4dd9dcd73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175b7404ef031a5745265418f98c928457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674df6f5f596e6e870e5ccb5b984ef3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8bec690f63f4df3c6586cea0a4655459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa238ae119ffafc1354440fc3d6ca3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5b3cd8936157fcc34f821bd48156a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fabbbb26736d4f1d5729174534887f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861aed91393bec4f268e9d35b8c3cb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b6b847beadc9be18e8def3620d313464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b95eb1dc728bea09942331eafe5087465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc805069f2250f737bffa7b26c8b0d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1ae37061f9822855a7765014363a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51341a37537e7328b0da3402d8b7bac9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34bcaff1212eed3b4d538fa2c0017e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e28f61abf24b1dd14bb25c93897256470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b768f1e78ef69511bbecf6b786bb8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b66394f3b5d2b82c41fb6ccac79ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50ae3c75856f91d7a6256b69bb96cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b4755656fa04b6806d7131fcbef3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee372cca391fc878cd937f71d7d85be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611155ea4e6b3fbe6d9d4fe0f9f2347476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828f7d07277f1212196a0d99061ff09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30594f779277bda21748b8fd6b2bf8bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4bffb4a05c159975b58353213b440479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43e51bf886aab717865b52dd3bee77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b89f178f0671c65e91beaf90e4204c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d08eaa9263afd8e81fc64dc431049d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a909b8fb0e1b38a0d5e599dbc16267483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69033aa6f4b95e0087e538913d1405484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce8ae3fcd186269198a24cc192cc50485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1191357308882f61556804c3e4e0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d17e2e99fc36e2416b08b42da27e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91191b91cd33ac3250b5f8496a5a75c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b9f981dfc5c00ae246b40fdd65cd7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aee53fffde7ce953e35511a890cd0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a778e4a744ae97a4857fef8ce50eea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d305f56f861c69b0ab5685d900f0c55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353707574612f9dd2755ae99557da277493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be4e350918af22cbc41f30354becd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ec9960092dd00df9943136cff1048495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d7a16a2f8d351ab5bfcd6ad72d7c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26278b0a9b3f84bb6afdbb6c1fb6ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e552e41b990ea6a4f97efc8ef234e02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db02ddfd970c0bfe761658f8fd58f7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f89b3be96ec166fcb635562b9238500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956ac9e8c03bfca9004611197cfb0aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59ff33e251775fd4e6a9075bf760e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356eccb96e0a9313270da7f0abcd3b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45a0cee1e8130151990bc23b953b6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9c9c7c94a743d93147a5587b155e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc991868b9e4c8a0599aae8960665ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb57262361d59d5edbf78e1481999c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f789020107689648cd6ea8955961e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af3e55fa412eb884f64aea605f5992509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b459501ea0b4a5bc8c3e8a20eb645a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a329590ab6616e9198acaa18d8ce76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ccf40699d77d5f3ee8bba82334dfc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3673dcd521abd8e543587c4ec751b6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a47086d711feb564a8cf4f2e380924514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee719ea69d61cbda675bae5aabf086515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e0772398b18a5f87ed9d4b857429a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ea057a6ba85169b86554486160443517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64aa26a6b9ebedf1cf2c68c6468a472518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a148088476a8c125d369cecb3023bc0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caacafa0d9add63c27897fd7be8674b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453d6b55f8dc02ed4890eccacad17e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf55de2564b9355582c2bc2ce1398f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115a503c14ad220b2c3d68978859b74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eb5fc78d3c06bb465bf3c31c5fb1f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3644085c330a061eea5f664897a3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14206c6cdcd667129edc32e8be1a1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33ae16a8b79bd8bf4c0d1010b83690527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485098cc6acab764e95f7bb2df7d0c2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a98bc8135d3aa36d1590373abc3ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdf17c278171a6c70be7cd44502f1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959d1c7f754b51e5ab85369d49994ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7644fb0db6b9f03b4bae21035506bb2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9d303463705bfdc2b66754cc33345533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133454bcd49c6a3a94edf267bb0ea62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dc76c23dfe91b9527845cb4ab99e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d9786a7c5cfba0afc53389f41a5b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a961b3295f266f90f1bbef40185f069537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403ce13f6e513e11d18a7eb055d7a1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63c7bd86bb8263239c12b387e3a99a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f367cd0cd92669f5e181c6ea19ddd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbffbdb145f4a4827a8026de39cd68f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc10e485ee28e8fbf4ffba51b46f7c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca71af1a0feb44c944aefa142bce30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146d08f900a9b961c467a5ce327ef14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017f6f5916731e5e8c0d07826d63969545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add968fa715f2c322400c81b7765d6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0eae9f863517a71d24c07f19ab12a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3532a2233dceac6c15e0dd6cde2a6a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c4fba9e53e4740c2c5a2cee2ac4b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a337d0539a14621bdcd3b297f32a729550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4de1356834cb81674e155c21fb1f9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518bfbe9592cb2560ad6e6909e8f8d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670b4729a7c6b5420a59a6ec4143a67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec069ebaa43b79b8e0f83aac57dcb15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb51202e91eb2cab99f773b5404412555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460264796a2d62755bb198870b9cef1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac27d1a29b309f8eece8e3c7eed70da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2610d2b0cac3929b5bd13795b58b997558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af11c740052192959aa2056e0b5ef05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044d35fb549484841dea6dfee426cfb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e6a86068f2c94d17bcf357181c6ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e306ce83d68aba4f48defa1c7efb2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d4dedfe95a7db567a799b523468c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789765f11b9bff37b3279dbd6793beba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7647dda3ec44f1441fa017ef9038c08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c47ef333162230bd9b667522455946566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361de2cd5917fe0873e65ea463c8995567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7f8d45c84bd17037c7c000bbef8f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2bccd4db05ab2e6828dc3f46a2cf8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cedd9ba76155fb9b39b30ce5d119fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b72f3444438b6f39d270cbde22076a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb28673d0624abe3b58b434cb17186572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764423002e0e5ed52eb0378a3fc249ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348363c22ced35d22fc97000b812bdaa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d5c621da2814c484736c77d966ea5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83201c4488c1e5bdb891b1b469461b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0abbb3474bf0540adb336a058c956f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c22a15bc059cac0aa7e0b4ec8e7be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad4cc8f9cc41a5669afc885cd3bca1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e74ff26d012eeb6c9431a8c2851d5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b96e134ec7759d6e1dfb2e4069cb9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502a8a9f9cef00afc17854953372081582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37870e26dd52f1bd6e33110a64ce428d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25f362d760b3b90cbad7a85a8433ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802d120c723b2e9fa86784acef86270585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a6b103924db0260975cb98589e701586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c389748e4a89e40f5457d980ee7fb9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382dfc0b6e32cdb47e7bd13684df204588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b43a971803a960080eb7417e5e38f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fab52de47d14a3ae68f3dbfb21325a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54103247cf04bc7dcc4d65aee01728b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987df7c39aa47ae278c46d34aeece4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68aa7b1d307b3907ed6f5b371322c9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a30e36aab034b3c6be181d3c4c8576594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709caa18e14bb9f8ec90c1925e830331595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c0e22dc90975c9aae0a2b2ee1d34a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0878a831521f83203f70858a4d03e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ea16a461eb31f8841144b32f58230598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6e7ba120422c73320f592f0c1bc88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979fd85e2863dc194ebecf61aa2e489600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da5e93d3972d779e54379c81665526601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690c145cc587a32ab74813c1b28aed0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592772bc3e6e3ce40f54ca43963dc4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaccad6769c83a2a055a03fb4d94f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23af9fadfc0dc64f5df422dd59e47c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bad091b9bd6c989772b4ab3c895be9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750e4149f6ed8557ba8e7990182ae7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c667d28d5c378d359707b8d75f5c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588389d604040fde814f16e45e09fc8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e503daef35c36d56a35fdcf4fea90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a03c94b426e52f9b611a863a24954611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905ef0a4adda55be5a98c496699b230612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c92d0de935e4049046d8a89c7758c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a44ef5bde611c03084d8f0b6de538a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa594054930787897ef07512558fff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85607b1c033b8493c74a1ed2d383118616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51135ca0e0422d322380f145063878b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349011c79e1e7ac8b7bb2753c723358618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d519affd64b7689915a5a4a5ec4b917619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631905990abdbeecefd936bad562d13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09826fc112f1449b34decca372572d1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcf5a07f7766fe048e302e792dba0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83359067b972460dcff9e15eb5d1de47623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990ab7e197558c19f20add39a2c6ba9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb41db8da6b8645ae84e249131ca1f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a248362e988e1505728093e6fba9d56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf2631e0ee6bde80c69f736d200125627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec883954a4f0932b571771e414f98840628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e86b1f7f3a7a6445cf2a161ba43c8c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270f56a32ab817411873f68e03fe9a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be229d57dab28df943a48a1c265737b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bc910b91c64c15980cb96af10ccbd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424eba669c2d44e9d8f0002b80a43c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a07f7d11c75f003346bedde4fb2c4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f598558f5f4d3d1ca08e735ad2c5b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbdd0b948aee6ea9083a3b7d361b05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4def142b51d61e84c5fde5212e2c63637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0230ca6531a95d272b1b567fcf1214c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6688b68509a0810eecf57c2905812639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760f45cf042e4394b30bc563d680ac8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceb690b99d010abbbe00772606cc99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605fe1225767e80e3ef9e83f07c4223642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c10476842347fd6f4da4bd9f691d7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d076c2735dcf29160b42eaac0f693b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c547e14d2c1a2fa091fd909f0aa8f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd70e52b7f30545d78b0954047e8fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbe666516542e628726240272c4082647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5ce0f127eb134f6745dafc8f4c0f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d240ffb4adc990a3544d564d82bd35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83e0cd846bd3f82465c097fb7241c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9c811b740a1b9c260c896182ab1d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a6c677081c38a8b459688eb43b4dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dd32900da80a71afd79e24f79d0f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27ca96b001cf2edb5245225505c4d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdcb0428b4aec0cbfd61a64977740e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2431e61e106695419293f7f7c9e18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adea198f49386bd3413910140e97790657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae017b507fd4f682e8ab471d510c743658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5714eea6b9dad08005e275033143d6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83e9e10abf736fbe3081e137f1ce88660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f6e92db6897ab33a202a5b47d872a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4bf58460a2649a4a8897b448c6f00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd6010a5c96c2032d6d18d6cd512fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40e0310330a03b50098619a3e16283664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052b1b1f52686d55f6600776f838137665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94198aaeae129b95534ef56f31997fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226860505f3d661cf0700aefff8a1f6e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bab5f12074a2c58cbd6548e015b67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06497b0d32b93cf7167320475d1b13cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dc6292c2eecdd6d893ce5873bb2ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea803a884a8b061cc0a42573a9bf2c6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698c132ef0d8018688d126954cd684a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8643f297f36cbaed865cf4bbf3a1426673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee826e4f5b33674399156c9e24cbe3ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd73546d171ba0ef7cb1209f63d513675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8512c4b5b01323a0c48dfc0084bae2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162898a840ced81f88a945d7cffb3a15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da80d0b73a56229e659902fb4a4f86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282dde968be7b1446ee38ce0bf613b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158e669e678a339973de6aa46cf35f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5e69fb14ed631e7048c0d81baed11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922dc8c4e30fc2e9d8ee0213d5177ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51be1a15a3ed3e513c4a0a5960cfc0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb48428e469a16e052a546bd62fdb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d671db4e348db40b4f5568fea2ba8da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a631089c917a15121c48dec2d4b30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8430239785cc6a269b6b567b24d1631687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a637f7b346ba205f42c05c8bd0a5838688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e3f134664678359bcef7a8eef3a21689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3649a95ee4446bf3e300a7c7f39dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8fc3e22440af4aac3a294d0405d93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344b92eccbcb0bb80fe511eb87c5aa8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde52b3355c1234557c8ff33f4a937aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62092d45e5316882ddd93018254ffdfc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69064509e579284e4e97ba4c89deb71c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa5ea8d12ad52e3e321ab9fe876c5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca793792776a795157d721597ff2199697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4ff85e96b05ec94ea010bd3098b43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdc3ad28779085ca63030d282accde699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2544e15dcc8de1078fcc6e83aae143a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841c7fffa2a072fd666a0a7bcd8d07e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ba685c579da1e3cb55671f9a47635702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fb7e38becf966002136195a6154a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2523c43584a5349099bc2ab3c174761704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1390df3db68f0eb7d01772052e8dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01e6d34bfea059312633fe8286db44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb22a38d191e367f0b6dbd802dd1ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744fa4ac2809e3f9e1d15fdc0a2064d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472005becf6e30af894ec9f23508309c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440b8dbb902984bc2829a08fc1547a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195281dbac16c699d06cf5944f1ce360711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f49267e4e3dc95ed96e9325ba0c337712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232836e83bcf79d8db95e8925d00e79713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bd43333f3dd8dbaa96650f871092f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fc8201d7af0cc763aeb177fa86e65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6c9d52bc14c72dc463f042eabf8e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62014a1c32bf7817e23a068b4eeafbf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623abbd535872ff5cab624687a3a7ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de338eb2797b955e944dec9fb2ddbf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1b061deee2c6a5e1825accea08282720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cf2efa7e9306ec39006213bc362a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc62168ecefb9b7c70a7084ec1771b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a601d7e0826738533d3a127ecb27ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae2833f79fe1ab24f79734ec160d1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c61a2f65dbdf6559caa0bf27766bde725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536eff4f96a88db82808601a233f62a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95397e0c4cf4a9bf1a488c06919afdd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e418cf626a78baf42b2a1f1a11f053728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6e2519fbb176150cb00245c876d1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc994f00c21ff4a1666b5880fcb5179f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56007fa78e78744224dffed4910f24a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7631c1c3e13316c1cd5f154beb8b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdc6fbf823334261fcee4e0676261e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032005f064649781a91c65a9d967b434734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619657d97acd3f830051b554cb4a5e26735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc00c3c444cc68cd0e04a08a9182a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13473d51eed1b30272887f94247898a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cac1d02b553147188d870e7691042738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20b11360d73ab9be0a8c6f1d160e6b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f6ff0440747bce7fe9f9a4eb78737740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9370a1dd0230324ed4832bdf0f9ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760ca588f5c4041de30aea00a665f42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f4e52fac509c10b6691bb6f5903d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645a7cf16ae65e723d8ed6c73011db5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec661f5cf6e579c6c554f4a524f3a7d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2720c6707f1fb90c4eb5c1c6b4da8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445b9716ac7143a6b4d9951350b7fdb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc61a31f4e85b4029cbfc09f131df3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21faf09b54a99c01023232a26442a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365a50cb8e494ab35f5826f610f9d41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb90d7f8944f9608d5aa280f9e9ab9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9960d5334c77e22269adec5f6ae9c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946aab54c2a5da0c2810ff287c7fd16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b8b91dd9b06d8f309b366ba70543f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827f16c6faeb2f98b6a0541b9c62860755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e4d5f6442a3601cd95996e3021042756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80287ffb355ef471134fb3ac406cbfd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93253456c291d9efada5e93a96e5bddb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720712a615bfabfa6a8bfd23beac520759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e462d3c6578e3bd943dd5809e63dcfb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a49cff5755ebb45a2bc0a798e3c252761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b44698c0c19f136e420fcdb5d2004762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a581186583d516c7541a896dffaacb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e105f37ccbe82b356f573102db90e6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea6ad8804735c9af4a012ffd8bc822765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec320cb9ba68b6d70054f7dfbd8d8b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183db30b0a78234b77c9728b1415bd52767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f8ba188b70f47371bc2a2b0927096768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e43c3ee4a7433df088fa24ff12df7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd00ea5da56b79cd2f1081072fde573770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4efbdc8e2423fc1a9f513e90dcd1c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3efc94addf0b7bd1c63e47098e2a9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9531c650e958ec38e9a9d33a59d1f44773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16386e60c4ad82a9833e39fcb4cb382e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328957cba2ffa923e7a6f53b4f5e1431775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abd3a21a18a03918f6c867a900f099776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffd8971416ba9fd2632fa8a026ba13777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823e8f53b15149b7dc0dbd29aa3c8d0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4da2257b2e37e4201924cfda494501779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b61299bc5fbd17ce2680ce96433f3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42143e8899fe8d190ff4b4af863f86781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c478596a676e3bb5843cdb6363c298d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322fab1c9bd3502b31c92e2e42dd23a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe999d011a4edef791da7833ff0834784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d4b6826e15f275625ddb74e3088fd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866281d6b876368a5065a6f77a7b4ef786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32598f37a4da29e35d08600206129a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e66b6c259993c9adfd324697b489e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8068dd5efbf2bc60bf146ce2785c03789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59f333d41ee087012b880482e0b026790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd40ede0190b1643fe1dbf1798e23c5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117166b381eca7e3172f72f05aa03c2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057209a6d9aeb8136c9e2847a14a1a4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b773d14e4f4a3253da94b3b8fb78a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f481b63b0f458a5fdb2d60a8ac6f4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4547c6648e69b64bf59ab8238270a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f09cfd3085c6efbb22ac9ccceb9cc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67696dba3e09709cede9b29ee906ca17798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9e00b435dfd86c680543fa2e38434799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e223b8efa17837de5b84f2e333cd067800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651cdfad8e92736b3b9ea75e0d617b7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59b73ef361c17a410cf988d41c595c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cd770bd98136204b1a8c3468b6885803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b81b91a2c022146eb436301e8cf17a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870684dc74e56f5bd0b8af4cfb926bd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0711a067c8fcfaba90be657411f96806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c93dd043d5d3cd859773d55b005a0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8968befefc5a66e6ff4a160810b97808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edec43a4fd8830886b3427784b9067809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f1629dccde504df44460b99485a89810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5749144c564167bb2b2d56f894f3e9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca002df04b53c8236946e630c7069f60812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88099f0de94f1e40b5668a3a0756bc43813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d394adfa383707521c21660843232814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a5d8d552085af875aee0be84cf35c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5817d7bf8393f9824398e6708d914816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e83da05cb242c3523b22bdbdb8ca8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa4a093ef030c3581528c96987393b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db552de22f4de72ed8790ffedfe088819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d48c3443435e7216c8a5124f369fc0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb6209673315e750398b1685605728821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03939d201e7262bfe1cfbefad9451301822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39500fe12fe568c7e4b5c968b19383823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1ba9570c944d00dc1b023bd6a0537824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5bc92642ab75c401c061007740f4b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321175fe5623be6e2941b86d23be4bb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701833a30c1e3cd0c08e9bc616d3fbf827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b566cff4bbf4c3e38f892ccbc06e0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d27a550205cc42bd00f8ebc0bd5117829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8223eed8bb83bd360f10d7b517fe926830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6911217c16763b97302f034999521831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bf40028750f5353d2cbb6f5b64ad7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e59cac83411203805c766600366d67833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec530d6cb5ff3d8d932adbe16e62ce48834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973feee0683fe97101c0ca1b9ea1446835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f62cb2432b45a09595ee7c232552b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d873f4a249249c4e1d7d1e16bc77a12837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413de43057ec0cf61861b52925368a1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0187e076a7c5232a57856aa9ff7f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2bc8e047e2e7efaab266882ebb0f9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faf72a07c12e75a05fcfb722a33791841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cbd50172d589d26bd0e229069c3fb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975659c3f9ae0b9b8288e3960b55750843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374dde9cb4fd61f1fb11e39598fc035844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8816619af4dd82bb50f65b0d86cb6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fe585421114fb281303c3f40f39ed846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5925d6370220ed41fc3fa8144771f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dc83686edb5d8fbd7649b42f07171848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bd035e7671117a55502f2983e6e25849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd13df037154f82a4fb9e58b4a63579850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6f06bb4c94c16990753fdf4a5e8b3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75fa0690c517e157affdf83a1ad47f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd88f50b34092671306a2b10d4ca94e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b837c608a5cea13eac94f04a1c29d71854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da004c05d7e9d9c6b1cb433be464c8f2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b86a5695d1b36fcd64f6112173ef5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c72fd578ae8d366f48257bf600d242857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f548240f18cae7c8ef26549eb3d093858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f7ae6ef63a89c7fa476d3ff777824859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9993de1bae328cf1cbc119ae7b9e668860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67054a58f12577564c88fe7ed9af1b0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad63d3126fd6d08b1944cd824fe200862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860d6992ea589403604d43089f8c1be863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f35bb5636d78e66ebf996ff17b7c44864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36553e980a13e5bc646c648f4b36f86e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02224ca2189a8ee6eb2a6c9a94d665d6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71307897dc14258e68dfd9a96c73b10867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62050d75c2f8aa6b8ac1a38493ce34d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e159184a9322ac063d7de87e9c2bf24869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e5f3e2c0f269a6fcf420a83950d40870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d12fa1bff531d864d90d729d50c287871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8cd0c87d30d82d69ea3c4956eb360872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a54521b4dd631d9ccba4a977151982873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcee1e3dec5846342d44db13d5f4f7f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932209147d365a240aece3da4e600c97875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6f2a0cab0e73e91d259cd21c52b76876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09463a7d05941999393688d81157c8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb18bc433325bd6317f298216c2ee2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980bc291fe01a8e83ce5a6bd2f85017879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417991ca951ddb0a481e238f8e4988fb880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6440123afbc200d69efa79192bc985881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61266e2f34f3bf1e09ef4d176828838882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ada435f3a4be226365b29bd7078b8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61996a2b2ac897212d286cfc22478f61884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6496c0a2c108189fad4970087fae6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ccf2cd5c36d762fb4a75c2bffa787886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696be8441049447677492ef83a9055ca887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b919db141e853fa9c0e061d4ead647888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf1db54050dacf8eb2806550f653c5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7c6c4c7cd7ac7686f5c0c4d2201f8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29b674fd8c37728096a2000ce1a164891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d7051481edd53ecbea07a9a13c19e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6e4f3cf9236f65121c8cf69102d42893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cd29b2f8fb9ec09cc126f1c904815894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b67f9364fa8e61f23712c64f906077895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d216399fa0ec23a3aa7c6fc37ca7cf9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e0d60a3c26b4ab464c3207810bb5b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa077405656f69cf45e168bb5ffd3f2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d0f88785e5736162ac81dbdb03ab7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883353bc197a3267cd789458dea9f29900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1b0ea6ece823b43c42f70c432c554901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf481d977a4d06c61eef19a4e68873a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af14d7a24f2d1312b2f1c983d115281903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570632fcb4f1268a3356016617f73d7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aa049d2c9597c905c69e136ef87dc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac030a9d6191737f0c033dce31bef63906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482687c7202818ad354c1625e2e2635907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d7a0bee97b623ffecec0293b4c7fe908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852552ac5c8ce4eb02896c5d98ebff7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ce4bee5d5b06fc2273b07bc3b60ba910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41669971be2141b7a144674697954d62911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe199c3cd493ded2c8bf13a7dcb3c36f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcedebb559cd384f4aebfeb7e735c3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609089af8e5492f38a1412ad2f213041914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c432e34739b46c77e215d8b59804694915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e603abe5a1db3467f3f9bdd590c49f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0711288ec3ed0c2f5aff1b721a422917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16b3113bde0ee63f208a221943107c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c980c5c71410b7aa3660190157da02919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3b8d8634e0a1a576bc2feed7134e1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4beafe85b62d43633b7665f3657fc2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f063aa9948b6d62124f9fddea2d38c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0e58e8b62b8b89a1e8578b18b89f9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa06d3f9e84ab45be3d3e77b0de50a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c13a94d1281b635491bc5ffb61635925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78685c6001fc9554426589231a2be019926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbeb1ce8fddabc4b02ed71761413ba927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46ad728b4fb91a557a54462fc016a8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b1e467f9b0e60474d51c785ebcaf9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7a19f12e2cadd195d00659d7b5491930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492f4d79803b7fc60f9e88cba8d6fb1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff425410a0adc23069748864aa92974932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4df7deaf7ce7276bdc5a2c6c8b6a4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20a2b1b58889dd58e37835564b17b6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809078df4523a21118ec3fb5bb464cb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c521a2576b9b6604f558d8da4a8fd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f093bd1d7b35a56d7aa763f6e5e9eb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fb871b25d49f33c5682a663cced9e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498c1de8bcbef5e895b43f861dee838939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d072ec7bfbe0b0548b4e9ac9ca4a403940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44ac4f658dcf4eef500c87adafed42941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34cc86c17ee681991d48684ef272ba942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1823324137add6de7f43fc148a5aff943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdd184c11d357182009c4938e95244944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560815edc0e5247561a3d31beba18eb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3705877928d8b491ca7d15d8cce51c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af58b5a7a42b7ef0c7bede6d013bf34947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549e45ec39038f22d40f36c01f3c8a7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668639c582024bfdba54565d3e1e902949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9692d3d644ecba0fef84beec02494950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb5bbfdfa5631994459c4e8ac765b6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d90e4afc586d83d30de2177b4d115952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d5e85caf334e0b4dedda14eb73997953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2525ab83e30f4f7ba32d192c0ca3417954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0435c6ba4c2674e7192787e68d96ba955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0cfd5d004d0876d5f365a94c67031956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1178e7488f62b0a44b29183ca071b8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424b4983010aabbf45a5b5c55eda247958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c93379fa098e42aeeffb0b23fcb089959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477aaa4a1c8e9f4033e2c11f7305ee0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3a62bae1578945082a75c0bb4505d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c132292a0104bb3e14d86a25c8c64962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daebe5119752c632caf486bd1cff7b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7589c45be14e5f24cad3487dccd37964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47aec95aef6c7efcd974b92d5fa495965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049b422498a2fe94c9f5a0d6d9975ba966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfcba25b125e28343e2035b531b422967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad2a444287922d1ec85a563d19b0ff968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a053356972f354ca37ee5e7102d0350969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04dbdc8f20b58125c6b359162a4707970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7cbd84085c29852de192eec9bc946971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9e036ddc0fbcb8e3baf6acfa22eee972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99266fe9adcd5d45b10dba47efeea2b6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3753423887b7b1ae1e3da1fadd43bb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88ef83cf9040b3f905bfe5139008f3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858fbaa87b5e5c844fa144e90ecbe36976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa81191c079144a876f39ea0ba49a2a977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>